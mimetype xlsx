--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="519">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="531">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:25</t>
+    <t>03/07/2026 18:20</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -658,125 +658,140 @@
   <si>
     <t>Organización de un club de lectura o foro virtual para debatir las conexiones emocionales y vitales con las obras leídas.</t>
   </si>
   <si>
     <t>Limitar la evaluación a un examen de comprobación de lectura que solo exige resumir el argumento o identificar personajes sin vinculación personal.</t>
   </si>
   <si>
     <t>Explicar y argumentar, con la ayuda de pautas y modelos, la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra, atendiendo a la configuración de los géneros y subgéneros literarios.</t>
   </si>
   <si>
     <t>Explicar el sentido de obras literarias analizando sus elementos internos y su pertenencia a un género o subgénero específico mediante guías de trabajo.</t>
   </si>
   <si>
     <t>El alumnado realiza un comentario de texto escrito o una ficha de lectura donde justifica la relación entre la estructura, el género y el significado de la obra.</t>
   </si>
   <si>
     <t>Análisis guiado en clase de fragmentos literarios o lecturas obligatorias para identificar rasgos genéricos y explicar cómo estos construyen el sentido del texto.</t>
   </si>
   <si>
     <t>Confundir la interpretación literaria con un simple resumen argumental de la obra sin analizar los elementos formales ni el género.</t>
   </si>
   <si>
     <t>Establecer, de manera guiada, vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales, así como con otras manifestaciones artísticas y culturales, en función de temas, tópicos, estructuras, lenguaje y valores éticos y estéticos, mostrando la implicación y la respuesta personal del lector en la lectura.</t>
   </si>
   <si>
+    <t>Comparar de forma guiada los textos leídos con otras obras artísticas o culturales, identificando temas y estructuras comunes para expresar una opinión personal razonada.</t>
+  </si>
+  <si>
+    <t>Relacionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una comparativa escrita o visual donde conecta elementos temáticos y estéticos de la lectura con canciones, películas o ilustraciones contemporáneas.</t>
+  </si>
+  <si>
+    <t>Actividad de aula donde se analiza un tópico literario presente en un poema clásico y se busca su rastro en un videoclip actual.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la comprensión lectora del texto base sin calificar la calidad de los vínculos establecidos con la otra manifestación artística.</t>
+  </si>
+  <si>
+    <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, y con corrección ortográfica y gramatical, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
+  </si>
+  <si>
+    <t>Escribir textos originales con intención estética, aplicando las características de los géneros literarios estudiados y utilizando diversos soportes creativos o audiovisuales.</t>
+  </si>
+  <si>
+    <t>Crear</t>
+  </si>
+  <si>
+    <t>El alumnado produce composiciones literarias, individuales o grupales, que demuestran el uso consciente de recursos estilísticos y convenciones genéricas en soportes físicos o digitales.</t>
+  </si>
+  <si>
+    <t>Desarrollo de talleres de escritura creativa basados en la imitación de modelos literarios (pastiches) o la transformación de textos clásicos en piezas multimedia.</t>
+  </si>
+  <si>
+    <t>Evaluar la creación literaria basándose exclusivamente en la corrección ortográfica, ignorando el uso de recursos expresivos o la adecuación al género propuesto.</t>
+  </si>
+  <si>
+    <t>Revisar los textos propios de manera guiada y hacer propuestas de mejora argumentando los cambios a partir de la reflexión metalingüística e interlingüística y con un metalenguaje específico.</t>
+  </si>
+  <si>
+    <t>Mejorar los propios escritos mediante la revisión autónoma, aplicando conocimientos gramaticales y explicando los cambios con propiedad técnica para perfeccionar la expresión.</t>
+  </si>
+  <si>
+    <t>Reflexionar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un portafolio de escritura que incluye borradores, versiones finales y una hoja de control con la justificación técnica de los cambios realizados.</t>
+  </si>
+  <si>
+    <t>Actividades de coevaluación y autorrevisión en el aula utilizando guías de corrección para identificar y explicar errores gramaticales en producciones escritas.</t>
+  </si>
+  <si>
+    <t>Confundir la corrección ortográfica directa por parte del docente con la capacidad de reflexión y revisión autónoma que el criterio exige al alumno.</t>
+  </si>
+  <si>
+    <t>Explicar y argumentar la interrelación entre el propósito comunicativo y las elecciones lingüísticas del emisor, así como sus efectos en el receptor, en relación con el canal y la situación comunicativa, utilizando el conocimiento explícito de la lengua y un metalenguaje específico.</t>
+  </si>
+  <si>
+    <t>Explicar razonadamente cómo las palabras y estructuras elegidas por un autor sirven para lograr su intención comunicativa y qué efecto producen en quien lee o escucha.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un análisis escrito u oral de un texto donde justifica el uso de recursos lingüísticos específicos en relación con la intención del emisor.</t>
+  </si>
+  <si>
+    <t>Análisis de textos diversos (anuncios, noticias, poemas) para identificar por qué se usan ciertos adjetivos, verbos o tipos de oraciones según el objetivo del autor.</t>
+  </si>
+  <si>
+    <t>Limitarse a identificar o subrayar categorías gramaticales sin explicar su función comunicativa ni relacionarlas con la intención del autor del texto.</t>
+  </si>
+  <si>
+    <t>Formular generalizaciones sobre aspectos básicos del funcionamiento de la lengua a partir de la observación, la comparación y la transformación de enunciados, así como de la formulación de hipótesis y la búsqueda de contraejemplos utilizando un metalenguaje específico y consultando de manera guiada diccionarios, manuales y gramáticas.</t>
+  </si>
+  <si>
+    <t>Deducir reglas gramaticales básicas mediante la observación y manipulación de textos, utilizando terminología técnica y consultando diccionarios o gramáticas de apoyo.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza actividades de reflexión lingüística donde transforma oraciones, propone hipótesis sobre cambios gramaticales y resuelve dudas consultando manuales o diccionarios.</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>Sesiones de gramática inductiva donde se comparan pares mínimos de oraciones para identificar funciones sintácticas o categorías gramaticales mediante la transformación.</t>
+  </si>
+  <si>
+    <t>Confundir la reflexión lingüística con la memorización de definiciones teóricas o el análisis sintáctico mecánico sin comprensión del funcionamiento comunicativo.</t>
+  </si>
+  <si>
+    <t>Reconocer y explicar el uso de las categorías gramaticales y los elementos constitutivos de la palabra.</t>
+  </si>
+  <si>
     <t>Comentario, redacción y producción oral</t>
   </si>
   <si>
-    <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, y con corrección ortográfica y gramatical, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
-[...70 lines deleted...]
-  <si>
     <t>Conocer, usar y valorar las reglas de ortografía: reglas generales de acentuación, tilde diacrítica, ortografía de las letras y signos de puntuación.</t>
   </si>
   <si>
     <t>Identificar y desterrar los usos discriminatorios de la lengua, los abusos de poder a través de la palabra y los usos manipuladores del lenguaje a partir de la reflexión y el análisis de los elementos lingüísticos, textuales y discursivos utilizados, así como de los elementos no verbales que rigen la comunicación entre las personas.</t>
   </si>
   <si>
     <t>Detectar y corregir expresiones discriminatorias o manipuladoras en textos y discursos, analizando cómo el lenguaje influye en la convivencia y la igualdad.</t>
   </si>
   <si>
     <t>El alumnado realiza un análisis escrito o una tabla comparativa donde identifica rasgos lingüísticos discriminatorios y propone alternativas de lenguaje inclusivo y respetuoso.</t>
   </si>
   <si>
     <t>Análisis de situaciones comunicativas reales, como redes sociales o publicidad, para identificar sesgos de género, prejuicios o intentos de manipulación informativa.</t>
   </si>
   <si>
     <t>Limitar la evaluación a una opinión moral sobre el respeto sin exigir la identificación técnica de los recursos lingüísticos que generan la discriminación.</t>
   </si>
   <si>
     <t>Utilizar estrategias para la resolución dialogada de los conflictos y la búsqueda de consenso tanto en el ámbito personal como educativo y social.</t>
   </si>
   <si>
     <t>Aplicar el diálogo y la escucha activa para resolver conflictos comunicativos y alcanzar acuerdos, evitando prejuicios lingüísticos y fomentando el respeto a la diversidad.</t>
   </si>
   <si>
     <t>El alumnado realiza una simulación de mediación o un debate reglado donde emplea fórmulas de cortesía, escucha activa y propuestas de consenso ante situaciones de conflicto.</t>
@@ -790,150 +805,171 @@
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
+    <t>Observación de la propia biografía lingüística y de la diversidad lingüística del centro. Las familias lingüísticas y las lenguas del mundo.</t>
+  </si>
+  <si>
     <t>Las lenguas de España: origen, distribución geográfica y nociones básicas. Diferencias entre plurilingüismo y diversidad dialectal. Aproximación a las lenguas de signos.</t>
   </si>
   <si>
     <t>Comparación de rasgos de las principales variedades dialectales del español, con especial atención a la de la comunidad autónoma de Cantabria. El habla tradicional en Cantabria (giros comarcales y terminología tradicional).</t>
   </si>
   <si>
     <t>Iniciación a la reflexión interlingüística.</t>
   </si>
   <si>
     <t>Estrategias de identificación de prejuicios y estereotipos lingüísticos y exploración de formas de evitarlos.</t>
   </si>
   <si>
+    <t>Análisis de la biografía lingüística propia y de la diversidad lingüística del centro y de la localidad.</t>
+  </si>
+  <si>
     <t>Desarrollo sociohistórico de las lenguas de España.</t>
   </si>
   <si>
     <t>Comparación de rasgos de las principales variedades dialectales del español, con especial atención a los de la comunidad autónoma de Cantabria. El habla tradicional en Cantabria (giros comarcales, toponimia y terminología tradicional).</t>
   </si>
   <si>
     <t>Desarrollo de la reflexión interlingüística.</t>
   </si>
   <si>
     <t>Estrategias de producción, comprensión y análisis crítico de textos orales, escritos y multimodales de diferentes ámbitos, con atención conjunta a los siguientes aspectos:</t>
   </si>
   <si>
     <t>Contexto.</t>
   </si>
   <si>
+    <t>Lectura autónoma. Implicación en la lectura de obras de forma progresivamente autónoma a partir de una preselección de textos variados, y reflexión sobre los textos leídos y sobre la práctica de lectura, atendiendo a los siguientes saberes:</t>
+  </si>
+  <si>
     <t>Criterios y estrategias para la selección de obras variadas de manera orientada, a partir de la exploración guiada de la biblioteca escolar y de otras bibliotecas.</t>
   </si>
   <si>
     <t>Toma de conciencia progresiva de los propios gustos e identidad lectora.</t>
   </si>
   <si>
     <t>Participación activa en actos culturales vinculados con el circuito literario y lector.</t>
   </si>
   <si>
     <t>Expresión de la experiencia lectora, con apoyo de ejemplos y utilizando progresivamente un metalenguaje específico. Apropiación de los textos leídos a través de distintas formas de recreación.</t>
   </si>
   <si>
     <t>Movilización de la experiencia personal y lectora como forma de establecer vínculos entre la obra leída y aspectos de la actualidad, ascomo con otros textos y manifestaciones artísticas y culturales.</t>
   </si>
   <si>
     <t>Criterios y estrategias para la selección de obras variadas, a partir de la utilización autónoma de la biblioteca escolar y otras bibliotecas.</t>
   </si>
   <si>
     <t>Toma de conciencia y verbalización de los propios gustos e identidad lectora.</t>
   </si>
   <si>
     <t>Expresión de la experiencia lectora, utilizando progresivamente metalenguaje específico. Apropiación de los textos leídos a través de distintas formas de recreación.</t>
   </si>
   <si>
     <t>Movilización de la experiencia personal, lectora y cultural para establecer vínculos de manera argumentada entre la obra leída y aspectos de la actualidad, ascomo con otros textos y manifestaciones artísticas y culturales.</t>
   </si>
   <si>
     <t>Estrategias para la recomendación de las lecturas en soportes variados o bien oralmente entre iguales, enmarcando de manera básica las obras en los géneros y subgéneros literarios.</t>
   </si>
   <si>
+    <t>Lectura guiada. Lectura de obras y fragmentos relevantes de la literatura del patrimonio literario nacional y universal y de la literatura actual, inscritas en itinerarios temáticos o de género que atraviesan épocas, contextos culturales y movimientos artísticos, atendiendo a los siguientes saberes: Cantabria en la literatura. Escritores vinculados con Cantabria.</t>
+  </si>
+  <si>
     <t>Lectura expresiva, dramatización y recitación de los textos atendiendo a los procesos de comprensión, apropiación y oralización implicados.</t>
   </si>
   <si>
     <t>Relación entre los elementos constitutivos del género literario y la construcción del sentido de la obra. Efectos de sus recursos expresivos en la recepción.</t>
   </si>
   <si>
+    <t>Elaboración de conclusiones propias sobre el funcionamiento del sistema lingüístico con un lenguaje específico a partir de la observación, comparación y clasificación de unidades comunicativas y del contraste entre lenguas en torno a los siguientes saberes:</t>
+  </si>
+  <si>
     <t>Diferencias relevantes e intersecciones entre lengua oral y lengua escrita atendiendo a aspectos sintácticos, léxicos y pragmáticos.</t>
   </si>
   <si>
     <t>Aproximación a la lengua como sistema y a sus unidades básicas teniendo en cuenta los diferentes niveles: el sonido y sistema de escritura, las palabras (categoría, forma y significado), los sintagmas, la oración y su organización en</t>
   </si>
   <si>
+    <t>Elaboración de conclusiones propias sobre el funcionamiento del sistema lingüístico con un lenguaje específico a partir de la observación, comparación y clasificación de unidades comunicativas y del contraste entre lenguas, atendiendo a los siguientes saberes:</t>
+  </si>
+  <si>
     <t>Reconocimiento de la lengua como sistema y de sus unidades básicas teniendo en cuenta los diferentes niveles: el sonido y sistema de escritura, las palabras (forma y significado), su organización en el discurso (orden de las palabras, componentes de las oraciones o conexión entre los significados).</t>
   </si>
   <si>
     <t>Distinción entre la forma (categoría gramatical) y la función de las palabras (funciones sintácticas de la oración simple y de la oración compuesta) y consolidación de los procedimientos léxicos (afijos) y sintácticos para el cambio de categoría.</t>
   </si>
   <si>
     <t>Relación entre los esquemas semántico y sintáctico de la oración simple y compuesta. Observación y transformación de enunciados de acuerdo con estos esquemas y uso de la terminología sintáctica necesaria.</t>
   </si>
   <si>
-    <t>- Componentes del hecho comunicativo: grado de formalidad de la situación y carácter público o privado; distancia social entre los interlocutores; propósitos comunicativos e interpretación de intenciones; canal de comunicación y elementos no verbales de la comunicación. Funciones del lenguaje</t>
+    <t>Componentes del hecho comunicativo: grado de formalidad de la situación y carácter público o privado; distancia social entre los interlocutores; propósitos comunicativos e interpretación de intenciones; canal de comunicación y elementos no verbales de la comunicación. Funciones del lenguaje</t>
   </si>
   <si>
     <t>Los géneros discursivos.</t>
   </si>
   <si>
     <t>Secuencias textuales básicas, con especial atención a las expositivas y argumentativas.</t>
   </si>
   <si>
     <t>Propiedades textuales: coherencia, cohesión y adecuación.</t>
   </si>
   <si>
     <t>Géneros discursivos propios del ámbito personal: la conversación, con especial atención a los actos de habla que amenazan la imagen del interlocutor (la discrepancia, la queja, la orden, la reprobación).</t>
   </si>
   <si>
     <t>Géneros discursivos propios del ámbito educativo. La exposición oral, los trabajos monográficos y el debate.</t>
   </si>
   <si>
     <t>Géneros discursivos propios del ámbito social. Redes sociales y medios de comunicación. Etiqueta digital y riesgos de desinformación, manipulación y vulneración de la privacidad en la red. Análisis de la imagen y de los elementos paratextuales de los textos icónico-verbales y multimodales.</t>
   </si>
   <si>
     <t>Géneros discursivos propios del ámbito profesional: el currículum vitae, la carta de motivación y la entrevista de trabajo.</t>
+  </si>
+  <si>
+    <t>Procesos.</t>
   </si>
   <si>
     <t>Interacción oral y escrita de carácter informal y formal: cooperación conversacional y cortesía lingüística. Escucha activa, asertividad y resolución dialogada de los conflictos.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
@@ -1373,225 +1409,225 @@
   <si>
     <t xml:space="preserve">
 • Reescribir un microrrelato o una escena de un cuento tradicional eliminando los sesgos de género y los abusos de poder, permitiendo la entrega en formato de guion teatral, cómic digital o podcast narrado.
 • Diseñar un 'Manual de Supervivencia Comunicativa' para el centro, donde el alumnado elija entre crear una infografía, una videoguía o un decálogo escrito sobre cómo mediar en conflictos lingüísticos cotidianos.
 • Realizar un debate reglado sobre el uso del lenguaje inclusivo en la RAE, donde los estudiantes puedan participar mediante intervenciones orales grabadas, turnos de réplica escritos en un foro o mediante el uso de tarjetas de comunicación visual.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Proyecto 'Detectives del Lenguaje': investigar de forma autónoma el léxico utilizado en ámbitos de interés del alumno (videojuegos, deportes, moda) para detectar y denunciar términos que vulneren la igualdad de derechos.
 • Simulación de un 'Gabinete de Crisis' escolar donde los alumnos asumen roles de mediadores lingüísticos para resolver un conflicto real del aula, ajustando el nivel de complejidad del reto según sus habilidades sociales.
 • Creación colaborativa de un 'Diccionario de Aula' con términos positivos y democráticos propuestos por ellos, permitiéndoles votar y decidir las normas de convivencia comunicativa que regirán sus propios debates.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, CCL5, CP2</t>
-[...47 lines deleted...]
-    <t>CCL4, CCEC1, CCEC2</t>
+    <t>CP3, CC1, CCEC1</t>
+  </si>
+  <si>
+    <t>CC2, CPSAA1</t>
+  </si>
+  <si>
+    <t>Describir y apreciar la diversidad lingüística y cultural implica reconocer la realidad plurilingüe y pluricultural, lo que se corresponde con CP3 (conciencia de la diversidad lingüística y cultural), CC1 (comprender la realidad social y cultural) y CCEC1 (apreciar el patrimonio cultural).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3</t>
+  </si>
+  <si>
+    <t>CD3</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales, valorando su fiabilidad, moviliza CCL2 (comprensión y valoración de textos orales) y CCL3 (selección y contraste de información), además de CD3 (evaluación de fiabilidad de la información digital).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5</t>
+  </si>
+  <si>
+    <t>CD2, CCEC2</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales con fluidez y coherencia requiere CCL1 (expresión oral) y CCL5 (comunicación en distintos formatos), así como CD2 (creación de contenidos digitales) y CCEC2 (expresión artística) para modalidades multimodales.</t>
+  </si>
+  <si>
+    <t>CCL4, CCL3</t>
+  </si>
+  <si>
+    <t>Comprender, interpretar y valorar textos escritos, identificando ideas principales y secundarias, moviliza CCL4 (lectura comprensiva) y CCL3 (localización y contrastación de información).</t>
+  </si>
+  <si>
+    <t>CCL5</t>
+  </si>
+  <si>
+    <t>Producir textos escritos y multimodales coherentes y correctos implica CCL5 (producción escrita), y secundariamente CD2 (creación de contenidos digitales) y CCEC2 (expresión artística) para formatos multimodales.</t>
+  </si>
+  <si>
+    <t>CCL3, CD3</t>
+  </si>
+  <si>
+    <t>CC3, CPSAA4</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información evaluando su fiabilidad y evitando riesgos de manipulación moviliza CCL3 (selección y contraste) y CD3 (evaluación digital), además de CC3 (juicio crítico) y CPSAA4 (reflexión crítica).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC1</t>
+  </si>
+  <si>
+    <t>Seleccionar y leer obras diversas como fuente de placer y conocimiento implica CCL4 (lectura comprensiva) y CCEC1 (apreciación del patrimonio cultural), así como CPSAA1 (autoconocimiento) y CC1 (diversidad cultural).</t>
+  </si>
+  <si>
+    <t>CCEC1, CCEC4, CCL4</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras literarias moviliza CCEC1 (apreciación del patrimonio), CCEC4 (apreciación de la literatura) y CCL4 (lectura comprensiva), junto a CPSAA1 (experiencia biográfica) y CC1 (diversidad cultural).</t>
+  </si>
+  <si>
+    <t>CCL5, CCL1</t>
   </si>
   <si>
     <t>CPSAA1</t>
   </si>
   <si>
-    <t>Fomenta la lectura autónoma de obras diversas como fuente de placer y la configuración de un itinerario lector.</t>
-[...23 lines deleted...]
-    <t>Pone la comunicación al servicio de la convivencia, la resolución de conflictos y la igualdad de derechos.</t>
+    <t>Movilizar el conocimiento sobre la estructura de la lengua y reflexionar sobre elecciones lingüísticas para mejorar la comunicación implica CCL5 (expresión escrita correcta) y CCL1 (expresión oral correcta), así como CPSAA1 (reflexión autónoma).</t>
+  </si>
+  <si>
+    <t>CC2, CC3, CC4</t>
+  </si>
+  <si>
+    <t>CPSAA3, CCL1</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática, la resolución dialogada de conflictos y la igualdad requiere CC2 (análisis de problemas sociales), CC3 (participación con criterio ético) y CC4 (actuación democrática), además de CPSAA3 (respeto y empatía) y CCL1 (interacción oral dialogada).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la relación entre las 10 Competencias Específicas de Lengua y los descriptores operativos del Perfil de Salida para entender qué se espera que el alumno sepa hacer al acabar el ciclo.</t>
-[...2 lines deleted...]
-    <t>No subrayes todo; fíjate solo en los verbos de acción de los criterios (analizar, producir, identificar) para saber si la evaluación será práctica o teórica.</t>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de 1.º ESO de Lengua Castellana y Literatura. Identifica las 10 competencias específicas, los 46 criterios de evaluación y los 83 saberes básicos distribuidos en los 3 bloques. Comprueba las horas semanales (3) y las recomendaciones metodológicas.</t>
+  </si>
+  <si>
+    <t>Suelen cambiar la numeración; anota el número exacto del decreto y compáralo con el estatal (Real Decreto 217/2022) para detectar diferencias propias de tu CCAA.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los 46 criterios por procesos (Hablar, Escuchar, Leer, Escribir) en lugar de seguirlos por orden numérico; te facilitará la creación de rúbricas transversales.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Crea una tabla o documento con las 10 competencias específicas y los 46 criterios asociados. Usa un código propio (ej. CE1.1 para el primer criterio de la primera competencia) que te permita referenciarlos fácilmente en situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios por competencia y numéralos de forma visible; te servirá después para las ponderaciones y para justificar la evaluación en las SDA.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 46 criterios a un instrumento de evaluación (rúbrica de exposición oral, lista de cotejo de escritura, prueba escrita de gramática). Con solo 3 horas semanales, debes ser selectivo.</t>
-[...2 lines deleted...]
-    <t>En 1.º ESO, prioriza la observación sistemática y las rúbricas de producto final sobre el examen tradicional para cubrir los criterios de 'Comunicación Oral'.</t>
+    <t>Decide qué criterios evaluarás con cada instrumento (rúbricas, pruebas escritas, observación, productos orales/escritos). Asigna un peso relativo a cada criterio dentro de su competencia. No todos los criterios requieren un instrumento específico; algunos se observan continuamente.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar los 46 criterios con pruebas escritas; la mayoría deben ser observables en situaciones de aula (debates, exposiciones, diarios de lectura, producciones cooperativas).</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 83 saberes básicos en los 3 bloques curriculares (Las lenguas y sus hablantes, Comunicación, Reflexión sobre la Lengua y Educación Literaria) a lo largo de los tres trimestres.</t>
-[...2 lines deleted...]
-    <t>No intentes dar los 83 saberes como temas aislados. Integra la 'Reflexión sobre la lengua' (gramática) siempre como una herramienta para mejorar la 'Comunicación' (escritura).</t>
+    <t>Reparte los 83 saberes entre los tres trimestres, teniendo en cuenta la progresión y la integración entre los tres bloques. Procura que cada trimestre incluya saberes de comunicación oral, escrita y reflexión sobre la lengua.</t>
+  </si>
+  <si>
+    <t>Agrupa saberes de gramática y uso de la lengua con la lectura de un texto literario concreto; así evitas la teoría aislada y conectas con la práctica comunicativa.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para 1.º ESO funciona muy bien el aprendizaje basado en retos que terminen en un producto tangible; reduce la dispersión de alumnos que vienen de Primaria.</t>
+    <t>3-4 horas</t>
+  </si>
+  <si>
+    <t>Diseña una situación de aprendizaje (SDA) por trimestre que movilice varios saberes y criterios de evaluación. Incluye un producto final motivador, actividades secuenciadas y rúbricas. Asegura que aborde la oralidad, la lectura, la escritura y la reflexión lingüística.</t>
+  </si>
+  <si>
+    <t>Para 1.º ESO, elige un producto motivador (cómic, podcast, guía turística) y asegura que incluya oralidad, escritura y reflexión lingüística. No más de 8-10 sesiones por SDA.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada Competencia Específica. Asegúrate de que la suma de las 10 CE sea el 100% de la nota, independientemente de cuántos criterios tenga cada una.</t>
-[...2 lines deleted...]
-    <t>Dado que tienes 46 criterios, no les des el mismo peso a todos; otorga más valor a los criterios de producción (escribir/hablar) que a los de identificación pura.</t>
+    <t>Acuerda con el departamento los porcentajes que cada competencia específica (o criterio) tendrá en la calificación final. Define el peso de la prueba escrita (máximo 40%), la observación, las rúbricas de productos y la actitud. Documenta el acuerdo.</t>
+  </si>
+  <si>
+    <t>Recuerda que el peso de la prueba escrita no debe superar el 40% del total; inspección lo mira. Incluye la ponderación en la programación didáctica.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no alcanzados. En 1.º ESO es vital prever el desfase curricular en lectoescritura.</t>
-[...2 lines deleted...]
-    <t>Crea una 'vía de mínimos' para los criterios de gramática y ortografía, pero no bajes el nivel en los criterios de expresión oral, donde los alumnos con dificultades suelen brillar.</t>
+    <t>Redacta las medidas de atención a la diversidad (adaptaciones curriculares, refuerzo, enriquecimiento) y el plan de recuperación de evaluaciones pendientes. Especifica cómo se recuperan los criterios no superados dentro de la misma SDA o en actividades específicas.</t>
+  </si>
+  <si>
+    <t>Incluye actividades de recuperación en la propia SDA (no al final del trimestre) y especifica cómo se evalúa de nuevo (por ejemplo, repitiendo un producto similar con mejora guiada).</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer las lenguas de España y las variedades dialectales del español, con atención especial a las de la comunidad autónoma de Cantabria, identificando algunas características b</t>
   </si>
   <si>
     <t>Identificar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valoración de la riqueza cultural, lingüística y dialectal, a partir de la observación de la d</t>
   </si>
   <si>
     <t>Comprender el sentido global, la estructura, la información más relevante en función de las necesidades comunicativas y la intención del emisor en textos orales y multimodales (ent</t>
   </si>
@@ -2288,51 +2324,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>12</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -2374,666 +2410,664 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>399</v>
+        <v>411</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>401</v>
+        <v>413</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>402</v>
+        <v>414</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>403</v>
+        <v>415</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>405</v>
+        <v>417</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>406</v>
+        <v>418</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>401</v>
+        <v>419</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>409</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="C6" s="5"/>
       <c r="D6" s="5" t="s">
-        <v>411</v>
+        <v>423</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>401</v>
+        <v>424</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>413</v>
+        <v>425</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>416</v>
+        <v>428</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>419</v>
+        <v>431</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>417</v>
+        <v>432</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>420</v>
+        <v>430</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>421</v>
+        <v>433</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>422</v>
+        <v>434</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>423</v>
+        <v>435</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>426</v>
+        <v>438</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>427</v>
+        <v>439</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>428</v>
+        <v>440</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>429</v>
+        <v>441</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>430</v>
+        <v>442</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>437</v>
+        <v>449</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>438</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>439</v>
+        <v>451</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>441</v>
+        <v>453</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>448</v>
+        <v>460</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>450</v>
+        <v>462</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>451</v>
+        <v>463</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>452</v>
+        <v>464</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>453</v>
+        <v>465</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>454</v>
+        <v>466</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>457</v>
+        <v>469</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>459</v>
+        <v>471</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>460</v>
+        <v>472</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>461</v>
+        <v>473</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>463</v>
+        <v>475</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="D3" s="7">
         <v>7.5</v>
       </c>
       <c r="E3" s="7">
         <v>7.5</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>466</v>
+        <v>478</v>
       </c>
       <c r="D4" s="7">
         <v>7.5</v>
       </c>
       <c r="E4" s="7">
         <v>7.5</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
       <c r="D5" s="7">
         <v>10.0</v>
       </c>
       <c r="E5" s="7">
         <v>10.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="D6" s="7">
         <v>10.0</v>
       </c>
       <c r="E6" s="7">
         <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>469</v>
+        <v>481</v>
       </c>
       <c r="D7" s="7">
         <v>10.0</v>
       </c>
       <c r="E7" s="7">
         <v>10.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>470</v>
+        <v>482</v>
       </c>
       <c r="D8" s="7">
         <v>10.0</v>
       </c>
       <c r="E8" s="7">
         <v>10.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>4.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>471</v>
+        <v>483</v>
       </c>
       <c r="D9" s="7">
         <v>12.5</v>
       </c>
       <c r="E9" s="7">
         <v>12.5</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>472</v>
+        <v>484</v>
       </c>
       <c r="D10" s="7">
         <v>12.5</v>
       </c>
       <c r="E10" s="7">
         <v>12.5</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
       <c r="D11" s="7">
         <v>12.5</v>
       </c>
       <c r="E11" s="7">
         <v>12.5</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>5.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="D12" s="7">
         <v>12.5</v>
       </c>
       <c r="E12" s="7">
         <v>12.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>6.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="D13" s="7">
         <v>5.0</v>
       </c>
       <c r="E13" s="7">
         <v>5.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>6.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>176</v>
       </c>
       <c r="D14" s="7">
         <v>5.0</v>
       </c>
       <c r="E14" s="7">
         <v>5.0</v>
       </c>
@@ -3043,325 +3077,325 @@
       <c r="A15" s="5">
         <v>6.3</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>182</v>
       </c>
       <c r="D15" s="7">
         <v>5.0</v>
       </c>
       <c r="E15" s="7">
         <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>7.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
       <c r="D16" s="7">
         <v>7.5</v>
       </c>
       <c r="E16" s="7">
         <v>7.5</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>7.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>195</v>
       </c>
       <c r="D17" s="7">
         <v>7.5</v>
       </c>
       <c r="E17" s="7">
         <v>7.5</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>8.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>477</v>
+        <v>489</v>
       </c>
       <c r="D18" s="7">
         <v>6.67</v>
       </c>
       <c r="E18" s="7">
         <v>6.67</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>8.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>478</v>
+        <v>490</v>
       </c>
       <c r="D19" s="7">
         <v>6.67</v>
       </c>
       <c r="E19" s="7">
         <v>6.67</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>8.3</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>479</v>
+        <v>491</v>
       </c>
       <c r="D20" s="7">
         <v>6.67</v>
       </c>
       <c r="E20" s="7">
         <v>6.67</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>9.1</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="D21" s="7">
         <v>4.0</v>
       </c>
       <c r="E21" s="7">
         <v>4.0</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>9.2</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="D22" s="7">
         <v>4.0</v>
       </c>
       <c r="E22" s="7">
         <v>4.0</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>9.3</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="D23" s="7">
         <v>4.0</v>
       </c>
       <c r="E23" s="7">
         <v>4.0</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>9.4</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="D24" s="7">
         <v>4.0</v>
       </c>
       <c r="E24" s="7">
         <v>4.0</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>9.5</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="D25" s="7">
         <v>4.0</v>
       </c>
       <c r="E25" s="7">
         <v>4.0</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>10.1</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>483</v>
+        <v>495</v>
       </c>
       <c r="D26" s="7">
         <v>7.5</v>
       </c>
       <c r="E26" s="7">
         <v>7.5</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>10.2</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="D27" s="7">
         <v>7.5</v>
       </c>
       <c r="E27" s="7">
         <v>7.5</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
-        <v>484</v>
+        <v>496</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <f>SUM(E3:E27)</f>
         <v>190.0099999999999625</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>485</v>
+        <v>497</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AC31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="6" t="s">
-        <v>486</v>
+        <v>498</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>487</v>
+        <v>499</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>4.1</v>
       </c>
       <c r="J1" s="6">
         <v>4.2</v>
       </c>
@@ -3395,1103 +3429,1103 @@
       <c r="T1" s="6">
         <v>8.3</v>
       </c>
       <c r="U1" s="6">
         <v>9.1</v>
       </c>
       <c r="V1" s="6">
         <v>9.2</v>
       </c>
       <c r="W1" s="6">
         <v>9.3</v>
       </c>
       <c r="X1" s="6">
         <v>9.4</v>
       </c>
       <c r="Y1" s="6">
         <v>9.5</v>
       </c>
       <c r="Z1" s="6">
         <v>10.1</v>
       </c>
       <c r="AA1" s="6">
         <v>10.2</v>
       </c>
       <c r="AB1" s="6" t="s">
-        <v>488</v>
+        <v>500</v>
       </c>
       <c r="AC1" s="6" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" s="5" t="s">
-        <v>489</v>
+        <v>501</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AA2),"")</f>
         <v/>
       </c>
       <c r="AC2" s="5"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" s="5" t="s">
-        <v>490</v>
+        <v>502</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AA3),"")</f>
         <v/>
       </c>
       <c r="AC3" s="5"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" s="5" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AA4),"")</f>
         <v/>
       </c>
       <c r="AC4" s="5"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" s="5" t="s">
-        <v>492</v>
+        <v>504</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AA5),"")</f>
         <v/>
       </c>
       <c r="AC5" s="5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" s="5" t="s">
-        <v>493</v>
+        <v>505</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AA6),"")</f>
         <v/>
       </c>
       <c r="AC6" s="5"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" s="5" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AA7),"")</f>
         <v/>
       </c>
       <c r="AC7" s="5"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" s="5" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AA8),"")</f>
         <v/>
       </c>
       <c r="AC8" s="5"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" s="5" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AA9),"")</f>
         <v/>
       </c>
       <c r="AC9" s="5"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" s="5" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AA10),"")</f>
         <v/>
       </c>
       <c r="AC10" s="5"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" s="5" t="s">
-        <v>498</v>
+        <v>510</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AA11),"")</f>
         <v/>
       </c>
       <c r="AC11" s="5"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" s="5" t="s">
-        <v>499</v>
+        <v>511</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AA12),"")</f>
         <v/>
       </c>
       <c r="AC12" s="5"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" s="5" t="s">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AA13),"")</f>
         <v/>
       </c>
       <c r="AC13" s="5"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" s="5" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AA14),"")</f>
         <v/>
       </c>
       <c r="AC14" s="5"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" s="5" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AA15),"")</f>
         <v/>
       </c>
       <c r="AC15" s="5"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" s="5" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AA16),"")</f>
         <v/>
       </c>
       <c r="AC16" s="5"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" s="5" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AA17),"")</f>
         <v/>
       </c>
       <c r="AC17" s="5"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" s="5" t="s">
-        <v>505</v>
+        <v>517</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AA18),"")</f>
         <v/>
       </c>
       <c r="AC18" s="5"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" s="5" t="s">
-        <v>506</v>
+        <v>518</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AA19),"")</f>
         <v/>
       </c>
       <c r="AC19" s="5"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" s="5" t="s">
-        <v>507</v>
+        <v>519</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AA20),"")</f>
         <v/>
       </c>
       <c r="AC20" s="5"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" s="5" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AA21),"")</f>
         <v/>
       </c>
       <c r="AC21" s="5"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" s="5" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AA22),"")</f>
         <v/>
       </c>
       <c r="AC22" s="5"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" s="5" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AA23),"")</f>
         <v/>
       </c>
       <c r="AC23" s="5"/>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" s="5" t="s">
-        <v>511</v>
+        <v>523</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AA24),"")</f>
         <v/>
       </c>
       <c r="AC24" s="5"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" s="5" t="s">
-        <v>512</v>
+        <v>524</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AA25),"")</f>
         <v/>
       </c>
       <c r="AC25" s="5"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" s="5" t="s">
-        <v>513</v>
+        <v>525</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AA26),"")</f>
         <v/>
       </c>
       <c r="AC26" s="5"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" s="5" t="s">
-        <v>514</v>
+        <v>526</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AA27),"")</f>
         <v/>
       </c>
       <c r="AC27" s="5"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" s="5" t="s">
-        <v>515</v>
+        <v>527</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AA28),"")</f>
         <v/>
       </c>
       <c r="AC28" s="5"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" s="5" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AA29),"")</f>
         <v/>
       </c>
       <c r="AC29" s="5"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" s="5" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AA30),"")</f>
         <v/>
       </c>
       <c r="AC30" s="5"/>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" s="5" t="s">
-        <v>518</v>
+        <v>530</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -7725,2420 +7759,2582 @@
         <v>112</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>203</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>204</v>
       </c>
       <c r="K17" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>8.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="E18" s="5"/>
-[...1 lines deleted...]
-      <c r="G18" s="5"/>
+      <c r="E18" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>208</v>
+      </c>
       <c r="H18" s="5" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>210</v>
+      </c>
       <c r="K18" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>8.3</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="K19" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>9.1</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>192</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="K20" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>9.2</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>190</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="K21" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>9.3</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="K22" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>9.4</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
-        <v>206</v>
+        <v>235</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>9.5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5" t="s">
-        <v>206</v>
+        <v>235</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5">
         <v>10.1</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="K25" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5">
         <v>10.2</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>184</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>145</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="K26" s="7">
         <v>4.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I38"/>
+  <dimension ref="A1:I46"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I38"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C9" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C10" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C11" s="5">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C12" s="5">
         <v>2</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C13" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C14" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C15" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C16" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C17" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C18" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C19" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>266</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C20" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C21" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C22" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C23" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C24" s="5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C25" s="5">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C26" s="5">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C27" s="5">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C28" s="5">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C29" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C30" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C31" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C32" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C33" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C34" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C35" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C36" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C37" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C38" s="5">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C39" s="5">
+        <v>3</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C40" s="5">
+        <v>4</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C41" s="5">
+        <v>5</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C42" s="5">
+        <v>6</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C43" s="5">
+        <v>7</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C44" s="5">
+        <v>8</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C45" s="5">
+        <v>9</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C46" s="5">
+        <v>10</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>15</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>308</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>309</v>
+        <v>321</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>25</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>25</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>192</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>192</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>192</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>328</v>
+        <v>340</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="5">
         <v>20</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>192</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>332</v>
+        <v>344</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="5">
         <v>20</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>192</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>334</v>
+        <v>346</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>335</v>
+        <v>347</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>336</v>
+        <v>348</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>337</v>
+        <v>349</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>346</v>
+        <v>358</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>348</v>
+        <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>357</v>
+        <v>369</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>360</v>
+        <v>372</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>363</v>
+        <v>375</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>364</v>
+        <v>376</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>369</v>
+        <v>381</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>360</v>
+        <v>372</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>360</v>
+        <v>372</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>380</v>
+        <v>392</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>360</v>
+        <v>372</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>383</v>
+        <v>395</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>389</v>
+        <v>401</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>390</v>
+        <v>402</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>391</v>
+        <v>403</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>360</v>
+        <v>372</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>392</v>
+        <v>404</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>393</v>
+        <v>405</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>394</v>
+        <v>406</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>360</v>
+        <v>372</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>