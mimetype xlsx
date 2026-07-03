--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:20</t>
+    <t>03/07/2026 19:37</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>