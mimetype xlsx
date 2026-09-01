--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:37</t>
+    <t>01/09/2026 13:26</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>