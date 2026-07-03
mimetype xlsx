--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="646">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad Valenciana</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:29</t>
+    <t>03/07/2026 18:45</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -346,75 +346,75 @@
   <si>
     <t>CE.10</t>
   </si>
   <si>
     <t>Poner las propias prácticas comunicativas al servicio de la convivencia democrática, la resolución dialogada de los conflictos y la igualdad de derechos de todas las personas, utilizando un lenguaje no discriminatorio y desterrando los abusos de poder a través de la palabra, para favorecer un uso no solo eficaz sino también ético y democrático del lenguaje.</t>
   </si>
   <si>
     <t>Usar el habla y la escritura para convivir, resolver problemas mediante el diálogo y tratar a todos con igualdad y respeto.</t>
   </si>
   <si>
     <t>El alumnado emplea la palabra para solucionar desacuerdos de forma pacífica, evita términos ofensivos o discriminatorios y promueve activamente el respeto mutuo en sus interacciones diarias.</t>
   </si>
   <si>
     <t>No es memorizar conceptos de ciudadanía. No es simplemente no decir palabrotas. Es aplicar la ética al lenguaje para evitar abusos y fomentar la inclusión real.</t>
   </si>
   <si>
     <t>Analizar titulares de prensa para detectar sesgos discriminatorios y reescribirlos usando un lenguaje neutro, respetuoso y que fomente la igualdad de derechos.</t>
   </si>
   <si>
     <t>comunicar</t>
   </si>
   <si>
     <t>Llengua Castellana i Literatura</t>
   </si>
   <si>
-    <t>1. Competència específica 1. Multilingüisme i interculturalitat Descriure i apreciar la diversitat lingüística i cultural de la Comunitat Valenciana, d'Espanya i del món, per mitjà del reconeixement de les llengües de l'alumnat i de la realitat multilingüe i intercultural de l'entorn, analitzant les característiques, l'origen i el desenvolupament sociohistòric de les dues llengües oficials i de les principals varietats lingüístiques, i combatent els prejudicis lingüístics. 2.1.1. Descripció de la competència La diversitat lingüística i cultural és una realitat present tant en la societat com en les aules valencianes. Per aquest motiu, les àrees lingüístiques tenen el repte d'abordar aquesta diversitat amb l'objectiu de promoure en l'alumnat el coneixement de les diferents llengües i varietats lingüístiques i de la cultura associada a aquestes. Al mateix temps, les classes de llengua han de servir per a educar l'alumnat en l'acceptació d'aquesta diversitat com un enriquiment personal, tot defugint prejudicis lingüístics o xenòfobs.</t>
-[...23 lines deleted...]
-    <t>competencia literaria Llegir i produir textos literaris, contextualitzats en la cultura i la societat, com a font de plaer i de coneixement. 2.9.1. Descripció de la competència 9 La competència literària aporta un gran potencial en l'objectiu d'assolir l'hàbit lector d'obres literàries, al llarg de la vida, dels àmbits formal i no formal. Ha d'orientar-se a la capacitat de lectura, comprensió, reflexió i producció d'obres literàries, per mitjà dels diversos gèneres (narrativa, poesia, teatre) i de la interpretació d'obres que permeten activar les emocions i conéixer la literatura en valencià, en castellà i universal, per mitjà d'autors i autores d'etapes cronològiques i moviments literaris rellevants. Cal preveure dues modalitats de lectura, la intensiva i l'extensiva. La lectura intensiva focalitza més el detall per a obtindre informacions i, com a conseqüència, és més pausada i analítica; la lectura extensiva segueix un ritme més àgil, fa servir textos més extensos o complets, de l'interés de l'alumne, i té un caràcter més lúdic.</t>
+    <t>Multilingüisme i interculturalitat Descriure i apreciar la diversitat lingüística i cultural de la Comunitat Valenciana, d’Espanya i del món, per mitjà del reconeixement de les llengües de l’alumnat i de la realitat multilingüe i intercultural de l’entorn, analitzant les característiques, l’origen i el desenvolupament sociohistòric de les dues llengües oficials i de les principals varietats lingüístiques, i combatent els prejudicis lingüístics</t>
+  </si>
+  <si>
+    <t>Comprensió oral i multimodal Comprendre, interpretar i valorar, de manera autònoma, textos orals i multimodals propis dels àmbits personal, social, educatiu i professional, per mitjà de l’escolta activa, aplicant estratègies de comprensió oral, reflexionant sobre el contingut i la forma, i avaluant-ne la qualitat i fiabilitat</t>
+  </si>
+  <si>
+    <t>Comprensió escrita i multimodal Comprendre, interpretar i valorar, de manera autònoma, textos escrits i multimodals propis dels àmbits personal, social, educatiu i professional, per mitjà de la lectura de textos, aplicant estratègies de comprensió escrita, reflexionant sobre el contingut i la forma, i avaluantne la qualitat i fiabilitat</t>
+  </si>
+  <si>
+    <t>Expressió oral Produir missatges orals amb coherència, cohesió i adequació, fluïdesa i correcció, per mitjà de diferents suports i situacions de comunicació de l’àmbit familiar, social, educatiu o professional</t>
+  </si>
+  <si>
+    <t>Expressió escrita i multimodal Produir textos escrits i multimodals coherents, cohesionats, adequats i correctes emprant estratègies de planificació, textualització, revisió i edició</t>
+  </si>
+  <si>
+    <t>Interacció oral, escrita i multimodal Interactuar de manera oral, escrita i multimodal, de forma progressivament autònoma, per mitjà de textos de complexitat creixent dels àmbits personal, social, educatiu i professional, utilitzant un llenguatge no discriminatori i estratègies bàsiques de comprensió, expressió i resolució dialogada de conflictes, de manera síncrona i asíncrona</t>
+  </si>
+  <si>
+    <t>Mediació oral, escrita i multimodal Mediar entre interlocutors aplicant estratègies d’adaptació, simplificació i reformulació del llenguatge per a processar i transmetre informació més elaborada en situacions comunicatives d’àmbit personal, social i professional</t>
+  </si>
+  <si>
+    <t>Lectura autònoma Llegir obres i textos de caràcter divers i de complexitat progressiva, seleccionats amb autonomia, i reflexionar sobre el perfil lector que es va configurant</t>
+  </si>
+  <si>
+    <t>Competència literària Llegir i produir textos literaris, contextualitzats en la cultura i la societat, com a font de plaer i de coneixement</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Reconocer las lenguas de España y las variedades dialectales del español, con atención especial a la del propio territorio, identificando algunas nociones básicas de las lenguas, tanto de España como las que forman los repertorios lingüísticos del alumnado, y contrastando algunos de sus rasgos en manifestaciones orales, escritas y multimodales.</t>
   </si>
@@ -688,161 +688,176 @@
   <si>
     <t>Organización de un club de lectura o foro virtual para debatir las conexiones emocionales y vitales con las obras leídas.</t>
   </si>
   <si>
     <t>Limitar la evaluación a un examen de comprobación de lectura que solo exige resumir el argumento o identificar personajes sin vinculación personal.</t>
   </si>
   <si>
     <t>Explicar y argumentar, con la ayuda de pautas y modelos, la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra, atendiendo a la configuración de los géneros y subgéneros literarios.</t>
   </si>
   <si>
     <t>Explicar el sentido de obras literarias analizando sus elementos internos y su pertenencia a un género o subgénero específico mediante guías de trabajo.</t>
   </si>
   <si>
     <t>El alumnado realiza un comentario de texto escrito o una ficha de lectura donde justifica la relación entre la estructura, el género y el significado de la obra.</t>
   </si>
   <si>
     <t>Análisis guiado en clase de fragmentos literarios o lecturas obligatorias para identificar rasgos genéricos y explicar cómo estos construyen el sentido del texto.</t>
   </si>
   <si>
     <t>Confundir la interpretación literaria con un simple resumen argumental de la obra sin analizar los elementos formales ni el género.</t>
   </si>
   <si>
     <t>Establecer, de manera guiada, vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales, así como con otras manifestaciones artísticas y culturales, en función de temas, tópicos, estructuras, lenguaje y valores éticos y estéticos, mostrando la implicación y la respuesta personal del lector en la lectura.</t>
   </si>
   <si>
+    <t>Comparar de forma guiada los textos leídos con otras obras artísticas o culturales, identificando temas y estructuras comunes para expresar una opinión personal razonada.</t>
+  </si>
+  <si>
+    <t>Relacionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una comparativa escrita o visual donde conecta elementos temáticos y estéticos de la lectura con canciones, películas o ilustraciones contemporáneas.</t>
+  </si>
+  <si>
+    <t>Actividad de aula donde se analiza un tópico literario presente en un poema clásico y se busca su rastro en un videoclip actual.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la comprensión lectora del texto base sin calificar la calidad de los vínculos establecidos con la otra manifestación artística.</t>
+  </si>
+  <si>
+    <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
+  </si>
+  <si>
+    <t>Escribir textos originales con intención estética, aplicando las características de los géneros literarios estudiados y utilizando diversos soportes creativos o audiovisuales.</t>
+  </si>
+  <si>
+    <t>Crear</t>
+  </si>
+  <si>
+    <t>El alumnado produce composiciones literarias, individuales o grupales, que demuestran el uso consciente de recursos estilísticos y convenciones genéricas en soportes físicos o digitales.</t>
+  </si>
+  <si>
+    <t>Desarrollo de talleres de escritura creativa basados en la imitación de modelos literarios (pastiches) o la transformación de textos clásicos en piezas multimedia.</t>
+  </si>
+  <si>
+    <t>Evaluar la creación literaria basándose exclusivamente en la corrección ortográfica, ignorando el uso de recursos expresivos o la adecuación al género propuesto.</t>
+  </si>
+  <si>
+    <t>Revisar los textos propios de manera guiada y hacer propuestas de mejora argumentando los cambios a partir de la reflexión metalingüística e interlingüística y con un metalenguaje específico.</t>
+  </si>
+  <si>
+    <t>Mejorar los propios escritos mediante la revisión autónoma, aplicando conocimientos gramaticales y explicando los cambios con propiedad técnica para perfeccionar la expresión.</t>
+  </si>
+  <si>
+    <t>Reflexionar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un portafolio de escritura que incluye borradores, versiones finales y una hoja de control con la justificación técnica de los cambios realizados.</t>
+  </si>
+  <si>
+    <t>Actividades de coevaluación y autorrevisión en el aula utilizando guías de corrección para identificar y explicar errores gramaticales en producciones escritas.</t>
+  </si>
+  <si>
+    <t>Confundir la corrección ortográfica directa por parte del docente con la capacidad de reflexión y revisión autónoma que el criterio exige al alumno.</t>
+  </si>
+  <si>
+    <t>Explicar y argumentar la interrelación entre el propósito comunicativo y las elecciones lingüísticas del emisor, así como sus efectos en el receptor, utilizando el conocimiento explícito de la lengua y un metalenguaje específico.</t>
+  </si>
+  <si>
+    <t>Explicar razonadamente cómo las palabras y estructuras elegidas por un autor sirven para lograr su intención comunicativa y qué efecto producen en quien lee o escucha.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un análisis escrito u oral de un texto donde justifica el uso de recursos lingüísticos específicos en relación con la intención del emisor.</t>
+  </si>
+  <si>
+    <t>Análisis de textos diversos (anuncios, noticias, poemas) para identificar por qué se usan ciertos adjetivos, verbos o tipos de oraciones según el objetivo del autor.</t>
+  </si>
+  <si>
+    <t>Limitarse a identificar o subrayar categorías gramaticales sin explicar su función comunicativa ni relacionarlas con la intención del autor del texto.</t>
+  </si>
+  <si>
+    <t>Formular generalizaciones sobre aspectos básicos del funcionamiento de la lengua a partir de la observación, la comparación y la transformación de enunciados, así como de la formulación de hipótesis y la búsqueda de contraejemplos utilizando un metalenguaje específico y consultando de manera guiada diccionarios, manuales y gramáticas.</t>
+  </si>
+  <si>
+    <t>Deducir reglas gramaticales básicas mediante la observación y manipulación de textos, utilizando terminología técnica y consultando diccionarios o gramáticas de apoyo.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza actividades de reflexión lingüística donde transforma oraciones, propone hipótesis sobre cambios gramaticales y resuelve dudas consultando manuales o diccionarios.</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>Sesiones de gramática inductiva donde se comparan pares mínimos de oraciones para identificar funciones sintácticas o categorías gramaticales mediante la transformación.</t>
+  </si>
+  <si>
+    <t>Confundir la reflexión lingüística con la memorización de definiciones teóricas o el análisis sintáctico mecánico sin comprensión del funcionamiento comunicativo.</t>
+  </si>
+  <si>
+    <t>Identificar y desterrar los usos discriminatorios de la lengua, los abusos de poder a través de la palabra y los usos manipuladores del lenguaje a partir de la reflexión y el análisis de los elementos lingüísticos, textuales y discursivos utilizados, así como de los elementos no verbales que rigen la comunicación entre las personas.</t>
+  </si>
+  <si>
+    <t>Detectar y corregir expresiones discriminatorias o manipuladoras en textos y discursos, analizando cómo el lenguaje influye en la convivencia y la igualdad.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un análisis escrito o una tabla comparativa donde identifica rasgos lingüísticos discriminatorios y propone alternativas de lenguaje inclusivo y respetuoso.</t>
+  </si>
+  <si>
+    <t>Análisis de situaciones comunicativas reales, como redes sociales o publicidad, para identificar sesgos de género, prejuicios o intentos de manipulación informativa.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a una opinión moral sobre el respeto sin exigir la identificación técnica de los recursos lingüísticos que generan la discriminación.</t>
+  </si>
+  <si>
+    <t>Utilizar estrategias para la resolución dialogada de los conflictos y la búsqueda de consensos tanto en el ámbito personal como educativo y social.</t>
+  </si>
+  <si>
+    <t>Aplicar el diálogo y la escucha activa para resolver conflictos comunicativos y alcanzar acuerdos, evitando prejuicios lingüísticos y fomentando el respeto a la diversidad.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una simulación de mediación o un debate reglado donde emplea fórmulas de cortesía, escucha activa y propuestas de consenso ante situaciones de conflicto.</t>
+  </si>
+  <si>
+    <t>Debates grupales sobre la diversidad lingüística en España o dinámicas de rol para resolver malentendidos causados por estereotipos o prejuicios lingüísticos.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a un examen teórico sobre la ubicación de las lenguas de España, ignorando la dimensión ética y dialógica del criterio.</t>
+  </si>
+  <si>
+    <t>Identificar i valorar les llengües d'Espanya i del món, i les varietats lingüístiques de les dues llengües oficials de la Comunitat Valenciana, identificant nocions bàsiques de les llengües i contrastant característiques en discursos orals, escrits i multimodals.</t>
+  </si>
+  <si>
+    <t>Mostrar interés per l'ús del valencià en les diferents situacions comunicatives de l'àmbit personal, social i educatiu, i valorar la seua importància com a llengua pròpia del territori.</t>
+  </si>
+  <si>
+    <t>Mostrar interés i respecte per les varietats lingüístiques, contrastant algunes de les seues característiques en diferents contextos d'ús i identificant expressions d'ús habitual i menys habitual.</t>
+  </si>
+  <si>
     <t>Comentario, redacción y producción oral</t>
   </si>
   <si>
-    <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
-[...106 lines deleted...]
-  <si>
     <t>Identificar prejudicis i estereotips lingüístics a partir de l'observació de la diversitat lingüística de l'entorn, amb una actitud de respecte i valoració de la riquesa cultural, lingüística i dialectal.</t>
   </si>
   <si>
     <t>Reflexionar i exemplificar, amb certa autonomia, aspectes del funcionament de les llengües, a partir de l'observació, la comparació entre aquestes i la manipulació de paraules, oracions i textos de distintes llengües, fent ús del metallenguatge.</t>
   </si>
   <si>
     <t>Escoltar de manera activa, interpretar i valorar, amb progressiva autonomia, textos orals i multimodals de gèneres, tipologies i registres diferents, propis de l'àmbit personal, social i educatiu, reflexionant sobre el contingut i la forma, i avaluant-ne la qualitat i la fiabilitat, així com la idoneïtat del canal utilitzat.</t>
   </si>
   <si>
     <t>Interpretar el sentit global i les idees principals i secundàries de textos orals i multimodals de coneixements ajustats a diferents àmbits del coneixement.</t>
   </si>
   <si>
     <t>Extraure i interpretar informació (explícita i implícita) dels textos orals i multimodals, i dels elements no verbals, i valorar el propòsit del text i la intenció de l'emissor.</t>
   </si>
   <si>
     <t>Llegir, interpretar i valorar, amb progressiva autonomia, textos escrits i multimodals de gèneres, tipologies i registres diferents propis de l'àmbit personal, social i educatiu, per mitjà de l'anàlisi dels elements formals i de contingut propis del nivell educatiu, i avaluant-ne la qualitat i fiabilitat, així com la idoneïtat del canal utilitzat i l'eficàcia dels procediments comunicatius emprats.</t>
   </si>
   <si>
     <t>Aplicar, amb progressiva autonomia, tot tipus d'estratègies per a comprendre el sentit global i la informació específica, distingir les idees principals de les secundàries, obtindre informació literal, interpretar informació explícita i implícita i valorar el propòsit de diferents textos i la intenció de l'emissor.</t>
   </si>
   <si>
     <t>Identificar les tipologies textuals i els gèneres discursius, i reconéixer l'estructura i algunes de les característiques lingüístiques específiques de cada tipus de text.</t>
   </si>
   <si>
     <t>Localitzar, seleccionar i contrastar informació procedent de diferents fonts, avaluant-ne la fiabilitat i pertinença, en diferents textos multimodals en mitjans digitals, amb progressiva autonomia, de l'àmbit personal, social i educatiu.</t>
@@ -925,72 +940,72 @@
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>CE1, CE4, CE5, CE6 i CE7 •• Biografia lingüística personal. Diversitat lingüística de l’entorn</t>
-[...20 lines deleted...]
-    <t>• Expressions idiomàtiques de la llengua</t>
+    <t>Biografia lingüística personal. Diversitat lingüística de l’entorn</t>
+  </si>
+  <si>
+    <t>Plurilingüisme, les famílies lingüístiques i les llengües del món</t>
+  </si>
+  <si>
+    <t>Les llengües d’Espanya</t>
+  </si>
+  <si>
+    <t>Desenvolupament sociohistòric de les llengües d’Espanya</t>
+  </si>
+  <si>
+    <t>Reflexió interlingüística</t>
+  </si>
+  <si>
+    <t>Estratègies d’identificació de prejudicis i estereotips lingüístics i exploració de maneres d’evitar-los</t>
+  </si>
+  <si>
+    <t>Llenguatge no discriminatori i respectuós amb les diferències</t>
+  </si>
+  <si>
+    <t>Expressions idiomàtiques de la llengua</t>
   </si>
   <si>
     <t>Estratègies per a adaptar el discurs a la situació comunicativa: grau de formalitat i caràcter públic o privat; distància social entre els interlocutors; propòsits comunicatius i interpretació d’intencions; canal de comunicació i elements no verbals de la</t>
   </si>
   <si>
     <t>comunicació</t>
   </si>
   <si>
     <t>Tipologies textuals i gèneres discursius</t>
   </si>
   <si>
     <t>Propietats textuals: coherència, cohesió i adequació</t>
   </si>
   <si>
     <t>Estratègies de detecció i ús d’un llenguatge verbal i icònic no</t>
   </si>
   <si>
     <t>discriminatori</t>
   </si>
   <si>
     <t>Estratègies de reflexió sobre el procés d’aprenentatge,</t>
   </si>
   <si>
     <t>autoavaluació i autocorrecció</t>
   </si>
@@ -1012,141 +1027,141 @@
   <si>
     <t>Estratègies de cerca en fonts documentals diverses i amb diferents suports i formats, amb criteris de fiabilitat, qualitat i pertinència</t>
   </si>
   <si>
     <t>Estratègies d’ús i tractament de fonts documentals diverses</t>
   </si>
   <si>
     <t>Ús de models per a analitzar, valorar, reorganitzar i sintetitzar la informació en esquemes propis</t>
   </si>
   <si>
     <t>Comunicació i difusió creativa i respectuosa amb la propietat intel·lectual</t>
   </si>
   <si>
     <t>Utilització de la biblioteca i dels recursos digitals</t>
   </si>
   <si>
     <t>Eines digitals per al treball col·laboratiu i la comunicació</t>
   </si>
   <si>
     <t>Subbloc 2.3. Reflexió sobre la llengua: CE1, CE2, CE3, CE4, CE5 i CE7</t>
   </si>
   <si>
     <t>La implicació de l’emissor en els textos</t>
   </si>
   <si>
-    <t>Adequació del registre a la situació de comunicació •</t>
+    <t>Adequació del registre a la situació de comunicació</t>
   </si>
   <si>
     <t>Cohesió : connectors textuals temporals, explicatius, d’ordre i de contrast, distributius, de causa, de conseqüència, de condició i d’hipòtesi</t>
   </si>
   <si>
     <t>Cohesió: mecanismes de referència interna gramaticals</t>
   </si>
   <si>
     <t>(substitucions pronominals) i lèxics (nominalitzacions i hiperònims de significat abstracte, sinònims, repeticions i el·lipsis)</t>
   </si>
   <si>
     <t>Ús coherent de les formes verbals en els textos</t>
   </si>
   <si>
     <t>Correlació temporal en la coordinació i subordinació</t>
   </si>
   <si>
     <t>d’oracions</t>
   </si>
   <si>
     <t>Correcció lingüística i revisió ortogràfica i gramatical dels</t>
   </si>
   <si>
     <t>textos</t>
   </si>
   <si>
     <t>Ús de diccionaris, manuals de consulta i correctors en suport analògic o digital</t>
   </si>
   <si>
     <t>Els signes de puntuació com a mecanisme organitzador del text escrit. La seua relació amb el significat</t>
   </si>
   <si>
     <t>Observació, comparació i manipulació d’estructures lingüístiques</t>
   </si>
   <si>
     <t>llengües</t>
   </si>
   <si>
     <t>Diferències i interseccions entre llengua oral i llengua</t>
   </si>
   <si>
     <t>escrita en situacions comunicatives</t>
   </si>
   <si>
-    <t>La llengua com a sistema i les seues unitats bàsiques •</t>
+    <t>La llengua com a sistema i les seues unitats bàsiques</t>
   </si>
   <si>
     <t>Formes gramaticals i funcions sintàctiques</t>
   </si>
   <si>
     <t>Relació entre els esquemes semàntic i sintàctic de l’oració simple. Observació i transformació d’enunciats i ús de la terminologia sintàctica</t>
   </si>
   <si>
     <t>Procediments lèxics (afixos) i sintàctics per al canvi de categoria gramatical</t>
   </si>
   <si>
     <t>Procediments d’adquisició i formació de paraules: els canvis en el seu significat</t>
   </si>
   <si>
     <t>Les relacions semàntiques entre paraules i els seus valors en funció del context i el propòsit comunicatiu Subbloc 2.4. Comunicació i interacció oral</t>
   </si>
   <si>
-    <t>G1: Comprensió oral: C2, C6 i C7 Estratègies de comprensió oral: sentit global del text i relació •• entre les seues parts, selecció i retenció de la informació rellevant</t>
-[...26 lines deleted...]
-    <t>Estratègies de cortesia lingüística i cooperació •• conversacional</t>
+    <t>G1: Comprensió oral: C2, C6 i C7 Estratègies de comprensió oral: sentit global del text i relació entre les seues parts, selecció i retenció de la informació rellevant</t>
+  </si>
+  <si>
+    <t>Valoració de la forma i el contingut del text G2: Expressió oral: C4, C6 i C7</t>
+  </si>
+  <si>
+    <t>Discursos orals en situacions comunicatives de caràcter formal</t>
+  </si>
+  <si>
+    <t>Adequació a l’audiència i al temps d’exposició</t>
+  </si>
+  <si>
+    <t>Planificació, producció i revisió de textos orals i multimodals</t>
+  </si>
+  <si>
+    <t>Trets discursius i lingüístics de l’oralitat formal</t>
+  </si>
+  <si>
+    <t>Estratègies d’expressió oral: interpretació i ús d’elements de</t>
+  </si>
+  <si>
+    <t>G3: Interacció oral: C6 i C7 Estratègies d’escolta activa, assertivitat i resolució dialogada dels conflictes, tenint en compte la perspectiva de gènere</t>
+  </si>
+  <si>
+    <t>Interaccions orals en situacions comunicatives de caràcter formal i informal</t>
+  </si>
+  <si>
+    <t>Estratègies de cortesia lingüística i cooperació conversacional</t>
   </si>
   <si>
     <t>Subbloc 2.5. Comprensió escrita: C3, C6 i C7 Estratègies de comprensió abans de la lectura: coneixements</t>
   </si>
   <si>
     <t>previs, objectius de lectura, hipòtesis per mitjà d’informació paratextual, tipologia, gènere i estructura del text</t>
   </si>
   <si>
     <t>Estratègies de comprensió durant la lectura: coherència</t>
   </si>
   <si>
     <t>interna del text, inferències, sentits figurats i significats no explícits</t>
   </si>
   <si>
     <t>Estratègies de comprensió després de la lectura: tema, tesi, idea principal, arguments, intenció de l’autor i organització del contingut</t>
   </si>
   <si>
     <t>Valoració de la forma i el contingut del text</t>
   </si>
   <si>
     <t>Subbloc 2.6. Expressió escrita i multimodal: C5, C6 i C7</t>
   </si>
   <si>
     <t>Estratègies del procés d’escriptura i multimodal: planificació, textualització, revisió i correcció</t>
   </si>
@@ -1162,51 +1177,51 @@
   <si>
     <t>Interaccions escrites en situacions comunicatives de caràcter</t>
   </si>
   <si>
     <t>formal i informal</t>
   </si>
   <si>
     <t>Identitat lectora: selecció d’obres variades i lectura autònoma, consciència i verbalització dels propis gustos</t>
   </si>
   <si>
     <t>Identitat lectora: valoració crítica dels textos i sobre la pròpia pràctica de lectura</t>
   </si>
   <si>
     <t>Expressió de l’experiència lectora i de diferents formes</t>
   </si>
   <si>
     <t>d’apropiació i recreació dels textos llegits</t>
   </si>
   <si>
     <t>Ús de la biblioteca escolar i pública. Circuit literari i lector</t>
   </si>
   <si>
     <t>Participació en actes culturals</t>
   </si>
   <si>
-    <t>Estratègies per a la recomanació de les lectures •</t>
+    <t>Estratègies per a la recomanació de les lectures</t>
   </si>
   <si>
     <t>Obres rellevants de la literatura juvenil contemporània i del</t>
   </si>
   <si>
     <t>patrimoni literari universal, inscrites en itineraris temàtics o de gènere, que incloguen la presència d’autores i autors</t>
   </si>
   <si>
     <t>Estratègies de construcció compartida de la interpretació de les obres. Converses literàries</t>
   </si>
   <si>
     <t>Lectura i comprensió de textos literaris: estructura, aspectes formals, recursos estilístics i retòrics</t>
   </si>
   <si>
     <t>Estratègies d’utilització d’informació sociohistòrica, cultural i artística bàsica per a construir la interpretació de les obres literàries</t>
   </si>
   <si>
     <t>Relació i comparació dels textos llegits amb altres textos i</t>
   </si>
   <si>
     <t>manifestacions artístiques i culturals, i amb les noves formes de ficció en funció de temes, tòpics, estructures i llenguatges</t>
   </si>
   <si>
     <t>Estratègies, models i pautes per a l’expressió de la interpretació i</t>
   </si>
@@ -1679,225 +1694,225 @@
   <si>
     <t xml:space="preserve">
 • Reescribir un microrrelato o una escena de un cuento tradicional eliminando los sesgos de género y los abusos de poder, permitiendo la entrega en formato de guion teatral, cómic digital o podcast narrado.
 • Diseñar un 'Manual de Supervivencia Comunicativa' para el centro, donde el alumnado elija entre crear una infografía, una videoguía o un decálogo escrito sobre cómo mediar en conflictos lingüísticos cotidianos.
 • Realizar un debate reglado sobre el uso del lenguaje inclusivo en la RAE, donde los estudiantes puedan participar mediante intervenciones orales grabadas, turnos de réplica escritos en un foro o mediante el uso de tarjetas de comunicación visual.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Proyecto 'Detectives del Lenguaje': investigar de forma autónoma el léxico utilizado en ámbitos de interés del alumno (videojuegos, deportes, moda) para detectar y denunciar términos que vulneren la igualdad de derechos.
 • Simulación de un 'Gabinete de Crisis' escolar donde los alumnos asumen roles de mediadores lingüísticos para resolver un conflicto real del aula, ajustando el nivel de complejidad del reto según sus habilidades sociales.
 • Creación colaborativa de un 'Diccionario de Aula' con términos positivos y democráticos propuestos por ellos, permitiéndoles votar y decidir las normas de convivencia comunicativa que regirán sus propios debates.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, CCL5, CP2</t>
-[...47 lines deleted...]
-    <t>CCL4, CCEC1, CCEC2</t>
+    <t>CP3, CC1, CCEC1</t>
+  </si>
+  <si>
+    <t>CC2, CPSAA1</t>
+  </si>
+  <si>
+    <t>Describir y apreciar la diversidad lingüística y cultural implica reconocer la realidad plurilingüe y pluricultural, lo que se corresponde con CP3 (conciencia de la diversidad lingüística y cultural), CC1 (comprender la realidad social y cultural) y CCEC1 (apreciar el patrimonio cultural).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3</t>
+  </si>
+  <si>
+    <t>CD3</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales, valorando su fiabilidad, moviliza CCL2 (comprensión y valoración de textos orales) y CCL3 (selección y contraste de información), además de CD3 (evaluación de fiabilidad de la información digital).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5</t>
+  </si>
+  <si>
+    <t>CD2, CCEC2</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales con fluidez y coherencia requiere CCL1 (expresión oral) y CCL5 (comunicación en distintos formatos), así como CD2 (creación de contenidos digitales) y CCEC2 (expresión artística) para modalidades multimodales.</t>
+  </si>
+  <si>
+    <t>CCL4, CCL3</t>
+  </si>
+  <si>
+    <t>Comprender, interpretar y valorar textos escritos, identificando ideas principales y secundarias, moviliza CCL4 (lectura comprensiva) y CCL3 (localización y contrastación de información).</t>
+  </si>
+  <si>
+    <t>CCL5</t>
+  </si>
+  <si>
+    <t>Producir textos escritos y multimodales coherentes y correctos implica CCL5 (producción escrita), y secundariamente CD2 (creación de contenidos digitales) y CCEC2 (expresión artística) para formatos multimodales.</t>
+  </si>
+  <si>
+    <t>CCL3, CD3</t>
+  </si>
+  <si>
+    <t>CC3, CPSAA4</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información evaluando su fiabilidad y evitando riesgos de manipulación moviliza CCL3 (selección y contraste) y CD3 (evaluación digital), además de CC3 (juicio crítico) y CPSAA4 (reflexión crítica).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC1</t>
+  </si>
+  <si>
+    <t>Seleccionar y leer obras diversas como fuente de placer y conocimiento implica CCL4 (lectura comprensiva) y CCEC1 (apreciación del patrimonio cultural), así como CPSAA1 (autoconocimiento) y CC1 (diversidad cultural).</t>
+  </si>
+  <si>
+    <t>CCEC1, CCEC4, CCL4</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras literarias moviliza CCEC1 (apreciación del patrimonio), CCEC4 (apreciación de la literatura) y CCL4 (lectura comprensiva), junto a CPSAA1 (experiencia biográfica) y CC1 (diversidad cultural).</t>
+  </si>
+  <si>
+    <t>CCL5, CCL1</t>
   </si>
   <si>
     <t>CPSAA1</t>
   </si>
   <si>
-    <t>Fomenta la lectura autónoma de obras diversas como fuente de placer y la configuración de un itinerario lector.</t>
-[...23 lines deleted...]
-    <t>Pone la comunicación al servicio de la convivencia, la resolución de conflictos y la igualdad de derechos.</t>
+    <t>Movilizar el conocimiento sobre la estructura de la lengua y reflexionar sobre elecciones lingüísticas para mejorar la comunicación implica CCL5 (expresión escrita correcta) y CCL1 (expresión oral correcta), así como CPSAA1 (reflexión autónoma).</t>
+  </si>
+  <si>
+    <t>CC2, CC3, CC4</t>
+  </si>
+  <si>
+    <t>CPSAA3, CCL1</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática, la resolución dialogada de conflictos y la igualdad requiere CC2 (análisis de problemas sociales), CC3 (participación con criterio ético) y CC4 (actuación democrática), además de CPSAA3 (respeto y empatía) y CCL1 (interacción oral dialogada).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la relación entre las 10 Competencias Específicas de Lengua y los descriptores operativos del Perfil de Salida para entender qué se espera que el alumno sepa hacer al acabar el ciclo.</t>
-[...2 lines deleted...]
-    <t>No subrayes todo; fíjate solo en los verbos de acción de los criterios (analizar, producir, identificar) para saber si la evaluación será práctica o teórica.</t>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de 1.º ESO de Lengua Castellana y Literatura. Identifica las 10 competencias específicas, los 46 criterios de evaluación y los 83 saberes básicos distribuidos en los 3 bloques. Comprueba las horas semanales (3) y las recomendaciones metodológicas.</t>
+  </si>
+  <si>
+    <t>Suelen cambiar la numeración; anota el número exacto del decreto y compáralo con el estatal (Real Decreto 217/2022) para detectar diferencias propias de tu CCAA.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los 46 criterios por procesos (Hablar, Escuchar, Leer, Escribir) en lugar de seguirlos por orden numérico; te facilitará la creación de rúbricas transversales.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Crea una tabla o documento con las 10 competencias específicas y los 46 criterios asociados. Usa un código propio (ej. CE1.1 para el primer criterio de la primera competencia) que te permita referenciarlos fácilmente en situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios por competencia y numéralos de forma visible; te servirá después para las ponderaciones y para justificar la evaluación en las SDA.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 46 criterios a un instrumento de evaluación (rúbrica de exposición oral, lista de cotejo de escritura, prueba escrita de gramática). Con solo 3 horas semanales, debes ser selectivo.</t>
-[...2 lines deleted...]
-    <t>En 1.º ESO, prioriza la observación sistemática y las rúbricas de producto final sobre el examen tradicional para cubrir los criterios de 'Comunicación Oral'.</t>
+    <t>Decide qué criterios evaluarás con cada instrumento (rúbricas, pruebas escritas, observación, productos orales/escritos). Asigna un peso relativo a cada criterio dentro de su competencia. No todos los criterios requieren un instrumento específico; algunos se observan continuamente.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar los 46 criterios con pruebas escritas; la mayoría deben ser observables en situaciones de aula (debates, exposiciones, diarios de lectura, producciones cooperativas).</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 83 saberes básicos en los 3 bloques curriculares (Las lenguas y sus hablantes, Comunicación, Reflexión sobre la Lengua y Educación Literaria) a lo largo de los tres trimestres.</t>
-[...2 lines deleted...]
-    <t>No intentes dar los 83 saberes como temas aislados. Integra la 'Reflexión sobre la lengua' (gramática) siempre como una herramienta para mejorar la 'Comunicación' (escritura).</t>
+    <t>Reparte los 83 saberes entre los tres trimestres, teniendo en cuenta la progresión y la integración entre los tres bloques. Procura que cada trimestre incluya saberes de comunicación oral, escrita y reflexión sobre la lengua.</t>
+  </si>
+  <si>
+    <t>Agrupa saberes de gramática y uso de la lengua con la lectura de un texto literario concreto; así evitas la teoría aislada y conectas con la práctica comunicativa.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para 1.º ESO funciona muy bien el aprendizaje basado en retos que terminen en un producto tangible; reduce la dispersión de alumnos que vienen de Primaria.</t>
+    <t>3-4 horas</t>
+  </si>
+  <si>
+    <t>Diseña una situación de aprendizaje (SDA) por trimestre que movilice varios saberes y criterios de evaluación. Incluye un producto final motivador, actividades secuenciadas y rúbricas. Asegura que aborde la oralidad, la lectura, la escritura y la reflexión lingüística.</t>
+  </si>
+  <si>
+    <t>Para 1.º ESO, elige un producto motivador (cómic, podcast, guía turística) y asegura que incluya oralidad, escritura y reflexión lingüística. No más de 8-10 sesiones por SDA.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada Competencia Específica. Asegúrate de que la suma de las 10 CE sea el 100% de la nota, independientemente de cuántos criterios tenga cada una.</t>
-[...2 lines deleted...]
-    <t>Dado que tienes 46 criterios, no les des el mismo peso a todos; otorga más valor a los criterios de producción (escribir/hablar) que a los de identificación pura.</t>
+    <t>Acuerda con el departamento los porcentajes que cada competencia específica (o criterio) tendrá en la calificación final. Define el peso de la prueba escrita (máximo 40%), la observación, las rúbricas de productos y la actitud. Documenta el acuerdo.</t>
+  </si>
+  <si>
+    <t>Recuerda que el peso de la prueba escrita no debe superar el 40% del total; inspección lo mira. Incluye la ponderación en la programación didáctica.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no alcanzados. En 1.º ESO es vital prever el desfase curricular en lectoescritura.</t>
-[...2 lines deleted...]
-    <t>Crea una 'vía de mínimos' para los criterios de gramática y ortografía, pero no bajes el nivel en los criterios de expresión oral, donde los alumnos con dificultades suelen brillar.</t>
+    <t>Redacta las medidas de atención a la diversidad (adaptaciones curriculares, refuerzo, enriquecimiento) y el plan de recuperación de evaluaciones pendientes. Especifica cómo se recuperan los criterios no superados dentro de la misma SDA o en actividades específicas.</t>
+  </si>
+  <si>
+    <t>Incluye actividades de recuperación en la propia SDA (no al final del trimestre) y especifica cómo se evalúa de nuevo (por ejemplo, repitiendo un producto similar con mejora guiada).</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer las lenguas de España y las variedades dialectales del español, con atención especial a la del propio territorio, identificando algunas nociones básicas de las lenguas, t</t>
   </si>
   <si>
     <t>Identificar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valoración de la riqueza cultural, lingüística y dialectal, a partir de la observación de la d</t>
   </si>
   <si>
     <t>Comprender el sentido global, la estructura, la información más relevante en función de las necesidades comunicativas y la intención del emisor en textos orales y multimodales senc</t>
   </si>
@@ -2755,666 +2770,664 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>511</v>
-[...3 lines deleted...]
-      </c>
+        <v>517</v>
+      </c>
+      <c r="C6" s="5"/>
       <c r="D6" s="5" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>503</v>
+        <v>519</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F63"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="D3" s="7">
         <v>2.14</v>
       </c>
       <c r="E3" s="7">
         <v>2.14</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="D4" s="7">
         <v>2.14</v>
       </c>
       <c r="E4" s="7">
         <v>2.14</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="D5" s="7">
         <v>4.0</v>
       </c>
       <c r="E5" s="7">
         <v>4.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="D6" s="7">
         <v>4.0</v>
       </c>
       <c r="E6" s="7">
         <v>4.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="D7" s="7">
         <v>2.86</v>
       </c>
       <c r="E7" s="7">
         <v>2.86</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="D8" s="7">
         <v>2.86</v>
       </c>
       <c r="E8" s="7">
         <v>2.86</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>4.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="D9" s="7">
         <v>4.17</v>
       </c>
       <c r="E9" s="7">
         <v>4.17</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="D10" s="7">
         <v>4.17</v>
       </c>
       <c r="E10" s="7">
         <v>4.17</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>169</v>
       </c>
       <c r="D11" s="7">
         <v>4.17</v>
       </c>
       <c r="E11" s="7">
         <v>4.17</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>5.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="D12" s="7">
         <v>4.17</v>
       </c>
       <c r="E12" s="7">
         <v>4.17</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>6.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="D13" s="7">
         <v>2.14</v>
       </c>
       <c r="E13" s="7">
         <v>2.14</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>6.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>186</v>
       </c>
       <c r="D14" s="7">
         <v>2.14</v>
       </c>
       <c r="E14" s="7">
         <v>2.14</v>
       </c>
@@ -3424,955 +3437,955 @@
       <c r="A15" s="5">
         <v>6.3</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>192</v>
       </c>
       <c r="D15" s="7">
         <v>2.14</v>
       </c>
       <c r="E15" s="7">
         <v>2.14</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>7.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="D16" s="7">
         <v>3.0</v>
       </c>
       <c r="E16" s="7">
         <v>3.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>7.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>205</v>
       </c>
       <c r="D17" s="7">
         <v>3.0</v>
       </c>
       <c r="E17" s="7">
         <v>3.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>8.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="D18" s="7">
         <v>3.33</v>
       </c>
       <c r="E18" s="7">
         <v>3.33</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>8.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="D19" s="7">
         <v>3.33</v>
       </c>
       <c r="E19" s="7">
         <v>3.33</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>8.3</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="D20" s="7">
         <v>3.33</v>
       </c>
       <c r="E20" s="7">
         <v>3.33</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>9.1</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="D21" s="7">
         <v>2.22</v>
       </c>
       <c r="E21" s="7">
         <v>2.22</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>9.2</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="D22" s="7">
         <v>2.22</v>
       </c>
       <c r="E22" s="7">
         <v>2.22</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>9.3</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="D23" s="7">
         <v>2.22</v>
       </c>
       <c r="E23" s="7">
         <v>2.22</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>10.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="D24" s="7">
         <v>7.5</v>
       </c>
       <c r="E24" s="7">
         <v>7.5</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>10.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="D25" s="7">
         <v>7.5</v>
       </c>
       <c r="E25" s="7">
         <v>7.5</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>1.1</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="D26" s="7">
         <v>2.14</v>
       </c>
       <c r="E26" s="7">
         <v>2.14</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>1.2</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="D27" s="7">
         <v>2.14</v>
       </c>
       <c r="E27" s="7">
         <v>2.14</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>1.3</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="D28" s="7">
         <v>2.14</v>
       </c>
       <c r="E28" s="7">
         <v>2.14</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>1.4</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="D29" s="7">
         <v>2.14</v>
       </c>
       <c r="E29" s="7">
         <v>2.14</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>1.5</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="D30" s="7">
         <v>2.14</v>
       </c>
       <c r="E30" s="7">
         <v>2.14</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>2.1</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="D31" s="7">
         <v>4.0</v>
       </c>
       <c r="E31" s="7">
         <v>4.0</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>2.2</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="D32" s="7">
         <v>4.0</v>
       </c>
       <c r="E32" s="7">
         <v>4.0</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>2.3</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="D33" s="7">
         <v>4.0</v>
       </c>
       <c r="E33" s="7">
         <v>4.0</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>3.1</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="D34" s="7">
         <v>2.86</v>
       </c>
       <c r="E34" s="7">
         <v>2.86</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>3.2</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="D35" s="7">
         <v>2.86</v>
       </c>
       <c r="E35" s="7">
         <v>2.86</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>3.3</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="D36" s="7">
         <v>2.86</v>
       </c>
       <c r="E36" s="7">
         <v>2.86</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>3.4</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="D37" s="7">
         <v>2.86</v>
       </c>
       <c r="E37" s="7">
         <v>2.86</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>3.5</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="D38" s="7">
         <v>2.86</v>
       </c>
       <c r="E38" s="7">
         <v>2.86</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>4.1</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D39" s="7">
         <v>4.17</v>
       </c>
       <c r="E39" s="7">
         <v>4.17</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>4.2</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="D40" s="7">
         <v>4.17</v>
       </c>
       <c r="E40" s="7">
         <v>4.17</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>4.3</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="D41" s="7">
         <v>4.17</v>
       </c>
       <c r="E41" s="7">
         <v>4.17</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>4.4</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="D42" s="7">
         <v>4.17</v>
       </c>
       <c r="E42" s="7">
         <v>4.17</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>5.1</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="D43" s="7">
         <v>4.17</v>
       </c>
       <c r="E43" s="7">
         <v>4.17</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>5.2</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="D44" s="7">
         <v>4.17</v>
       </c>
       <c r="E44" s="7">
         <v>4.17</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>5.3</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="D45" s="7">
         <v>4.17</v>
       </c>
       <c r="E45" s="7">
         <v>4.17</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>5.4</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="D46" s="7">
         <v>4.17</v>
       </c>
       <c r="E46" s="7">
         <v>4.17</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>6.1</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="D47" s="7">
         <v>2.14</v>
       </c>
       <c r="E47" s="7">
         <v>2.14</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>6.2</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="D48" s="7">
         <v>2.14</v>
       </c>
       <c r="E48" s="7">
         <v>2.14</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
         <v>6.3</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="D49" s="7">
         <v>2.14</v>
       </c>
       <c r="E49" s="7">
         <v>2.14</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5">
         <v>6.4</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="D50" s="7">
         <v>2.14</v>
       </c>
       <c r="E50" s="7">
         <v>2.14</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5">
         <v>7.1</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="D51" s="7">
         <v>3.0</v>
       </c>
       <c r="E51" s="7">
         <v>3.0</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
         <v>7.2</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="D52" s="7">
         <v>3.0</v>
       </c>
       <c r="E52" s="7">
         <v>3.0</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
         <v>7.3</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="D53" s="7">
         <v>3.0</v>
       </c>
       <c r="E53" s="7">
         <v>3.0</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
         <v>8.1</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="D54" s="7">
         <v>3.33</v>
       </c>
       <c r="E54" s="7">
         <v>3.33</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
         <v>8.2</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="D55" s="7">
         <v>3.33</v>
       </c>
       <c r="E55" s="7">
         <v>3.33</v>
       </c>
       <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
         <v>8.3</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="D56" s="7">
         <v>3.33</v>
       </c>
       <c r="E56" s="7">
         <v>3.33</v>
       </c>
       <c r="F56" s="5"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
         <v>9.1</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="D57" s="7">
         <v>2.22</v>
       </c>
       <c r="E57" s="7">
         <v>2.22</v>
       </c>
       <c r="F57" s="5"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
         <v>9.2</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="D58" s="7">
         <v>2.22</v>
       </c>
       <c r="E58" s="7">
         <v>2.22</v>
       </c>
       <c r="F58" s="5"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
         <v>9.3</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="D59" s="7">
         <v>2.22</v>
       </c>
       <c r="E59" s="7">
         <v>2.22</v>
       </c>
       <c r="F59" s="5"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
         <v>9.4</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="D60" s="7">
         <v>2.22</v>
       </c>
       <c r="E60" s="7">
         <v>2.22</v>
       </c>
       <c r="F60" s="5"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
         <v>9.5</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="D61" s="7">
         <v>2.22</v>
       </c>
       <c r="E61" s="7">
         <v>2.22</v>
       </c>
       <c r="F61" s="5"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
         <v>9.6</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="D62" s="7">
         <v>2.22</v>
       </c>
       <c r="E62" s="7">
         <v>2.22</v>
       </c>
       <c r="F62" s="5"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
       <c r="D63" s="7"/>
       <c r="E63" s="7">
         <f>SUM(E3:E62)</f>
         <v>189.9799999999999</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BL31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:BL31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:64">
       <c r="A1" s="6" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>4.1</v>
       </c>
       <c r="J1" s="6">
         <v>4.2</v>
       </c>
@@ -4511,59 +4524,59 @@
       <c r="BC1" s="6">
         <v>8.2</v>
       </c>
       <c r="BD1" s="6">
         <v>8.3</v>
       </c>
       <c r="BE1" s="6">
         <v>9.1</v>
       </c>
       <c r="BF1" s="6">
         <v>9.2</v>
       </c>
       <c r="BG1" s="6">
         <v>9.3</v>
       </c>
       <c r="BH1" s="6">
         <v>9.4</v>
       </c>
       <c r="BI1" s="6">
         <v>9.5</v>
       </c>
       <c r="BJ1" s="6">
         <v>9.6</v>
       </c>
       <c r="BK1" s="6" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="BL1" s="6" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
     </row>
     <row r="2" spans="1:64">
       <c r="A2" s="5" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -4590,51 +4603,51 @@
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AV2" s="5"/>
       <c r="AW2" s="5"/>
       <c r="AX2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="AZ2" s="5"/>
       <c r="BA2" s="5"/>
       <c r="BB2" s="5"/>
       <c r="BC2" s="5"/>
       <c r="BD2" s="5"/>
       <c r="BE2" s="5"/>
       <c r="BF2" s="5"/>
       <c r="BG2" s="5"/>
       <c r="BH2" s="5"/>
       <c r="BI2" s="5"/>
       <c r="BJ2" s="5"/>
       <c r="BK2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:BJ2),"")</f>
         <v/>
       </c>
       <c r="BL2" s="5"/>
     </row>
     <row r="3" spans="1:64">
       <c r="A3" s="5" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -4661,51 +4674,51 @@
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5"/>
       <c r="BC3" s="5"/>
       <c r="BD3" s="5"/>
       <c r="BE3" s="5"/>
       <c r="BF3" s="5"/>
       <c r="BG3" s="5"/>
       <c r="BH3" s="5"/>
       <c r="BI3" s="5"/>
       <c r="BJ3" s="5"/>
       <c r="BK3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:BJ3),"")</f>
         <v/>
       </c>
       <c r="BL3" s="5"/>
     </row>
     <row r="4" spans="1:64">
       <c r="A4" s="5" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -4732,51 +4745,51 @@
       <c r="AT4" s="5"/>
       <c r="AU4" s="5"/>
       <c r="AV4" s="5"/>
       <c r="AW4" s="5"/>
       <c r="AX4" s="5"/>
       <c r="AY4" s="5"/>
       <c r="AZ4" s="5"/>
       <c r="BA4" s="5"/>
       <c r="BB4" s="5"/>
       <c r="BC4" s="5"/>
       <c r="BD4" s="5"/>
       <c r="BE4" s="5"/>
       <c r="BF4" s="5"/>
       <c r="BG4" s="5"/>
       <c r="BH4" s="5"/>
       <c r="BI4" s="5"/>
       <c r="BJ4" s="5"/>
       <c r="BK4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:BJ4),"")</f>
         <v/>
       </c>
       <c r="BL4" s="5"/>
     </row>
     <row r="5" spans="1:64">
       <c r="A5" s="5" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -4803,51 +4816,51 @@
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5"/>
       <c r="BA5" s="5"/>
       <c r="BB5" s="5"/>
       <c r="BC5" s="5"/>
       <c r="BD5" s="5"/>
       <c r="BE5" s="5"/>
       <c r="BF5" s="5"/>
       <c r="BG5" s="5"/>
       <c r="BH5" s="5"/>
       <c r="BI5" s="5"/>
       <c r="BJ5" s="5"/>
       <c r="BK5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:BJ5),"")</f>
         <v/>
       </c>
       <c r="BL5" s="5"/>
     </row>
     <row r="6" spans="1:64">
       <c r="A6" s="5" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -4874,51 +4887,51 @@
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5"/>
       <c r="AY6" s="5"/>
       <c r="AZ6" s="5"/>
       <c r="BA6" s="5"/>
       <c r="BB6" s="5"/>
       <c r="BC6" s="5"/>
       <c r="BD6" s="5"/>
       <c r="BE6" s="5"/>
       <c r="BF6" s="5"/>
       <c r="BG6" s="5"/>
       <c r="BH6" s="5"/>
       <c r="BI6" s="5"/>
       <c r="BJ6" s="5"/>
       <c r="BK6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:BJ6),"")</f>
         <v/>
       </c>
       <c r="BL6" s="5"/>
     </row>
     <row r="7" spans="1:64">
       <c r="A7" s="5" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -4945,51 +4958,51 @@
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5"/>
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
       <c r="BB7" s="5"/>
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
       <c r="BE7" s="5"/>
       <c r="BF7" s="5"/>
       <c r="BG7" s="5"/>
       <c r="BH7" s="5"/>
       <c r="BI7" s="5"/>
       <c r="BJ7" s="5"/>
       <c r="BK7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:BJ7),"")</f>
         <v/>
       </c>
       <c r="BL7" s="5"/>
     </row>
     <row r="8" spans="1:64">
       <c r="A8" s="5" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -5016,51 +5029,51 @@
       <c r="AT8" s="5"/>
       <c r="AU8" s="5"/>
       <c r="AV8" s="5"/>
       <c r="AW8" s="5"/>
       <c r="AX8" s="5"/>
       <c r="AY8" s="5"/>
       <c r="AZ8" s="5"/>
       <c r="BA8" s="5"/>
       <c r="BB8" s="5"/>
       <c r="BC8" s="5"/>
       <c r="BD8" s="5"/>
       <c r="BE8" s="5"/>
       <c r="BF8" s="5"/>
       <c r="BG8" s="5"/>
       <c r="BH8" s="5"/>
       <c r="BI8" s="5"/>
       <c r="BJ8" s="5"/>
       <c r="BK8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:BJ8),"")</f>
         <v/>
       </c>
       <c r="BL8" s="5"/>
     </row>
     <row r="9" spans="1:64">
       <c r="A9" s="5" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -5087,51 +5100,51 @@
       <c r="AT9" s="5"/>
       <c r="AU9" s="5"/>
       <c r="AV9" s="5"/>
       <c r="AW9" s="5"/>
       <c r="AX9" s="5"/>
       <c r="AY9" s="5"/>
       <c r="AZ9" s="5"/>
       <c r="BA9" s="5"/>
       <c r="BB9" s="5"/>
       <c r="BC9" s="5"/>
       <c r="BD9" s="5"/>
       <c r="BE9" s="5"/>
       <c r="BF9" s="5"/>
       <c r="BG9" s="5"/>
       <c r="BH9" s="5"/>
       <c r="BI9" s="5"/>
       <c r="BJ9" s="5"/>
       <c r="BK9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:BJ9),"")</f>
         <v/>
       </c>
       <c r="BL9" s="5"/>
     </row>
     <row r="10" spans="1:64">
       <c r="A10" s="5" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -5158,51 +5171,51 @@
       <c r="AT10" s="5"/>
       <c r="AU10" s="5"/>
       <c r="AV10" s="5"/>
       <c r="AW10" s="5"/>
       <c r="AX10" s="5"/>
       <c r="AY10" s="5"/>
       <c r="AZ10" s="5"/>
       <c r="BA10" s="5"/>
       <c r="BB10" s="5"/>
       <c r="BC10" s="5"/>
       <c r="BD10" s="5"/>
       <c r="BE10" s="5"/>
       <c r="BF10" s="5"/>
       <c r="BG10" s="5"/>
       <c r="BH10" s="5"/>
       <c r="BI10" s="5"/>
       <c r="BJ10" s="5"/>
       <c r="BK10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:BJ10),"")</f>
         <v/>
       </c>
       <c r="BL10" s="5"/>
     </row>
     <row r="11" spans="1:64">
       <c r="A11" s="5" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -5229,51 +5242,51 @@
       <c r="AT11" s="5"/>
       <c r="AU11" s="5"/>
       <c r="AV11" s="5"/>
       <c r="AW11" s="5"/>
       <c r="AX11" s="5"/>
       <c r="AY11" s="5"/>
       <c r="AZ11" s="5"/>
       <c r="BA11" s="5"/>
       <c r="BB11" s="5"/>
       <c r="BC11" s="5"/>
       <c r="BD11" s="5"/>
       <c r="BE11" s="5"/>
       <c r="BF11" s="5"/>
       <c r="BG11" s="5"/>
       <c r="BH11" s="5"/>
       <c r="BI11" s="5"/>
       <c r="BJ11" s="5"/>
       <c r="BK11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:BJ11),"")</f>
         <v/>
       </c>
       <c r="BL11" s="5"/>
     </row>
     <row r="12" spans="1:64">
       <c r="A12" s="5" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -5300,51 +5313,51 @@
       <c r="AT12" s="5"/>
       <c r="AU12" s="5"/>
       <c r="AV12" s="5"/>
       <c r="AW12" s="5"/>
       <c r="AX12" s="5"/>
       <c r="AY12" s="5"/>
       <c r="AZ12" s="5"/>
       <c r="BA12" s="5"/>
       <c r="BB12" s="5"/>
       <c r="BC12" s="5"/>
       <c r="BD12" s="5"/>
       <c r="BE12" s="5"/>
       <c r="BF12" s="5"/>
       <c r="BG12" s="5"/>
       <c r="BH12" s="5"/>
       <c r="BI12" s="5"/>
       <c r="BJ12" s="5"/>
       <c r="BK12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:BJ12),"")</f>
         <v/>
       </c>
       <c r="BL12" s="5"/>
     </row>
     <row r="13" spans="1:64">
       <c r="A13" s="5" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -5371,51 +5384,51 @@
       <c r="AT13" s="5"/>
       <c r="AU13" s="5"/>
       <c r="AV13" s="5"/>
       <c r="AW13" s="5"/>
       <c r="AX13" s="5"/>
       <c r="AY13" s="5"/>
       <c r="AZ13" s="5"/>
       <c r="BA13" s="5"/>
       <c r="BB13" s="5"/>
       <c r="BC13" s="5"/>
       <c r="BD13" s="5"/>
       <c r="BE13" s="5"/>
       <c r="BF13" s="5"/>
       <c r="BG13" s="5"/>
       <c r="BH13" s="5"/>
       <c r="BI13" s="5"/>
       <c r="BJ13" s="5"/>
       <c r="BK13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:BJ13),"")</f>
         <v/>
       </c>
       <c r="BL13" s="5"/>
     </row>
     <row r="14" spans="1:64">
       <c r="A14" s="5" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -5442,51 +5455,51 @@
       <c r="AT14" s="5"/>
       <c r="AU14" s="5"/>
       <c r="AV14" s="5"/>
       <c r="AW14" s="5"/>
       <c r="AX14" s="5"/>
       <c r="AY14" s="5"/>
       <c r="AZ14" s="5"/>
       <c r="BA14" s="5"/>
       <c r="BB14" s="5"/>
       <c r="BC14" s="5"/>
       <c r="BD14" s="5"/>
       <c r="BE14" s="5"/>
       <c r="BF14" s="5"/>
       <c r="BG14" s="5"/>
       <c r="BH14" s="5"/>
       <c r="BI14" s="5"/>
       <c r="BJ14" s="5"/>
       <c r="BK14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:BJ14),"")</f>
         <v/>
       </c>
       <c r="BL14" s="5"/>
     </row>
     <row r="15" spans="1:64">
       <c r="A15" s="5" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -5513,51 +5526,51 @@
       <c r="AT15" s="5"/>
       <c r="AU15" s="5"/>
       <c r="AV15" s="5"/>
       <c r="AW15" s="5"/>
       <c r="AX15" s="5"/>
       <c r="AY15" s="5"/>
       <c r="AZ15" s="5"/>
       <c r="BA15" s="5"/>
       <c r="BB15" s="5"/>
       <c r="BC15" s="5"/>
       <c r="BD15" s="5"/>
       <c r="BE15" s="5"/>
       <c r="BF15" s="5"/>
       <c r="BG15" s="5"/>
       <c r="BH15" s="5"/>
       <c r="BI15" s="5"/>
       <c r="BJ15" s="5"/>
       <c r="BK15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:BJ15),"")</f>
         <v/>
       </c>
       <c r="BL15" s="5"/>
     </row>
     <row r="16" spans="1:64">
       <c r="A16" s="5" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -5584,51 +5597,51 @@
       <c r="AT16" s="5"/>
       <c r="AU16" s="5"/>
       <c r="AV16" s="5"/>
       <c r="AW16" s="5"/>
       <c r="AX16" s="5"/>
       <c r="AY16" s="5"/>
       <c r="AZ16" s="5"/>
       <c r="BA16" s="5"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="5"/>
       <c r="BD16" s="5"/>
       <c r="BE16" s="5"/>
       <c r="BF16" s="5"/>
       <c r="BG16" s="5"/>
       <c r="BH16" s="5"/>
       <c r="BI16" s="5"/>
       <c r="BJ16" s="5"/>
       <c r="BK16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:BJ16),"")</f>
         <v/>
       </c>
       <c r="BL16" s="5"/>
     </row>
     <row r="17" spans="1:64">
       <c r="A17" s="5" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -5655,51 +5668,51 @@
       <c r="AT17" s="5"/>
       <c r="AU17" s="5"/>
       <c r="AV17" s="5"/>
       <c r="AW17" s="5"/>
       <c r="AX17" s="5"/>
       <c r="AY17" s="5"/>
       <c r="AZ17" s="5"/>
       <c r="BA17" s="5"/>
       <c r="BB17" s="5"/>
       <c r="BC17" s="5"/>
       <c r="BD17" s="5"/>
       <c r="BE17" s="5"/>
       <c r="BF17" s="5"/>
       <c r="BG17" s="5"/>
       <c r="BH17" s="5"/>
       <c r="BI17" s="5"/>
       <c r="BJ17" s="5"/>
       <c r="BK17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:BJ17),"")</f>
         <v/>
       </c>
       <c r="BL17" s="5"/>
     </row>
     <row r="18" spans="1:64">
       <c r="A18" s="5" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -5726,51 +5739,51 @@
       <c r="AT18" s="5"/>
       <c r="AU18" s="5"/>
       <c r="AV18" s="5"/>
       <c r="AW18" s="5"/>
       <c r="AX18" s="5"/>
       <c r="AY18" s="5"/>
       <c r="AZ18" s="5"/>
       <c r="BA18" s="5"/>
       <c r="BB18" s="5"/>
       <c r="BC18" s="5"/>
       <c r="BD18" s="5"/>
       <c r="BE18" s="5"/>
       <c r="BF18" s="5"/>
       <c r="BG18" s="5"/>
       <c r="BH18" s="5"/>
       <c r="BI18" s="5"/>
       <c r="BJ18" s="5"/>
       <c r="BK18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:BJ18),"")</f>
         <v/>
       </c>
       <c r="BL18" s="5"/>
     </row>
     <row r="19" spans="1:64">
       <c r="A19" s="5" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -5797,51 +5810,51 @@
       <c r="AT19" s="5"/>
       <c r="AU19" s="5"/>
       <c r="AV19" s="5"/>
       <c r="AW19" s="5"/>
       <c r="AX19" s="5"/>
       <c r="AY19" s="5"/>
       <c r="AZ19" s="5"/>
       <c r="BA19" s="5"/>
       <c r="BB19" s="5"/>
       <c r="BC19" s="5"/>
       <c r="BD19" s="5"/>
       <c r="BE19" s="5"/>
       <c r="BF19" s="5"/>
       <c r="BG19" s="5"/>
       <c r="BH19" s="5"/>
       <c r="BI19" s="5"/>
       <c r="BJ19" s="5"/>
       <c r="BK19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:BJ19),"")</f>
         <v/>
       </c>
       <c r="BL19" s="5"/>
     </row>
     <row r="20" spans="1:64">
       <c r="A20" s="5" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -5868,51 +5881,51 @@
       <c r="AT20" s="5"/>
       <c r="AU20" s="5"/>
       <c r="AV20" s="5"/>
       <c r="AW20" s="5"/>
       <c r="AX20" s="5"/>
       <c r="AY20" s="5"/>
       <c r="AZ20" s="5"/>
       <c r="BA20" s="5"/>
       <c r="BB20" s="5"/>
       <c r="BC20" s="5"/>
       <c r="BD20" s="5"/>
       <c r="BE20" s="5"/>
       <c r="BF20" s="5"/>
       <c r="BG20" s="5"/>
       <c r="BH20" s="5"/>
       <c r="BI20" s="5"/>
       <c r="BJ20" s="5"/>
       <c r="BK20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:BJ20),"")</f>
         <v/>
       </c>
       <c r="BL20" s="5"/>
     </row>
     <row r="21" spans="1:64">
       <c r="A21" s="5" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -5939,51 +5952,51 @@
       <c r="AT21" s="5"/>
       <c r="AU21" s="5"/>
       <c r="AV21" s="5"/>
       <c r="AW21" s="5"/>
       <c r="AX21" s="5"/>
       <c r="AY21" s="5"/>
       <c r="AZ21" s="5"/>
       <c r="BA21" s="5"/>
       <c r="BB21" s="5"/>
       <c r="BC21" s="5"/>
       <c r="BD21" s="5"/>
       <c r="BE21" s="5"/>
       <c r="BF21" s="5"/>
       <c r="BG21" s="5"/>
       <c r="BH21" s="5"/>
       <c r="BI21" s="5"/>
       <c r="BJ21" s="5"/>
       <c r="BK21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:BJ21),"")</f>
         <v/>
       </c>
       <c r="BL21" s="5"/>
     </row>
     <row r="22" spans="1:64">
       <c r="A22" s="5" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -6010,51 +6023,51 @@
       <c r="AT22" s="5"/>
       <c r="AU22" s="5"/>
       <c r="AV22" s="5"/>
       <c r="AW22" s="5"/>
       <c r="AX22" s="5"/>
       <c r="AY22" s="5"/>
       <c r="AZ22" s="5"/>
       <c r="BA22" s="5"/>
       <c r="BB22" s="5"/>
       <c r="BC22" s="5"/>
       <c r="BD22" s="5"/>
       <c r="BE22" s="5"/>
       <c r="BF22" s="5"/>
       <c r="BG22" s="5"/>
       <c r="BH22" s="5"/>
       <c r="BI22" s="5"/>
       <c r="BJ22" s="5"/>
       <c r="BK22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:BJ22),"")</f>
         <v/>
       </c>
       <c r="BL22" s="5"/>
     </row>
     <row r="23" spans="1:64">
       <c r="A23" s="5" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -6081,51 +6094,51 @@
       <c r="AT23" s="5"/>
       <c r="AU23" s="5"/>
       <c r="AV23" s="5"/>
       <c r="AW23" s="5"/>
       <c r="AX23" s="5"/>
       <c r="AY23" s="5"/>
       <c r="AZ23" s="5"/>
       <c r="BA23" s="5"/>
       <c r="BB23" s="5"/>
       <c r="BC23" s="5"/>
       <c r="BD23" s="5"/>
       <c r="BE23" s="5"/>
       <c r="BF23" s="5"/>
       <c r="BG23" s="5"/>
       <c r="BH23" s="5"/>
       <c r="BI23" s="5"/>
       <c r="BJ23" s="5"/>
       <c r="BK23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:BJ23),"")</f>
         <v/>
       </c>
       <c r="BL23" s="5"/>
     </row>
     <row r="24" spans="1:64">
       <c r="A24" s="5" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -6152,51 +6165,51 @@
       <c r="AT24" s="5"/>
       <c r="AU24" s="5"/>
       <c r="AV24" s="5"/>
       <c r="AW24" s="5"/>
       <c r="AX24" s="5"/>
       <c r="AY24" s="5"/>
       <c r="AZ24" s="5"/>
       <c r="BA24" s="5"/>
       <c r="BB24" s="5"/>
       <c r="BC24" s="5"/>
       <c r="BD24" s="5"/>
       <c r="BE24" s="5"/>
       <c r="BF24" s="5"/>
       <c r="BG24" s="5"/>
       <c r="BH24" s="5"/>
       <c r="BI24" s="5"/>
       <c r="BJ24" s="5"/>
       <c r="BK24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:BJ24),"")</f>
         <v/>
       </c>
       <c r="BL24" s="5"/>
     </row>
     <row r="25" spans="1:64">
       <c r="A25" s="5" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -6223,51 +6236,51 @@
       <c r="AT25" s="5"/>
       <c r="AU25" s="5"/>
       <c r="AV25" s="5"/>
       <c r="AW25" s="5"/>
       <c r="AX25" s="5"/>
       <c r="AY25" s="5"/>
       <c r="AZ25" s="5"/>
       <c r="BA25" s="5"/>
       <c r="BB25" s="5"/>
       <c r="BC25" s="5"/>
       <c r="BD25" s="5"/>
       <c r="BE25" s="5"/>
       <c r="BF25" s="5"/>
       <c r="BG25" s="5"/>
       <c r="BH25" s="5"/>
       <c r="BI25" s="5"/>
       <c r="BJ25" s="5"/>
       <c r="BK25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:BJ25),"")</f>
         <v/>
       </c>
       <c r="BL25" s="5"/>
     </row>
     <row r="26" spans="1:64">
       <c r="A26" s="5" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -6294,51 +6307,51 @@
       <c r="AT26" s="5"/>
       <c r="AU26" s="5"/>
       <c r="AV26" s="5"/>
       <c r="AW26" s="5"/>
       <c r="AX26" s="5"/>
       <c r="AY26" s="5"/>
       <c r="AZ26" s="5"/>
       <c r="BA26" s="5"/>
       <c r="BB26" s="5"/>
       <c r="BC26" s="5"/>
       <c r="BD26" s="5"/>
       <c r="BE26" s="5"/>
       <c r="BF26" s="5"/>
       <c r="BG26" s="5"/>
       <c r="BH26" s="5"/>
       <c r="BI26" s="5"/>
       <c r="BJ26" s="5"/>
       <c r="BK26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:BJ26),"")</f>
         <v/>
       </c>
       <c r="BL26" s="5"/>
     </row>
     <row r="27" spans="1:64">
       <c r="A27" s="5" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -6365,51 +6378,51 @@
       <c r="AT27" s="5"/>
       <c r="AU27" s="5"/>
       <c r="AV27" s="5"/>
       <c r="AW27" s="5"/>
       <c r="AX27" s="5"/>
       <c r="AY27" s="5"/>
       <c r="AZ27" s="5"/>
       <c r="BA27" s="5"/>
       <c r="BB27" s="5"/>
       <c r="BC27" s="5"/>
       <c r="BD27" s="5"/>
       <c r="BE27" s="5"/>
       <c r="BF27" s="5"/>
       <c r="BG27" s="5"/>
       <c r="BH27" s="5"/>
       <c r="BI27" s="5"/>
       <c r="BJ27" s="5"/>
       <c r="BK27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:BJ27),"")</f>
         <v/>
       </c>
       <c r="BL27" s="5"/>
     </row>
     <row r="28" spans="1:64">
       <c r="A28" s="5" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -6436,51 +6449,51 @@
       <c r="AT28" s="5"/>
       <c r="AU28" s="5"/>
       <c r="AV28" s="5"/>
       <c r="AW28" s="5"/>
       <c r="AX28" s="5"/>
       <c r="AY28" s="5"/>
       <c r="AZ28" s="5"/>
       <c r="BA28" s="5"/>
       <c r="BB28" s="5"/>
       <c r="BC28" s="5"/>
       <c r="BD28" s="5"/>
       <c r="BE28" s="5"/>
       <c r="BF28" s="5"/>
       <c r="BG28" s="5"/>
       <c r="BH28" s="5"/>
       <c r="BI28" s="5"/>
       <c r="BJ28" s="5"/>
       <c r="BK28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:BJ28),"")</f>
         <v/>
       </c>
       <c r="BL28" s="5"/>
     </row>
     <row r="29" spans="1:64">
       <c r="A29" s="5" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -6507,51 +6520,51 @@
       <c r="AT29" s="5"/>
       <c r="AU29" s="5"/>
       <c r="AV29" s="5"/>
       <c r="AW29" s="5"/>
       <c r="AX29" s="5"/>
       <c r="AY29" s="5"/>
       <c r="AZ29" s="5"/>
       <c r="BA29" s="5"/>
       <c r="BB29" s="5"/>
       <c r="BC29" s="5"/>
       <c r="BD29" s="5"/>
       <c r="BE29" s="5"/>
       <c r="BF29" s="5"/>
       <c r="BG29" s="5"/>
       <c r="BH29" s="5"/>
       <c r="BI29" s="5"/>
       <c r="BJ29" s="5"/>
       <c r="BK29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:BJ29),"")</f>
         <v/>
       </c>
       <c r="BL29" s="5"/>
     </row>
     <row r="30" spans="1:64">
       <c r="A30" s="5" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -6578,51 +6591,51 @@
       <c r="AT30" s="5"/>
       <c r="AU30" s="5"/>
       <c r="AV30" s="5"/>
       <c r="AW30" s="5"/>
       <c r="AX30" s="5"/>
       <c r="AY30" s="5"/>
       <c r="AZ30" s="5"/>
       <c r="BA30" s="5"/>
       <c r="BB30" s="5"/>
       <c r="BC30" s="5"/>
       <c r="BD30" s="5"/>
       <c r="BE30" s="5"/>
       <c r="BF30" s="5"/>
       <c r="BG30" s="5"/>
       <c r="BH30" s="5"/>
       <c r="BI30" s="5"/>
       <c r="BJ30" s="5"/>
       <c r="BK30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:BJ30),"")</f>
         <v/>
       </c>
       <c r="BL30" s="5"/>
     </row>
     <row r="31" spans="1:64">
       <c r="A31" s="5" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -13275,6288 +13288,6308 @@
         <v>122</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>213</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>214</v>
       </c>
       <c r="K17" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>8.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="E18" s="5"/>
-[...1 lines deleted...]
-      <c r="G18" s="5"/>
+      <c r="E18" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>218</v>
+      </c>
       <c r="H18" s="5" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+        <v>122</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>220</v>
+      </c>
       <c r="K18" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>8.3</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="K19" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>9.1</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>202</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="K20" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>9.2</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="K21" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>9.3</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="K22" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>10.1</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="K23" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>10.2</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>194</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>155</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="K24" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="5">
         <v>1.1</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>120</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>121</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>123</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>124</v>
       </c>
       <c r="K25" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B26" s="5">
         <v>1.2</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>126</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>127</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>128</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>129</v>
       </c>
       <c r="J26" s="5" t="s">
         <v>130</v>
       </c>
       <c r="K26" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B27" s="5">
         <v>1.3</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5" t="s">
-        <v>216</v>
+        <v>257</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="5">
         <v>1.4</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5" t="s">
-        <v>216</v>
+        <v>257</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B29" s="5">
         <v>1.5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5" t="s">
-        <v>216</v>
+        <v>257</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="5">
         <v>2.1</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>132</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>134</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>135</v>
       </c>
       <c r="I30" s="5" t="s">
         <v>136</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>137</v>
       </c>
       <c r="K30" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B31" s="5">
         <v>2.2</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>139</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>140</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>141</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I31" s="5" t="s">
         <v>142</v>
       </c>
       <c r="J31" s="5" t="s">
         <v>143</v>
       </c>
       <c r="K31" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B32" s="5">
         <v>2.3</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5" t="s">
-        <v>216</v>
+        <v>257</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="5">
         <v>3.1</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>145</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>146</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>147</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>148</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>149</v>
       </c>
       <c r="J33" s="5" t="s">
         <v>150</v>
       </c>
       <c r="K33" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="5">
         <v>3.2</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>152</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>153</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>154</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>155</v>
       </c>
       <c r="I34" s="5" t="s">
         <v>156</v>
       </c>
       <c r="J34" s="5" t="s">
         <v>157</v>
       </c>
       <c r="K34" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B35" s="5">
         <v>3.3</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5" t="s">
-        <v>216</v>
+        <v>257</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B36" s="5">
         <v>3.4</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5" t="s">
-        <v>216</v>
+        <v>257</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B37" s="5">
         <v>3.5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
-        <v>216</v>
+        <v>257</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B38" s="5">
         <v>4.1</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>159</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>160</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>161</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>135</v>
       </c>
       <c r="I38" s="5" t="s">
         <v>162</v>
       </c>
       <c r="J38" s="5" t="s">
         <v>163</v>
       </c>
       <c r="K38" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B39" s="5">
         <v>4.2</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>165</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>140</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>166</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>167</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>168</v>
       </c>
       <c r="K39" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B40" s="5">
         <v>4.3</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5" t="s">
-        <v>216</v>
+        <v>257</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="5">
         <v>4.4</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5" t="s">
-        <v>216</v>
+        <v>257</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B42" s="5">
         <v>5.1</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>170</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>171</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>172</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I42" s="5" t="s">
         <v>173</v>
       </c>
       <c r="J42" s="5" t="s">
         <v>174</v>
       </c>
       <c r="K42" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B43" s="5">
         <v>5.2</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>176</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>146</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>177</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I43" s="5" t="s">
         <v>178</v>
       </c>
       <c r="J43" s="5" t="s">
         <v>179</v>
       </c>
       <c r="K43" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B44" s="5">
         <v>5.3</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5" t="s">
-        <v>216</v>
+        <v>257</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5"/>
       <c r="K44" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B45" s="5">
         <v>5.4</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5" t="s">
-        <v>216</v>
+        <v>257</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B46" s="5">
         <v>6.1</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>181</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>182</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>183</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I46" s="5" t="s">
         <v>184</v>
       </c>
       <c r="J46" s="5" t="s">
         <v>185</v>
       </c>
       <c r="K46" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B47" s="5">
         <v>6.2</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>187</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>188</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>189</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I47" s="5" t="s">
         <v>190</v>
       </c>
       <c r="J47" s="5" t="s">
         <v>191</v>
       </c>
       <c r="K47" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B48" s="5">
         <v>6.3</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>193</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>194</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>195</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I48" s="5" t="s">
         <v>196</v>
       </c>
       <c r="J48" s="5" t="s">
         <v>197</v>
       </c>
       <c r="K48" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B49" s="5">
         <v>6.4</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5" t="s">
-        <v>216</v>
+        <v>257</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5"/>
       <c r="K49" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B50" s="5">
         <v>7.1</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>199</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>201</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>202</v>
       </c>
       <c r="I50" s="5" t="s">
         <v>203</v>
       </c>
       <c r="J50" s="5" t="s">
         <v>204</v>
       </c>
       <c r="K50" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B51" s="5">
         <v>7.2</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>206</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>153</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>207</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I51" s="5" t="s">
         <v>208</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>209</v>
       </c>
       <c r="K51" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B52" s="5">
         <v>7.3</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5" t="s">
-        <v>216</v>
+        <v>257</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5"/>
       <c r="K52" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B53" s="5">
         <v>8.1</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>211</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>212</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I53" s="5" t="s">
         <v>213</v>
       </c>
       <c r="J53" s="5" t="s">
         <v>214</v>
       </c>
       <c r="K53" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B54" s="5">
         <v>8.2</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>279</v>
-[...3 lines deleted...]
-      <c r="G54" s="5"/>
+        <v>284</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="G54" s="5" t="s">
+        <v>218</v>
+      </c>
       <c r="H54" s="5" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-      <c r="J54" s="5"/>
+        <v>122</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="J54" s="5" t="s">
+        <v>220</v>
+      </c>
       <c r="K54" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B55" s="5">
         <v>8.3</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="G55" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="K55" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B56" s="5">
         <v>9.1</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="G56" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>202</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="K56" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B57" s="5">
         <v>9.2</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>122</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="K57" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B58" s="5">
         <v>9.3</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G58" s="5" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="K58" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B59" s="5">
         <v>9.4</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5" t="s">
-        <v>216</v>
+        <v>257</v>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="5"/>
       <c r="K59" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B60" s="5">
         <v>9.5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5" t="s">
-        <v>216</v>
+        <v>257</v>
       </c>
       <c r="I60" s="5"/>
       <c r="J60" s="5"/>
       <c r="K60" s="7">
         <v>1.67</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B61" s="5">
         <v>9.6</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5" t="s">
-        <v>216</v>
+        <v>257</v>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="K61" s="7">
         <v>1.67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I185"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I185"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C10" s="5">
         <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C11" s="5">
         <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C12" s="5">
         <v>3</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C13" s="5">
         <v>4</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C14" s="5">
         <v>5</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C15" s="5">
         <v>6</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C16" s="5">
         <v>7</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C17" s="5">
         <v>8</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C18" s="5">
         <v>9</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C19" s="5">
         <v>10</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C20" s="5">
         <v>11</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C21" s="5">
         <v>12</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C22" s="5">
         <v>13</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C23" s="5">
         <v>14</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C24" s="5">
         <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C25" s="5">
         <v>16</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C26" s="5">
         <v>17</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C27" s="5">
         <v>18</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C28" s="5">
         <v>19</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C29" s="5">
         <v>20</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C30" s="5">
         <v>21</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C31" s="5">
         <v>22</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C32" s="5">
         <v>23</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C33" s="5">
         <v>24</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C34" s="5">
         <v>25</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C35" s="5">
         <v>26</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C36" s="5">
         <v>27</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C37" s="5">
         <v>28</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C38" s="5">
         <v>29</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C39" s="5">
         <v>30</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C40" s="5">
         <v>31</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C41" s="5">
         <v>32</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C42" s="5">
         <v>33</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C43" s="5">
         <v>34</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C44" s="5">
         <v>35</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C45" s="5">
         <v>36</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C46" s="5">
         <v>37</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C47" s="5">
         <v>38</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C48" s="5">
         <v>39</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C49" s="5">
         <v>40</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C50" s="5">
         <v>41</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C51" s="5">
         <v>42</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C52" s="5">
         <v>43</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C53" s="5">
         <v>44</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C54" s="5">
         <v>45</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C55" s="5">
         <v>46</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C56" s="5">
         <v>47</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C57" s="5">
         <v>48</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C58" s="5">
         <v>49</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C59" s="5">
         <v>50</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C60" s="5">
         <v>51</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C61" s="5">
         <v>52</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C62" s="5">
         <v>53</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C63" s="5">
         <v>54</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C64" s="5">
         <v>55</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C65" s="5">
         <v>56</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C66" s="5">
         <v>57</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C67" s="5">
         <v>58</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C68" s="5">
         <v>59</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C69" s="5">
         <v>60</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C70" s="5">
         <v>61</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C71" s="5">
         <v>62</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C72" s="5">
         <v>63</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C73" s="5">
         <v>64</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C74" s="5">
         <v>65</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C75" s="5">
         <v>1</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C76" s="5">
         <v>2</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C77" s="5">
         <v>3</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C78" s="5">
         <v>4</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C79" s="5">
         <v>5</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C80" s="5">
         <v>6</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C81" s="5">
         <v>7</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C82" s="5">
         <v>8</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C83" s="5">
         <v>9</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C84" s="5">
         <v>10</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C85" s="5">
         <v>11</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C86" s="5">
         <v>12</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C87" s="5">
         <v>13</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C88" s="5">
         <v>14</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C89" s="5">
         <v>15</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C90" s="5">
         <v>16</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C91" s="5">
         <v>17</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C92" s="5">
         <v>18</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C93" s="5">
         <v>19</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C94" s="5">
         <v>1</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C95" s="5">
         <v>2</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C96" s="5">
         <v>3</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C97" s="5">
         <v>4</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C98" s="5">
         <v>5</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C99" s="5">
         <v>6</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C100" s="5">
         <v>7</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C101" s="5">
         <v>8</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C102" s="5">
         <v>1</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C103" s="5">
         <v>2</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C104" s="5">
         <v>3</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C105" s="5">
         <v>4</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C106" s="5">
         <v>5</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C107" s="5">
         <v>6</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C108" s="5">
         <v>7</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C109" s="5">
         <v>8</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C110" s="5">
         <v>9</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C111" s="5">
         <v>10</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C112" s="5">
         <v>11</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C113" s="5">
         <v>12</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C114" s="5">
         <v>13</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C115" s="5">
         <v>14</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C116" s="5">
         <v>15</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C117" s="5">
         <v>16</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C118" s="5">
         <v>17</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C119" s="5">
         <v>18</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C120" s="5">
         <v>19</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C121" s="5">
         <v>20</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C122" s="5">
         <v>21</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C123" s="5">
         <v>22</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C124" s="5">
         <v>23</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C125" s="5">
         <v>24</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C126" s="5">
         <v>25</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C127" s="5">
         <v>26</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C128" s="5">
         <v>27</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5"/>
       <c r="I128" s="5"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C129" s="5">
         <v>28</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C130" s="5">
         <v>29</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C131" s="5">
         <v>30</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C132" s="5">
         <v>31</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C133" s="5">
         <v>32</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5"/>
       <c r="H133" s="5"/>
       <c r="I133" s="5"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C134" s="5">
         <v>33</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5"/>
       <c r="H134" s="5"/>
       <c r="I134" s="5"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C135" s="5">
         <v>34</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C136" s="5">
         <v>35</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C137" s="5">
         <v>36</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C138" s="5">
         <v>37</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C139" s="5">
         <v>38</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C140" s="5">
         <v>39</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C141" s="5">
         <v>40</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C142" s="5">
         <v>41</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C143" s="5">
         <v>42</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C144" s="5">
         <v>43</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C145" s="5">
         <v>44</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C146" s="5">
         <v>45</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C147" s="5">
         <v>46</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C148" s="5">
         <v>47</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C149" s="5">
         <v>48</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C150" s="5">
         <v>49</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5"/>
       <c r="H150" s="5"/>
       <c r="I150" s="5"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C151" s="5">
         <v>50</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C152" s="5">
         <v>51</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C153" s="5">
         <v>52</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C154" s="5">
         <v>53</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C155" s="5">
         <v>54</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C156" s="5">
         <v>55</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5"/>
       <c r="H156" s="5"/>
       <c r="I156" s="5"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C157" s="5">
         <v>56</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C158" s="5">
         <v>57</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5"/>
       <c r="H158" s="5"/>
       <c r="I158" s="5"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C159" s="5">
         <v>58</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5"/>
       <c r="H159" s="5"/>
       <c r="I159" s="5"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C160" s="5">
         <v>59</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C161" s="5">
         <v>60</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5"/>
       <c r="H161" s="5"/>
       <c r="I161" s="5"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C162" s="5">
         <v>61</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5"/>
       <c r="H162" s="5"/>
       <c r="I162" s="5"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C163" s="5">
         <v>62</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5"/>
       <c r="H163" s="5"/>
       <c r="I163" s="5"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C164" s="5">
         <v>63</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5"/>
       <c r="H164" s="5"/>
       <c r="I164" s="5"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C165" s="5">
         <v>64</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5"/>
       <c r="H165" s="5"/>
       <c r="I165" s="5"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C166" s="5">
         <v>65</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5"/>
       <c r="H166" s="5"/>
       <c r="I166" s="5"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C167" s="5">
         <v>1</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5"/>
       <c r="H167" s="5"/>
       <c r="I167" s="5"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C168" s="5">
         <v>2</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="5"/>
       <c r="G168" s="5"/>
       <c r="H168" s="5"/>
       <c r="I168" s="5"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C169" s="5">
         <v>3</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5"/>
       <c r="H169" s="5"/>
       <c r="I169" s="5"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C170" s="5">
         <v>4</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
       <c r="G170" s="5"/>
       <c r="H170" s="5"/>
       <c r="I170" s="5"/>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C171" s="5">
         <v>5</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="5"/>
       <c r="G171" s="5"/>
       <c r="H171" s="5"/>
       <c r="I171" s="5"/>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C172" s="5">
         <v>6</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="5"/>
       <c r="G172" s="5"/>
       <c r="H172" s="5"/>
       <c r="I172" s="5"/>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C173" s="5">
         <v>7</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="5"/>
       <c r="G173" s="5"/>
       <c r="H173" s="5"/>
       <c r="I173" s="5"/>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C174" s="5">
         <v>8</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5"/>
       <c r="H174" s="5"/>
       <c r="I174" s="5"/>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C175" s="5">
         <v>9</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="E175" s="5"/>
       <c r="F175" s="5"/>
       <c r="G175" s="5"/>
       <c r="H175" s="5"/>
       <c r="I175" s="5"/>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C176" s="5">
         <v>10</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="5"/>
       <c r="G176" s="5"/>
       <c r="H176" s="5"/>
       <c r="I176" s="5"/>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C177" s="5">
         <v>11</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="5"/>
       <c r="G177" s="5"/>
       <c r="H177" s="5"/>
       <c r="I177" s="5"/>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C178" s="5">
         <v>12</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="5"/>
       <c r="G178" s="5"/>
       <c r="H178" s="5"/>
       <c r="I178" s="5"/>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C179" s="5">
         <v>13</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="E179" s="5"/>
       <c r="F179" s="5"/>
       <c r="G179" s="5"/>
       <c r="H179" s="5"/>
       <c r="I179" s="5"/>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B180" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C180" s="5">
         <v>14</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="5"/>
       <c r="G180" s="5"/>
       <c r="H180" s="5"/>
       <c r="I180" s="5"/>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C181" s="5">
         <v>15</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="E181" s="5"/>
       <c r="F181" s="5"/>
       <c r="G181" s="5"/>
       <c r="H181" s="5"/>
       <c r="I181" s="5"/>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C182" s="5">
         <v>16</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="E182" s="5"/>
       <c r="F182" s="5"/>
       <c r="G182" s="5"/>
       <c r="H182" s="5"/>
       <c r="I182" s="5"/>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C183" s="5">
         <v>17</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="5"/>
       <c r="H183" s="5"/>
       <c r="I183" s="5"/>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C184" s="5">
         <v>18</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="5"/>
       <c r="H184" s="5"/>
       <c r="I184" s="5"/>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C185" s="5">
         <v>19</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="5"/>
       <c r="H185" s="5"/>
       <c r="I185" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>15</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>148</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>148</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>148</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>25</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>25</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>202</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>202</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>202</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="5">
         <v>20</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>202</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="5">
         <v>20</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>202</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>148</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>