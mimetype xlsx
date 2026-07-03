--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:45</t>
+    <t>03/07/2026 19:42</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>