--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="594">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:51</t>
+    <t>01/09/2026 13:28</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -364,294 +364,786 @@
   <si>
     <t>comunicar</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
+    <t>Reconocer las lenguas de España a partir de la distinción de ciertas particularidades básicas y el contraste de algunos de sus rasgos en manifestaciones orales, escritas y multimodales.</t>
+  </si>
+  <si>
+    <t>Identificar las lenguas de España y las variedades del español, analizando sus rasgos básicos y reconociendo la diversidad lingüística presente en el propio centro educativo.</t>
+  </si>
+  <si>
+    <t>Reconocer</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un mapa lingüístico o una tabla comparativa donde identifica las lenguas de España y describe rasgos fonéticos o léxicos de su propia variedad dialectal.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Creación de un mural sobre la diversidad lingüística del centro, comparando expresiones comunes en diferentes lenguas y dialectos presentes en el entorno cercano.</t>
+  </si>
+  <si>
+    <t>Centrarse exclusivamente en las lenguas cooficiales omitiendo el análisis de las variedades dialectales del castellano o los repertorios lingüísticos reales del alumnado migrante.</t>
+  </si>
+  <si>
+    <t>Establecer relaciones entre las lenguas nacionales y otras habladas por el alumnado a partir de la reflexión interlingüística, favorecedora del desarrollo de su competencia plurilingüe, en contextos de intercambio familiar, académico y social.</t>
+  </si>
+  <si>
+    <t>Reconocer y rechazar prejuicios o estereotipos lingüísticos comunes, valorando positivamente la diversidad de lenguas y acentos presentes en su entorno cercano y en España.</t>
+  </si>
+  <si>
+    <t>Identificar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un análisis crítico de situaciones cotidianas o textos mediáticos donde se detecten prejuicios lingüísticos, proponiendo alternativas respetuosas y razonadas.</t>
+  </si>
+  <si>
+    <t>Debate y análisis grupal de vídeos o audios con diferentes variedades dialectales para detectar juicios de valor infundados sobre el hablante.</t>
+  </si>
+  <si>
+    <t>Confundir la identificación de prejuicios con el simple estudio memorístico de la distribución geográfica de las lenguas cooficiales de España.</t>
+  </si>
+  <si>
+    <t>Reconocer las variedades dialectales del español, con atención especial a las manifestaciones de la variedad geográfica extremeña, mediante la identificación de rasgos diferenciadores esenciales en manifestaciones orales, escritas y multimodales.</t>
+  </si>
+  <si>
+    <t>Comentario, redacción y producción oral</t>
+  </si>
+  <si>
+    <t>Señalar situaciones de comunicación variadas y sus elementos constitutivos, apreciando prejuicios y estereotipos lingüísticos.</t>
+  </si>
+  <si>
+    <t>Distinguir plurilingüismo de variedad dialectal, mostrando una actitud de respeto y valoración de la riqueza cultural, idiomática y dialectal, a partir de la observación de la diversidad lingüística del entorno, que permita identificar prejuicios y estereotipos lingüísticos explícitos.</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar el sentido global y la información más relevante de textos orales y multimodales sencillos propios del ámbito personal, académico y social en función de las necesidades comunicativas y la intención del emisor.</t>
+  </si>
+  <si>
+    <t>Extraer la idea principal, la estructura y la intención de mensajes orales o audiovisuales sencillos, analizando cómo se combinan sonidos, imágenes y palabras.</t>
+  </si>
+  <si>
+    <t>Analizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un cuestionario de comprensión o un esquema organizativo tras la audición de un podcast o el visionado de un vídeo breve.</t>
+  </si>
+  <si>
+    <t>Examen escrito</t>
+  </si>
+  <si>
+    <t>Visionado de un cortometraje o escucha de una noticia radial en clase para identificar quién emite, qué dice y con qué intención.</t>
+  </si>
+  <si>
+    <t>Evaluar la comprensión basándose exclusivamente en el texto verbal, omitiendo el análisis de los elementos no verbales (música, imagen, tono) en textos multimodales.</t>
+  </si>
+  <si>
+    <t>Reconocer la estructura de textos orales sencillos propios del ámbito personal, académico y social en función de las necesidades comunicativas y la intención del emisor.</t>
+  </si>
+  <si>
+    <t>Evaluar críticamente la calidad, fiabilidad y eficacia comunicativa de textos orales y multimodales sencillos, analizando tanto su contenido como los recursos y el canal empleados.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un comentario crítico o completa una ficha de análisis tras el visionado de un vídeo o escucha de un pódcast, juzgando su veracidad y recursos.</t>
+  </si>
+  <si>
+    <t>Análisis guiado de un vídeo divulgativo o anuncio publicitario en clase para determinar si la información es fiable y si los recursos visuales son efectivos.</t>
+  </si>
+  <si>
+    <t>Limitarse a evaluar la comprensión literal del mensaje sin entrar a juzgar la fiabilidad de la fuente o la adecuación de los recursos expresivos utilizados.</t>
+  </si>
+  <si>
+    <t>Analizar los elementos de la comunicación en situaciones de intercambio académico y social y la posible interacción entre ellos.</t>
+  </si>
+  <si>
+    <t>Identificar la variedad de códigos comunicativos en la sociedad contemporánea y analizar su uso en contextos comunicativos reconocibles para el alumnado.</t>
+  </si>
+  <si>
+    <t>Evaluar la eficacia de los procedimientos empleados en situaciones de comunicación oral, en ámbitos académicos y sociales cercanos al alumnado, así como la calidad, fiabilidad e idoneidad del canal utilizado.</t>
+  </si>
+  <si>
+    <t>Valorar la forma y el contenido de textos orales y multimodales sencillos vinculados al ámbito académico y social cercano al alumnado, con atención al uso expresivo no discriminatorio.</t>
+  </si>
+  <si>
+    <t>Realizar narraciones, descripciones y exposiciones orales sencillas con diferente grado de planificación sobre temas de interés personal, social y educativo, relacionados con los desafíos del siglo XXI, con fluidez, coherencia y con el registro adecuado.</t>
+  </si>
+  <si>
+    <t>Realizar exposiciones y narraciones orales breves sobre temas cercanos, cuidando la estructura, el vocabulario y el lenguaje corporal de forma planificada.</t>
+  </si>
+  <si>
+    <t>Producir</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una exposición oral o grabación de vídeo narrando un suceso o explicando un tema de interés con apoyo visual.</t>
+  </si>
+  <si>
+    <t>Exposición / interacción oral</t>
+  </si>
+  <si>
+    <t>Presentación individual o en parejas sobre un tema de actualidad, una afición personal o la reseña de un libro leído.</t>
+  </si>
+  <si>
+    <t>Evaluar la lectura en voz alta de un texto escrito en lugar de la producción oral espontánea o planificada con apoyo de notas.</t>
+  </si>
+  <si>
+    <t>Reconocer y emplear las convenciones básicas de los distintos géneros discursivos así como los rasgos más característicos de los registros y niveles sociales de la lengua en situaciones de comunicación académicas y sociales habituales para el alumnado de esta etapa.</t>
+  </si>
+  <si>
+    <t>Intervenir de forma activa y respetuosa en diálogos, debates y trabajos grupales, empleando normas de cortesía, escucha atenta y estrategias de cooperación comunicativa.</t>
+  </si>
+  <si>
+    <t>Participar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza intervenciones orales en debates o trabajos cooperativos, demostrando escucha activa y aplicando fórmulas de cortesía y respeto a los turnos de palabra.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Dinámicas de aprendizaje cooperativo en el aula, debates sobre temas de actualidad o tertulias literarias dialógicas sobre las lecturas obligatorias.</t>
+  </si>
+  <si>
+    <t>Evaluar la exposición oral individual en lugar de la interacción, ignorando la capacidad de escucha y respuesta a los argumentos de los compañeros.</t>
+  </si>
+  <si>
+    <t>Usar de manera eficaz los recursos verbales y no verbales en sus producciones orales, contextualizadas en el entorno académico del aula.</t>
+  </si>
+  <si>
+    <t>Participar de manera activa y adecuada en interacciones orales informales, integradas en el trabajo en equipo, con actitudes de escucha activa, estrategias de cooperación conversacional y cortesía lingüística y uso de una expresión respetuosa e inclusiva.</t>
+  </si>
+  <si>
+    <t>Intervenir de forma guiada en interacciones formales sencillas de carácter dialogado, a partir del empleo de mecanismos lingüísticos básicos para adecuar su registro a situaciones académicas formales y a contextos sociales reconocibles para el alumnado, en los que dicho registro sea adecuado.</t>
+  </si>
+  <si>
+    <t>Reconocer y utilizar los principales recursos lingüísticos para mostrar la implicación del emisor en los textos e introducir mecanismos básicos de cohesión en los textos orales.</t>
+  </si>
+  <si>
+    <t>Emplear técnicas básicas de alfabetización informacional en la planificación de las intervenciones orales.</t>
+  </si>
+  <si>
+    <t>Comprender el sentido global de los textos escritos y multimodales de diferentes ámbitos y vinculados a contextos locales, y distinguir su mensaje principal de la información secundaria, en relación a los propósitos de lectura.</t>
+  </si>
+  <si>
+    <t>Analizar textos escritos y multimodales sencillos para identificar su tema, estructura e intención comunicativa, realizando deducciones lógicas sobre la información no explícita.</t>
+  </si>
+  <si>
+    <t>Interpretar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un cuestionario de comprensión lectora donde identifica la idea principal, resume el contenido y explica la intención del autor en diversos textos.</t>
+  </si>
+  <si>
+    <t>Lectura guiada de textos periodísticos o publicitarios en clase, seguida de una actividad de análisis de sus elementos estructurales y mensajes implícitos.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la localización de datos explícitos sin proponer actividades que requieran realizar inferencias o identificar la intención comunicativa real del emisor.</t>
+  </si>
+  <si>
+    <t>Interpretar el sentido global, la información más relevante y la intención del emisor de textos escritos y multimodales sencillos de diferentes ámbitos, realizando las inferencias e hipótesis necesarias.</t>
+  </si>
+  <si>
+    <t>Evaluar críticamente textos sencillos analizando su fiabilidad, la adecuación del canal y la eficacia de los recursos lingüísticos y formales utilizados por el autor.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un comentario crítico o completa una ficha de análisis donde juzga la veracidad de una información y la calidad del formato empleado.</t>
+  </si>
+  <si>
+    <t>Análisis guiado de noticias de prensa digital o textos publicitarios para detectar posibles noticias falsas o evaluar la eficacia de su diseño y lenguaje.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación únicamente a la comprensión lectora del contenido, sin entrar a juzgar la fiabilidad de las fuentes o la adecuación del canal comunicativo.</t>
+  </si>
+  <si>
+    <t>Reconocer la estructura de textos escritos y multimodales sencillos propios del ámbito personal, académico y social en función de las necesidades comunicativas y la intención del emisor.</t>
+  </si>
+  <si>
+    <t>Reconocer los rasgos básicos de los niveles y registros de la lengua, y valorar la adecuación del discurso a situaciones comunicativas propias de su vida cotidiana e insertas en un entorno reconocible, a partir del análisis guiado de los mecanismos básicos de coherencia, cohesión y adecuación textual.</t>
+  </si>
+  <si>
+    <t>Evaluar, de forma guiada, la fiabilidad e idoneidad del canal de la comunicación escrita o multimodal así como la eficacia de los procedimientos comunicativos empleados.</t>
+  </si>
+  <si>
+    <t>Percibir los usos discriminatorios de los códigos verbales y visuales mediante el análisis guiado de elementos icónicos y paratextuales presentes en mensajes sociales habituales en el entorno de los estudiantes.</t>
+  </si>
+  <si>
+    <t>Emplear técnicas de alfabetización informacional a partir del desarrollo de criterios básicos de detección de la veracidad, calidad y pertinencia de la información seleccionada.</t>
+  </si>
+  <si>
+    <t>Planificar la redacción de textos escritos descriptivos, dialogados, narrativos y expositivos, breves y multimodales, sencillos, atendiendo a la situación comunicativa, destinatario, propósito y canal.</t>
+  </si>
+  <si>
+    <t>Planificar y elaborar borradores de textos sencillos, adaptándolos a la situación comunicativa, el destinatario y el propósito antes de la redacción definitiva.</t>
+  </si>
+  <si>
+    <t>Planificar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega esquemas previos, mapas de ideas o borradores escritos que reflejan la organización del contenido y la adecuación al canal y destinatario.</t>
+  </si>
+  <si>
+    <t>Sesiones de pre-escritura dirigidas a organizar la estructura de una narración o descripción sencilla antes de redactar el texto final.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el producto final entregado por el alumno ignorando la existencia o calidad de los esquemas y borradores previos requeridos.</t>
+  </si>
+  <si>
+    <t>Redactar borradores y revisarlos con ayuda del diálogo entre iguales, la supervisión docente y el empleo de instrumentos de consulta, y presentar un texto final coherente, cohesionado y con el registro adecuado.</t>
+  </si>
+  <si>
+    <t>Mejorar la calidad de los textos escritos aplicando recursos de estilo, vocabulario variado y corrección gramatical para lograr una comunicación precisa y eficaz.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega textos escritos o composiciones multimodales donde se aprecia el uso de sinónimos, conectores variados y una ortografía cuidada tras un proceso de revisión.</t>
+  </si>
+  <si>
+    <t>Redacción de relatos, descripciones o noticias en clase, donde se trabaje específicamente la sustitución léxica y la estructura lógica de los párrafos.</t>
+  </si>
+  <si>
+    <t>Calificar este criterio basándose únicamente en la ausencia de faltas de ortografía, olvidando evaluar la riqueza léxica y los mecanismos de cohesión textual.</t>
+  </si>
+  <si>
+    <t>Incorporar procedimientos básicos para corregir y enriquecer los textos, atendiendo a aspectos discursivos, lingüísticos y de estilo, con precisión léxica y corrección ortográfica y gramatical, con atención al uso no discriminatorio de la lengua.</t>
+  </si>
+  <si>
+    <t>Diversificar el manejo de técnicas de escritura para la organización del pensamiento en la redacción guiada de textos tales como esquemas, resúmenes y mapas conceptuales.</t>
+  </si>
+  <si>
+    <t>Emplear técnicas diversas para la edición del texto escrito en distintos soportes y en formatos variados, adecuados a su edad y al grado de desarrollo de sus habilidades comunicativas, potenciando su creatividad y fomentando el respeto a la propiedad intelectual.</t>
+  </si>
+  <si>
+    <t>Elaborar trabajos de investigación de manera guiada en diferentes soportes sobre diversos temas de interés académico, personal o social.</t>
+  </si>
+  <si>
+    <t>Buscar y contrastar información de diversas fuentes, evaluando su fiabilidad y organizando los datos en esquemas propios para generar conocimiento de forma autónoma.</t>
+  </si>
+  <si>
+    <t>Investigar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un esquema, mapa mental o tabla comparativa que sintetiza información de diversas fuentes, discriminando los datos relevantes y verificando la validez de los sitios consultados.</t>
+  </si>
+  <si>
+    <t>Actividad de búsqueda guiada en el aula de informática sobre un tema de actualidad para preparar un posterior texto expositivo.</t>
+  </si>
+  <si>
+    <t>Calificar la actividad basándose únicamente en la estética del esquema sin comprobar si las fuentes citadas son fiables o si existe contraste real entre ellas.</t>
+  </si>
+  <si>
+    <t>Localizar, seleccionar y contrastar información procedente de diferentes fuentes, de manera guiada, calibrando su fiabilidad y pertinencia en función de los objetivos de lectura.</t>
+  </si>
+  <si>
+    <t>Realizar investigaciones guiadas sobre temas variados, organizando la información obtenida en diferentes formatos y soportes de forma estructurada y coherente.</t>
+  </si>
+  <si>
+    <t>Elaborar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un trabajo de investigación, como un informe escrito o una presentación digital, que sintetiza información de diversas fuentes siguiendo un guion.</t>
+  </si>
+  <si>
+    <t>Sesiones de búsqueda dirigida en internet para elaborar una breve monografía o presentación sobre un tema de actualidad o un autor literario.</t>
+  </si>
+  <si>
+    <t>Evaluar la acumulación de datos copiados directamente de internet sin verificar si el alumno ha transformado la información o respetado la propiedad intelectual.</t>
+  </si>
+  <si>
+    <t>Organizar e integrar la información seleccionada en esquemas propios, partiendo de propuestas modelo.</t>
+  </si>
+  <si>
+    <t>Utilizar herramientas digitales para buscar información de forma segura y crítica, citando fuentes correctamente y manteniendo hábitos saludables en el entorno virtual.</t>
+  </si>
+  <si>
+    <t>Utilizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una búsqueda de información digital para un trabajo, entregando un listado de fuentes fiables y una declaración de autoría respetando la propiedad intelectual.</t>
+  </si>
+  <si>
+    <t>Búsqueda guiada en internet para un proyecto de investigación sobre autores literarios o temas de actualidad, aplicando filtros de seguridad y veracidad.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la destreza técnica en el uso del dispositivo olvidando la valoración crítica de la veracidad de los textos y el respeto al derecho de autor.</t>
+  </si>
+  <si>
+    <t>Reelaborar, a partir de guías de estructura y expresión, la información previamente seleccionada adoptando un punto de vista crítico y respetuoso con los principios de propiedad intelectual.</t>
+  </si>
+  <si>
+    <t>Comunicar de forma creativa la información seleccionada ya sea usando soportes tradicionales o digitales.</t>
+  </si>
+  <si>
+    <t>Elegir y leer textos a partir de preselecciones guiándose por sus propios gustos, intereses y necesidades.</t>
+  </si>
+  <si>
+    <t>Elegir y leer libros de forma autónoma, registrando el progreso en un diario personal donde se expliquen los motivos de la elección y la experiencia vivida.</t>
+  </si>
+  <si>
+    <t>Explicar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un diario o portafolio de lectura donde registra las obras leídas, justificando sus criterios de selección y reflexionando sobre su propia evolución lectora.</t>
+  </si>
+  <si>
+    <t>Portfolio / dosier</t>
+  </si>
+  <si>
+    <t>Sesiones de lectura libre en el aula o biblioteca donde el alumnado actualiza su registro personal y comenta sus impresiones con el docente.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el número de libros leídos mediante un examen de control de lectura, ignorando la reflexión sobre el itinerario y el gusto personal.</t>
+  </si>
+  <si>
+    <t>Desarrollar sus propios criterios estéticos y valorar la experiencia lectora como fuente de placer.</t>
+  </si>
+  <si>
+    <t>Expresar y compartir impresiones personales sobre las lecturas, vinculando los temas de la obra con la propia vida y otros libros conocidos.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una reseña crítica, un vídeo-comentario o una intervención en foro donde explica qué le ha aportado la lectura y cómo se identifica con ella.</t>
+  </si>
+  <si>
+    <t>Organización de un club de lectura o foro virtual para debatir las conexiones emocionales y vitales con las obras leídas.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a un examen de comprobación de lectura que solo exige resumir el argumento o identificar personajes sin vinculación personal.</t>
+  </si>
+  <si>
+    <t>Iniciarse en dinámicas para compartir la experiencia de lectura en soportes diversos, entre sus iguales.</t>
+  </si>
+  <si>
+    <t>Relacionar el sentido de la obra con la propia experiencia biográfica y lectora, así como con el contexto contemporáneo y otras manifestaciones artísticas.</t>
+  </si>
+  <si>
+    <t>Explicar y argumentar, con la ayuda de pautas y modelos, la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra.</t>
+  </si>
+  <si>
+    <t>Explicar el sentido de obras literarias analizando sus elementos internos y su pertenencia a un género o subgénero específico mediante guías de trabajo.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un comentario de texto escrito o una ficha de lectura donde justifica la relación entre la estructura, el género y el significado de la obra.</t>
+  </si>
+  <si>
+    <t>Análisis guiado en clase de fragmentos literarios o lecturas obligatorias para identificar rasgos genéricos y explicar cómo estos construyen el sentido del texto.</t>
+  </si>
+  <si>
+    <t>Confundir la interpretación literaria con un simple resumen argumental de la obra sin analizar los elementos formales ni el género.</t>
+  </si>
+  <si>
+    <t>Reconocer los distintos géneros y subgéneros literarios en sus lecturas, así como los recursos literarios utilizados.</t>
+  </si>
+  <si>
+    <t>Comparar de forma guiada los textos leídos con otras obras artísticas o culturales, identificando temas y estructuras comunes para expresar una opinión personal razonada.</t>
+  </si>
+  <si>
+    <t>Relacionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una comparativa escrita o visual donde conecta elementos temáticos y estéticos de la lectura con canciones, películas o ilustraciones contemporáneas.</t>
+  </si>
+  <si>
+    <t>Actividad de aula donde se analiza un tópico literario presente en un poema clásico y se busca su rastro en un videoclip actual.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la comprensión lectora del texto base sin calificar la calidad de los vínculos establecidos con la otra manifestación artística.</t>
+  </si>
+  <si>
+    <t>Establecer de manera guiada vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales, así como con otras manifestaciones artísticas, en función de temas, tópicos, estructuras, lenguaje y valores éticos y estéticos, mostrando la implicación y la respuesta personal del lector en la lectura.</t>
+  </si>
+  <si>
+    <t>Escribir textos originales con intención estética, aplicando las características de los géneros literarios estudiados y utilizando diversos soportes creativos o audiovisuales.</t>
+  </si>
+  <si>
+    <t>Crear</t>
+  </si>
+  <si>
+    <t>El alumnado produce composiciones literarias, individuales o grupales, que demuestran el uso consciente de recursos estilísticos y convenciones genéricas en soportes físicos o digitales.</t>
+  </si>
+  <si>
+    <t>Desarrollo de talleres de escritura creativa basados en la imitación de modelos literarios (pastiches) o la transformación de textos clásicos en piezas multimedia.</t>
+  </si>
+  <si>
+    <t>Evaluar la creación literaria basándose exclusivamente en la corrección ortográfica, ignorando el uso de recursos expresivos o la adecuación al género propuesto.</t>
+  </si>
+  <si>
+    <t>Crear, de forma guiada, textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
+  </si>
+  <si>
+    <t>Revisar textos propios y ajenos de manera guiada y hacer propuestas de mejora argumentando los cambios, a partir de la observación y análisis de las unidades básicas del sistema lingüístico empleando los tecnicismos adecuados.</t>
+  </si>
+  <si>
+    <t>Mejorar los propios escritos mediante la revisión autónoma, aplicando conocimientos gramaticales y explicando los cambios con propiedad técnica para perfeccionar la expresión.</t>
+  </si>
+  <si>
+    <t>Reflexionar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un portafolio de escritura que incluye borradores, versiones finales y una hoja de control con la justificación técnica de los cambios realizados.</t>
+  </si>
+  <si>
+    <t>Actividades de coevaluación y autorrevisión en el aula utilizando guías de corrección para identificar y explicar errores gramaticales en producciones escritas.</t>
+  </si>
+  <si>
+    <t>Confundir la corrección ortográfica directa por parte del docente con la capacidad de reflexión y revisión autónoma que el criterio exige al alumno.</t>
+  </si>
+  <si>
+    <t>Identificar y subsanar, de forma guiada, dificultades de expresión escrita, poniendo en práctica las habilidades derivadas de la reflexión sobre la estructura y componentes de los diferentes niveles de la lengua.</t>
+  </si>
+  <si>
+    <t>Explicar razonadamente cómo las palabras y estructuras elegidas por un autor sirven para lograr su intención comunicativa y qué efecto producen en quien lee o escucha.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un análisis escrito u oral de un texto donde justifica el uso de recursos lingüísticos específicos en relación con la intención del emisor.</t>
+  </si>
+  <si>
+    <t>Análisis de textos diversos (anuncios, noticias, poemas) para identificar por qué se usan ciertos adjetivos, verbos o tipos de oraciones según el objetivo del autor.</t>
+  </si>
+  <si>
+    <t>Limitarse a identificar o subrayar categorías gramaticales sin explicar su función comunicativa ni relacionarlas con la intención del autor del texto.</t>
+  </si>
+  <si>
+    <t>Establecer semejanzas y diferencias entre aspectos esenciales de la lengua oral y escrita, por medio del reconocimiento de los principios fundamentales de la fonología y de las reglas básicas de ortografía.</t>
+  </si>
+  <si>
+    <t>Deducir reglas gramaticales básicas mediante la observación y manipulación de textos, utilizando terminología técnica y consultando diccionarios o gramáticas de apoyo.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza actividades de reflexión lingüística donde transforma oraciones, propone hipótesis sobre cambios gramaticales y resuelve dudas consultando manuales o diccionarios.</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>Sesiones de gramática inductiva donde se comparan pares mínimos de oraciones para identificar funciones sintácticas o categorías gramaticales mediante la transformación.</t>
+  </si>
+  <si>
+    <t>Confundir la reflexión lingüística con la memorización de definiciones teóricas o el análisis sintáctico mecánico sin comprensión del funcionamiento comunicativo.</t>
+  </si>
+  <si>
+    <t>Expresar generalizaciones sobre aspectos básicos del funcionamiento de la lengua tales como los rasgos de las categorías gramaticales y la estructura de los grupos sintácticos, a partir del análisis, comparación y transformación de distintas unidades de la lengua y empleando los tecnicismos apropiados.</t>
+  </si>
+  <si>
+    <t>Reconocer y analizar los procedimientos de adquisición y formación de palabras, como herramientas para el avance progresivo en la interpretación y elaboración de discursos orales y escritos.</t>
+  </si>
+  <si>
+    <t>Reconocer, de forma guiada, los valores del léxico en función del contexto y el propósito comunicativo, a partir de la reflexión sobre las relaciones semánticas y los cambios en el significado de las palabras.</t>
+  </si>
+  <si>
+    <t>Formular hipótesis y proponer ejemplos y contraejemplos, de forma guiada, a partir del conocimiento de la norma lingüística y la iniciación en la reflexión metalingüística, utilizando un metalenguaje específico y consultando diccionarios, manuales y gramáticas.</t>
+  </si>
+  <si>
+    <t>Identificar y eliminar los usos discriminatorios o manipuladores de la lengua así como los abusos de poder a través de la palabra, a partir de la reflexión y el análisis guiado de los elementos lingüísticos y no verbales presentes en contextos comunicativos orales y escritos.</t>
+  </si>
+  <si>
+    <t>Detectar y corregir expresiones discriminatorias o manipuladoras en textos y discursos, analizando cómo el lenguaje influye en la convivencia y la igualdad.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un análisis escrito o una tabla comparativa donde identifica rasgos lingüísticos discriminatorios y propone alternativas de lenguaje inclusivo y respetuoso.</t>
+  </si>
+  <si>
+    <t>Análisis de situaciones comunicativas reales, como redes sociales o publicidad, para identificar sesgos de género, prejuicios o intentos de manipulación informativa.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a una opinión moral sobre el respeto sin exigir la identificación técnica de los recursos lingüísticos que generan la discriminación.</t>
+  </si>
+  <si>
+    <t>Emplear habilidades elementales para una interacción verbal respetuosa y utilizar estrategias progresivamente autónomas para la resolución dialogada de los conflictos y la búsqueda de consensos tanto en el ámbito personal como educativo y social. Tercero y</t>
+  </si>
+  <si>
+    <t>Aplicar el diálogo y la escucha activa para resolver conflictos comunicativos y alcanzar acuerdos, evitando prejuicios lingüísticos y fomentando el respeto a la diversidad.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una simulación de mediación o un debate reglado donde emplea fórmulas de cortesía, escucha activa y propuestas de consenso ante situaciones de conflicto.</t>
+  </si>
+  <si>
+    <t>Debates grupales sobre la diversidad lingüística en España o dinámicas de rol para resolver malentendidos causados por estereotipos o prejuicios lingüísticos.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a un examen teórico sobre la ubicación de las lenguas de España, ignorando la dimensión ética y dialógica del criterio.</t>
+  </si>
+  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Las familias lingüísticas y las lenguas del mundo.</t>
   </si>
   <si>
     <t>La diversidad de códigos contemporáneos, con atención a los diversos sistemas lingüísticos y los sistemas alternativos de comunicación.</t>
   </si>
   <si>
     <t>Reconocimiento de las lenguas de España: origen, distribución geográfica y nociones básicas.</t>
   </si>
   <si>
-    <t>dad dialectal.</t>
+    <t>Plurilingüismo y diversidad dialectal.</t>
   </si>
   <si>
     <t>Comparación de rasgos de las principales variedades dialectales del español, con especial atención a las peculiaridades del dialecto extremeño.</t>
   </si>
   <si>
     <t>Biografía lingüística y diversidad idiomática del entorno (iniciación).</t>
   </si>
   <si>
     <t>Reflexión interlingüística (iniciación).</t>
   </si>
   <si>
     <t>Prejuicios y estereotipos lingüísticos explícitos. Estrategias para evitarlos.</t>
   </si>
   <si>
     <t>Identificación de situaciones de comunicación y análisis elemental de sus elementos.</t>
   </si>
   <si>
     <t>Acercamiento a rasgos y situaciones de comunicación verbal y no verbal propias de ámbitos variados, próximos al alumnado.</t>
   </si>
   <si>
     <t>Adecuación del registro a las situaciones comunicativas según su grado de formalidad y su carácter público o privado.</t>
   </si>
   <si>
     <t>Reconocimiento de registros y propósitos comunicativos.</t>
   </si>
   <si>
     <t>Estrategias elementales para la comunicación formal.</t>
   </si>
   <si>
     <t>Reconocimiento de los niveles sociales de la lengua.</t>
   </si>
   <si>
-    <t>sumen.</t>
+    <t>Reconocimiento, análisis y redacción de textos expositivos académicos breves: la definición y el resumen.</t>
   </si>
   <si>
     <t>Reconocimiento, análisis y redacción de textos narrativos, descriptivos y dialogados.</t>
   </si>
   <si>
     <t>Géneros discursivos propios del ámbito personal: la conversación.</t>
   </si>
   <si>
     <t>Géneros discursivos propios del ámbito educativo. La exposición oral guiada de conceptos lingüísticos.</t>
   </si>
   <si>
     <t>Géneros discursivos propios del ámbito educativo. La exposición oral guiada de conceptos literarios.</t>
   </si>
   <si>
-    <t>pios del ámbito social: prensa digital, blogs, webs… Etiqueta digital y riesgos de desinformación, manipulación y vulneración de la privacidad en la red.</t>
+    <t>Géneros discursivos propios del ámbito social: prensa digital, blogs, webs… Etiqueta digital y riesgos de desinformación, manipulación y vulneración de la privacidad en la red.</t>
   </si>
   <si>
     <t>Análisis básico de la imagen y de los elementos paratextuales de los textos icónico-verbales y multimodales.</t>
   </si>
   <si>
     <t>Reconocimiento e integración textual básica de las propiedades textuales: coherencia, cohesión y adecuación.</t>
   </si>
   <si>
-    <t>peración conversacional y cortesía lingüística. Escucha activa, asertividad y resolución dialogada de los conflictos.</t>
+    <t>Interacción oral de carácter informal. Tomar y dejar la palabra. Cooperación conversacional y cortesía lingüística. Escucha activa, asertividad y resolución dialogada de los conflictos.</t>
   </si>
   <si>
     <t>Interacción escrita de carácter informal.</t>
   </si>
   <si>
     <t>Comprensión oral: sentido global del texto y relación entre sus partes, selección y retención de la información relevante.</t>
   </si>
   <si>
-    <t>minatorios del lenguaje verbal y no verbal, y de los mecanismos adecuados para el lenguaje inclusivo.</t>
+    <t>Identificación de usos discriminatorios del lenguaje verbal y no verbal, y de los mecanismos adecuados para el lenguaje inclusivo.</t>
   </si>
   <si>
     <t>Estrategias iniciales para la producción oral formal. Planificación guiada y búsqueda de información, textualización y revisión. Adecuación a la audiencia y al tiempo de exposición. Elementos no verbales. Rasgos discursivos y lingüísticos de la oralidad formal.</t>
   </si>
   <si>
     <t>Comprensión lectora: sentido global del texto y relación entre sus partes. La intención del emisor.</t>
   </si>
   <si>
-    <t>dacción, revisión y edición en diferentes soportes. Corrección gramatical y ortográfica. Propiedad léxica.</t>
+    <t>Estrategias elementales de producción escrita. Planificación, redacción, revisión y edición en diferentes soportes. Corrección gramatical y ortográfica. Propiedad léxica.</t>
   </si>
   <si>
     <t>Técnicas básicas de escritura para la organización del pensamiento en toma de notas, esquemas, mapas conceptuales, resúmenes, etc.</t>
   </si>
   <si>
-    <t>nencia; análisis, valoración, reorganización y síntesis de la información en esquemas propios y transformación en conocimiento; comunicación y difusión creativa y respetuosa con la propiedad intelectual. Uso de plataformas virtuales en proyectos escolares.</t>
+    <t>Destrezas elementales de alfabetización informacional: búsqueda y selección de la información con criterios de fiabilidad, calidad y pertinencia; análisis, valoración, reorganización y síntesis de la información en esquemas propios y transformación en conocimiento; comunicación y difusión creativa y respetuosa con la propiedad intelectual. Uso de plataformas virtuales en proyectos escolares.</t>
   </si>
   <si>
     <t>Recursos lingüísticos básicos para mostrar la implicación del emisor en los textos: formas de deixis (personal, temporal y espacial) y procedimientos de modalización.</t>
   </si>
   <si>
     <t>Recursos lingüísticos elementales para adecuar el registro a la situación de comunicación.</t>
   </si>
   <si>
     <t>Mecanismos de cohesión. Conectores textuales temporales, explicativos, de orden y de contraste. Mecanismos de referencia interna gramaticales (sustituciones pronominales) y léxicos (repeticiones, sinónimos, hiperónimos y elipsis).</t>
   </si>
   <si>
     <t>Uso coherente de las formas verbales en los textos. Los tiempos de pretérito en la narración. Correlación temporal en el discurso relatado.</t>
   </si>
   <si>
     <t>Técnicas elementales para la corrección lingüística y revisión ortográfica y gramatical de los textos. Uso básico de diccionarios, manuales de consulta y correctores ortográficos en soporte analógico o digital.</t>
   </si>
   <si>
     <t>Ampliación del uso de signos de puntuación variados como mecanismo organizador del texto escrito. Su relación con el significado.</t>
   </si>
   <si>
     <t>Implicación en la lectura de manera progresivamente autónoma a partir de una preselección de textos variados que incluyan obras de autoras y autores. Reflexión sobre los textos y sobre la propia práctica de lectura sustentada en modelos.</t>
   </si>
   <si>
     <t>Selección, de manera orientada, de obras variadas que incluyan autoras y autores, a partir de la exploración guiada de las bibliotecas, la escolar y las públicas disponibles. Ampliación del uso compensado y sostenible de formatos variados, físicos o digitales, para la lectura.</t>
   </si>
   <si>
     <t>Familiarización con el circuito literario y lector. Participación en actos culturales organizados en el centro.</t>
   </si>
   <si>
-    <t>ciencia de los propios gustos e identidad lectora.</t>
+    <t>Tácticas de toma de conciencia de los propios gustos e identidad lectora.</t>
   </si>
   <si>
     <t>Expresión, a través de modelos, de la experiencia lectora y de diferentes formas de apropiación y recreación de los textos leídos.</t>
   </si>
   <si>
     <t>Estrategias de movilización de la experiencia personal y lectora para establecer vínculos entre la obra leída y aspectos de la actualidad, así como con otros textos y manifestaciones artísticas.</t>
   </si>
   <si>
-    <t>ción de las lecturas, en soportes variados o bien oralmente entre iguales.</t>
+    <t>Técnicas para la recomendación de las lecturas, en soportes variados o bien oralmente entre iguales.</t>
   </si>
   <si>
     <t>Lectura de obras relevantes de la literatura juvenil contemporánea y del patrimonio literario universal, con atención a las manifestaciones de la literatura extremeña, inscritas en itinerarios temáticos o de género, que incluyan la presencia de autoras y autores.</t>
   </si>
   <si>
     <t>Estrategias y modelos básicos de construcción compartida de la interpretación de las obras. Conversaciones literarias.</t>
   </si>
   <si>
     <t>Relación básica entre los elementos constitutivos del género literario y la construcción del sentido de la obra. Reconocimiento de subgéneros literarios.</t>
   </si>
   <si>
     <t>Introducción al lenguaje literario. Análisis básico del valor de los recursos expresivos; sus efectos en la recepción.</t>
   </si>
   <si>
-    <t>ción de temas, tópicos, estructuras y lenguajes.</t>
+    <t>Relación y comparación de los textos leídos con otros textos, con otras manifestaciones artísticas y con las nuevas formas de ficción en función de temas, tópicos, estructuras y lenguajes.</t>
   </si>
   <si>
     <t>Estrategias, modelos y pautas para la expresión, a través de procesos y soportes diversificados, de la interpretación y valoración personal de obras y fragmentos literarios.</t>
   </si>
   <si>
     <t>Lectura con perspectiva de género. Indagación en los textos y fuentes de conocimiento literario sobre la presencia de voces femeninas en la literatura. Acercamiento a textos de diversos géneros, compuestos por escritoras de diversas épocas y tradiciones.</t>
   </si>
   <si>
-    <t>va, dramatización y recitación de los textos.</t>
+    <t>Técnicas de lectura expresiva, dramatización y recitación de los textos.</t>
   </si>
   <si>
     <t>Creación de textos sencillos a partir de la apropiación de las convenciones del lenguaje literario y en referencia a modelos dados (imitación, transformación, continuación, etc.).</t>
   </si>
   <si>
     <t>Reconocimiento de la lengua como sistema y de sus unidades básicas, teniendo en cuenta los diferentes niveles: el sonido y sistema de escritura, las palabras (forma y significado), su organización en el discurso (orden de las palabras, componentes de las oraciones o conexión entre los significados).</t>
   </si>
   <si>
-    <t>la construcción guiada de conclusiones propias sobre el sistema lingüístico. Observación, comparación y clasifica</t>
-[...2 lines deleted...]
-    <t>ción de unidades comunicativas.</t>
+    <t>Estrategias elementales para la construcción guiada de conclusiones propias sobre el sistema lingüístico. Observación, comparación y clasificación de unidades comunicativas.</t>
   </si>
   <si>
     <t>Manipulación básica de estructuras, formulación de hipótesis, contraejemplos, generalizaciones y contraste entre lenguas, utilizando el metalenguaje específico.</t>
   </si>
   <si>
-    <t>cación y el análisis de las diferencias relevantes e intersecciones entre lengua oral y lengua escrita atendiendo a aspectos morfosintácticos, léxicos y pragmáticos.</t>
+    <t>Aproximación a la identificación y el análisis de las diferencias relevantes e intersecciones entre lengua oral y lengua escrita atendiendo a aspectos morfosintácticos, léxicos y pragmáticos.</t>
   </si>
   <si>
     <t>Reconocimiento de los elementos básicos de fonología, reflexión autónoma sobre su vinculación con la escritura y aplicación de las principales reglas de ortografía.</t>
   </si>
   <si>
     <t>Identificación de las clases de palabras y análisis básico de su estructura. Acercamiento a los procedimientos para el cambio de categoría.</t>
   </si>
   <si>
     <t>Reconocimiento de sintagmas y análisis de su estructura.</t>
   </si>
   <si>
-    <t>formación de enunciados de acuerdo con estos esquemas y uso de la terminología sintáctica necesaria. Relaciones de concordancia.</t>
+    <t>Correspondencia entre los esquemas semántico y sintáctico de la oración simple. Identificación y transformación de enunciados de acuerdo con estos esquemas y uso de la terminología sintáctica necesaria. Relaciones de concordancia.</t>
   </si>
   <si>
     <t>Estrategias de uso de diccionarios y manuales especializados para obtener información gramatical básica.</t>
   </si>
   <si>
     <t>Reconocimiento y análisis elemental de los procedimientos de adquisición y formación de palabras.</t>
   </si>
   <si>
-    <t>nes semánticas entre palabras y sus valores denotativos y connotativos en función del contexto y el propósito comunicativo.</t>
+    <t>Reflexión básica sobre los cambios en su significado, las relaciones semánticas entre palabras y sus valores denotativos y connotativos en función del contexto y el propósito comunicativo.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
-  </si>
-[...1 lines deleted...]
-    <t>Exposición / interacción oral</t>
   </si>
   <si>
     <t>No conseguido</t>
   </si>
   <si>
     <t>0-49%</t>
   </si>
   <si>
     <t>Muestra dificultades para identificar las lenguas que se hablan en España y las variedades del español, necesitando apoyo constante para reconocer prejuicios lingüísticos básicos en situaciones comunicativas sencillas.
 → El alumno no logra situar correctamente las lenguas cooficiales en un mapa de España ni identifica rasgos básicos de su propia variedad dialectal.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
     <t>50-69%</t>
   </si>
   <si>
     <t>Identifica, con ayuda de guías o pautas, las lenguas de España y algunas características de las variedades dialectales del español, reconociendo estereotipos lingüísticos comunes sin llegar a cuestionarlos de forma crítica.
 → Enumera las lenguas de España y señala algún rasgo fonético de su zona, aunque confunde conceptos entre lengua y dialecto.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
@@ -682,70 +1174,64 @@
   <si>
     <t>Comprende e interpreta textos orales y multimodales de complejidad media, identificando con claridad la estructura, la intención comunicativa y el punto de vista del emisor, realizando una valoración básica sobre la forma, el contenido y la fiabilidad.
 → Tras ver un video documental breve, resume las ideas principales, diferencia entre hechos y opiniones, y justifica por qué la fuente es fiable.</t>
   </si>
   <si>
     <t>Interpreta con autonomía y sentido crítico textos orales y multimodales complejos, integrando la información para construir conocimiento propio y evaluando de forma razonada la calidad, los posibles sesgos y la adecuación de la forma al contenido.
 → Analiza un podcast de debate, contrastando los argumentos de los distintos interlocutores, detectando falacias o recursos retóricos y formulando una opinión crítica personal.</t>
   </si>
   <si>
     <t>Produce textos orales muy breves y fragmentados, con falta de fluidez y sin una estructura lógica clara. Muestra dificultades severas para adaptar el registro al contexto y requiere ayuda constante para participar en interacciones orales o trabajos en equipo.
 → Lectura literal de un texto escrito durante una exposición, sin contacto visual con la audiencia y con pausas injustificadas que rompen el sentido del discurso.</t>
   </si>
   <si>
     <t>Realiza narraciones y exposiciones sencillas con una planificación básica, aunque presenta errores de cohesión (uso repetitivo de nexos) y vacíos de fluidez. Participa en interacciones orales de forma limitada, ajustándose solo parcialmente al registro formal requerido.
 → Exposición oral sobre un tema de interés personal apoyada en una presentación simple, pero con uso frecuente de muletillas y dificultades para organizar las ideas de forma jerárquica.</t>
   </si>
   <si>
     <t>Produce textos orales y multimodales con fluidez, coherencia y cohesión, empleando un registro adecuado a la situación comunicativa. Participa de manera activa y adecuada en interacciones orales y trabajos en equipo, respetando las normas del intercambio comunicativo.
 → Presentación oral estructurada (introducción, desarrollo y conclusión) utilizando recursos multimodales coherentes y respondiendo con claridad a preguntas planteadas por los compañeros.</t>
   </si>
   <si>
     <t>Produce textos orales y multimodales complejos con gran fluidez y precisión léxica, integrando recursos no verbales de forma eficaz. Lidera interacciones orales y debates con asertividad, adaptando el registro con versatilidad y demostrando una planificación detallada en sus argumentaciones.
 → Discurso argumentativo sobre un tema de actualidad que integra elementos audiovisuales originales, manteniendo el interés de la audiencia mediante el uso estratégico de la entonación y el lenguaje corporal.</t>
   </si>
   <si>
-    <t>Rúbrica genérica</t>
-[...1 lines deleted...]
-  <si>
     <t>Identifica únicamente información explícita y aislada en textos escritos muy sencillos con ayuda constante, mostrando dificultades severas para reconocer el sentido global, la estructura o la intención comunicativa del emisor.
 → Localiza un dato específico (como una fecha) en una noticia, pero es incapaz de explicar de qué trata el texto o cuál es su propósito.</t>
   </si>
   <si>
     <t>Identifica el sentido global y las ideas principales en textos sencillos con apoyo de pautas, reconociendo la intención del emisor y realizando valoraciones superficiales sobre la fiabilidad de la información sin profundizar en la forma.
 → Resume el contenido de un texto expositivo siguiendo una plantilla de preguntas guía, identificando si el autor pretende informar o persuadir.</t>
   </si>
   <si>
     <t>Comprende e interpreta de forma autónoma el sentido global, la estructura y la intención del emisor en textos diversos, valorando críticamente el contenido, la forma y la fiabilidad de la fuente para satisfacer sus necesidades comunicativas.
 → Realiza un esquema detallado de un artículo de opinión, distinguiendo tesis y argumentos, y justifica por qué la fuente consultada es fiable.</t>
   </si>
   <si>
     <t>Analiza críticamente textos de complejidad progresiva, evaluando con rigor su calidad, fiabilidad e idoneidad del canal, integrando la información para construir conocimiento nuevo y resolver problemas comunicativos complejos.
 → Compara dos textos con perspectivas opuestas sobre un mismo tema, detectando sesgos ideológicos y evaluando la eficacia de los recursos retóricos empleados.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Portfolio / dosier</t>
   </si>
   <si>
     <t>Redacta textos breves con una organización caótica, sin planificación previa ni adecuación al género discursivo. Presenta graves carencias en la cohesión (ausencia de conectores) y numerosos errores gramaticales u ortográficos que dificultan la comprensión del mensaje.
 → Un texto de un solo párrafo sin signos de puntuación ni estructura clara donde las ideas se repiten sin orden lógico.</t>
   </si>
   <si>
     <t>Produce textos siguiendo una planificación básica guiada, mostrando una estructura elemental acorde al género. La coherencia es aceptable, aunque la cohesión es limitada (uso repetitivo de nexos) y se aprecian errores lingüísticos que, aunque no impiden la comunicación, restan eficacia al texto.
 → Una narración sencilla con una estructura de inicio, nudo y desenlace, pero que abusa de la conjunción 'y' y tiene un vocabulario limitado.</t>
   </si>
   <si>
     <t>Planifica y produce de forma autónoma textos coherentes, cohesionados y adecuados a la situación comunicativa. Utiliza procedimientos lingüísticos básicos para enriquecer el estilo y respeta las convenciones del género y las normas gramaticales y ortográficas en su mayor parte.
 → Una carta formal o una noticia bien estructurada, con párrafos diferenciados, uso variado de conectores y un registro adecuado al destinatario.</t>
   </si>
   <si>
     <t>Produce textos complejos y multimodales con una planificación detallada, integrando recursos estilísticos y lingüísticos con precisión y creatividad. El texto destaca por su corrección absoluta, su fluidez discursiva y una adaptación excelente a demandas comunicativas exigentes.
 → Un artículo de opinión para el periódico escolar que integra imágenes y texto, empleando figuras retóricas y un léxico preciso y variado.</t>
   </si>
   <si>
     <t>Localiza información aislada solo con ayuda constante, sin distinguir fuentes fiables de las que no lo son. Reproduce contenidos de forma literal (copia y pega) sin citar la procedencia ni transformar la información en conocimiento propio.
 → Un resumen de una biografía de un autor donde el texto es una copia directa de una única página web sin citar la fuente.</t>
   </si>
   <si>
     <t>Selecciona y contrasta información de fuentes diversas siguiendo pautas o plantillas guiadas. Identifica de forma básica la fiabilidad de los sitios (autoría, fecha) y elabora trabajos sencillos citando las fuentes de manera intermitente o incompleta.
 → Una tabla comparativa entre dos noticias sobre un mismo evento cultural realizada siguiendo un guion proporcionado por el docente.</t>
   </si>
@@ -1070,240 +1556,339 @@
   <si>
     <t xml:space="preserve">
 • Reescribir un microrrelato o una escena de un cuento tradicional eliminando los sesgos de género y los abusos de poder, permitiendo la entrega en formato de guion teatral, cómic digital o podcast narrado.
 • Diseñar un 'Manual de Supervivencia Comunicativa' para el centro, donde el alumnado elija entre crear una infografía, una videoguía o un decálogo escrito sobre cómo mediar en conflictos lingüísticos cotidianos.
 • Realizar un debate reglado sobre el uso del lenguaje inclusivo en la RAE, donde los estudiantes puedan participar mediante intervenciones orales grabadas, turnos de réplica escritos en un foro o mediante el uso de tarjetas de comunicación visual.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Proyecto 'Detectives del Lenguaje': investigar de forma autónoma el léxico utilizado en ámbitos de interés del alumno (videojuegos, deportes, moda) para detectar y denunciar términos que vulneren la igualdad de derechos.
 • Simulación de un 'Gabinete de Crisis' escolar donde los alumnos asumen roles de mediadores lingüísticos para resolver un conflicto real del aula, ajustando el nivel de complejidad del reto según sus habilidades sociales.
 • Creación colaborativa de un 'Diccionario de Aula' con términos positivos y democráticos propuestos por ellos, permitiéndoles votar y decidir las normas de convivencia comunicativa que regirán sus propios debates.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, CCL5, CP2</t>
-[...47 lines deleted...]
-    <t>CCL4, CCEC1, CCEC2</t>
+    <t>CP3, CC1, CCEC1</t>
+  </si>
+  <si>
+    <t>CC2, CPSAA1</t>
+  </si>
+  <si>
+    <t>Describir y apreciar la diversidad lingüística y cultural implica reconocer la realidad plurilingüe y pluricultural, lo que se corresponde con CP3 (conciencia de la diversidad lingüística y cultural), CC1 (comprender la realidad social y cultural) y CCEC1 (apreciar el patrimonio cultural).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3</t>
+  </si>
+  <si>
+    <t>CD3</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales, valorando su fiabilidad, moviliza CCL2 (comprensión y valoración de textos orales) y CCL3 (selección y contraste de información), además de CD3 (evaluación de fiabilidad de la información digital).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5</t>
+  </si>
+  <si>
+    <t>CD2, CCEC2</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales con fluidez y coherencia requiere CCL1 (expresión oral) y CCL5 (comunicación en distintos formatos), así como CD2 (creación de contenidos digitales) y CCEC2 (expresión artística) para modalidades multimodales.</t>
+  </si>
+  <si>
+    <t>CCL4, CCL3</t>
+  </si>
+  <si>
+    <t>Comprender, interpretar y valorar textos escritos, identificando ideas principales y secundarias, moviliza CCL4 (lectura comprensiva) y CCL3 (localización y contrastación de información).</t>
+  </si>
+  <si>
+    <t>CCL5</t>
+  </si>
+  <si>
+    <t>Producir textos escritos y multimodales coherentes y correctos implica CCL5 (producción escrita), y secundariamente CD2 (creación de contenidos digitales) y CCEC2 (expresión artística) para formatos multimodales.</t>
+  </si>
+  <si>
+    <t>CCL3, CD3</t>
+  </si>
+  <si>
+    <t>CC3, CPSAA4</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información evaluando su fiabilidad y evitando riesgos de manipulación moviliza CCL3 (selección y contraste) y CD3 (evaluación digital), además de CC3 (juicio crítico) y CPSAA4 (reflexión crítica).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC1</t>
+  </si>
+  <si>
+    <t>Seleccionar y leer obras diversas como fuente de placer y conocimiento implica CCL4 (lectura comprensiva) y CCEC1 (apreciación del patrimonio cultural), así como CPSAA1 (autoconocimiento) y CC1 (diversidad cultural).</t>
+  </si>
+  <si>
+    <t>CCEC1, CCEC4, CCL4</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras literarias moviliza CCEC1 (apreciación del patrimonio), CCEC4 (apreciación de la literatura) y CCL4 (lectura comprensiva), junto a CPSAA1 (experiencia biográfica) y CC1 (diversidad cultural).</t>
+  </si>
+  <si>
+    <t>CCL5, CCL1</t>
   </si>
   <si>
     <t>CPSAA1</t>
   </si>
   <si>
-    <t>Fomenta la lectura autónoma de obras diversas como fuente de placer y la configuración de un itinerario lector.</t>
-[...23 lines deleted...]
-    <t>Pone la comunicación al servicio de la convivencia, la resolución de conflictos y la igualdad de derechos.</t>
+    <t>Movilizar el conocimiento sobre la estructura de la lengua y reflexionar sobre elecciones lingüísticas para mejorar la comunicación implica CCL5 (expresión escrita correcta) y CCL1 (expresión oral correcta), así como CPSAA1 (reflexión autónoma).</t>
+  </si>
+  <si>
+    <t>CC2, CC3, CC4</t>
+  </si>
+  <si>
+    <t>CPSAA3, CCL1</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática, la resolución dialogada de conflictos y la igualdad requiere CC2 (análisis de problemas sociales), CC3 (participación con criterio ético) y CC4 (actuación democrática), además de CPSAA3 (respeto y empatía) y CCL1 (interacción oral dialogada).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la relación entre las 10 Competencias Específicas de Lengua y los descriptores operativos del Perfil de Salida para entender qué se espera que el alumno sepa hacer al acabar el ciclo.</t>
-[...2 lines deleted...]
-    <t>No subrayes todo; fíjate solo en los verbos de acción de los criterios (analizar, producir, identificar) para saber si la evaluación será práctica o teórica.</t>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de 1.º ESO de Lengua Castellana y Literatura. Identifica las 10 competencias específicas, los 46 criterios de evaluación y los 83 saberes básicos distribuidos en los 3 bloques. Comprueba las horas semanales (3) y las recomendaciones metodológicas.</t>
+  </si>
+  <si>
+    <t>Suelen cambiar la numeración; anota el número exacto del decreto y compáralo con el estatal (Real Decreto 217/2022) para detectar diferencias propias de tu CCAA.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los 46 criterios por procesos (Hablar, Escuchar, Leer, Escribir) en lugar de seguirlos por orden numérico; te facilitará la creación de rúbricas transversales.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Crea una tabla o documento con las 10 competencias específicas y los 46 criterios asociados. Usa un código propio (ej. CE1.1 para el primer criterio de la primera competencia) que te permita referenciarlos fácilmente en situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios por competencia y numéralos de forma visible; te servirá después para las ponderaciones y para justificar la evaluación en las SDA.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 46 criterios a un instrumento de evaluación (rúbrica de exposición oral, lista de cotejo de escritura, prueba escrita de gramática). Con solo 3 horas semanales, debes ser selectivo.</t>
-[...2 lines deleted...]
-    <t>En 1.º ESO, prioriza la observación sistemática y las rúbricas de producto final sobre el examen tradicional para cubrir los criterios de 'Comunicación Oral'.</t>
+    <t>Decide qué criterios evaluarás con cada instrumento (rúbricas, pruebas escritas, observación, productos orales/escritos). Asigna un peso relativo a cada criterio dentro de su competencia. No todos los criterios requieren un instrumento específico; algunos se observan continuamente.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar los 46 criterios con pruebas escritas; la mayoría deben ser observables en situaciones de aula (debates, exposiciones, diarios de lectura, producciones cooperativas).</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 83 saberes básicos en los 3 bloques curriculares (Las lenguas y sus hablantes, Comunicación, Reflexión sobre la Lengua y Educación Literaria) a lo largo de los tres trimestres.</t>
-[...2 lines deleted...]
-    <t>No intentes dar los 83 saberes como temas aislados. Integra la 'Reflexión sobre la lengua' (gramática) siempre como una herramienta para mejorar la 'Comunicación' (escritura).</t>
+    <t>Reparte los 83 saberes entre los tres trimestres, teniendo en cuenta la progresión y la integración entre los tres bloques. Procura que cada trimestre incluya saberes de comunicación oral, escrita y reflexión sobre la lengua.</t>
+  </si>
+  <si>
+    <t>Agrupa saberes de gramática y uso de la lengua con la lectura de un texto literario concreto; así evitas la teoría aislada y conectas con la práctica comunicativa.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para 1.º ESO funciona muy bien el aprendizaje basado en retos que terminen en un producto tangible; reduce la dispersión de alumnos que vienen de Primaria.</t>
+    <t>3-4 horas</t>
+  </si>
+  <si>
+    <t>Diseña una situación de aprendizaje (SDA) por trimestre que movilice varios saberes y criterios de evaluación. Incluye un producto final motivador, actividades secuenciadas y rúbricas. Asegura que aborde la oralidad, la lectura, la escritura y la reflexión lingüística.</t>
+  </si>
+  <si>
+    <t>Para 1.º ESO, elige un producto motivador (cómic, podcast, guía turística) y asegura que incluya oralidad, escritura y reflexión lingüística. No más de 8-10 sesiones por SDA.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada Competencia Específica. Asegúrate de que la suma de las 10 CE sea el 100% de la nota, independientemente de cuántos criterios tenga cada una.</t>
-[...2 lines deleted...]
-    <t>Dado que tienes 46 criterios, no les des el mismo peso a todos; otorga más valor a los criterios de producción (escribir/hablar) que a los de identificación pura.</t>
+    <t>Acuerda con el departamento los porcentajes que cada competencia específica (o criterio) tendrá en la calificación final. Define el peso de la prueba escrita (máximo 40%), la observación, las rúbricas de productos y la actitud. Documenta el acuerdo.</t>
+  </si>
+  <si>
+    <t>Recuerda que el peso de la prueba escrita no debe superar el 40% del total; inspección lo mira. Incluye la ponderación en la programación didáctica.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no alcanzados. En 1.º ESO es vital prever el desfase curricular en lectoescritura.</t>
-[...2 lines deleted...]
-    <t>Crea una 'vía de mínimos' para los criterios de gramática y ortografía, pero no bajes el nivel en los criterios de expresión oral, donde los alumnos con dificultades suelen brillar.</t>
+    <t>Redacta las medidas de atención a la diversidad (adaptaciones curriculares, refuerzo, enriquecimiento) y el plan de recuperación de evaluaciones pendientes. Especifica cómo se recuperan los criterios no superados dentro de la misma SDA o en actividades específicas.</t>
+  </si>
+  <si>
+    <t>Incluye actividades de recuperación en la propia SDA (no al final del trimestre) y especifica cómo se evalúa de nuevo (por ejemplo, repitiendo un producto similar con mejora guiada).</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
+  </si>
+  <si>
+    <t>Reconocer las lenguas de España a partir de la distinción de ciertas particularidades básicas y el contraste de algunos de sus rasgos en manifestaciones orales, escritas y multimod</t>
+  </si>
+  <si>
+    <t>Establecer relaciones entre las lenguas nacionales y otras habladas por el alumnado a partir de la reflexión interlingüística, favorecedora del desarrollo de su competencia plurili</t>
+  </si>
+  <si>
+    <t>Reconocer las variedades dialectales del español, con atención especial a las manifestaciones de la variedad geográfica extremeña, mediante la identificación de rasgos diferenciado</t>
+  </si>
+  <si>
+    <t>Distinguir plurilingüismo de variedad dialectal, mostrando una actitud de respeto y valoración de la riqueza cultural, idiomática y dialectal, a partir de la observación de la dive</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar el sentido global y la información más relevante de textos orales y multimodales sencillos propios del ámbito personal, académico y social en función de la</t>
+  </si>
+  <si>
+    <t>Evaluar la eficacia de los procedimientos empleados en situaciones de comunicación oral, en ámbitos académicos y sociales cercanos al alumnado, así como la calidad, fiabilidad e id</t>
+  </si>
+  <si>
+    <t>Valorar la forma y el contenido de textos orales y multimodales sencillos vinculados al ámbito académico y social cercano al alumnado, con atención al uso expresivo no discriminato</t>
+  </si>
+  <si>
+    <t>Realizar narraciones, descripciones y exposiciones orales sencillas con diferente grado de planificación sobre temas de interés personal, social y educativo, relacionados con los d</t>
+  </si>
+  <si>
+    <t>Reconocer y emplear las convenciones básicas de los distintos géneros discursivos así como los rasgos más característicos de los registros y niveles sociales de la lengua en situac</t>
+  </si>
+  <si>
+    <t>Participar de manera activa y adecuada en interacciones orales informales, integradas en el trabajo en equipo, con actitudes de escucha activa, estrategias de cooperación conversac</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Intervenir de forma guiada en interacciones formales sencillas de carácter dialogado, a partir del empleo de mecanismos lingüísticos básicos para adecuar su registro a situaciones </t>
+  </si>
+  <si>
+    <t>Comprender el sentido global de los textos escritos y multimodales de diferentes ámbitos y vinculados a contextos locales, y distinguir su mensaje principal de la información secun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Interpretar el sentido global, la información más relevante y la intención del emisor de textos escritos y multimodales sencillos de diferentes ámbitos, realizando las inferencias </t>
+  </si>
+  <si>
+    <t>Reconocer la estructura de textos escritos y multimodales sencillos propios del ámbito personal, académico y social en función de las necesidades comunicativas y la intención del e</t>
+  </si>
+  <si>
+    <t>Reconocer los rasgos básicos de los niveles y registros de la lengua, y valorar la adecuación del discurso a situaciones comunicativas propias de su vida cotidiana e insertas en un</t>
+  </si>
+  <si>
+    <t>Percibir los usos discriminatorios de los códigos verbales y visuales mediante el análisis guiado de elementos icónicos y paratextuales presentes en mensajes sociales habituales en</t>
+  </si>
+  <si>
+    <t>Planificar la redacción de textos escritos descriptivos, dialogados, narrativos y expositivos, breves y multimodales, sencillos, atendiendo a la situación comunicativa, destinatari</t>
+  </si>
+  <si>
+    <t>Redactar borradores y revisarlos con ayuda del diálogo entre iguales, la supervisión docente y el empleo de instrumentos de consulta, y presentar un texto final coherente, cohesion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Incorporar procedimientos básicos para corregir y enriquecer los textos, atendiendo a aspectos discursivos, lingüísticos y de estilo, con precisión léxica y corrección ortográfica </t>
+  </si>
+  <si>
+    <t>Emplear técnicas diversas para la edición del texto escrito en distintos soportes y en formatos variados, adecuados a su edad y al grado de desarrollo de sus habilidades comunicati</t>
+  </si>
+  <si>
+    <t>Reelaborar, a partir de guías de estructura y expresión, la información previamente seleccionada adoptando un punto de vista crítico y respetuoso con los principios de propiedad in</t>
+  </si>
+  <si>
+    <t>Explicar y argumentar, con la ayuda de pautas y modelos, la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con e</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Establecer de manera guiada vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales, así como con otras manifestaciones artísticas, en función </t>
+  </si>
+  <si>
+    <t>Crear, de forma guiada, textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisual</t>
+  </si>
+  <si>
+    <t>Revisar textos propios y ajenos de manera guiada y hacer propuestas de mejora argumentando los cambios, a partir de la observación y análisis de las unidades básicas del sistema li</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Identificar y subsanar, de forma guiada, dificultades de expresión escrita, poniendo en práctica las habilidades derivadas de la reflexión sobre la estructura y componentes de los </t>
+  </si>
+  <si>
+    <t>Establecer semejanzas y diferencias entre aspectos esenciales de la lengua oral y escrita, por medio del reconocimiento de los principios fundamentales de la fonología y de las reg</t>
+  </si>
+  <si>
+    <t>Expresar generalizaciones sobre aspectos básicos del funcionamiento de la lengua tales como los rasgos de las categorías gramaticales y la estructura de los grupos sintácticos, a p</t>
+  </si>
+  <si>
+    <t>Reconocer y analizar los procedimientos de adquisición y formación de palabras, como herramientas para el avance progresivo en la interpretación y elaboración de discursos orales y</t>
+  </si>
+  <si>
+    <t>Reconocer, de forma guiada, los valores del léxico en función del contexto y el propósito comunicativo, a partir de la reflexión sobre las relaciones semánticas y los cambios en el</t>
+  </si>
+  <si>
+    <t>Formular hipótesis y proponer ejemplos y contraejemplos, de forma guiada, a partir del conocimiento de la norma lingüística y la iniciación en la reflexión metalingüística, utiliza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Identificar y eliminar los usos discriminatorios o manipuladores de la lengua así como los abusos de poder a través de la palabra, a partir de la reflexión y el análisis guiado de </t>
+  </si>
+  <si>
+    <t>Emplear habilidades elementales para una interacción verbal respetuosa y utilizar estrategias progresivamente autónomas para la resolución dialogada de los conflictos y la búsqueda</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -1469,69 +2054,68 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1921,51 +2505,51 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>0</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
@@ -2015,867 +2599,8215 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>296</v>
+        <v>458</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>182</v>
+        <v>347</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>297</v>
+        <v>459</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>298</v>
+        <v>460</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>299</v>
+        <v>461</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>300</v>
+        <v>462</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>301</v>
+        <v>463</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>302</v>
+        <v>464</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>303</v>
+        <v>465</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>304</v>
+        <v>466</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>305</v>
+        <v>467</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>300</v>
+        <v>468</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>306</v>
+        <v>469</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>307</v>
+        <v>470</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>308</v>
-[...3 lines deleted...]
-      </c>
+        <v>471</v>
+      </c>
+      <c r="C6" s="5"/>
       <c r="D6" s="5" t="s">
-        <v>310</v>
+        <v>472</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>300</v>
+        <v>473</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>311</v>
+        <v>469</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>312</v>
+        <v>474</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>313</v>
+        <v>475</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>314</v>
+        <v>476</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>315</v>
+        <v>477</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>316</v>
+        <v>478</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>317</v>
+        <v>479</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>318</v>
+        <v>480</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>316</v>
+        <v>481</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>319</v>
+        <v>479</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>320</v>
+        <v>482</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>321</v>
+        <v>483</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>322</v>
+        <v>484</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>323</v>
+        <v>485</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>324</v>
+        <v>486</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>325</v>
+        <v>487</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>326</v>
+        <v>488</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>327</v>
+        <v>489</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>328</v>
+        <v>490</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>329</v>
+        <v>491</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>109</v>
+        <v>275</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>330</v>
+        <v>492</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>331</v>
+        <v>493</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>332</v>
+        <v>494</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>333</v>
+        <v>495</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>334</v>
+        <v>496</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>335</v>
+        <v>497</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>336</v>
+        <v>498</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>337</v>
+        <v>499</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>338</v>
+        <v>500</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>339</v>
+        <v>501</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>340</v>
+        <v>502</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>341</v>
+        <v>503</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>342</v>
+        <v>504</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>343</v>
+        <v>505</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>344</v>
+        <v>506</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>345</v>
+        <v>507</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>346</v>
+        <v>508</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>343</v>
+        <v>505</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>347</v>
+        <v>509</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>348</v>
+        <v>510</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>349</v>
+        <v>511</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>350</v>
+        <v>512</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>351</v>
+        <v>513</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>352</v>
+        <v>514</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>353</v>
+        <v>515</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>335</v>
+        <v>497</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>354</v>
+        <v>516</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>355</v>
+        <v>517</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>356</v>
+        <v>518</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>339</v>
+        <v>497</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>357</v>
+        <v>519</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>358</v>
+        <v>520</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F55"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E3"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>359</v>
+        <v>521</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>360</v>
+        <v>522</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>361</v>
+        <v>523</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>362</v>
+        <v>524</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>363</v>
+        <v>525</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5" t="s">
-[...10 lines deleted...]
-        <v>365</v>
+      <c r="A3" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="D3" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E3" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F3" s="5"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="D4" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E4" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F4" s="5"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="D5" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E5" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F5" s="5"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="D6" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E6" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="D7" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E7" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="D8" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="E8" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="D9" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="E9" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="F9" s="5"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="D10" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="E10" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="F10" s="5"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="D11" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="E11" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="F11" s="5"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="D12" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="E12" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="F12" s="5"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="D13" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="E13" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="F13" s="5"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="D14" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E14" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F14" s="5"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="D15" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E15" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F15" s="5"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="D16" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E16" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F16" s="5"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="D17" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E17" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F17" s="5"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="D18" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E18" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F18" s="5"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D19" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E19" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F19" s="5"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="D20" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E20" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F20" s="5"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="D21" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="E21" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="F21" s="5"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="D22" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="E22" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="F22" s="5"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="D23" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="E23" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="F23" s="5"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="5">
+        <v>4.4</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="D24" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="E24" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="F24" s="5"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="D25" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="E25" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="F25" s="5"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="D26" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="E26" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="F26" s="5"/>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D27" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="E27" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="F27" s="5"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="D28" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E28" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F28" s="5"/>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="D29" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E29" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F29" s="5"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="D30" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E30" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F30" s="5"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D31" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E31" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F31" s="5"/>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="D32" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E32" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F32" s="5"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="D33" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E33" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F33" s="5"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="D34" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E34" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F34" s="5"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="D35" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E35" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F35" s="5"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="D36" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E36" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F36" s="5"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="D37" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E37" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F37" s="5"/>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="D38" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="E38" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="F38" s="5"/>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D39" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="E39" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="F39" s="5"/>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="D40" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="E40" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="F40" s="5"/>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="D41" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="E41" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="F41" s="5"/>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="D42" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E42" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F42" s="5"/>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="D43" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E43" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F43" s="5"/>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="D44" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E44" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F44" s="5"/>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="5">
+        <v>8.4</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="D45" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E45" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F45" s="5"/>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="D46" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E46" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F46" s="5"/>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="D47" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E47" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F47" s="5"/>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="5">
+        <v>9.3</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="D48" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E48" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F48" s="5"/>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="D49" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E49" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F49" s="5"/>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="D50" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E50" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F50" s="5"/>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="5">
+        <v>9.6</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="D51" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E51" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F51" s="5"/>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="5">
+        <v>9.7</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="D52" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E52" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F52" s="5"/>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="D53" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E53" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F53" s="5"/>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="5">
+        <v>10.2</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="D54" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E54" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F54" s="5"/>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="B55" s="5"/>
+      <c r="C55" s="5"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7">
+        <f>SUM(E3:E54)</f>
+        <v>190.010000000000048</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>560</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D31"/>
+  <dimension ref="A1:BD31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:D31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:BD31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:56">
       <c r="A1" s="6" t="s">
-        <v>366</v>
+        <v>561</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>367</v>
-[...8 lines deleted...]
-    <row r="2" spans="1:4">
+        <v>562</v>
+      </c>
+      <c r="C1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="D1" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="E1" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="F1" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="G1" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="H1" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="I1" s="6">
+        <v>2.2</v>
+      </c>
+      <c r="J1" s="6">
+        <v>2.3</v>
+      </c>
+      <c r="K1" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="L1" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="M1" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="N1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="O1" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="P1" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="Q1" s="6">
+        <v>3.4</v>
+      </c>
+      <c r="R1" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="S1" s="6">
+        <v>3.6</v>
+      </c>
+      <c r="T1" s="6">
+        <v>3.7</v>
+      </c>
+      <c r="U1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="V1" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="W1" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="X1" s="6">
+        <v>4.4</v>
+      </c>
+      <c r="Y1" s="6">
+        <v>4.5</v>
+      </c>
+      <c r="Z1" s="6">
+        <v>4.6</v>
+      </c>
+      <c r="AA1" s="6">
+        <v>4.7</v>
+      </c>
+      <c r="AB1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="AC1" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="AD1" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="AE1" s="6">
+        <v>5.4</v>
+      </c>
+      <c r="AF1" s="6">
+        <v>5.5</v>
+      </c>
+      <c r="AG1" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="AH1" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="AI1" s="6">
+        <v>6.3</v>
+      </c>
+      <c r="AJ1" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="AK1" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="AL1" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="AM1" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="AN1" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="AO1" s="6">
+        <v>7.4</v>
+      </c>
+      <c r="AP1" s="6">
+        <v>8.1</v>
+      </c>
+      <c r="AQ1" s="6">
+        <v>8.2</v>
+      </c>
+      <c r="AR1" s="6">
+        <v>8.3</v>
+      </c>
+      <c r="AS1" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="AT1" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="AU1" s="6">
+        <v>9.2</v>
+      </c>
+      <c r="AV1" s="6">
+        <v>9.3</v>
+      </c>
+      <c r="AW1" s="6">
+        <v>9.4</v>
+      </c>
+      <c r="AX1" s="6">
+        <v>9.5</v>
+      </c>
+      <c r="AY1" s="6">
+        <v>9.6</v>
+      </c>
+      <c r="AZ1" s="6">
+        <v>9.7</v>
+      </c>
+      <c r="BA1" s="6">
+        <v>10.1</v>
+      </c>
+      <c r="BB1" s="6">
+        <v>10.2</v>
+      </c>
+      <c r="BC1" s="6" t="s">
+        <v>563</v>
+      </c>
+      <c r="BD1" s="6" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" s="5" t="s">
-        <v>369</v>
+        <v>564</v>
       </c>
       <c r="B2" s="5"/>
-      <c r="C2" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C2" s="5"/>
       <c r="D2" s="5"/>
-    </row>
-    <row r="3" spans="1:4">
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5"/>
+      <c r="AA2" s="5"/>
+      <c r="AB2" s="5"/>
+      <c r="AC2" s="5"/>
+      <c r="AD2" s="5"/>
+      <c r="AE2" s="5"/>
+      <c r="AF2" s="5"/>
+      <c r="AG2" s="5"/>
+      <c r="AH2" s="5"/>
+      <c r="AI2" s="5"/>
+      <c r="AJ2" s="5"/>
+      <c r="AK2" s="5"/>
+      <c r="AL2" s="5"/>
+      <c r="AM2" s="5"/>
+      <c r="AN2" s="5"/>
+      <c r="AO2" s="5"/>
+      <c r="AP2" s="5"/>
+      <c r="AQ2" s="5"/>
+      <c r="AR2" s="5"/>
+      <c r="AS2" s="5"/>
+      <c r="AT2" s="5"/>
+      <c r="AU2" s="5"/>
+      <c r="AV2" s="5"/>
+      <c r="AW2" s="5"/>
+      <c r="AX2" s="5"/>
+      <c r="AY2" s="5"/>
+      <c r="AZ2" s="5"/>
+      <c r="BA2" s="5"/>
+      <c r="BB2" s="5"/>
+      <c r="BC2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:BB2),"")</f>
+        <v/>
+      </c>
+      <c r="BD2" s="5"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" s="5" t="s">
-        <v>370</v>
+        <v>565</v>
       </c>
       <c r="B3" s="5"/>
-      <c r="C3" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C3" s="5"/>
       <c r="D3" s="5"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5"/>
+      <c r="AB3" s="5"/>
+      <c r="AC3" s="5"/>
+      <c r="AD3" s="5"/>
+      <c r="AE3" s="5"/>
+      <c r="AF3" s="5"/>
+      <c r="AG3" s="5"/>
+      <c r="AH3" s="5"/>
+      <c r="AI3" s="5"/>
+      <c r="AJ3" s="5"/>
+      <c r="AK3" s="5"/>
+      <c r="AL3" s="5"/>
+      <c r="AM3" s="5"/>
+      <c r="AN3" s="5"/>
+      <c r="AO3" s="5"/>
+      <c r="AP3" s="5"/>
+      <c r="AQ3" s="5"/>
+      <c r="AR3" s="5"/>
+      <c r="AS3" s="5"/>
+      <c r="AT3" s="5"/>
+      <c r="AU3" s="5"/>
+      <c r="AV3" s="5"/>
+      <c r="AW3" s="5"/>
+      <c r="AX3" s="5"/>
+      <c r="AY3" s="5"/>
+      <c r="AZ3" s="5"/>
+      <c r="BA3" s="5"/>
+      <c r="BB3" s="5"/>
+      <c r="BC3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:BB3),"")</f>
+        <v/>
+      </c>
+      <c r="BD3" s="5"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" s="5" t="s">
-        <v>371</v>
+        <v>566</v>
       </c>
       <c r="B4" s="5"/>
-      <c r="C4" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C4" s="5"/>
       <c r="D4" s="5"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
+      <c r="AA4" s="5"/>
+      <c r="AB4" s="5"/>
+      <c r="AC4" s="5"/>
+      <c r="AD4" s="5"/>
+      <c r="AE4" s="5"/>
+      <c r="AF4" s="5"/>
+      <c r="AG4" s="5"/>
+      <c r="AH4" s="5"/>
+      <c r="AI4" s="5"/>
+      <c r="AJ4" s="5"/>
+      <c r="AK4" s="5"/>
+      <c r="AL4" s="5"/>
+      <c r="AM4" s="5"/>
+      <c r="AN4" s="5"/>
+      <c r="AO4" s="5"/>
+      <c r="AP4" s="5"/>
+      <c r="AQ4" s="5"/>
+      <c r="AR4" s="5"/>
+      <c r="AS4" s="5"/>
+      <c r="AT4" s="5"/>
+      <c r="AU4" s="5"/>
+      <c r="AV4" s="5"/>
+      <c r="AW4" s="5"/>
+      <c r="AX4" s="5"/>
+      <c r="AY4" s="5"/>
+      <c r="AZ4" s="5"/>
+      <c r="BA4" s="5"/>
+      <c r="BB4" s="5"/>
+      <c r="BC4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:BB4),"")</f>
+        <v/>
+      </c>
+      <c r="BD4" s="5"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" s="5" t="s">
-        <v>372</v>
+        <v>567</v>
       </c>
       <c r="B5" s="5"/>
-      <c r="C5" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C5" s="5"/>
       <c r="D5" s="5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="5"/>
+      <c r="AD5" s="5"/>
+      <c r="AE5" s="5"/>
+      <c r="AF5" s="5"/>
+      <c r="AG5" s="5"/>
+      <c r="AH5" s="5"/>
+      <c r="AI5" s="5"/>
+      <c r="AJ5" s="5"/>
+      <c r="AK5" s="5"/>
+      <c r="AL5" s="5"/>
+      <c r="AM5" s="5"/>
+      <c r="AN5" s="5"/>
+      <c r="AO5" s="5"/>
+      <c r="AP5" s="5"/>
+      <c r="AQ5" s="5"/>
+      <c r="AR5" s="5"/>
+      <c r="AS5" s="5"/>
+      <c r="AT5" s="5"/>
+      <c r="AU5" s="5"/>
+      <c r="AV5" s="5"/>
+      <c r="AW5" s="5"/>
+      <c r="AX5" s="5"/>
+      <c r="AY5" s="5"/>
+      <c r="AZ5" s="5"/>
+      <c r="BA5" s="5"/>
+      <c r="BB5" s="5"/>
+      <c r="BC5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:BB5),"")</f>
+        <v/>
+      </c>
+      <c r="BD5" s="5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" s="5" t="s">
-        <v>373</v>
+        <v>568</v>
       </c>
       <c r="B6" s="5"/>
-      <c r="C6" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C6" s="5"/>
       <c r="D6" s="5"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5"/>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5"/>
+      <c r="AH6" s="5"/>
+      <c r="AI6" s="5"/>
+      <c r="AJ6" s="5"/>
+      <c r="AK6" s="5"/>
+      <c r="AL6" s="5"/>
+      <c r="AM6" s="5"/>
+      <c r="AN6" s="5"/>
+      <c r="AO6" s="5"/>
+      <c r="AP6" s="5"/>
+      <c r="AQ6" s="5"/>
+      <c r="AR6" s="5"/>
+      <c r="AS6" s="5"/>
+      <c r="AT6" s="5"/>
+      <c r="AU6" s="5"/>
+      <c r="AV6" s="5"/>
+      <c r="AW6" s="5"/>
+      <c r="AX6" s="5"/>
+      <c r="AY6" s="5"/>
+      <c r="AZ6" s="5"/>
+      <c r="BA6" s="5"/>
+      <c r="BB6" s="5"/>
+      <c r="BC6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:BB6),"")</f>
+        <v/>
+      </c>
+      <c r="BD6" s="5"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" s="5" t="s">
-        <v>374</v>
+        <v>569</v>
       </c>
       <c r="B7" s="5"/>
-      <c r="C7" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C7" s="5"/>
       <c r="D7" s="5"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="5"/>
+      <c r="AD7" s="5"/>
+      <c r="AE7" s="5"/>
+      <c r="AF7" s="5"/>
+      <c r="AG7" s="5"/>
+      <c r="AH7" s="5"/>
+      <c r="AI7" s="5"/>
+      <c r="AJ7" s="5"/>
+      <c r="AK7" s="5"/>
+      <c r="AL7" s="5"/>
+      <c r="AM7" s="5"/>
+      <c r="AN7" s="5"/>
+      <c r="AO7" s="5"/>
+      <c r="AP7" s="5"/>
+      <c r="AQ7" s="5"/>
+      <c r="AR7" s="5"/>
+      <c r="AS7" s="5"/>
+      <c r="AT7" s="5"/>
+      <c r="AU7" s="5"/>
+      <c r="AV7" s="5"/>
+      <c r="AW7" s="5"/>
+      <c r="AX7" s="5"/>
+      <c r="AY7" s="5"/>
+      <c r="AZ7" s="5"/>
+      <c r="BA7" s="5"/>
+      <c r="BB7" s="5"/>
+      <c r="BC7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:BB7),"")</f>
+        <v/>
+      </c>
+      <c r="BD7" s="5"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" s="5" t="s">
-        <v>375</v>
+        <v>570</v>
       </c>
       <c r="B8" s="5"/>
-      <c r="C8" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C8" s="5"/>
       <c r="D8" s="5"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="5"/>
+      <c r="AD8" s="5"/>
+      <c r="AE8" s="5"/>
+      <c r="AF8" s="5"/>
+      <c r="AG8" s="5"/>
+      <c r="AH8" s="5"/>
+      <c r="AI8" s="5"/>
+      <c r="AJ8" s="5"/>
+      <c r="AK8" s="5"/>
+      <c r="AL8" s="5"/>
+      <c r="AM8" s="5"/>
+      <c r="AN8" s="5"/>
+      <c r="AO8" s="5"/>
+      <c r="AP8" s="5"/>
+      <c r="AQ8" s="5"/>
+      <c r="AR8" s="5"/>
+      <c r="AS8" s="5"/>
+      <c r="AT8" s="5"/>
+      <c r="AU8" s="5"/>
+      <c r="AV8" s="5"/>
+      <c r="AW8" s="5"/>
+      <c r="AX8" s="5"/>
+      <c r="AY8" s="5"/>
+      <c r="AZ8" s="5"/>
+      <c r="BA8" s="5"/>
+      <c r="BB8" s="5"/>
+      <c r="BC8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:BB8),"")</f>
+        <v/>
+      </c>
+      <c r="BD8" s="5"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" s="5" t="s">
-        <v>376</v>
+        <v>571</v>
       </c>
       <c r="B9" s="5"/>
-      <c r="C9" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C9" s="5"/>
       <c r="D9" s="5"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="5"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="5"/>
+      <c r="AD9" s="5"/>
+      <c r="AE9" s="5"/>
+      <c r="AF9" s="5"/>
+      <c r="AG9" s="5"/>
+      <c r="AH9" s="5"/>
+      <c r="AI9" s="5"/>
+      <c r="AJ9" s="5"/>
+      <c r="AK9" s="5"/>
+      <c r="AL9" s="5"/>
+      <c r="AM9" s="5"/>
+      <c r="AN9" s="5"/>
+      <c r="AO9" s="5"/>
+      <c r="AP9" s="5"/>
+      <c r="AQ9" s="5"/>
+      <c r="AR9" s="5"/>
+      <c r="AS9" s="5"/>
+      <c r="AT9" s="5"/>
+      <c r="AU9" s="5"/>
+      <c r="AV9" s="5"/>
+      <c r="AW9" s="5"/>
+      <c r="AX9" s="5"/>
+      <c r="AY9" s="5"/>
+      <c r="AZ9" s="5"/>
+      <c r="BA9" s="5"/>
+      <c r="BB9" s="5"/>
+      <c r="BC9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:BB9),"")</f>
+        <v/>
+      </c>
+      <c r="BD9" s="5"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" s="5" t="s">
-        <v>377</v>
+        <v>572</v>
       </c>
       <c r="B10" s="5"/>
-      <c r="C10" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C10" s="5"/>
       <c r="D10" s="5"/>
-    </row>
-    <row r="11" spans="1:4">
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+      <c r="AE10" s="5"/>
+      <c r="AF10" s="5"/>
+      <c r="AG10" s="5"/>
+      <c r="AH10" s="5"/>
+      <c r="AI10" s="5"/>
+      <c r="AJ10" s="5"/>
+      <c r="AK10" s="5"/>
+      <c r="AL10" s="5"/>
+      <c r="AM10" s="5"/>
+      <c r="AN10" s="5"/>
+      <c r="AO10" s="5"/>
+      <c r="AP10" s="5"/>
+      <c r="AQ10" s="5"/>
+      <c r="AR10" s="5"/>
+      <c r="AS10" s="5"/>
+      <c r="AT10" s="5"/>
+      <c r="AU10" s="5"/>
+      <c r="AV10" s="5"/>
+      <c r="AW10" s="5"/>
+      <c r="AX10" s="5"/>
+      <c r="AY10" s="5"/>
+      <c r="AZ10" s="5"/>
+      <c r="BA10" s="5"/>
+      <c r="BB10" s="5"/>
+      <c r="BC10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:BB10),"")</f>
+        <v/>
+      </c>
+      <c r="BD10" s="5"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" s="5" t="s">
-        <v>378</v>
+        <v>573</v>
       </c>
       <c r="B11" s="5"/>
-      <c r="C11" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C11" s="5"/>
       <c r="D11" s="5"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="5"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="5"/>
+      <c r="AD11" s="5"/>
+      <c r="AE11" s="5"/>
+      <c r="AF11" s="5"/>
+      <c r="AG11" s="5"/>
+      <c r="AH11" s="5"/>
+      <c r="AI11" s="5"/>
+      <c r="AJ11" s="5"/>
+      <c r="AK11" s="5"/>
+      <c r="AL11" s="5"/>
+      <c r="AM11" s="5"/>
+      <c r="AN11" s="5"/>
+      <c r="AO11" s="5"/>
+      <c r="AP11" s="5"/>
+      <c r="AQ11" s="5"/>
+      <c r="AR11" s="5"/>
+      <c r="AS11" s="5"/>
+      <c r="AT11" s="5"/>
+      <c r="AU11" s="5"/>
+      <c r="AV11" s="5"/>
+      <c r="AW11" s="5"/>
+      <c r="AX11" s="5"/>
+      <c r="AY11" s="5"/>
+      <c r="AZ11" s="5"/>
+      <c r="BA11" s="5"/>
+      <c r="BB11" s="5"/>
+      <c r="BC11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:BB11),"")</f>
+        <v/>
+      </c>
+      <c r="BD11" s="5"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" s="5" t="s">
-        <v>379</v>
+        <v>574</v>
       </c>
       <c r="B12" s="5"/>
-      <c r="C12" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C12" s="5"/>
       <c r="D12" s="5"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="5"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="5"/>
+      <c r="AD12" s="5"/>
+      <c r="AE12" s="5"/>
+      <c r="AF12" s="5"/>
+      <c r="AG12" s="5"/>
+      <c r="AH12" s="5"/>
+      <c r="AI12" s="5"/>
+      <c r="AJ12" s="5"/>
+      <c r="AK12" s="5"/>
+      <c r="AL12" s="5"/>
+      <c r="AM12" s="5"/>
+      <c r="AN12" s="5"/>
+      <c r="AO12" s="5"/>
+      <c r="AP12" s="5"/>
+      <c r="AQ12" s="5"/>
+      <c r="AR12" s="5"/>
+      <c r="AS12" s="5"/>
+      <c r="AT12" s="5"/>
+      <c r="AU12" s="5"/>
+      <c r="AV12" s="5"/>
+      <c r="AW12" s="5"/>
+      <c r="AX12" s="5"/>
+      <c r="AY12" s="5"/>
+      <c r="AZ12" s="5"/>
+      <c r="BA12" s="5"/>
+      <c r="BB12" s="5"/>
+      <c r="BC12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:BB12),"")</f>
+        <v/>
+      </c>
+      <c r="BD12" s="5"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" s="5" t="s">
-        <v>380</v>
+        <v>575</v>
       </c>
       <c r="B13" s="5"/>
-      <c r="C13" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C13" s="5"/>
       <c r="D13" s="5"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5"/>
+      <c r="T13" s="5"/>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5"/>
+      <c r="X13" s="5"/>
+      <c r="Y13" s="5"/>
+      <c r="Z13" s="5"/>
+      <c r="AA13" s="5"/>
+      <c r="AB13" s="5"/>
+      <c r="AC13" s="5"/>
+      <c r="AD13" s="5"/>
+      <c r="AE13" s="5"/>
+      <c r="AF13" s="5"/>
+      <c r="AG13" s="5"/>
+      <c r="AH13" s="5"/>
+      <c r="AI13" s="5"/>
+      <c r="AJ13" s="5"/>
+      <c r="AK13" s="5"/>
+      <c r="AL13" s="5"/>
+      <c r="AM13" s="5"/>
+      <c r="AN13" s="5"/>
+      <c r="AO13" s="5"/>
+      <c r="AP13" s="5"/>
+      <c r="AQ13" s="5"/>
+      <c r="AR13" s="5"/>
+      <c r="AS13" s="5"/>
+      <c r="AT13" s="5"/>
+      <c r="AU13" s="5"/>
+      <c r="AV13" s="5"/>
+      <c r="AW13" s="5"/>
+      <c r="AX13" s="5"/>
+      <c r="AY13" s="5"/>
+      <c r="AZ13" s="5"/>
+      <c r="BA13" s="5"/>
+      <c r="BB13" s="5"/>
+      <c r="BC13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:BB13),"")</f>
+        <v/>
+      </c>
+      <c r="BD13" s="5"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" s="5" t="s">
-        <v>381</v>
+        <v>576</v>
       </c>
       <c r="B14" s="5"/>
-      <c r="C14" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C14" s="5"/>
       <c r="D14" s="5"/>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
+      <c r="S14" s="5"/>
+      <c r="T14" s="5"/>
+      <c r="U14" s="5"/>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5"/>
+      <c r="X14" s="5"/>
+      <c r="Y14" s="5"/>
+      <c r="Z14" s="5"/>
+      <c r="AA14" s="5"/>
+      <c r="AB14" s="5"/>
+      <c r="AC14" s="5"/>
+      <c r="AD14" s="5"/>
+      <c r="AE14" s="5"/>
+      <c r="AF14" s="5"/>
+      <c r="AG14" s="5"/>
+      <c r="AH14" s="5"/>
+      <c r="AI14" s="5"/>
+      <c r="AJ14" s="5"/>
+      <c r="AK14" s="5"/>
+      <c r="AL14" s="5"/>
+      <c r="AM14" s="5"/>
+      <c r="AN14" s="5"/>
+      <c r="AO14" s="5"/>
+      <c r="AP14" s="5"/>
+      <c r="AQ14" s="5"/>
+      <c r="AR14" s="5"/>
+      <c r="AS14" s="5"/>
+      <c r="AT14" s="5"/>
+      <c r="AU14" s="5"/>
+      <c r="AV14" s="5"/>
+      <c r="AW14" s="5"/>
+      <c r="AX14" s="5"/>
+      <c r="AY14" s="5"/>
+      <c r="AZ14" s="5"/>
+      <c r="BA14" s="5"/>
+      <c r="BB14" s="5"/>
+      <c r="BC14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:BB14),"")</f>
+        <v/>
+      </c>
+      <c r="BD14" s="5"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" s="5" t="s">
-        <v>382</v>
+        <v>577</v>
       </c>
       <c r="B15" s="5"/>
-      <c r="C15" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C15" s="5"/>
       <c r="D15" s="5"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+      <c r="S15" s="5"/>
+      <c r="T15" s="5"/>
+      <c r="U15" s="5"/>
+      <c r="V15" s="5"/>
+      <c r="W15" s="5"/>
+      <c r="X15" s="5"/>
+      <c r="Y15" s="5"/>
+      <c r="Z15" s="5"/>
+      <c r="AA15" s="5"/>
+      <c r="AB15" s="5"/>
+      <c r="AC15" s="5"/>
+      <c r="AD15" s="5"/>
+      <c r="AE15" s="5"/>
+      <c r="AF15" s="5"/>
+      <c r="AG15" s="5"/>
+      <c r="AH15" s="5"/>
+      <c r="AI15" s="5"/>
+      <c r="AJ15" s="5"/>
+      <c r="AK15" s="5"/>
+      <c r="AL15" s="5"/>
+      <c r="AM15" s="5"/>
+      <c r="AN15" s="5"/>
+      <c r="AO15" s="5"/>
+      <c r="AP15" s="5"/>
+      <c r="AQ15" s="5"/>
+      <c r="AR15" s="5"/>
+      <c r="AS15" s="5"/>
+      <c r="AT15" s="5"/>
+      <c r="AU15" s="5"/>
+      <c r="AV15" s="5"/>
+      <c r="AW15" s="5"/>
+      <c r="AX15" s="5"/>
+      <c r="AY15" s="5"/>
+      <c r="AZ15" s="5"/>
+      <c r="BA15" s="5"/>
+      <c r="BB15" s="5"/>
+      <c r="BC15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:BB15),"")</f>
+        <v/>
+      </c>
+      <c r="BD15" s="5"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" s="5" t="s">
-        <v>383</v>
+        <v>578</v>
       </c>
       <c r="B16" s="5"/>
-      <c r="C16" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C16" s="5"/>
       <c r="D16" s="5"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5"/>
+      <c r="AA16" s="5"/>
+      <c r="AB16" s="5"/>
+      <c r="AC16" s="5"/>
+      <c r="AD16" s="5"/>
+      <c r="AE16" s="5"/>
+      <c r="AF16" s="5"/>
+      <c r="AG16" s="5"/>
+      <c r="AH16" s="5"/>
+      <c r="AI16" s="5"/>
+      <c r="AJ16" s="5"/>
+      <c r="AK16" s="5"/>
+      <c r="AL16" s="5"/>
+      <c r="AM16" s="5"/>
+      <c r="AN16" s="5"/>
+      <c r="AO16" s="5"/>
+      <c r="AP16" s="5"/>
+      <c r="AQ16" s="5"/>
+      <c r="AR16" s="5"/>
+      <c r="AS16" s="5"/>
+      <c r="AT16" s="5"/>
+      <c r="AU16" s="5"/>
+      <c r="AV16" s="5"/>
+      <c r="AW16" s="5"/>
+      <c r="AX16" s="5"/>
+      <c r="AY16" s="5"/>
+      <c r="AZ16" s="5"/>
+      <c r="BA16" s="5"/>
+      <c r="BB16" s="5"/>
+      <c r="BC16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:BB16),"")</f>
+        <v/>
+      </c>
+      <c r="BD16" s="5"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" s="5" t="s">
-        <v>384</v>
+        <v>579</v>
       </c>
       <c r="B17" s="5"/>
-      <c r="C17" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C17" s="5"/>
       <c r="D17" s="5"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5"/>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="5"/>
+      <c r="AD17" s="5"/>
+      <c r="AE17" s="5"/>
+      <c r="AF17" s="5"/>
+      <c r="AG17" s="5"/>
+      <c r="AH17" s="5"/>
+      <c r="AI17" s="5"/>
+      <c r="AJ17" s="5"/>
+      <c r="AK17" s="5"/>
+      <c r="AL17" s="5"/>
+      <c r="AM17" s="5"/>
+      <c r="AN17" s="5"/>
+      <c r="AO17" s="5"/>
+      <c r="AP17" s="5"/>
+      <c r="AQ17" s="5"/>
+      <c r="AR17" s="5"/>
+      <c r="AS17" s="5"/>
+      <c r="AT17" s="5"/>
+      <c r="AU17" s="5"/>
+      <c r="AV17" s="5"/>
+      <c r="AW17" s="5"/>
+      <c r="AX17" s="5"/>
+      <c r="AY17" s="5"/>
+      <c r="AZ17" s="5"/>
+      <c r="BA17" s="5"/>
+      <c r="BB17" s="5"/>
+      <c r="BC17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:BB17),"")</f>
+        <v/>
+      </c>
+      <c r="BD17" s="5"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" s="5" t="s">
-        <v>385</v>
+        <v>580</v>
       </c>
       <c r="B18" s="5"/>
-      <c r="C18" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C18" s="5"/>
       <c r="D18" s="5"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5"/>
+      <c r="AA18" s="5"/>
+      <c r="AB18" s="5"/>
+      <c r="AC18" s="5"/>
+      <c r="AD18" s="5"/>
+      <c r="AE18" s="5"/>
+      <c r="AF18" s="5"/>
+      <c r="AG18" s="5"/>
+      <c r="AH18" s="5"/>
+      <c r="AI18" s="5"/>
+      <c r="AJ18" s="5"/>
+      <c r="AK18" s="5"/>
+      <c r="AL18" s="5"/>
+      <c r="AM18" s="5"/>
+      <c r="AN18" s="5"/>
+      <c r="AO18" s="5"/>
+      <c r="AP18" s="5"/>
+      <c r="AQ18" s="5"/>
+      <c r="AR18" s="5"/>
+      <c r="AS18" s="5"/>
+      <c r="AT18" s="5"/>
+      <c r="AU18" s="5"/>
+      <c r="AV18" s="5"/>
+      <c r="AW18" s="5"/>
+      <c r="AX18" s="5"/>
+      <c r="AY18" s="5"/>
+      <c r="AZ18" s="5"/>
+      <c r="BA18" s="5"/>
+      <c r="BB18" s="5"/>
+      <c r="BC18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:BB18),"")</f>
+        <v/>
+      </c>
+      <c r="BD18" s="5"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" s="5" t="s">
-        <v>386</v>
+        <v>581</v>
       </c>
       <c r="B19" s="5"/>
-      <c r="C19" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C19" s="5"/>
       <c r="D19" s="5"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5"/>
+      <c r="AC19" s="5"/>
+      <c r="AD19" s="5"/>
+      <c r="AE19" s="5"/>
+      <c r="AF19" s="5"/>
+      <c r="AG19" s="5"/>
+      <c r="AH19" s="5"/>
+      <c r="AI19" s="5"/>
+      <c r="AJ19" s="5"/>
+      <c r="AK19" s="5"/>
+      <c r="AL19" s="5"/>
+      <c r="AM19" s="5"/>
+      <c r="AN19" s="5"/>
+      <c r="AO19" s="5"/>
+      <c r="AP19" s="5"/>
+      <c r="AQ19" s="5"/>
+      <c r="AR19" s="5"/>
+      <c r="AS19" s="5"/>
+      <c r="AT19" s="5"/>
+      <c r="AU19" s="5"/>
+      <c r="AV19" s="5"/>
+      <c r="AW19" s="5"/>
+      <c r="AX19" s="5"/>
+      <c r="AY19" s="5"/>
+      <c r="AZ19" s="5"/>
+      <c r="BA19" s="5"/>
+      <c r="BB19" s="5"/>
+      <c r="BC19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:BB19),"")</f>
+        <v/>
+      </c>
+      <c r="BD19" s="5"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" s="5" t="s">
-        <v>387</v>
+        <v>582</v>
       </c>
       <c r="B20" s="5"/>
-      <c r="C20" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C20" s="5"/>
       <c r="D20" s="5"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5"/>
+      <c r="AA20" s="5"/>
+      <c r="AB20" s="5"/>
+      <c r="AC20" s="5"/>
+      <c r="AD20" s="5"/>
+      <c r="AE20" s="5"/>
+      <c r="AF20" s="5"/>
+      <c r="AG20" s="5"/>
+      <c r="AH20" s="5"/>
+      <c r="AI20" s="5"/>
+      <c r="AJ20" s="5"/>
+      <c r="AK20" s="5"/>
+      <c r="AL20" s="5"/>
+      <c r="AM20" s="5"/>
+      <c r="AN20" s="5"/>
+      <c r="AO20" s="5"/>
+      <c r="AP20" s="5"/>
+      <c r="AQ20" s="5"/>
+      <c r="AR20" s="5"/>
+      <c r="AS20" s="5"/>
+      <c r="AT20" s="5"/>
+      <c r="AU20" s="5"/>
+      <c r="AV20" s="5"/>
+      <c r="AW20" s="5"/>
+      <c r="AX20" s="5"/>
+      <c r="AY20" s="5"/>
+      <c r="AZ20" s="5"/>
+      <c r="BA20" s="5"/>
+      <c r="BB20" s="5"/>
+      <c r="BC20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:BB20),"")</f>
+        <v/>
+      </c>
+      <c r="BD20" s="5"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" s="5" t="s">
-        <v>388</v>
+        <v>583</v>
       </c>
       <c r="B21" s="5"/>
-      <c r="C21" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C21" s="5"/>
       <c r="D21" s="5"/>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="5"/>
+      <c r="AD21" s="5"/>
+      <c r="AE21" s="5"/>
+      <c r="AF21" s="5"/>
+      <c r="AG21" s="5"/>
+      <c r="AH21" s="5"/>
+      <c r="AI21" s="5"/>
+      <c r="AJ21" s="5"/>
+      <c r="AK21" s="5"/>
+      <c r="AL21" s="5"/>
+      <c r="AM21" s="5"/>
+      <c r="AN21" s="5"/>
+      <c r="AO21" s="5"/>
+      <c r="AP21" s="5"/>
+      <c r="AQ21" s="5"/>
+      <c r="AR21" s="5"/>
+      <c r="AS21" s="5"/>
+      <c r="AT21" s="5"/>
+      <c r="AU21" s="5"/>
+      <c r="AV21" s="5"/>
+      <c r="AW21" s="5"/>
+      <c r="AX21" s="5"/>
+      <c r="AY21" s="5"/>
+      <c r="AZ21" s="5"/>
+      <c r="BA21" s="5"/>
+      <c r="BB21" s="5"/>
+      <c r="BC21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:BB21),"")</f>
+        <v/>
+      </c>
+      <c r="BD21" s="5"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" s="5" t="s">
-        <v>389</v>
+        <v>584</v>
       </c>
       <c r="B22" s="5"/>
-      <c r="C22" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C22" s="5"/>
       <c r="D22" s="5"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+      <c r="R22" s="5"/>
+      <c r="S22" s="5"/>
+      <c r="T22" s="5"/>
+      <c r="U22" s="5"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5"/>
+      <c r="X22" s="5"/>
+      <c r="Y22" s="5"/>
+      <c r="Z22" s="5"/>
+      <c r="AA22" s="5"/>
+      <c r="AB22" s="5"/>
+      <c r="AC22" s="5"/>
+      <c r="AD22" s="5"/>
+      <c r="AE22" s="5"/>
+      <c r="AF22" s="5"/>
+      <c r="AG22" s="5"/>
+      <c r="AH22" s="5"/>
+      <c r="AI22" s="5"/>
+      <c r="AJ22" s="5"/>
+      <c r="AK22" s="5"/>
+      <c r="AL22" s="5"/>
+      <c r="AM22" s="5"/>
+      <c r="AN22" s="5"/>
+      <c r="AO22" s="5"/>
+      <c r="AP22" s="5"/>
+      <c r="AQ22" s="5"/>
+      <c r="AR22" s="5"/>
+      <c r="AS22" s="5"/>
+      <c r="AT22" s="5"/>
+      <c r="AU22" s="5"/>
+      <c r="AV22" s="5"/>
+      <c r="AW22" s="5"/>
+      <c r="AX22" s="5"/>
+      <c r="AY22" s="5"/>
+      <c r="AZ22" s="5"/>
+      <c r="BA22" s="5"/>
+      <c r="BB22" s="5"/>
+      <c r="BC22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:BB22),"")</f>
+        <v/>
+      </c>
+      <c r="BD22" s="5"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" s="5" t="s">
-        <v>390</v>
+        <v>585</v>
       </c>
       <c r="B23" s="5"/>
-      <c r="C23" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C23" s="5"/>
       <c r="D23" s="5"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+      <c r="S23" s="5"/>
+      <c r="T23" s="5"/>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5"/>
+      <c r="X23" s="5"/>
+      <c r="Y23" s="5"/>
+      <c r="Z23" s="5"/>
+      <c r="AA23" s="5"/>
+      <c r="AB23" s="5"/>
+      <c r="AC23" s="5"/>
+      <c r="AD23" s="5"/>
+      <c r="AE23" s="5"/>
+      <c r="AF23" s="5"/>
+      <c r="AG23" s="5"/>
+      <c r="AH23" s="5"/>
+      <c r="AI23" s="5"/>
+      <c r="AJ23" s="5"/>
+      <c r="AK23" s="5"/>
+      <c r="AL23" s="5"/>
+      <c r="AM23" s="5"/>
+      <c r="AN23" s="5"/>
+      <c r="AO23" s="5"/>
+      <c r="AP23" s="5"/>
+      <c r="AQ23" s="5"/>
+      <c r="AR23" s="5"/>
+      <c r="AS23" s="5"/>
+      <c r="AT23" s="5"/>
+      <c r="AU23" s="5"/>
+      <c r="AV23" s="5"/>
+      <c r="AW23" s="5"/>
+      <c r="AX23" s="5"/>
+      <c r="AY23" s="5"/>
+      <c r="AZ23" s="5"/>
+      <c r="BA23" s="5"/>
+      <c r="BB23" s="5"/>
+      <c r="BC23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:BB23),"")</f>
+        <v/>
+      </c>
+      <c r="BD23" s="5"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" s="5" t="s">
-        <v>391</v>
+        <v>586</v>
       </c>
       <c r="B24" s="5"/>
-      <c r="C24" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C24" s="5"/>
       <c r="D24" s="5"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
+      <c r="S24" s="5"/>
+      <c r="T24" s="5"/>
+      <c r="U24" s="5"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5"/>
+      <c r="X24" s="5"/>
+      <c r="Y24" s="5"/>
+      <c r="Z24" s="5"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="5"/>
+      <c r="AD24" s="5"/>
+      <c r="AE24" s="5"/>
+      <c r="AF24" s="5"/>
+      <c r="AG24" s="5"/>
+      <c r="AH24" s="5"/>
+      <c r="AI24" s="5"/>
+      <c r="AJ24" s="5"/>
+      <c r="AK24" s="5"/>
+      <c r="AL24" s="5"/>
+      <c r="AM24" s="5"/>
+      <c r="AN24" s="5"/>
+      <c r="AO24" s="5"/>
+      <c r="AP24" s="5"/>
+      <c r="AQ24" s="5"/>
+      <c r="AR24" s="5"/>
+      <c r="AS24" s="5"/>
+      <c r="AT24" s="5"/>
+      <c r="AU24" s="5"/>
+      <c r="AV24" s="5"/>
+      <c r="AW24" s="5"/>
+      <c r="AX24" s="5"/>
+      <c r="AY24" s="5"/>
+      <c r="AZ24" s="5"/>
+      <c r="BA24" s="5"/>
+      <c r="BB24" s="5"/>
+      <c r="BC24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:BB24),"")</f>
+        <v/>
+      </c>
+      <c r="BD24" s="5"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" s="5" t="s">
-        <v>392</v>
+        <v>587</v>
       </c>
       <c r="B25" s="5"/>
-      <c r="C25" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C25" s="5"/>
       <c r="D25" s="5"/>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="5"/>
+      <c r="AD25" s="5"/>
+      <c r="AE25" s="5"/>
+      <c r="AF25" s="5"/>
+      <c r="AG25" s="5"/>
+      <c r="AH25" s="5"/>
+      <c r="AI25" s="5"/>
+      <c r="AJ25" s="5"/>
+      <c r="AK25" s="5"/>
+      <c r="AL25" s="5"/>
+      <c r="AM25" s="5"/>
+      <c r="AN25" s="5"/>
+      <c r="AO25" s="5"/>
+      <c r="AP25" s="5"/>
+      <c r="AQ25" s="5"/>
+      <c r="AR25" s="5"/>
+      <c r="AS25" s="5"/>
+      <c r="AT25" s="5"/>
+      <c r="AU25" s="5"/>
+      <c r="AV25" s="5"/>
+      <c r="AW25" s="5"/>
+      <c r="AX25" s="5"/>
+      <c r="AY25" s="5"/>
+      <c r="AZ25" s="5"/>
+      <c r="BA25" s="5"/>
+      <c r="BB25" s="5"/>
+      <c r="BC25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:BB25),"")</f>
+        <v/>
+      </c>
+      <c r="BD25" s="5"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" s="5" t="s">
-        <v>393</v>
+        <v>588</v>
       </c>
       <c r="B26" s="5"/>
-      <c r="C26" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C26" s="5"/>
       <c r="D26" s="5"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="5"/>
+      <c r="AD26" s="5"/>
+      <c r="AE26" s="5"/>
+      <c r="AF26" s="5"/>
+      <c r="AG26" s="5"/>
+      <c r="AH26" s="5"/>
+      <c r="AI26" s="5"/>
+      <c r="AJ26" s="5"/>
+      <c r="AK26" s="5"/>
+      <c r="AL26" s="5"/>
+      <c r="AM26" s="5"/>
+      <c r="AN26" s="5"/>
+      <c r="AO26" s="5"/>
+      <c r="AP26" s="5"/>
+      <c r="AQ26" s="5"/>
+      <c r="AR26" s="5"/>
+      <c r="AS26" s="5"/>
+      <c r="AT26" s="5"/>
+      <c r="AU26" s="5"/>
+      <c r="AV26" s="5"/>
+      <c r="AW26" s="5"/>
+      <c r="AX26" s="5"/>
+      <c r="AY26" s="5"/>
+      <c r="AZ26" s="5"/>
+      <c r="BA26" s="5"/>
+      <c r="BB26" s="5"/>
+      <c r="BC26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:BB26),"")</f>
+        <v/>
+      </c>
+      <c r="BD26" s="5"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" s="5" t="s">
-        <v>394</v>
+        <v>589</v>
       </c>
       <c r="B27" s="5"/>
-      <c r="C27" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C27" s="5"/>
       <c r="D27" s="5"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5"/>
+      <c r="AA27" s="5"/>
+      <c r="AB27" s="5"/>
+      <c r="AC27" s="5"/>
+      <c r="AD27" s="5"/>
+      <c r="AE27" s="5"/>
+      <c r="AF27" s="5"/>
+      <c r="AG27" s="5"/>
+      <c r="AH27" s="5"/>
+      <c r="AI27" s="5"/>
+      <c r="AJ27" s="5"/>
+      <c r="AK27" s="5"/>
+      <c r="AL27" s="5"/>
+      <c r="AM27" s="5"/>
+      <c r="AN27" s="5"/>
+      <c r="AO27" s="5"/>
+      <c r="AP27" s="5"/>
+      <c r="AQ27" s="5"/>
+      <c r="AR27" s="5"/>
+      <c r="AS27" s="5"/>
+      <c r="AT27" s="5"/>
+      <c r="AU27" s="5"/>
+      <c r="AV27" s="5"/>
+      <c r="AW27" s="5"/>
+      <c r="AX27" s="5"/>
+      <c r="AY27" s="5"/>
+      <c r="AZ27" s="5"/>
+      <c r="BA27" s="5"/>
+      <c r="BB27" s="5"/>
+      <c r="BC27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:BB27),"")</f>
+        <v/>
+      </c>
+      <c r="BD27" s="5"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" s="5" t="s">
-        <v>395</v>
+        <v>590</v>
       </c>
       <c r="B28" s="5"/>
-      <c r="C28" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C28" s="5"/>
       <c r="D28" s="5"/>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="5"/>
+      <c r="AD28" s="5"/>
+      <c r="AE28" s="5"/>
+      <c r="AF28" s="5"/>
+      <c r="AG28" s="5"/>
+      <c r="AH28" s="5"/>
+      <c r="AI28" s="5"/>
+      <c r="AJ28" s="5"/>
+      <c r="AK28" s="5"/>
+      <c r="AL28" s="5"/>
+      <c r="AM28" s="5"/>
+      <c r="AN28" s="5"/>
+      <c r="AO28" s="5"/>
+      <c r="AP28" s="5"/>
+      <c r="AQ28" s="5"/>
+      <c r="AR28" s="5"/>
+      <c r="AS28" s="5"/>
+      <c r="AT28" s="5"/>
+      <c r="AU28" s="5"/>
+      <c r="AV28" s="5"/>
+      <c r="AW28" s="5"/>
+      <c r="AX28" s="5"/>
+      <c r="AY28" s="5"/>
+      <c r="AZ28" s="5"/>
+      <c r="BA28" s="5"/>
+      <c r="BB28" s="5"/>
+      <c r="BC28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:BB28),"")</f>
+        <v/>
+      </c>
+      <c r="BD28" s="5"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" s="5" t="s">
-        <v>396</v>
+        <v>591</v>
       </c>
       <c r="B29" s="5"/>
-      <c r="C29" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C29" s="5"/>
       <c r="D29" s="5"/>
-    </row>
-    <row r="30" spans="1:4">
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="5"/>
+      <c r="AD29" s="5"/>
+      <c r="AE29" s="5"/>
+      <c r="AF29" s="5"/>
+      <c r="AG29" s="5"/>
+      <c r="AH29" s="5"/>
+      <c r="AI29" s="5"/>
+      <c r="AJ29" s="5"/>
+      <c r="AK29" s="5"/>
+      <c r="AL29" s="5"/>
+      <c r="AM29" s="5"/>
+      <c r="AN29" s="5"/>
+      <c r="AO29" s="5"/>
+      <c r="AP29" s="5"/>
+      <c r="AQ29" s="5"/>
+      <c r="AR29" s="5"/>
+      <c r="AS29" s="5"/>
+      <c r="AT29" s="5"/>
+      <c r="AU29" s="5"/>
+      <c r="AV29" s="5"/>
+      <c r="AW29" s="5"/>
+      <c r="AX29" s="5"/>
+      <c r="AY29" s="5"/>
+      <c r="AZ29" s="5"/>
+      <c r="BA29" s="5"/>
+      <c r="BB29" s="5"/>
+      <c r="BC29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:BB29),"")</f>
+        <v/>
+      </c>
+      <c r="BD29" s="5"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" s="5" t="s">
-        <v>397</v>
+        <v>592</v>
       </c>
       <c r="B30" s="5"/>
-      <c r="C30" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C30" s="5"/>
       <c r="D30" s="5"/>
-    </row>
-    <row r="31" spans="1:4">
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="5"/>
+      <c r="AD30" s="5"/>
+      <c r="AE30" s="5"/>
+      <c r="AF30" s="5"/>
+      <c r="AG30" s="5"/>
+      <c r="AH30" s="5"/>
+      <c r="AI30" s="5"/>
+      <c r="AJ30" s="5"/>
+      <c r="AK30" s="5"/>
+      <c r="AL30" s="5"/>
+      <c r="AM30" s="5"/>
+      <c r="AN30" s="5"/>
+      <c r="AO30" s="5"/>
+      <c r="AP30" s="5"/>
+      <c r="AQ30" s="5"/>
+      <c r="AR30" s="5"/>
+      <c r="AS30" s="5"/>
+      <c r="AT30" s="5"/>
+      <c r="AU30" s="5"/>
+      <c r="AV30" s="5"/>
+      <c r="AW30" s="5"/>
+      <c r="AX30" s="5"/>
+      <c r="AY30" s="5"/>
+      <c r="AZ30" s="5"/>
+      <c r="BA30" s="5"/>
+      <c r="BB30" s="5"/>
+      <c r="BC30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:BB30),"")</f>
+        <v/>
+      </c>
+      <c r="BD30" s="5"/>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" s="5" t="s">
-        <v>398</v>
+        <v>593</v>
       </c>
       <c r="B31" s="5"/>
-      <c r="C31" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C31" s="5"/>
       <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+      <c r="S31" s="5"/>
+      <c r="T31" s="5"/>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5"/>
+      <c r="X31" s="5"/>
+      <c r="Y31" s="5"/>
+      <c r="Z31" s="5"/>
+      <c r="AA31" s="5"/>
+      <c r="AB31" s="5"/>
+      <c r="AC31" s="5"/>
+      <c r="AD31" s="5"/>
+      <c r="AE31" s="5"/>
+      <c r="AF31" s="5"/>
+      <c r="AG31" s="5"/>
+      <c r="AH31" s="5"/>
+      <c r="AI31" s="5"/>
+      <c r="AJ31" s="5"/>
+      <c r="AK31" s="5"/>
+      <c r="AL31" s="5"/>
+      <c r="AM31" s="5"/>
+      <c r="AN31" s="5"/>
+      <c r="AO31" s="5"/>
+      <c r="AP31" s="5"/>
+      <c r="AQ31" s="5"/>
+      <c r="AR31" s="5"/>
+      <c r="AS31" s="5"/>
+      <c r="AT31" s="5"/>
+      <c r="AU31" s="5"/>
+      <c r="AV31" s="5"/>
+      <c r="AW31" s="5"/>
+      <c r="AX31" s="5"/>
+      <c r="AY31" s="5"/>
+      <c r="AZ31" s="5"/>
+      <c r="BA31" s="5"/>
+      <c r="BB31" s="5"/>
+      <c r="BC31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:BB31),"")</f>
+        <v/>
+      </c>
+      <c r="BD31" s="5"/>
     </row>
   </sheetData>
+  <dataValidations count="1560">
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BB31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+  </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:1">
@@ -3193,55 +11125,55 @@
       <c r="E11" s="5" t="s">
         <v>97</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K2"/>
+  <dimension ref="A1:K53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K2"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
@@ -3251,2682 +11183,4190 @@
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>102</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>103</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>104</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>105</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>106</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="2" spans="1:11">
-      <c r="K2" s="7"/>
+      <c r="A2" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="K2" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="K3" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="K7" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="K8" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="K13" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="K14" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="K20" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="K21" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="5">
+        <v>4.4</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="K27" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="K28" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="K32" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="K33" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="K34" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="K37" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="K38" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I40" s="5"/>
+      <c r="J40" s="5"/>
+      <c r="K40" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="K41" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="K42" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="K43" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="5">
+        <v>8.4</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I44" s="5"/>
+      <c r="J44" s="5"/>
+      <c r="K44" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="K45" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="K46" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="5">
+        <v>9.3</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="K47" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B49" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="5">
+        <v>9.6</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I50" s="5"/>
+      <c r="J50" s="5"/>
+      <c r="K50" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="5">
+        <v>9.7</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I51" s="5"/>
+      <c r="J51" s="5"/>
+      <c r="K51" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="J52" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="K52" s="7">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="5">
+        <v>10.2</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="K53" s="7">
+        <v>1.92</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I66"/>
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I66"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>108</v>
+        <v>274</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>109</v>
+        <v>275</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>110</v>
+        <v>276</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>111</v>
+        <v>277</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>112</v>
+        <v>278</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>113</v>
+        <v>279</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>114</v>
+        <v>280</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>116</v>
+        <v>282</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>117</v>
+        <v>283</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>118</v>
+        <v>284</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>119</v>
+        <v>285</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>120</v>
+        <v>286</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>121</v>
+        <v>287</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>122</v>
+        <v>288</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>123</v>
+        <v>289</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C10" s="5">
         <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>124</v>
+        <v>290</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C11" s="5">
         <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>125</v>
+        <v>291</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C12" s="5">
         <v>3</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>126</v>
+        <v>292</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C13" s="5">
         <v>4</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>127</v>
+        <v>293</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C14" s="5">
         <v>5</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>128</v>
+        <v>294</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C15" s="5">
         <v>6</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>129</v>
+        <v>295</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C16" s="5">
         <v>7</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>130</v>
+        <v>296</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C17" s="5">
         <v>8</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>131</v>
+        <v>297</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C18" s="5">
         <v>9</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>132</v>
+        <v>298</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C19" s="5">
         <v>10</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>133</v>
+        <v>299</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C20" s="5">
         <v>11</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>134</v>
+        <v>300</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C21" s="5">
         <v>12</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>135</v>
+        <v>301</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C22" s="5">
         <v>13</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>136</v>
+        <v>302</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C23" s="5">
         <v>14</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>137</v>
+        <v>303</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C24" s="5">
         <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>138</v>
+        <v>304</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C25" s="5">
         <v>16</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>139</v>
+        <v>305</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C26" s="5">
         <v>17</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>140</v>
+        <v>306</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C27" s="5">
         <v>18</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>141</v>
+        <v>307</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C28" s="5">
         <v>19</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>142</v>
+        <v>308</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C29" s="5">
         <v>20</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>143</v>
+        <v>309</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C30" s="5">
         <v>21</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>144</v>
+        <v>310</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C31" s="5">
         <v>22</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>145</v>
+        <v>311</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C32" s="5">
         <v>23</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>146</v>
+        <v>312</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C33" s="5">
         <v>24</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>147</v>
+        <v>313</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C34" s="5">
         <v>25</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>148</v>
+        <v>314</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C35" s="5">
         <v>26</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>149</v>
+        <v>315</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C36" s="5">
         <v>27</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>150</v>
+        <v>316</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C37" s="5">
         <v>28</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>151</v>
+        <v>317</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C38" s="5">
         <v>29</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>152</v>
+        <v>318</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C39" s="5">
         <v>1</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>153</v>
+        <v>319</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C40" s="5">
         <v>2</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>154</v>
+        <v>320</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C41" s="5">
         <v>3</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>155</v>
+        <v>321</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C42" s="5">
         <v>4</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>156</v>
+        <v>322</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C43" s="5">
         <v>5</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>157</v>
+        <v>323</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C44" s="5">
         <v>6</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>158</v>
+        <v>324</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C45" s="5">
         <v>7</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>159</v>
+        <v>325</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C46" s="5">
         <v>8</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>160</v>
+        <v>326</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C47" s="5">
         <v>9</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>161</v>
+        <v>327</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C48" s="5">
         <v>10</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>162</v>
+        <v>328</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C49" s="5">
         <v>11</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>163</v>
+        <v>329</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C50" s="5">
         <v>12</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>164</v>
+        <v>330</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C51" s="5">
         <v>13</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>165</v>
+        <v>331</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C52" s="5">
         <v>14</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>166</v>
+        <v>332</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C53" s="5">
         <v>15</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>167</v>
+        <v>333</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C54" s="5">
         <v>16</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>168</v>
+        <v>334</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C55" s="5">
         <v>1</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>169</v>
+        <v>335</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C56" s="5">
         <v>2</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>170</v>
+        <v>336</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C57" s="5">
         <v>3</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>171</v>
+        <v>337</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C58" s="5">
         <v>4</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>172</v>
+        <v>338</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C59" s="5">
         <v>5</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>173</v>
+        <v>339</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C60" s="5">
         <v>6</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>174</v>
+        <v>340</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C61" s="5">
         <v>7</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>175</v>
+        <v>341</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C62" s="5">
         <v>8</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>176</v>
+        <v>342</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C63" s="5">
         <v>9</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>177</v>
+        <v>343</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C64" s="5">
         <v>10</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>178</v>
+        <v>344</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="C65" s="5">
         <v>11</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>179</v>
+        <v>345</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
-    </row>
-[...17 lines deleted...]
-      <c r="I66" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>181</v>
+        <v>346</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>182</v>
+        <v>347</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>183</v>
+        <v>348</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>184</v>
+        <v>349</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>185</v>
+        <v>350</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>186</v>
+        <v>351</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>187</v>
+        <v>352</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>188</v>
+        <v>353</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>15</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>189</v>
+        <v>146</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>190</v>
+        <v>354</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>191</v>
+        <v>355</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>192</v>
+        <v>356</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>194</v>
+        <v>358</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>197</v>
+        <v>361</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>198</v>
+        <v>362</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>200</v>
+        <v>364</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>201</v>
+        <v>365</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>189</v>
+        <v>146</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>190</v>
+        <v>354</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>191</v>
+        <v>355</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>202</v>
+        <v>366</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>194</v>
+        <v>358</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>203</v>
+        <v>367</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>197</v>
+        <v>361</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>204</v>
+        <v>368</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>200</v>
+        <v>364</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>205</v>
+        <v>369</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>189</v>
+        <v>146</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>190</v>
+        <v>354</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>191</v>
+        <v>355</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>206</v>
+        <v>370</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>194</v>
+        <v>358</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>207</v>
+        <v>371</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>197</v>
+        <v>361</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>208</v>
+        <v>372</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>200</v>
+        <v>364</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>209</v>
+        <v>373</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>25</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>210</v>
+        <v>257</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>190</v>
+        <v>354</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>191</v>
+        <v>355</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>211</v>
+        <v>374</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>194</v>
+        <v>358</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>212</v>
+        <v>375</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>197</v>
+        <v>361</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>213</v>
+        <v>376</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>200</v>
+        <v>364</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>214</v>
+        <v>377</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>25</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>190</v>
+        <v>354</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>191</v>
+        <v>355</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>216</v>
+        <v>378</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>194</v>
+        <v>358</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>217</v>
+        <v>379</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>197</v>
+        <v>361</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>218</v>
+        <v>380</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>200</v>
+        <v>364</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>219</v>
+        <v>381</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>190</v>
+        <v>354</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>191</v>
+        <v>355</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>220</v>
+        <v>382</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>194</v>
+        <v>358</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>221</v>
+        <v>383</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>197</v>
+        <v>361</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>222</v>
+        <v>384</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>200</v>
+        <v>364</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>223</v>
+        <v>385</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>190</v>
+        <v>354</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>191</v>
+        <v>355</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>224</v>
+        <v>386</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>194</v>
+        <v>358</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>225</v>
+        <v>387</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>197</v>
+        <v>361</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>226</v>
+        <v>388</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>200</v>
+        <v>364</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>227</v>
+        <v>389</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="5">
         <v>20</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>190</v>
+        <v>354</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>191</v>
+        <v>355</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>228</v>
+        <v>390</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>194</v>
+        <v>358</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>229</v>
+        <v>391</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>197</v>
+        <v>361</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>230</v>
+        <v>392</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>200</v>
+        <v>364</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>231</v>
+        <v>393</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="5">
         <v>20</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>190</v>
+        <v>354</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>191</v>
+        <v>355</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>232</v>
+        <v>394</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>194</v>
+        <v>358</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>233</v>
+        <v>395</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>197</v>
+        <v>361</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>234</v>
+        <v>396</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>200</v>
+        <v>364</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>235</v>
+        <v>397</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>189</v>
+        <v>146</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>190</v>
+        <v>354</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>191</v>
+        <v>355</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>236</v>
+        <v>398</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>194</v>
+        <v>358</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>237</v>
+        <v>399</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>197</v>
+        <v>361</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>238</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>200</v>
+        <v>364</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>239</v>
+        <v>401</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>240</v>
+        <v>402</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>241</v>
+        <v>403</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>242</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>243</v>
+        <v>405</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>244</v>
+        <v>406</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>182</v>
+        <v>347</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>245</v>
+        <v>407</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>246</v>
+        <v>408</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>247</v>
+        <v>409</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>248</v>
+        <v>410</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>249</v>
+        <v>411</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>250</v>
+        <v>412</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>251</v>
+        <v>413</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>252</v>
+        <v>414</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>253</v>
+        <v>415</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>254</v>
+        <v>416</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>255</v>
+        <v>417</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>256</v>
+        <v>418</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>248</v>
+        <v>410</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>257</v>
+        <v>419</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>258</v>
+        <v>420</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>251</v>
+        <v>413</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>259</v>
+        <v>421</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>260</v>
+        <v>422</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>254</v>
+        <v>416</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>261</v>
+        <v>423</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>262</v>
+        <v>424</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>248</v>
+        <v>410</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>263</v>
+        <v>425</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>264</v>
+        <v>426</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>251</v>
+        <v>413</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>265</v>
+        <v>427</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>266</v>
+        <v>428</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>254</v>
+        <v>416</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>267</v>
+        <v>429</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>268</v>
+        <v>430</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>248</v>
+        <v>410</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>269</v>
+        <v>431</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>270</v>
+        <v>432</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>251</v>
+        <v>413</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>271</v>
+        <v>433</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>272</v>
+        <v>434</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>254</v>
+        <v>416</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>273</v>
+        <v>435</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>274</v>
+        <v>436</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>248</v>
+        <v>410</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>257</v>
+        <v>419</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>275</v>
+        <v>437</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>251</v>
+        <v>413</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>259</v>
+        <v>421</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>276</v>
+        <v>438</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>254</v>
+        <v>416</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>261</v>
+        <v>423</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>277</v>
+        <v>439</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>248</v>
+        <v>410</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>257</v>
+        <v>419</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>278</v>
+        <v>440</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>251</v>
+        <v>413</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>259</v>
+        <v>421</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>279</v>
+        <v>441</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>254</v>
+        <v>416</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>261</v>
+        <v>423</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>280</v>
+        <v>442</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>248</v>
+        <v>410</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>257</v>
+        <v>419</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>281</v>
+        <v>443</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>251</v>
+        <v>413</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>259</v>
+        <v>421</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>282</v>
+        <v>444</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>254</v>
+        <v>416</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>261</v>
+        <v>423</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>283</v>
+        <v>445</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>248</v>
+        <v>410</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>284</v>
+        <v>446</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>285</v>
+        <v>447</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>251</v>
+        <v>413</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>286</v>
+        <v>448</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>287</v>
+        <v>449</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>254</v>
+        <v>416</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>288</v>
+        <v>450</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>289</v>
+        <v>451</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>248</v>
+        <v>410</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>257</v>
+        <v>419</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>290</v>
+        <v>452</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>251</v>
+        <v>413</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>259</v>
+        <v>421</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>291</v>
+        <v>453</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>254</v>
+        <v>416</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>261</v>
+        <v>423</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>292</v>
+        <v>454</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>248</v>
+        <v>410</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>257</v>
+        <v>419</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>293</v>
+        <v>455</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>251</v>
+        <v>413</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>259</v>
+        <v>421</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>294</v>
+        <v>456</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>254</v>
+        <v>416</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>261</v>
+        <v>423</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>295</v>
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>