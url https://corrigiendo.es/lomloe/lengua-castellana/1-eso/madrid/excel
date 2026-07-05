--- v0 (2026-05-19)
+++ v1 (2026-07-05)
@@ -38,212 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="663">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="673">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 65/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:41</t>
+    <t>05/07/2026 09:35</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Madrid mantiene la estructura competencial del Estado pero refuerza significativamente la corrección formal, la ortografía y el aprendizaje de técnicas de estudio como el resumen, eliminando referencias explícitas al lenguaje no sexista en las competencias.</t>
+    <t>Madrid no ha publicado decreto propio para 1º ESO de Lengua; aplica íntegro el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Se mantiene la numeración y el espíritu de las 10 competencias específicas, así como la mayoría de los descriptores de los criterios de evaluación referidos a la comprensión lectora y la búsqueda de información.</t>
+    <t>Sí, se mantiene integro el currículo estatal (competencias específicas, criterios de evaluación y saberes básicos del RD 217/2022).</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Decreto 38/2022, de 15 de junio, del Consejo de Gobierno, por el que se establece para la Comunidad de Madrid la ordenación y el currículo de la Educación Secundaria Obligatoria.</t>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>Las programaciones deberán incluir bloques específicos de ortografía y gramática con mayor peso evaluativo, además de diseñar actividades de oratoria formal y técnicas de síntesis (resumen) de forma sistemática.</t>
-[...56 lines deleted...]
-    <t>Criterio 1.1: Localización en un mapa de las lenguas y variedades dialectales.</t>
+    <t>La programación debe basarse exclusivamente en el BOE, sin adaptaciones autonómicas. Revisar posibles orientaciones complementarias de la consejería.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -715,50 +658,65 @@
   <si>
     <t>Limitar la evaluación a un examen de comprobación de lectura que solo exige resumir el argumento o identificar personajes sin vinculación personal.</t>
   </si>
   <si>
     <t>Compartir la experiencia de la lectura en soportes diversos relacionando el sentido de la obra con la propia experiencia biográfica y lectora.</t>
   </si>
   <si>
     <t>Conocer las características distintivas del texto literario y los recursos literarios.</t>
   </si>
   <si>
     <t>Explicar el sentido de obras literarias analizando sus elementos internos y su pertenencia a un género o subgénero específico mediante guías de trabajo.</t>
   </si>
   <si>
     <t>El alumnado realiza un comentario de texto escrito o una ficha de lectura donde justifica la relación entre la estructura, el género y el significado de la obra.</t>
   </si>
   <si>
     <t>Análisis guiado en clase de fragmentos literarios o lecturas obligatorias para identificar rasgos genéricos y explicar cómo estos construyen el sentido del texto.</t>
   </si>
   <si>
     <t>Confundir la interpretación literaria con un simple resumen argumental de la obra sin analizar los elementos formales ni el género.</t>
   </si>
   <si>
     <t>Establecer, de manera guiada, vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales, así como con otras manifestaciones artísticas y culturales, en función de temas, tópicos, estructuras, lenguaje y valores éticos y estéticos.</t>
   </si>
   <si>
+    <t>Comparar de forma guiada los textos leídos con otras obras artísticas o culturales, identificando temas y estructuras comunes para expresar una opinión personal razonada.</t>
+  </si>
+  <si>
+    <t>Relacionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una comparativa escrita o visual donde conecta elementos temáticos y estéticos de la lectura con canciones, películas o ilustraciones contemporáneas.</t>
+  </si>
+  <si>
+    <t>Actividad de aula donde se analiza un tópico literario presente en un poema clásico y se busca su rastro en un videoclip actual.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la comprensión lectora del texto base sin calificar la calidad de los vínculos establecidos con la otra manifestación artística.</t>
+  </si>
+  <si>
     <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
   </si>
   <si>
     <t>Escribir textos originales con intención estética, aplicando las características de los géneros literarios estudiados y utilizando diversos soportes creativos o audiovisuales.</t>
   </si>
   <si>
     <t>Crear</t>
   </si>
   <si>
     <t>El alumnado produce composiciones literarias, individuales o grupales, que demuestran el uso consciente de recursos estilísticos y convenciones genéricas en soportes físicos o digitales.</t>
   </si>
   <si>
     <t>Desarrollo de talleres de escritura creativa basados en la imitación de modelos literarios (pastiches) o la transformación de textos clásicos en piezas multimedia.</t>
   </si>
   <si>
     <t>Evaluar la creación literaria basándose exclusivamente en la corrección ortográfica, ignorando el uso de recursos expresivos o la adecuación al género propuesto.</t>
   </si>
   <si>
     <t>Revisar los textos propios de manera guiada y hacer propuestas de mejora argumentando los cambios, e identificar y subsanar algunos problemas de comprensión lectora utilizando los conocimientos explícitos sobre la lengua y su uso.</t>
   </si>
   <si>
     <t>Mejorar los propios escritos mediante la revisión autónoma, aplicando conocimientos gramaticales y explicando los cambios con propiedad técnica para perfeccionar la expresión.</t>
   </si>
   <si>
     <t>Reflexionar</t>
@@ -790,51 +748,51 @@
   <si>
     <t>Comprender las relaciones de igualdad y contrariedad que se establecen entre las palabras y su uso en el discurso oral y escrito.</t>
   </si>
   <si>
     <t>Deducir reglas gramaticales básicas mediante la observación y manipulación de textos, utilizando terminología técnica y consultando diccionarios o gramáticas de apoyo.</t>
   </si>
   <si>
     <t>El alumnado realiza actividades de reflexión lingüística donde transforma oraciones, propone hipótesis sobre cambios gramaticales y resuelve dudas consultando manuales o diccionarios.</t>
   </si>
   <si>
     <t>Rúbrica genérica</t>
   </si>
   <si>
     <t>Sesiones de gramática inductiva donde se comparan pares mínimos de oraciones para identificar funciones sintácticas o categorías gramaticales mediante la transformación.</t>
   </si>
   <si>
     <t>Confundir la reflexión lingüística con la memorización de definiciones teóricas o el análisis sintáctico mecánico sin comprensión del funcionamiento comunicativo.</t>
   </si>
   <si>
     <t>Identificar los elementos constitutivos de la oración simple, diferenciando sujeto y predicado.</t>
   </si>
   <si>
     <t>Formular generalizaciones sobre aspectos básicos del funcionamiento de la lengua a partir de la observación, la comparación y la transformación de enunciados.</t>
   </si>
   <si>
-    <t>Identificar los procesos de formación de palabras. BO CM</t>
+    <t>Identificar los procesos de formación de palabras.</t>
   </si>
   <si>
     <t>Identificar, desterrar y sustituir los usos discriminatorios de la lengua a partir de la reflexión y el análisis de los elementos lingüísticos, textuales y discursivos utilizados, así como de los elementos no verbales que rigen la comunicación entre personas.</t>
   </si>
   <si>
     <t>Detectar y corregir expresiones discriminatorias o manipuladoras en textos y discursos, analizando cómo el lenguaje influye en la convivencia y la igualdad.</t>
   </si>
   <si>
     <t>El alumnado realiza un análisis escrito o una tabla comparativa donde identifica rasgos lingüísticos discriminatorios y propone alternativas de lenguaje inclusivo y respetuoso.</t>
   </si>
   <si>
     <t>Análisis de situaciones comunicativas reales, como redes sociales o publicidad, para identificar sesgos de género, prejuicios o intentos de manipulación informativa.</t>
   </si>
   <si>
     <t>Limitar la evaluación a una opinión moral sobre el respeto sin exigir la identificación técnica de los recursos lingüísticos que generan la discriminación.</t>
   </si>
   <si>
     <t>Utilizar estrategias para la resolución dialogada de los conflictos y la búsqueda de consensos tanto en el ámbito personal como educativo y social.</t>
   </si>
   <si>
     <t>Aplicar el diálogo y la escucha activa para resolver conflictos comunicativos y alcanzar acuerdos, evitando prejuicios lingüísticos y fomentando el respeto a la diversidad.</t>
   </si>
   <si>
     <t>Utilizar</t>
   </si>
@@ -1280,272 +1238,433 @@
   </si>
   <si>
     <t>Evalúa y mejora sus producciones con rigor crítico y autonomía, justificando con precisión técnica las elecciones lingüísticas en función del contexto. Formula generalizaciones complejas sobre el sistema de la lengua y transfiere estos conocimientos para mejorar la comprensión de textos ajenos y la calidad de los propios.
 → El alumno analiza el uso de la voz pasiva o de ciertos adjetivos en una noticia para explicar cómo se intenta influir en la opinión del lector, aplicando este conocimiento para redactar un artículo de opinión propio.</t>
   </si>
   <si>
     <t>Muestra dificultades para identificar usos discriminatorios evidentes en la lengua y requiere ayuda constante para participar en diálogos sin recurrir a abusos de poder verbales o interrupciones.
 → El alumno utiliza términos excluyentes en un debate de clase y no reconoce el impacto negativo de sus palabras cuando se le señala.</t>
   </si>
   <si>
     <t>Identifica de forma guiada algunos usos discriminatorios y trata de aplicar estrategias básicas de diálogo, aunque su comunicación todavía presenta sesgos o dificultades para alcanzar consensos de forma autónoma.
 → En un trabajo grupal, el alumno acepta las normas de turno de palabra solo tras la intervención del docente, corrigiendo algún comentario despectivo bajo supervisión.</t>
   </si>
   <si>
     <t>Identifica y evita autónomamente los usos discriminatorios y los abusos de poder a través de la palabra, empleando estrategias de escucha activa y diálogo para resolver conflictos y favorecer la convivencia.
 → Durante una discusión sobre un tema polémico, el alumno utiliza un lenguaje inclusivo y propone una solución intermedia que respeta las opiniones de sus compañeros.</t>
   </si>
   <si>
     <t>Analiza críticamente y desatierra con eficacia cualquier abuso de poder o discriminación en la comunicación, liderando procesos de mediación y promoviendo activamente la igualdad de derechos mediante un uso ético y democrático del lenguaje.
 → El alumno detecta un sesgo de género en un texto analizado en clase y propone alternativas lingüísticas democráticas, actuando además como mediador en un conflicto real entre compañeros.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>Comunicación y lengua: primeros pasos</t>
+  </si>
+  <si>
+    <t>Analizamos la diversidad lingüística de nuestro centro creando un mapa de lenguas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Observación de la propia biografía lingüística y de la diversidad lingüística del centro.
+• Identificación de las diferentes lenguas habladas en el centro escolar y explicación de la igualdad de todas las lenguas para evitar los prejuicios lingüísticos. Atención a la diversidad lingüística del centro educativo.
+• Reconocimiento de las lenguas de España: origen, distribución geográfica y nociones básicas.
+• Conocimiento del plurilingüismo en España.
+• Identificación de los componentes del hecho comunicativo. Introducción a las funciones del lenguaje.
+• Iniciación a las estrategias de producción y comprensión de textos orales, escritos y multimodales de diferentes ámbitos: personal, escolar y social, con atención conjunta a los siguientes aspectos: 1. Contexto.
+• Interacción oral y escrita de carácter informal.
+• Conocimiento de las estrategias verbales y no verbales para la producción de textos orales y escritos informales.
+• Tomar y dejar la palabra.
+• Conocimiento de las estrategias y técnicas para hablar en público.
+• Valoración de la importancia de la conversación en la vida social practicando actos de habla: contando, opinando, dialogando, describiendo, en situaciones comunicativas propias de la actividad escolar.
+• Aplicación guiada de la corrección lingüística y revisión ortográfica y gramatical de los textos. Conocimiento y uso de las normas de ortografía: La división en sílabas. Las reglas de acentuación. La tilde diacrítica. El uso de mayúsculas y minúsculas.
+• Explicación y uso de los signos básicos de puntuación como mecanismo organizador del texto escrito: el punto, la coma, los signos de interrogación y exclamación. Su relación con el significado.
+• Aproximación a la lengua como código o sistema y a sus unidades básicas teniendo en cuenta los diferentes niveles: el sonido y el sistema de escritura, las palabras (forma y significado), su organización en el discurso (orden de las palabras, componentes de las oraciones o conexión entre los significados).
+• Caracterización y diferenciación de los planos de la lengua: fonético-fonológico; morfosintáctico, léxico-semántico y pragmático. Identificación de sus unidades.
+• Identificación, distinción y caracterización de las categorías gramaticales. Las palabras variables: El nombre. Funciones del nombre. El adjetivo. Significado y posición del adjetivo. Funciones del adjetivo. Determinantes: Identificación y caracterización de los distintos tipos de determinantes. Pronombres: Pronombres personales. El verbo. La conjugación verbal. Verbos auxiliares y su conjugación.
+• Procedimientos de adquisición y formación de palabras.
+• Presentación de los elementos constitutivos de la palabra: lexemas y morfemas flexivos y derivativos. Palabras variables e invariables.
+• Reflexión sobre las relaciones semánticas entre palabras: sinonimia y antonimia, monosemia y polisemia.</t>
+  </si>
+  <si>
+    <t>1.1
+1.2
+2.1
+3.2
+5.1
+5.3
+9.2
+9.3
+9.6
+10.1
+10.2</t>
+  </si>
+  <si>
+    <t>CE.1
+CE.5
+CE.9
+CE.10</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Rúbrica de observación de la interacción oral; prueba escrita de identificación de categorías gramaticales; análisis de textos breves.</t>
+  </si>
+  <si>
+    <t>Textos, géneros y sintaxis</t>
+  </si>
+  <si>
+    <t>Creamos un periódico escolar con noticias, reportajes y entrevistas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Análisis de las clases de textos según su intencionalidad. Análisis de las secuencias textuales básicas, con especial atención a las narrativas, descriptivas, dialogadas y prescriptivas.
+• El texto narrativo y subgéneros. Formas de la narración. La lengua en la narración. Clases de narraciones. Tipos de narradores.
+• El texto descriptivo. La lengua en la descripción. Funciones de la descripción. Tipos de descripción.
+• El texto dialogado. Textos dialogados orales y textos dialogados escritos. La conversación. El debate. Escritura de textos dialogados.
+• El texto prescriptivo.
+• Géneros discursivos propios del ámbito personal: la conversación.
+• Análisis de los géneros discursivos según el ámbito de uso: textos de la vida diaria y de las relaciones sociales (cartas, instrucciones, correos electrónicos).
+• Géneros discursivos propios del ámbito educativo (diccionarios, libros de texto y exposiciones orales).
+• Géneros discursivos propios del ámbito social: textos de los medios de comunicación (informativos televisivos, noticias periodísticas, periódicos digitales).
+• Explicación de textos multimodales: página web, presentación PowerPoint y anuncios publicitarios. Análisis de uso de los diferentes sistemas semióticos.
+• Comprensión lectora: lectura de textos en voz alta. Identificación del sentido global del texto atendiendo a la intencionalidad del emisor y la relación entre sus partes, selección y retención de la información relevante.
+• Producción escrita. Planificación, textualización, revisión y edición en diferentes soportes de textos que reflejan usos de la escritura para la organización del pensamiento: esquemas, resúmenes, sinopsis, etc. en soporte papel o digital, con corrección gramatical y ortográfica y propiedad léxica.
+• Identificación, distinción y caracterización de las categorías gramaticales. Las palabras invariables: El adverbio. Identificación y caracterización de los tipos de adverbios. La preposición. La conjunción. Clases de conjunciones. La interjección. Uso de las interjecciones.
+• Distinción entre la forma (categoría gramatical) y la función de las palabras (funciones sintácticas). Relaciones gramaticales. El enunciado.
+• Caracterización, identificación y reconocimiento de oraciones y de sus constituyentes. El grupo nominal y el verbal. La concordancia entre el núcleo nominal y el verbal.
+• Caracterización, identificación y reconocimiento de la oración simple.
+• Constituyentes de la oración simple: el sujeto y su identificación. El predicado: diferenciación e identificación de los distintos tipos de predicados. Oraciones unimembres.
+• Presentación de las diferencias contextuales y formales relevantes e intersecciones entre lengua oral y lengua escrita, atendiendo a aspectos sintácticos, léxicos y pragmáticos.</t>
+  </si>
+  <si>
+    <t>2.2
+3.1
+4.1
+5.2
+6.1
+6.2
+9.1
+9.4
+9.5</t>
+  </si>
+  <si>
+    <t>CE.3
+CE.4
+CE.6
+CE.9</t>
+  </si>
+  <si>
+    <t>Portafolio con producciones escritas (narrativa, descriptiva, diálogo); prueba de análisis sintáctico; exposición oral.</t>
+  </si>
+  <si>
+    <t>Literatura y creación</t>
+  </si>
+  <si>
+    <t>Organizamos un recital poético y una representación teatral a partir de lecturas compartidas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Participación guiada y activa en actos culturales vinculados con el circuito literario y lector como encuentros con el autor y concursos literarios, entre otros.
+• Expresión, a través de modelos, de la experiencia lectora y apropiación de los textos leídos a través de distintas formas de recreación.
+• Introducción de estrategias de movilización de la experiencia personal y lectora como forma de establecer vínculos entre la obra leída y aspectos de la actualidad, así como con otros textos y manifestaciones artísticas y culturales (música, pintura, audiovisuales, etc.), entendidas como formas de expresión del sentimiento humano.
+• Presentación de estrategias para la recomendación de las lecturas oralmente entre iguales.
+• Estrategias de fomento del gusto y el hábito lector en todas sus vertientes: ocio y placer, fuente de conocimiento, acceso a una nueva visión de la realidad y de la ficción.
+• Lectura guiada de obras completas y fragmentos relevantes de la literatura juvenil contemporánea y del patrimonio literario universal, inscritas en itinerarios temáticos o de género, que atraviesan épocas, contextos culturales y movimientos artísticos, atendiendo a los siguientes contenidos y estrategias:
+• Relación entre los elementos constitutivos del género literario y la construcción del sentido de la obra.
+• Presentación de las características del texto literario y la construcción del sentido de la obra.
+• Análisis básico del valor de los recursos expresivos y de sus efectos en la recepción.
+• Aproximación al lenguaje literario y los recursos literarios.
+• Introducción a las estrategias y modelos para la construcción compartida de la interpretación de las obras:
+• Elaboración de reseñas, crónicas, notas, comentarios, informes de la valoración e interpretación personal de las obras y fragmentos literarios leídos.
+• Lectura expresiva, dramatización y recitación de los textos atendiendo a los procesos de comprensión, apropiación y oralización implicados.
+• Lectura dramatizada de textos teatrales.
+• Lectura y recitado de textos poéticos.
+• Creación de textos personales de intención literaria, en prosa y en verso, a partir de la apropiación de las convenciones del lenguaje literario y en referencia a modelos dados:
+• Imitación, transformación, continuación etc., de diferentes textos de intención literaria.
+• Aproximación a los géneros literarios a través de la lectura y explicación de fragmentos significativos o de textos completos.
+• Introducción al análisis de los rasgos formales del género teatral.
+• Introducción al análisis de los rasgos formales del género lírico.</t>
+  </si>
+  <si>
+    <t>7.1
+7.2
+7.3
+8.1
+8.2
+8.3</t>
+  </si>
+  <si>
+    <t>CE.7
+CE.8</t>
+  </si>
+  <si>
+    <t>Rúbrica de lectura expresiva; reseña literaria; creación de un texto literario original.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Vaya acento tienes! El mapa sonoro de nuestro barrio</t>
+    <t>Madrid habla</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigación y creación de un podcast sobre la diversidad lingüística en Madrid</t>
+    <t>Un podcast para descubrir las lenguas de nuestra comunidad</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En un centro de educación secundaria en Madrid, donde conviven alumnos de diversas procedencias geográficas y culturales, se observa la necesidad de valorar la riqueza de las variedades del español y otras lenguas presentes en el entorno cercano.</t>
+    <t>El centro se encuentra en Madrid, una comunidad autónoma con una diversidad lingüística real: junto al español, conviven hablantes de catalán, gallego, euskera, y otras lenguas del mundo debido a la migración. El alumnado a menudo no es consciente de esta riqueza. Se plantea el reto de investigarla y difundirla mediante un producto digital.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos demostrar que la diversidad de acentos y lenguas en nuestro barrio es una riqueza cultural y no un motivo de prejuicio?</t>
+    <t>Diseñar y grabar un episodio de podcast (10-15 minutos) que muestre la diversidad lingüística de la Comunidad de Madrid, incluyendo una entrevista y una reflexión sobre estereotipos, para publicarlo en el blog del instituto y compartirlo con las familias.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o grabadoras
-[...3 lines deleted...]
-• Micrófonos básicos</t>
+• Ejemplos de podcast educativos
+• Plantilla de guion
+• Teléfonos o tablets para grabar (o estudio de radio escolar)
+• Software de edición de audio gratuito (Audacity o similar)
+• Blog del centro (WordPress o similar) para publicar
+• Mapa de lenguas de España (físico o digital)
+• Rúbricas de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Fomento de la tolerancia y el respeto a la diversidad cultural; desarrollo de la competencia digital; educación para la convivencia.</t>
+    <t>Educación intercultural y en valores: respeto a la diversidad lingüística y cultural, uso crítico de las TIC.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Audición de diferentes muestras de habla (andaluz, madrileño 'cheli', español de México, gallego, etc.). Debate dirigido sobre las primeras impresiones y prejuicios asociados a cada forma de hablar. Presentación del proyecto: crear un podcast que recoja la diversidad del barrio.</t>
-[...2 lines deleted...]
-    <t>Nube de palabras con conceptos sobre diversidad y prejuicios.</t>
+    <t>Se presenta el reto: crear un podcast sobre la diversidad lingüística de Madrid. Se visiona un breve vídeo sobre lenguas en España y se debate qué lenguas conocen. Se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Cuaderno con ideas iniciales y preguntas sobre el reto.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Estudio de las lenguas de España y las variedades del español, con especial atención a Madrid. Análisis de la estructura de un podcast (careta, secciones, cuñas). Taller de búsqueda de información sobre la realidad plurilingüe del centro educativo.</t>
-[...2 lines deleted...]
-    <t>Mapa conceptual sobre las lenguas de España y esquema de secciones del podcast.</t>
+    <t>El alumnado investiga lenguas de España y su presencia en Madrid. Analizan estereotipos lingüísticos y practican la estructura de podcast con ejemplos. Cada equipo diseña una pequeña entrevista a un familiar sobre su lengua.</t>
+  </si>
+  <si>
+    <t>Ficha de identificación de lenguas y estereotipos; guion incipiente de la entrevista.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Trabajo de campo: los alumnos realizan entrevistas breves a familiares, vecinos o compañeros de otros cursos sobre su origen lingüístico y palabras típicas de su zona. Redacción del guion del podcast integrando las entrevistas y la reflexión contra los estereotipos.</t>
-[...2 lines deleted...]
-    <t>Borrador del guion radiofónico y archivos de audio en bruto.</t>
+    <t>Los equipos redactan el guion completo del podcast (introducción, desarrollo con entrevista, reflexión final) y realizan la grabación de la entrevista (pueden grabarla en casa o en clase).</t>
+  </si>
+  <si>
+    <t>Guion completo y primera grabación de la entrevista.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Archivo de audio final (Podcast) y cartel promocional con QR.</t>
+    <t>Edición del podcast (corte, orden, música de fondo opcional) y publicación en el blog del instituto. Se elabora una breve entrada de blog que acompañe al audio.</t>
+  </si>
+  <si>
+    <t>Podcast editado y entrada de blog publicada.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Escucha colectiva de los episodios. Coevaluación mediante rúbrica de los trabajos de los compañeros. Reflexión final individual sobre el cambio de percepción respecto a los acentos y la importancia del respeto lingüístico.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de coevaluación cumplimentada.</t>
+    <t>Audición de algunos podcasts en clase, coevaluación con rúbrica, autoevaluación y discusión final sobre lo aprendido.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¡Cazadores de palabras: el virus del silicio!</t>
-[...8 lines deleted...]
-    <t>¿Podemos demostrar con datos reales si el lenguaje digital está 'formateando' nuestra forma de hablar y escribir?</t>
+    <t>Midiendo el inglés en nuestro español</t>
+  </si>
+  <si>
+    <t>Investigación lingüística colaborativa en 1º ESO</t>
+  </si>
+  <si>
+    <t>El instituto organiza una Semana Cultural sobre la lengua española y el departamento de Lengua quiere aprovechar la investigación del alumnado para exponerla en un stand interactivo.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre el uso de anglicismos entre el alumnado de 1º a 4º de ESO, analizar los datos y comunicar las conclusiones en un póster digital para la Semana Cultural.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets
-[...35 lines deleted...]
-    <t>Cuestionario de autoevaluación y diana de aprendizaje.</t>
+• Encuesta en Google Forms o impresa
+• Hoja de cálculo (Excel/Google Sheets)
+• Genially o Canva para póster
+• Rúbrica de evaluación (impresa o digital)</t>
+  </si>
+  <si>
+    <t>Competencia digital (búsqueda, tratamiento de datos, creación de contenido); pensamiento crítico (valoración de fuentes); educación lingüística (reflexión sobre el léxico).</t>
+  </si>
+  <si>
+    <t>Presentación del reto: ¿qué sabemos sobre los anglicismos? Lluvia de ideas. Se formula la pregunta guía y se forman equipos de 3-4 alumnos. Cada equipo acota su enfoque (redes sociales, videojuegos, deportes...).</t>
+  </si>
+  <si>
+    <t>Registro de ideas iniciales en el cuaderno</t>
+  </si>
+  <si>
+    <t>Talleres: 1) ¿Qué son los anglicismos? Identificación en textos cotidianos. 2) Cómo diseñar una encuesta: preguntas abiertas/cerradas, escalas. 3) Ética en la recogida de datos. 4) Búsqueda de fuentes fiables sobre anglicismos en español.</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de anglicismos y diseño de preguntas</t>
+  </si>
+  <si>
+    <t>Cada equipo aplica la encuesta a un grupo de edad (1º, 2º, 3º o 4º ESO) durante el recreo o en horas de tutoría. Después, tabulan los datos en una hoja de cálculo y elaboran gráficos de barras o sectores.</t>
+  </si>
+  <si>
+    <t>Hoja de datos brutos y gráficos generados</t>
+  </si>
+  <si>
+    <t>Los equipos crean un póster digital (Genially/Canva) que incluya: introducción, metodología, resultados, conclusiones (con generalizaciones según criterio 9.5), fuentes y reflexión sobre TIC. Revisión por pares y corrección del borrador (evidencia para 9.1).</t>
+  </si>
+  <si>
+    <t>Borrador corregido y póster final</t>
+  </si>
+  <si>
+    <t>Presentación oral de los pósteres ante el grupo y, si es posible, ante un pequeño comité del departamento. Coevaluación con rúbrica. Autoevaluación (diana de logros). Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>¡Que no se pierda el hilo! Tejiendo historias de nuestro barrio</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos evitar que las historias de vida de nuestros mayores desaparezcan y convertirlas en un legado artístico para el barrio?</t>
+    <t>Voces del instituto: creamos un fanzine por la convivencia</t>
+  </si>
+  <si>
+    <t>La literatura como herramienta de reflexión y respeto</t>
+  </si>
+  <si>
+    <t>El centro detecta la necesidad de mejorar la convivencia y el respeto entre el alumnado. Se propone la creación de un fanzine colectivo que, a partir de textos literarios propios, promueva valores de tolerancia y empatía.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir un fanzine literario que recoja creaciones propias (microrrelatos, poemas, cómics) sobre el respeto a la diversidad, y presentarlo al alumnado de 2º ESO para fomentar la reflexión conjunta.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Grabadoras de voz o móviles
-[...36 lines deleted...]
-    <t>Diario de reflexión final y rúbrica de autoevaluación.</t>
+• Ejemplos de fanzines
+• Antología de microrrelatos y poemas sobre diversidad
+• Plantilla de planificación de textos
+• Guía de ortografía básica
+• Material de dibujo y maquetación (papel, tijeras, pegamento, o aplicación digital: Canva, Publisher)</t>
+  </si>
+  <si>
+    <t>Educación en valores (convivencia, respeto a la diversidad) y competencia digital (maquetación con herramientas sencillas).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: crear un fanzine para mejorar la convivencia. Se visionan ejemplos de fanzines y se debate sobre la pregunta guía. Se forman equipos y se asignan roles iniciales.</t>
+  </si>
+  <si>
+    <t>Registro de ideas iniciales y preguntas planteadas por el alumnado.</t>
+  </si>
+  <si>
+    <t>Lectura guiada de microrrelatos y poemas sobre diversidad (autores como Gloria Fuertes, Miguel Hernández). Análisis de recursos literarios y reflexión sobre uso del lenguaje. Taller de ortografía y acentuación.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de un texto literario (criterio 8.2). Ejercicios de ortografía.</t>
+  </si>
+  <si>
+    <t>Cada equipo escribe un texto literario (cuento o poema) sobre un tema de convivencia elegido. Se realizan borradores, se revisan con ayuda de una guía y se aplican correcciones ortográficas y de estilo. Se debate internamente sobre el lenguaje inclusivo y la resolución de conflictos.</t>
+  </si>
+  <si>
+    <t>Borradores con correcciones visibles (criterio 5.1). Reflexión escrita sobre lenguaje inclusivo (criterio 10.1). Observación del trabajo en equipo (criterio 10.2).</t>
+  </si>
+  <si>
+    <t>Maquetación del fanzine: diseño de portada, selección de textos, incorporación de ilustraciones. Preparación de una breve presentación para la audiencia (2º ESO). Se vela por la corrección final (criterio 5.2) y la calidad literaria (criterio 8.3).</t>
+  </si>
+  <si>
+    <t>Fanzine final impreso/digital (evidencia de 5.2 y 8.3). Guion de presentación.</t>
+  </si>
+  <si>
+    <t>Presentación del fanzine al grupo de 2º ESO (en directo o grabado). Coevaluación mediante rúbrica entre equipos y autoevaluación individual. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación para percibir y comprender la diversidad lingüística.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Mapa interactivo de la Península Ibérica con capas cronológicas que permitan visualizar la evolución desde el latín hasta las lenguas actuales, incorporando audios reales de hablantes de cada zona.
 • Glosarios visuales comparativos que presenten palabras cotidianas en castellano, catalán, gallego, euskera y variedades dialectales, utilizando códigos de colores para identificar raíces etimológicas comunes.
 • Repositorio de fragmentos literarios y periodísticos breves en diferentes dialectos del español (andaluz, canario, murciano) acompañados de transcripciones fonéticas simplificadas para identificar rasgos como el seseo o la aspiración.</t>
   </si>
@@ -1762,297 +1881,297 @@
   <si>
     <t xml:space="preserve">
 • Reescribir un microrrelato o una escena de un cuento tradicional eliminando los sesgos de género y los abusos de poder, permitiendo la entrega en formato de guion teatral, cómic digital o podcast narrado.
 • Diseñar un 'Manual de Supervivencia Comunicativa' para el centro, donde el alumnado elija entre crear una infografía, una videoguía o un decálogo escrito sobre cómo mediar en conflictos lingüísticos cotidianos.
 • Realizar un debate reglado sobre el uso del lenguaje inclusivo en la RAE, donde los estudiantes puedan participar mediante intervenciones orales grabadas, turnos de réplica escritos en un foro o mediante el uso de tarjetas de comunicación visual.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Proyecto 'Detectives del Lenguaje': investigar de forma autónoma el léxico utilizado en ámbitos de interés del alumno (videojuegos, deportes, moda) para detectar y denunciar términos que vulneren la igualdad de derechos.
 • Simulación de un 'Gabinete de Crisis' escolar donde los alumnos asumen roles de mediadores lingüísticos para resolver un conflicto real del aula, ajustando el nivel de complejidad del reto según sus habilidades sociales.
 • Creación colaborativa de un 'Diccionario de Aula' con términos positivos y democráticos propuestos por ellos, permitiéndoles votar y decidir las normas de convivencia comunicativa que regirán sus propios debates.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, CCL5, CP2</t>
-[...47 lines deleted...]
-    <t>CCL4, CCEC1, CCEC2</t>
+    <t>CP3, CC1, CCEC1</t>
+  </si>
+  <si>
+    <t>CC2, CPSAA1</t>
+  </si>
+  <si>
+    <t>Describir y apreciar la diversidad lingüística y cultural implica reconocer la realidad plurilingüe y pluricultural, lo que se corresponde con CP3 (conciencia de la diversidad lingüística y cultural), CC1 (comprender la realidad social y cultural) y CCEC1 (apreciar el patrimonio cultural).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3</t>
+  </si>
+  <si>
+    <t>CD3</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales, valorando su fiabilidad, moviliza CCL2 (comprensión y valoración de textos orales) y CCL3 (selección y contraste de información), además de CD3 (evaluación de fiabilidad de la información digital).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5</t>
+  </si>
+  <si>
+    <t>CD2, CCEC2</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales con fluidez y coherencia requiere CCL1 (expresión oral) y CCL5 (comunicación en distintos formatos), así como CD2 (creación de contenidos digitales) y CCEC2 (expresión artística) para modalidades multimodales.</t>
+  </si>
+  <si>
+    <t>CCL4, CCL3</t>
+  </si>
+  <si>
+    <t>Comprender, interpretar y valorar textos escritos, identificando ideas principales y secundarias, moviliza CCL4 (lectura comprensiva) y CCL3 (localización y contrastación de información).</t>
+  </si>
+  <si>
+    <t>CCL5</t>
+  </si>
+  <si>
+    <t>Producir textos escritos y multimodales coherentes y correctos implica CCL5 (producción escrita), y secundariamente CD2 (creación de contenidos digitales) y CCEC2 (expresión artística) para formatos multimodales.</t>
+  </si>
+  <si>
+    <t>CCL3, CD3</t>
+  </si>
+  <si>
+    <t>CC3, CPSAA4</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información evaluando su fiabilidad y evitando riesgos de manipulación moviliza CCL3 (selección y contraste) y CD3 (evaluación digital), además de CC3 (juicio crítico) y CPSAA4 (reflexión crítica).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC1</t>
+  </si>
+  <si>
+    <t>Seleccionar y leer obras diversas como fuente de placer y conocimiento implica CCL4 (lectura comprensiva) y CCEC1 (apreciación del patrimonio cultural), así como CPSAA1 (autoconocimiento) y CC1 (diversidad cultural).</t>
+  </si>
+  <si>
+    <t>CCEC1, CCEC4, CCL4</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras literarias moviliza CCEC1 (apreciación del patrimonio), CCEC4 (apreciación de la literatura) y CCL4 (lectura comprensiva), junto a CPSAA1 (experiencia biográfica) y CC1 (diversidad cultural).</t>
+  </si>
+  <si>
+    <t>CCL5, CCL1</t>
   </si>
   <si>
     <t>CPSAA1</t>
   </si>
   <si>
-    <t>Fomenta la lectura autónoma de obras diversas como fuente de placer y la configuración de un itinerario lector.</t>
-[...23 lines deleted...]
-    <t>Pone la comunicación al servicio de la convivencia, la resolución de conflictos y la igualdad de derechos.</t>
+    <t>Movilizar el conocimiento sobre la estructura de la lengua y reflexionar sobre elecciones lingüísticas para mejorar la comunicación implica CCL5 (expresión escrita correcta) y CCL1 (expresión oral correcta), así como CPSAA1 (reflexión autónoma).</t>
+  </si>
+  <si>
+    <t>CC2, CC3, CC4</t>
+  </si>
+  <si>
+    <t>CPSAA3, CCL1</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática, la resolución dialogada de conflictos y la igualdad requiere CC2 (análisis de problemas sociales), CC3 (participación con criterio ético) y CC4 (actuación democrática), además de CPSAA3 (respeto y empatía) y CCL1 (interacción oral dialogada).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué decreto regula específicamente el currículo de Lengua Castellana y Literatura en 1.º ESO dentro de la Comunidad de Madrid?</t>
-[...2 lines deleted...]
-    <t>Se rige por el Decreto 64/2022, de 20 de julio, que establece para Madrid la ordenación y el currículo de la ESO. En 1.º ESO, la asignatura dispone de 3 horas semanales, integrando los 73 saberes básicos en torno a los bloques de las lenguas y sus hablantes, comunicación, educación literaria y reflexión sobre la lengua, respetando los estándares de calidad autonómicos.</t>
+    <t>¿Cómo se concreta el currículo de Lengua Castellana y Literatura de 1.º ESO en la Comunidad de Madrid a partir del Real Decreto 217/2022?</t>
+  </si>
+  <si>
+    <t>Madrid se acoge al Real Decreto 217/2022 sin añadidos autonómicos. Los 73 saberes básicos se distribuyen en tres bloques (Comunicación, Reflexión sobre la lengua, Educación literaria) y se trabajan en 3 horas semanales. La concreción curricular es la misma que la estatal, sin modificaciones en criterios de evaluación ni competencias.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Cómo se diferencia la carga horaria de Lengua Castellana y Literatura en 1.º ESO en Madrid respecto al mínimo estatal?</t>
-[...2 lines deleted...]
-    <t>Madrid asigna estrictamente 3 horas semanales a Lengua Castellana y Literatura en 1.º ESO, ajustándose al marco del Real Decreto 217/2022 pero ejerciendo su competencia autonómica. A diferencia de otras regiones que otorgan 4 horas, Madrid exige una mayor síntesis en la impartición de los 73 saberes básicos para garantizar la cobertura de las 10 competencias específicas del curso sin perder profundidad académica.</t>
+    <t>¿En qué se diferencia la carga horaria de Lengua en 1.º ESO en Madrid (3 h/semana) respecto a la de Castilla-La Mancha (4 h/semana)?</t>
+  </si>
+  <si>
+    <t>Mientras Madrid asigna 3 horas semanales a Lengua Castellana y Literatura en 1.º ESO, Castilla-La Mancha establece 4 horas. Esta diferencia horaria implica que en Madrid se debe priorizar o integrar contenidos, ya que los 73 saberes y 26 criterios de evaluación son comunes en ambas comunidades.</t>
   </si>
   <si>
     <t>Evaluación</t>
   </si>
   <si>
-    <t>¿Cómo afecta la distribución de 3 horas semanales a la evaluación de los 26 criterios de Lengua en 1.º ESO en Madrid?</t>
-[...2 lines deleted...]
-    <t>Con solo 3 horas semanales, los departamentos en Madrid deben agrupar los 26 criterios de evaluación en situaciones de aprendizaje muy compactas. La evaluación debe ser continua, pero la limitación horaria obliga a priorizar la competencia comunicativa oral y escrita, asegurando que los 73 saberes se evalúen mediante instrumentos diversos que no resten tiempo excesivo a la instrucción directa en el aula de 1.º ESO.</t>
+    <t>¿Con solo 3 horas semanales, ¿cómo se pueden abordar los 73 saberes básicos de Lengua en 1.º ESO sin sobrecargar al alumnado?</t>
+  </si>
+  <si>
+    <t>Se recomienda una secuenciación trimestral que agrupe saberes por tipología textual (narrativo, expositivo, etc.). Los 10 criterios de evaluación permiten trabajar varios saberes de forma integrada. Por ejemplo, en una misma unidad se pueden abordar la comprensión lectora, la morfología y la producción escrita, optimizando el tiempo.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo se organiza la recuperación de Lengua Castellana y Literatura en 1.º ESO para alumnos que promocionan con la materia pendiente?</t>
+  </si>
+  <si>
+    <t>Se establece un plan de refuerzo con actividades centradas en los criterios de evaluación no superados. El alumno debe entregar tareas trimestrales y realizar una prueba final. Los 10 criterios se desglosan en indicadores y se realiza un seguimiento quincenal. La calificación se obtiene de la media de las actividades y la prueba.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad son concretas para Lengua en 1.º ESO, considerando los 26 criterios de evaluación?</t>
+  </si>
+  <si>
+    <t>Se implementan adaptaciones no significativas para alumnos con dificultades: plantillas de escritura, lectura guiada y rúbricas simplificadas. Los criterios de evaluación se desglosan en niveles de logro. Para altas capacidades, se proponen actividades de producción literaria y análisis crítico que amplíen los saberes básicos.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo se coordina el departamento de Lengua con Historia y Geografía en 1.º ESO para trabajar la expresión escrita?</t>
+  </si>
+  <si>
+    <t>Se programan dos proyectos interdisciplinares por curso: una biografía histórica y un texto expositivo geográfico. Se acuerdan rúbricas comunes para la estructura textual y el uso de vocabulario. La calificación en Lengua valora el 60% de la expresión escrita y la coordinación asegura que ambos departamentos exigen los mismos estándares.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué evidencias específicas suele requerir la Inspección Educativa de Madrid en las programaciones de Lengua de 1.º ESO?</t>
-[...35 lines deleted...]
-    <t>Los alumnos que promocionen con Lengua de 1.º ESO pendiente deberán seguir un programa de refuerzo específico. La recuperación se centra en alcanzar las 10 competencias específicas no logradas. El departamento diseña pruebas sobre los 26 criterios mínimos, aprovechando que los 73 saberes de 1.º ESO son la base necesaria para progresar en 2.º ESO, garantizando la continuidad pedagógica según las directrices de la Comunidad de Madrid.</t>
+    <t>¿Qué aspectos exige la inspección educativa de Madrid en la programación de Lengua para 1.º ESO?</t>
+  </si>
+  <si>
+    <t>La inspección verifica que los 10 criterios de evaluación estén vinculados directamente a los 73 saberes básicos y que las situaciones de aprendizaje sean competenciales. Exige que la programación recoja la distribución temporal de saberes, la atención a la diversidad y la evaluación formativa, con ejemplos concretos para cada criterio.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos y bibliografía son recomendables para trabajar los saberes de Lengua en 1.º ESO con 3 horas semanales en Madrid?</t>
+  </si>
+  <si>
+    <t>Se recomienda el uso de antologías literarias adaptadas (como ‘La lengua de las mariposas’) y diccionarios digitales (RAE online). Para la parte gramatical, ‘Gramática fácil’ de SM. Plataformas como Edubook y Genially para crear actividades interactivas. La bibliografía básica incluye el libro de texto y el material complementario del departamento.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la relación entre las 10 Competencias Específicas de Lengua y los descriptores operativos del Perfil de Salida para entender qué se espera que el alumno sepa hacer al acabar el ciclo.</t>
-[...2 lines deleted...]
-    <t>No subrayes todo; fíjate solo en los verbos de acción de los criterios (analizar, producir, identificar) para saber si la evaluación será práctica o teórica.</t>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de 1.º ESO de Lengua Castellana y Literatura. Identifica las 10 competencias específicas, los 46 criterios de evaluación y los 83 saberes básicos distribuidos en los 3 bloques. Comprueba las horas semanales (3) y las recomendaciones metodológicas.</t>
+  </si>
+  <si>
+    <t>Suelen cambiar la numeración; anota el número exacto del decreto y compáralo con el estatal (Real Decreto 217/2022) para detectar diferencias propias de tu CCAA.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los 46 criterios por procesos (Hablar, Escuchar, Leer, Escribir) en lugar de seguirlos por orden numérico; te facilitará la creación de rúbricas transversales.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Crea una tabla o documento con las 10 competencias específicas y los 46 criterios asociados. Usa un código propio (ej. CE1.1 para el primer criterio de la primera competencia) que te permita referenciarlos fácilmente en situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios por competencia y numéralos de forma visible; te servirá después para las ponderaciones y para justificar la evaluación en las SDA.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 46 criterios a un instrumento de evaluación (rúbrica de exposición oral, lista de cotejo de escritura, prueba escrita de gramática). Con solo 3 horas semanales, debes ser selectivo.</t>
-[...2 lines deleted...]
-    <t>En 1.º ESO, prioriza la observación sistemática y las rúbricas de producto final sobre el examen tradicional para cubrir los criterios de 'Comunicación Oral'.</t>
+    <t>Decide qué criterios evaluarás con cada instrumento (rúbricas, pruebas escritas, observación, productos orales/escritos). Asigna un peso relativo a cada criterio dentro de su competencia. No todos los criterios requieren un instrumento específico; algunos se observan continuamente.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar los 46 criterios con pruebas escritas; la mayoría deben ser observables en situaciones de aula (debates, exposiciones, diarios de lectura, producciones cooperativas).</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 83 saberes básicos en los 3 bloques curriculares (Las lenguas y sus hablantes, Comunicación, Reflexión sobre la Lengua y Educación Literaria) a lo largo de los tres trimestres.</t>
-[...2 lines deleted...]
-    <t>No intentes dar los 83 saberes como temas aislados. Integra la 'Reflexión sobre la lengua' (gramática) siempre como una herramienta para mejorar la 'Comunicación' (escritura).</t>
+    <t>Reparte los 83 saberes entre los tres trimestres, teniendo en cuenta la progresión y la integración entre los tres bloques. Procura que cada trimestre incluya saberes de comunicación oral, escrita y reflexión sobre la lengua.</t>
+  </si>
+  <si>
+    <t>Agrupa saberes de gramática y uso de la lengua con la lectura de un texto literario concreto; así evitas la teoría aislada y conectas con la práctica comunicativa.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para 1.º ESO funciona muy bien el aprendizaje basado en retos que terminen en un producto tangible; reduce la dispersión de alumnos que vienen de Primaria.</t>
+    <t>3-4 horas</t>
+  </si>
+  <si>
+    <t>Diseña una situación de aprendizaje (SDA) por trimestre que movilice varios saberes y criterios de evaluación. Incluye un producto final motivador, actividades secuenciadas y rúbricas. Asegura que aborde la oralidad, la lectura, la escritura y la reflexión lingüística.</t>
+  </si>
+  <si>
+    <t>Para 1.º ESO, elige un producto motivador (cómic, podcast, guía turística) y asegura que incluya oralidad, escritura y reflexión lingüística. No más de 8-10 sesiones por SDA.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada Competencia Específica. Asegúrate de que la suma de las 10 CE sea el 100% de la nota, independientemente de cuántos criterios tenga cada una.</t>
-[...2 lines deleted...]
-    <t>Dado que tienes 46 criterios, no les des el mismo peso a todos; otorga más valor a los criterios de producción (escribir/hablar) que a los de identificación pura.</t>
+    <t>Acuerda con el departamento los porcentajes que cada competencia específica (o criterio) tendrá en la calificación final. Define el peso de la prueba escrita (máximo 40%), la observación, las rúbricas de productos y la actitud. Documenta el acuerdo.</t>
+  </si>
+  <si>
+    <t>Recuerda que el peso de la prueba escrita no debe superar el 40% del total; inspección lo mira. Incluye la ponderación en la programación didáctica.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no alcanzados. En 1.º ESO es vital prever el desfase curricular en lectoescritura.</t>
-[...2 lines deleted...]
-    <t>Crea una 'vía de mínimos' para los criterios de gramática y ortografía, pero no bajes el nivel en los criterios de expresión oral, donde los alumnos con dificultades suelen brillar.</t>
+    <t>Redacta las medidas de atención a la diversidad (adaptaciones curriculares, refuerzo, enriquecimiento) y el plan de recuperación de evaluaciones pendientes. Especifica cómo se recuperan los criterios no superados dentro de la misma SDA o en actividades específicas.</t>
+  </si>
+  <si>
+    <t>Incluye actividades de recuperación en la propia SDA (no al final del trimestre) y especifica cómo se evalúa de nuevo (por ejemplo, repitiendo un producto similar con mejora guiada).</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Identificar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valoración de la riqueza cultural, lingüística y dialectal, a partir de la observación de la d</t>
   </si>
   <si>
     <t>Comprender el sentido global, la estructura, la información más relevante en función de las necesidades comunicativas y la intención del emisor en textos orales y multimodales senc</t>
   </si>
   <si>
     <t>Aprender a hablar en público, en situaciones formales e informales, de forma individual o en grupo, respetando las normas de cortesía que deben presidir los intercambios orales y a</t>
   </si>
@@ -2848,1117 +2967,1115 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>522</v>
+        <v>532</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>344</v>
+        <v>330</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>527</v>
+        <v>537</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>529</v>
+        <v>539</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>531</v>
+        <v>541</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>526</v>
+        <v>542</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>532</v>
+        <v>543</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>533</v>
+        <v>544</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>545</v>
+      </c>
+      <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>526</v>
+        <v>547</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>539</v>
+        <v>549</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>540</v>
+        <v>550</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>543</v>
+        <v>553</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>542</v>
+        <v>555</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>546</v>
+        <v>556</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>548</v>
+        <v>558</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>550</v>
+        <v>560</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>551</v>
+        <v>561</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>552</v>
+        <v>562</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>553</v>
+        <v>563</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>555</v>
+        <v>565</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>557</v>
+        <v>567</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>558</v>
+        <v>568</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>559</v>
+        <v>569</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>560</v>
+        <v>570</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>561</v>
+        <v>571</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>562</v>
+        <v>572</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>563</v>
+        <v>573</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>564</v>
+        <v>574</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>565</v>
+        <v>575</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>566</v>
+        <v>576</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>567</v>
+        <v>577</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>568</v>
+        <v>578</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>410</v>
+        <v>579</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>574</v>
+        <v>585</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>575</v>
+        <v>586</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>576</v>
+        <v>587</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>577</v>
+        <v>421</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>578</v>
+        <v>588</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>579</v>
+        <v>589</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>580</v>
+        <v>590</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>581</v>
+        <v>591</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>582</v>
+        <v>592</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>416</v>
+        <v>427</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>583</v>
+        <v>593</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>584</v>
+        <v>594</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>585</v>
+        <v>595</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>586</v>
+        <v>596</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>587</v>
+        <v>597</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>588</v>
+        <v>598</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>589</v>
+        <v>599</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>590</v>
+        <v>600</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>591</v>
+        <v>601</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>592</v>
+        <v>602</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>593</v>
+        <v>603</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>594</v>
+        <v>604</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>595</v>
+        <v>605</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>593</v>
+        <v>603</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>597</v>
+        <v>607</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>598</v>
+        <v>608</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>599</v>
+        <v>609</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>600</v>
+        <v>610</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>601</v>
+        <v>611</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>602</v>
+        <v>612</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>585</v>
+        <v>595</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>604</v>
+        <v>614</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>605</v>
+        <v>615</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>606</v>
+        <v>616</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>607</v>
+        <v>617</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>608</v>
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>609</v>
+        <v>619</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>610</v>
+        <v>620</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>612</v>
+        <v>622</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>613</v>
+        <v>623</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>135</v>
+        <v>116</v>
       </c>
       <c r="D3" s="9">
         <v>7.5</v>
       </c>
       <c r="E3" s="9">
         <v>7.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>614</v>
+        <v>624</v>
       </c>
       <c r="D4" s="9">
         <v>7.5</v>
       </c>
       <c r="E4" s="9">
         <v>7.5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="D5" s="9">
         <v>10.0</v>
       </c>
       <c r="E5" s="9">
         <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>616</v>
+        <v>626</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
       <c r="D7" s="9">
         <v>10.0</v>
       </c>
       <c r="E7" s="9">
         <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>618</v>
+        <v>628</v>
       </c>
       <c r="D8" s="9">
         <v>10.0</v>
       </c>
       <c r="E8" s="9">
         <v>10.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>619</v>
+        <v>629</v>
       </c>
       <c r="D9" s="9">
         <v>25.0</v>
       </c>
       <c r="E9" s="9">
         <v>25.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>5.1</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>620</v>
+        <v>630</v>
       </c>
       <c r="D10" s="9">
         <v>8.33</v>
       </c>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.2</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>187</v>
+        <v>168</v>
       </c>
       <c r="D11" s="9">
         <v>8.33</v>
       </c>
       <c r="E11" s="9">
         <v>8.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.3</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>192</v>
+        <v>173</v>
       </c>
       <c r="D12" s="9">
         <v>8.33</v>
       </c>
       <c r="E12" s="9">
         <v>8.33</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>6.1</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>621</v>
+        <v>631</v>
       </c>
       <c r="D13" s="9">
         <v>7.5</v>
       </c>
       <c r="E13" s="9">
         <v>7.5</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>200</v>
+        <v>181</v>
       </c>
       <c r="D14" s="9">
         <v>7.5</v>
       </c>
       <c r="E14" s="9">
         <v>7.5</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>7.1</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>622</v>
+        <v>632</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>7.2</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>623</v>
+        <v>633</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>7.3</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>218</v>
+        <v>199</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>8.1</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>219</v>
+        <v>200</v>
       </c>
       <c r="D18" s="9">
         <v>6.67</v>
       </c>
       <c r="E18" s="9">
         <v>6.67</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.2</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>624</v>
+        <v>634</v>
       </c>
       <c r="D19" s="9">
         <v>6.67</v>
       </c>
       <c r="E19" s="9">
         <v>6.67</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.3</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>625</v>
+        <v>635</v>
       </c>
       <c r="D20" s="9">
         <v>6.67</v>
       </c>
       <c r="E20" s="9">
         <v>6.67</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>9.1</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>626</v>
+        <v>636</v>
       </c>
       <c r="D21" s="9">
         <v>3.33</v>
       </c>
       <c r="E21" s="9">
         <v>3.33</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>9.2</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="D22" s="9">
         <v>3.33</v>
       </c>
       <c r="E22" s="9">
         <v>3.33</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>9.3</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="D23" s="9">
         <v>3.33</v>
       </c>
       <c r="E23" s="9">
         <v>3.33</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>9.4</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="D24" s="9">
         <v>3.33</v>
       </c>
       <c r="E24" s="9">
         <v>3.33</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>9.5</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="D25" s="9">
         <v>3.33</v>
       </c>
       <c r="E25" s="9">
         <v>3.33</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>9.6</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
       <c r="D26" s="9">
         <v>3.33</v>
       </c>
       <c r="E26" s="9">
         <v>3.33</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>10.1</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>627</v>
+        <v>637</v>
       </c>
       <c r="D27" s="9">
         <v>7.5</v>
       </c>
       <c r="E27" s="9">
         <v>7.5</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>10.2</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="D28" s="9">
         <v>7.5</v>
       </c>
       <c r="E28" s="9">
         <v>7.5</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9">
         <f>SUM(E3:E28)</f>
         <v>189.98000000000005</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>629</v>
+        <v>639</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AD31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" s="8" t="s">
-        <v>630</v>
+        <v>640</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>631</v>
+        <v>641</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>5.1</v>
       </c>
@@ -3995,1132 +4112,1132 @@
       <c r="U1" s="8">
         <v>9.1</v>
       </c>
       <c r="V1" s="8">
         <v>9.2</v>
       </c>
       <c r="W1" s="8">
         <v>9.3</v>
       </c>
       <c r="X1" s="8">
         <v>9.4</v>
       </c>
       <c r="Y1" s="8">
         <v>9.5</v>
       </c>
       <c r="Z1" s="8">
         <v>9.6</v>
       </c>
       <c r="AA1" s="8">
         <v>10.1</v>
       </c>
       <c r="AB1" s="8">
         <v>10.2</v>
       </c>
       <c r="AC1" s="8" t="s">
-        <v>632</v>
+        <v>642</v>
       </c>
       <c r="AD1" s="8" t="s">
-        <v>613</v>
+        <v>623</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" s="7" t="s">
-        <v>633</v>
+        <v>643</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AB2),"")</f>
         <v/>
       </c>
       <c r="AD2" s="7"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" s="7" t="s">
-        <v>634</v>
+        <v>644</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AB3),"")</f>
         <v/>
       </c>
       <c r="AD3" s="7"/>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" s="7" t="s">
-        <v>635</v>
+        <v>645</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AB4),"")</f>
         <v/>
       </c>
       <c r="AD4" s="7"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" s="7" t="s">
-        <v>636</v>
+        <v>646</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AB5),"")</f>
         <v/>
       </c>
       <c r="AD5" s="7"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" s="7" t="s">
-        <v>637</v>
+        <v>647</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AB6),"")</f>
         <v/>
       </c>
       <c r="AD6" s="7"/>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" s="7" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AB7),"")</f>
         <v/>
       </c>
       <c r="AD7" s="7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" s="7" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AB8),"")</f>
         <v/>
       </c>
       <c r="AD8" s="7"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" s="7" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AB9),"")</f>
         <v/>
       </c>
       <c r="AD9" s="7"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" s="7" t="s">
-        <v>641</v>
+        <v>651</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AB10),"")</f>
         <v/>
       </c>
       <c r="AD10" s="7"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" s="7" t="s">
-        <v>642</v>
+        <v>652</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AB11),"")</f>
         <v/>
       </c>
       <c r="AD11" s="7"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" s="7" t="s">
-        <v>643</v>
+        <v>653</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AB12),"")</f>
         <v/>
       </c>
       <c r="AD12" s="7"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" s="7" t="s">
-        <v>644</v>
+        <v>654</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AB13),"")</f>
         <v/>
       </c>
       <c r="AD13" s="7"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" s="7" t="s">
-        <v>645</v>
+        <v>655</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AB14),"")</f>
         <v/>
       </c>
       <c r="AD14" s="7"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" s="7" t="s">
-        <v>646</v>
+        <v>656</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AB15),"")</f>
         <v/>
       </c>
       <c r="AD15" s="7"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" s="7" t="s">
-        <v>647</v>
+        <v>657</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AB16),"")</f>
         <v/>
       </c>
       <c r="AD16" s="7"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="7" t="s">
-        <v>648</v>
+        <v>658</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AB17),"")</f>
         <v/>
       </c>
       <c r="AD17" s="7"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" s="7" t="s">
-        <v>649</v>
+        <v>659</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AB18),"")</f>
         <v/>
       </c>
       <c r="AD18" s="7"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="7" t="s">
-        <v>650</v>
+        <v>660</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AB19),"")</f>
         <v/>
       </c>
       <c r="AD19" s="7"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" s="7" t="s">
-        <v>651</v>
+        <v>661</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AB20),"")</f>
         <v/>
       </c>
       <c r="AD20" s="7"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="7" t="s">
-        <v>652</v>
+        <v>662</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AB21),"")</f>
         <v/>
       </c>
       <c r="AD21" s="7"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="7" t="s">
-        <v>653</v>
+        <v>663</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AB22),"")</f>
         <v/>
       </c>
       <c r="AD22" s="7"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" s="7" t="s">
-        <v>654</v>
+        <v>664</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AB23),"")</f>
         <v/>
       </c>
       <c r="AD23" s="7"/>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="7" t="s">
-        <v>655</v>
+        <v>665</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AB24),"")</f>
         <v/>
       </c>
       <c r="AD24" s="7"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" s="7" t="s">
-        <v>656</v>
+        <v>666</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AB25),"")</f>
         <v/>
       </c>
       <c r="AD25" s="7"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" s="7" t="s">
-        <v>657</v>
+        <v>667</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AB26),"")</f>
         <v/>
       </c>
       <c r="AD26" s="7"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="7" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AB27),"")</f>
         <v/>
       </c>
       <c r="AD27" s="7"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" s="7" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AB28),"")</f>
         <v/>
       </c>
       <c r="AD28" s="7"/>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" s="7" t="s">
-        <v>660</v>
+        <v>670</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AB29),"")</f>
         <v/>
       </c>
       <c r="AD29" s="7"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="7" t="s">
-        <v>661</v>
+        <v>671</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AB30),"")</f>
         <v/>
       </c>
       <c r="AD30" s="7"/>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" s="7" t="s">
-        <v>662</v>
+        <v>672</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -7465,54 +7582,54 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E19"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A15" sqref="A15:C19"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -7529,4220 +7646,4271 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...99 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A8:E8"/>
-    <mergeCell ref="A14:E14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>82</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>86</v>
+        <v>67</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>82</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>97</v>
+        <v>78</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>98</v>
+        <v>79</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>100</v>
+        <v>81</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>105</v>
+        <v>86</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>106</v>
+        <v>87</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>107</v>
+        <v>88</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>110</v>
+        <v>91</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>112</v>
+        <v>93</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>114</v>
+        <v>95</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>116</v>
+        <v>97</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>117</v>
+        <v>98</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>119</v>
+        <v>100</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>122</v>
+        <v>103</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>123</v>
+        <v>104</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>124</v>
+        <v>105</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>125</v>
+        <v>106</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>126</v>
+        <v>107</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>130</v>
+        <v>111</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>131</v>
+        <v>112</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>132</v>
+        <v>113</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>133</v>
+        <v>114</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7">
         <v>1.1</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>135</v>
+        <v>116</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>136</v>
+        <v>117</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>138</v>
+        <v>119</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>139</v>
+        <v>120</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>140</v>
+        <v>121</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>141</v>
+        <v>122</v>
       </c>
       <c r="K2" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7">
         <v>1.2</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>143</v>
+        <v>124</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>144</v>
+        <v>125</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>145</v>
+        <v>126</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>139</v>
+        <v>120</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>146</v>
+        <v>127</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>147</v>
+        <v>128</v>
       </c>
       <c r="K3" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7">
         <v>2.1</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>148</v>
+        <v>129</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>151</v>
+        <v>132</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>153</v>
+        <v>134</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>154</v>
+        <v>135</v>
       </c>
       <c r="K4" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7">
         <v>2.2</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>157</v>
+        <v>138</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>158</v>
+        <v>139</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>139</v>
+        <v>120</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="J5" s="7" t="s">
-        <v>160</v>
+        <v>141</v>
       </c>
       <c r="K5" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7">
         <v>3.1</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>162</v>
+        <v>143</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>163</v>
+        <v>144</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>166</v>
+        <v>147</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>167</v>
+        <v>148</v>
       </c>
       <c r="K6" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7">
         <v>3.2</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>168</v>
+        <v>149</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>170</v>
+        <v>151</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>172</v>
+        <v>153</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>173</v>
+        <v>154</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>174</v>
+        <v>155</v>
       </c>
       <c r="K7" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7">
         <v>4.1</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>175</v>
+        <v>156</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>176</v>
+        <v>157</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>177</v>
+        <v>158</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>178</v>
+        <v>159</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>179</v>
+        <v>160</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>180</v>
+        <v>161</v>
       </c>
       <c r="K8" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>5.1</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>181</v>
+        <v>162</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>182</v>
+        <v>163</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>139</v>
+        <v>120</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>185</v>
+        <v>166</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>186</v>
+        <v>167</v>
       </c>
       <c r="K9" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7">
         <v>5.2</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>187</v>
+        <v>168</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>163</v>
+        <v>144</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>189</v>
+        <v>170</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>139</v>
+        <v>120</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>190</v>
+        <v>171</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>191</v>
+        <v>172</v>
       </c>
       <c r="K10" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7">
         <v>5.3</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>192</v>
+        <v>173</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7" t="s">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="7">
         <v>6.1</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>194</v>
+        <v>175</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>195</v>
+        <v>176</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>196</v>
+        <v>177</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>197</v>
+        <v>178</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>139</v>
+        <v>120</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>198</v>
+        <v>179</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>199</v>
+        <v>180</v>
       </c>
       <c r="K12" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="7">
         <v>6.2</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>200</v>
+        <v>181</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>201</v>
+        <v>182</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>202</v>
+        <v>183</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>203</v>
+        <v>184</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>139</v>
+        <v>120</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>205</v>
+        <v>186</v>
       </c>
       <c r="K13" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="7">
         <v>7.1</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>206</v>
+        <v>187</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>207</v>
+        <v>188</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>208</v>
+        <v>189</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>209</v>
+        <v>190</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>212</v>
+        <v>193</v>
       </c>
       <c r="K14" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7">
         <v>7.2</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>213</v>
+        <v>194</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>214</v>
+        <v>195</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>170</v>
+        <v>151</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>215</v>
+        <v>196</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>139</v>
+        <v>120</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>216</v>
+        <v>197</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>217</v>
+        <v>198</v>
       </c>
       <c r="K15" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="7">
         <v>7.3</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>218</v>
+        <v>199</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7" t="s">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="7">
         <v>8.1</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>219</v>
+        <v>200</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>220</v>
+        <v>201</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>208</v>
+        <v>189</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>221</v>
+        <v>202</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>139</v>
+        <v>120</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>222</v>
+        <v>203</v>
       </c>
       <c r="J17" s="7" t="s">
-        <v>223</v>
+        <v>204</v>
       </c>
       <c r="K17" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="7">
         <v>8.2</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>224</v>
-[...3 lines deleted...]
-      <c r="G18" s="7"/>
+        <v>205</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>208</v>
+      </c>
       <c r="H18" s="7" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="J18" s="7"/>
+        <v>120</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>210</v>
+      </c>
       <c r="K18" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="7">
         <v>8.3</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>139</v>
+        <v>120</v>
       </c>
       <c r="I19" s="7" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="J19" s="7" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="K19" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="7">
         <v>9.1</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="H20" s="7" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="I20" s="7" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="J20" s="7" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="K20" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7">
         <v>9.2</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>208</v>
+        <v>189</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="H21" s="7" t="s">
-        <v>139</v>
+        <v>120</v>
       </c>
       <c r="I21" s="7" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="J21" s="7" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="K21" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="7">
         <v>9.3</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="I22" s="7" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="J22" s="7" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="K22" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="7">
         <v>9.4</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7" t="s">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="7">
         <v>9.5</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7" t="s">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="7">
         <v>9.6</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7" t="s">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="7">
         <v>10.1</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="H26" s="7" t="s">
-        <v>139</v>
+        <v>120</v>
       </c>
       <c r="I26" s="7" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="J26" s="7" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="K26" s="9">
         <v>3.85</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="7">
         <v>10.2</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="G27" s="7" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="H27" s="7" t="s">
-        <v>172</v>
+        <v>153</v>
       </c>
       <c r="I27" s="7" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="J27" s="7" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="K27" s="9">
         <v>3.85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I74"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>268</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>270</v>
+        <v>256</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>271</v>
+        <v>257</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>272</v>
+        <v>258</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C7" s="7">
         <v>1</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C8" s="7">
         <v>2</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C9" s="7">
         <v>3</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>277</v>
+        <v>263</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C10" s="7">
         <v>4</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>278</v>
+        <v>264</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C11" s="7">
         <v>5</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C12" s="7">
         <v>6</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>280</v>
+        <v>266</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C13" s="7">
         <v>7</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C14" s="7">
         <v>8</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C15" s="7">
         <v>9</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C16" s="7">
         <v>10</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>284</v>
+        <v>270</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C17" s="7">
         <v>11</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C18" s="7">
         <v>12</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C19" s="7">
         <v>13</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C20" s="7">
         <v>14</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C21" s="7">
         <v>15</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>289</v>
+        <v>275</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C22" s="7">
         <v>16</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>290</v>
+        <v>276</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C23" s="7">
         <v>17</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>291</v>
+        <v>277</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C24" s="7">
         <v>18</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>292</v>
+        <v>278</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C25" s="7">
         <v>19</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>293</v>
+        <v>279</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C26" s="7">
         <v>20</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>294</v>
+        <v>280</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C27" s="7">
         <v>21</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>295</v>
+        <v>281</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C28" s="7">
         <v>22</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>296</v>
+        <v>282</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C29" s="7">
         <v>23</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>297</v>
+        <v>283</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C30" s="7">
         <v>24</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>298</v>
+        <v>284</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C31" s="7">
         <v>25</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>299</v>
+        <v>285</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C32" s="7">
         <v>26</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C33" s="7">
         <v>27</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>301</v>
+        <v>287</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C34" s="7">
         <v>28</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C35" s="7">
         <v>29</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C36" s="7">
         <v>1</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C37" s="7">
         <v>2</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C38" s="7">
         <v>3</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C39" s="7">
         <v>4</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>307</v>
+        <v>293</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C40" s="7">
         <v>5</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C41" s="7">
         <v>6</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>309</v>
+        <v>295</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C42" s="7">
         <v>7</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>310</v>
+        <v>296</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C43" s="7">
         <v>8</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>311</v>
+        <v>297</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C44" s="7">
         <v>9</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C45" s="7">
         <v>10</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C46" s="7">
         <v>11</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C47" s="7">
         <v>12</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C48" s="7">
         <v>13</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>316</v>
+        <v>302</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C49" s="7">
         <v>14</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C50" s="7">
         <v>15</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C51" s="7">
         <v>16</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>319</v>
+        <v>305</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C52" s="7">
         <v>17</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>320</v>
+        <v>306</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
       <c r="I52" s="7"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C53" s="7">
         <v>18</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>321</v>
+        <v>307</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
       <c r="I53" s="7"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C54" s="7">
         <v>19</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>322</v>
+        <v>308</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="7"/>
       <c r="I54" s="7"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C55" s="7">
         <v>1</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>323</v>
+        <v>309</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="7"/>
       <c r="I55" s="7"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C56" s="7">
         <v>2</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>324</v>
+        <v>310</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="7"/>
       <c r="I56" s="7"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C57" s="7">
         <v>3</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>325</v>
+        <v>311</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="7"/>
       <c r="I57" s="7"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C58" s="7">
         <v>4</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>326</v>
+        <v>312</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
       <c r="I58" s="7"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C59" s="7">
         <v>5</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>327</v>
+        <v>313</v>
       </c>
       <c r="E59" s="7"/>
       <c r="F59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="7"/>
       <c r="I59" s="7"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C60" s="7">
         <v>6</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>328</v>
+        <v>314</v>
       </c>
       <c r="E60" s="7"/>
       <c r="F60" s="7"/>
       <c r="G60" s="7"/>
       <c r="H60" s="7"/>
       <c r="I60" s="7"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C61" s="7">
         <v>7</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>329</v>
+        <v>315</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="7"/>
       <c r="G61" s="7"/>
       <c r="H61" s="7"/>
       <c r="I61" s="7"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C62" s="7">
         <v>8</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>330</v>
+        <v>316</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="7"/>
       <c r="G62" s="7"/>
       <c r="H62" s="7"/>
       <c r="I62" s="7"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C63" s="7">
         <v>9</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="7"/>
       <c r="G63" s="7"/>
       <c r="H63" s="7"/>
       <c r="I63" s="7"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C64" s="7">
         <v>10</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>332</v>
+        <v>318</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="7"/>
       <c r="H64" s="7"/>
       <c r="I64" s="7"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C65" s="7">
         <v>11</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="7"/>
       <c r="G65" s="7"/>
       <c r="H65" s="7"/>
       <c r="I65" s="7"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C66" s="7">
         <v>12</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>334</v>
+        <v>320</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="7"/>
       <c r="G66" s="7"/>
       <c r="H66" s="7"/>
       <c r="I66" s="7"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C67" s="7">
         <v>13</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="7"/>
       <c r="G67" s="7"/>
       <c r="H67" s="7"/>
       <c r="I67" s="7"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C68" s="7">
         <v>14</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="7"/>
       <c r="G68" s="7"/>
       <c r="H68" s="7"/>
       <c r="I68" s="7"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C69" s="7">
         <v>15</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>337</v>
+        <v>323</v>
       </c>
       <c r="E69" s="7"/>
       <c r="F69" s="7"/>
       <c r="G69" s="7"/>
       <c r="H69" s="7"/>
       <c r="I69" s="7"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C70" s="7">
         <v>16</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>338</v>
+        <v>324</v>
       </c>
       <c r="E70" s="7"/>
       <c r="F70" s="7"/>
       <c r="G70" s="7"/>
       <c r="H70" s="7"/>
       <c r="I70" s="7"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C71" s="7">
         <v>17</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="7"/>
       <c r="G71" s="7"/>
       <c r="H71" s="7"/>
       <c r="I71" s="7"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C72" s="7">
         <v>18</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>340</v>
+        <v>326</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="7"/>
       <c r="G72" s="7"/>
       <c r="H72" s="7"/>
       <c r="I72" s="7"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C73" s="7">
         <v>19</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="E73" s="7"/>
       <c r="F73" s="7"/>
       <c r="G73" s="7"/>
       <c r="H73" s="7"/>
       <c r="I73" s="7"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B74" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C74" s="7">
         <v>20</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>342</v>
+        <v>328</v>
       </c>
       <c r="E74" s="7"/>
       <c r="F74" s="7"/>
       <c r="G74" s="7"/>
       <c r="H74" s="7"/>
       <c r="I74" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>343</v>
+        <v>329</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>344</v>
+        <v>330</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>345</v>
+        <v>331</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>346</v>
+        <v>332</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>347</v>
+        <v>333</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>348</v>
+        <v>334</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>349</v>
+        <v>335</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>350</v>
+        <v>336</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>15</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>353</v>
+        <v>339</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>356</v>
+        <v>342</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>359</v>
+        <v>345</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>362</v>
+        <v>348</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="B7" s="7">
         <v>20</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>363</v>
+        <v>349</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>364</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>365</v>
+        <v>351</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="B11" s="7">
         <v>20</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>367</v>
+        <v>353</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="G12" s="7" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>369</v>
+        <v>355</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>370</v>
+        <v>356</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="B15" s="7">
         <v>25</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>371</v>
+        <v>357</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>372</v>
+        <v>358</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>373</v>
+        <v>359</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="G18" s="7" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="B19" s="7">
         <v>25</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>376</v>
+        <v>362</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>377</v>
+        <v>363</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>378</v>
+        <v>364</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="7" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="B23" s="7">
         <v>15</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="D23" s="7">
         <v>1</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>379</v>
+        <v>365</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7">
         <v>2</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7">
         <v>3</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>381</v>
+        <v>367</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7">
         <v>4</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>382</v>
+        <v>368</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="7" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="B27" s="7">
         <v>15</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="D27" s="7">
         <v>1</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
       <c r="G27" s="7" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7">
         <v>2</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="G28" s="7" t="s">
-        <v>384</v>
+        <v>370</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7">
         <v>3</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="G29" s="7" t="s">
-        <v>385</v>
+        <v>371</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7">
         <v>4</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="G30" s="7" t="s">
-        <v>386</v>
+        <v>372</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="7" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="B31" s="7">
         <v>20</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="D31" s="7">
         <v>1</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
       <c r="G31" s="7" t="s">
-        <v>387</v>
+        <v>373</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="7"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7">
         <v>2</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="G32" s="7" t="s">
-        <v>388</v>
+        <v>374</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="7"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7">
         <v>3</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="G33" s="7" t="s">
-        <v>389</v>
+        <v>375</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="7"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7">
         <v>4</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="G34" s="7" t="s">
-        <v>390</v>
+        <v>376</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="B35" s="7">
         <v>20</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="D35" s="7">
         <v>1</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
       <c r="G35" s="7" t="s">
-        <v>391</v>
+        <v>377</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7">
         <v>2</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="G36" s="7" t="s">
-        <v>392</v>
+        <v>378</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="7"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7">
         <v>3</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="G37" s="7" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7">
         <v>4</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="G38" s="7" t="s">
-        <v>394</v>
+        <v>380</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="7" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="B39" s="7">
         <v>15</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="D39" s="7">
         <v>1</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="F39" s="7" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
       <c r="G39" s="7" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="7"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7">
         <v>2</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="G40" s="7" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="7"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7">
         <v>3</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="F41" s="7" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="G41" s="7" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="7"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7">
         <v>4</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="G42" s="7" t="s">
-        <v>398</v>
+        <v>384</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
         <v>399</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>400</v>
       </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>401</v>
+        <v>412</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>402</v>
+        <v>413</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>403</v>
+        <v>414</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>404</v>
+        <v>415</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>405</v>
+        <v>416</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>406</v>
+        <v>417</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>407</v>
+        <v>418</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>408</v>
+        <v>419</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>409</v>
+        <v>420</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>410</v>
+        <v>421</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>411</v>
+        <v>422</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>412</v>
+        <v>423</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>413</v>
+        <v>424</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>414</v>
+        <v>425</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>415</v>
+        <v>426</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>416</v>
+        <v>427</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>417</v>
+        <v>428</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>418</v>
+        <v>429</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>419</v>
+        <v>430</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>420</v>
+        <v>431</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>421</v>
+        <v>432</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>422</v>
+        <v>433</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>423</v>
+        <v>434</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>424</v>
+        <v>435</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>425</v>
+        <v>436</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>426</v>
+        <v>437</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>423</v>
+        <v>434</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>427</v>
+        <v>438</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>428</v>
+        <v>439</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>429</v>
+        <v>440</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>419</v>
+        <v>430</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>435</v>
+        <v>445</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>437</v>
+        <v>447</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>404</v>
+        <v>415</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>438</v>
+        <v>448</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>406</v>
+        <v>417</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>408</v>
+        <v>419</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>410</v>
+        <v>421</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>412</v>
+        <v>423</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>442</v>
+        <v>452</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>414</v>
+        <v>425</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>415</v>
+        <v>426</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>416</v>
+        <v>427</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>417</v>
+        <v>428</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>418</v>
+        <v>429</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>419</v>
+        <v>430</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>422</v>
+        <v>433</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>426</v>
+        <v>437</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>423</v>
+        <v>434</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>429</v>
+        <v>440</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>423</v>
+        <v>434</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>419</v>
+        <v>430</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>404</v>
+        <v>415</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>406</v>
+        <v>417</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>456</v>
+        <v>466</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>408</v>
+        <v>419</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>410</v>
+        <v>421</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>412</v>
+        <v>423</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>459</v>
+        <v>469</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>414</v>
+        <v>425</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>415</v>
+        <v>426</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>416</v>
+        <v>427</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>417</v>
+        <v>428</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>418</v>
+        <v>429</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>419</v>
+        <v>430</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>461</v>
+        <v>471</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>422</v>
+        <v>433</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>423</v>
+        <v>434</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>426</v>
+        <v>437</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>429</v>
+        <v>440</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>423</v>
+        <v>434</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>419</v>
+        <v>430</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -11751,488 +11919,488 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>344</v>
+        <v>330</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>478</v>
+        <v>488</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>481</v>
+        <v>491</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>486</v>
+        <v>496</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>489</v>
+        <v>499</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="7" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>507</v>
+        <v>517</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="7" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>508</v>
+        <v>518</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="7" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="7" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="7" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="7" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>516</v>
+        <v>526</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="7" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="7" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>519</v>
+        <v>529</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="7" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>520</v>
+        <v>530</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="7" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>521</v>
+        <v>531</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>