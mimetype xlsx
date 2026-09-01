--- v1 (2026-07-05)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 09:35</t>
+    <t>01/09/2026 13:25</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para 1º ESO de Lengua; aplica íntegro el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene integro el currículo estatal (competencias específicas, criterios de evaluación y saberes básicos del RD 217/2022).</t>
   </si>