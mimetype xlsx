--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="483">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Región de Murcia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:26</t>
+    <t>03/07/2026 18:20</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -607,51 +607,63 @@
   <si>
     <t>Organización de un club de lectura o foro virtual para debatir las conexiones emocionales y vitales con las obras leídas.</t>
   </si>
   <si>
     <t>Limitar la evaluación a un examen de comprobación de lectura que solo exige resumir el argumento o identificar personajes sin vinculación personal.</t>
   </si>
   <si>
     <t>Explicar y argumentar, con la ayuda de pautas y modelos, la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra, atendiendo a la configuración de los géneros y subgéneros literarios.</t>
   </si>
   <si>
     <t>Explicar el sentido de obras literarias analizando sus elementos internos y su pertenencia a un género o subgénero específico mediante guías de trabajo.</t>
   </si>
   <si>
     <t>El alumnado realiza un comentario de texto escrito o una ficha de lectura donde justifica la relación entre la estructura, el género y el significado de la obra.</t>
   </si>
   <si>
     <t>Análisis guiado en clase de fragmentos literarios o lecturas obligatorias para identificar rasgos genéricos y explicar cómo estos construyen el sentido del texto.</t>
   </si>
   <si>
     <t>Confundir la interpretación literaria con un simple resumen argumental de la obra sin analizar los elementos formales ni el género.</t>
   </si>
   <si>
     <t>Crear textos personales o colectivos sencillos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales.</t>
   </si>
   <si>
-    <t>Comentario, redacción y producción oral</t>
+    <t>Comparar de forma guiada los textos leídos con otras obras artísticas o culturales, identificando temas y estructuras comunes para expresar una opinión personal razonada.</t>
+  </si>
+  <si>
+    <t>Relacionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una comparativa escrita o visual donde conecta elementos temáticos y estéticos de la lectura con canciones, películas o ilustraciones contemporáneas.</t>
+  </si>
+  <si>
+    <t>Actividad de aula donde se analiza un tópico literario presente en un poema clásico y se busca su rastro en un videoclip actual.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la comprensión lectora del texto base sin calificar la calidad de los vínculos establecidos con la otra manifestación artística.</t>
   </si>
   <si>
     <t>Revisar los textos propios de manera guiada y hacer propuestas de mejora argumentando los cambios a partir de la reflexión metalingüística e interlingüística y con un metalenguaje específico.</t>
   </si>
   <si>
     <t>Mejorar los propios escritos mediante la revisión autónoma, aplicando conocimientos gramaticales y explicando los cambios con propiedad técnica para perfeccionar la expresión.</t>
   </si>
   <si>
     <t>Reflexionar</t>
   </si>
   <si>
     <t>El alumnado entrega un portafolio de escritura que incluye borradores, versiones finales y una hoja de control con la justificación técnica de los cambios realizados.</t>
   </si>
   <si>
     <t>Actividades de coevaluación y autorrevisión en el aula utilizando guías de corrección para identificar y explicar errores gramaticales en producciones escritas.</t>
   </si>
   <si>
     <t>Confundir la corrección ortográfica directa por parte del docente con la capacidad de reflexión y revisión autónoma que el criterio exige al alumno.</t>
   </si>
   <si>
     <t>Formular generalizaciones sobre aspectos básicos del funcionamiento de la lengua a partir de la observación, la comparación y la transformación de enunciados.</t>
   </si>
   <si>
     <t>Explicar razonadamente cómo las palabras y estructuras elegidas por un autor sirven para lograr su intención comunicativa y qué efecto producen en quien lee o escucha.</t>
   </si>
@@ -1295,225 +1307,225 @@
   <si>
     <t xml:space="preserve">
 • Reescribir un microrrelato o una escena de un cuento tradicional eliminando los sesgos de género y los abusos de poder, permitiendo la entrega en formato de guion teatral, cómic digital o podcast narrado.
 • Diseñar un 'Manual de Supervivencia Comunicativa' para el centro, donde el alumnado elija entre crear una infografía, una videoguía o un decálogo escrito sobre cómo mediar en conflictos lingüísticos cotidianos.
 • Realizar un debate reglado sobre el uso del lenguaje inclusivo en la RAE, donde los estudiantes puedan participar mediante intervenciones orales grabadas, turnos de réplica escritos en un foro o mediante el uso de tarjetas de comunicación visual.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Proyecto 'Detectives del Lenguaje': investigar de forma autónoma el léxico utilizado en ámbitos de interés del alumno (videojuegos, deportes, moda) para detectar y denunciar términos que vulneren la igualdad de derechos.
 • Simulación de un 'Gabinete de Crisis' escolar donde los alumnos asumen roles de mediadores lingüísticos para resolver un conflicto real del aula, ajustando el nivel de complejidad del reto según sus habilidades sociales.
 • Creación colaborativa de un 'Diccionario de Aula' con términos positivos y democráticos propuestos por ellos, permitiéndoles votar y decidir las normas de convivencia comunicativa que regirán sus propios debates.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, CCL5, CP2</t>
-[...47 lines deleted...]
-    <t>CCL4, CCEC1, CCEC2</t>
+    <t>CP3, CC1, CCEC1</t>
+  </si>
+  <si>
+    <t>CC2, CPSAA1</t>
+  </si>
+  <si>
+    <t>Describir y apreciar la diversidad lingüística y cultural implica reconocer la realidad plurilingüe y pluricultural, lo que se corresponde con CP3 (conciencia de la diversidad lingüística y cultural), CC1 (comprender la realidad social y cultural) y CCEC1 (apreciar el patrimonio cultural).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3</t>
+  </si>
+  <si>
+    <t>CD3</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales, valorando su fiabilidad, moviliza CCL2 (comprensión y valoración de textos orales) y CCL3 (selección y contraste de información), además de CD3 (evaluación de fiabilidad de la información digital).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5</t>
+  </si>
+  <si>
+    <t>CD2, CCEC2</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales con fluidez y coherencia requiere CCL1 (expresión oral) y CCL5 (comunicación en distintos formatos), así como CD2 (creación de contenidos digitales) y CCEC2 (expresión artística) para modalidades multimodales.</t>
+  </si>
+  <si>
+    <t>CCL4, CCL3</t>
+  </si>
+  <si>
+    <t>Comprender, interpretar y valorar textos escritos, identificando ideas principales y secundarias, moviliza CCL4 (lectura comprensiva) y CCL3 (localización y contrastación de información).</t>
+  </si>
+  <si>
+    <t>CCL5</t>
+  </si>
+  <si>
+    <t>Producir textos escritos y multimodales coherentes y correctos implica CCL5 (producción escrita), y secundariamente CD2 (creación de contenidos digitales) y CCEC2 (expresión artística) para formatos multimodales.</t>
+  </si>
+  <si>
+    <t>CCL3, CD3</t>
+  </si>
+  <si>
+    <t>CC3, CPSAA4</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información evaluando su fiabilidad y evitando riesgos de manipulación moviliza CCL3 (selección y contraste) y CD3 (evaluación digital), además de CC3 (juicio crítico) y CPSAA4 (reflexión crítica).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC1</t>
+  </si>
+  <si>
+    <t>Seleccionar y leer obras diversas como fuente de placer y conocimiento implica CCL4 (lectura comprensiva) y CCEC1 (apreciación del patrimonio cultural), así como CPSAA1 (autoconocimiento) y CC1 (diversidad cultural).</t>
+  </si>
+  <si>
+    <t>CCEC1, CCEC4, CCL4</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras literarias moviliza CCEC1 (apreciación del patrimonio), CCEC4 (apreciación de la literatura) y CCL4 (lectura comprensiva), junto a CPSAA1 (experiencia biográfica) y CC1 (diversidad cultural).</t>
+  </si>
+  <si>
+    <t>CCL5, CCL1</t>
   </si>
   <si>
     <t>CPSAA1</t>
   </si>
   <si>
-    <t>Fomenta la lectura autónoma de obras diversas como fuente de placer y la configuración de un itinerario lector.</t>
-[...23 lines deleted...]
-    <t>Pone la comunicación al servicio de la convivencia, la resolución de conflictos y la igualdad de derechos.</t>
+    <t>Movilizar el conocimiento sobre la estructura de la lengua y reflexionar sobre elecciones lingüísticas para mejorar la comunicación implica CCL5 (expresión escrita correcta) y CCL1 (expresión oral correcta), así como CPSAA1 (reflexión autónoma).</t>
+  </si>
+  <si>
+    <t>CC2, CC3, CC4</t>
+  </si>
+  <si>
+    <t>CPSAA3, CCL1</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática, la resolución dialogada de conflictos y la igualdad requiere CC2 (análisis de problemas sociales), CC3 (participación con criterio ético) y CC4 (actuación democrática), además de CPSAA3 (respeto y empatía) y CCL1 (interacción oral dialogada).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la relación entre las 10 Competencias Específicas de Lengua y los descriptores operativos del Perfil de Salida para entender qué se espera que el alumno sepa hacer al acabar el ciclo.</t>
-[...2 lines deleted...]
-    <t>No subrayes todo; fíjate solo en los verbos de acción de los criterios (analizar, producir, identificar) para saber si la evaluación será práctica o teórica.</t>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de 1.º ESO de Lengua Castellana y Literatura. Identifica las 10 competencias específicas, los 46 criterios de evaluación y los 83 saberes básicos distribuidos en los 3 bloques. Comprueba las horas semanales (3) y las recomendaciones metodológicas.</t>
+  </si>
+  <si>
+    <t>Suelen cambiar la numeración; anota el número exacto del decreto y compáralo con el estatal (Real Decreto 217/2022) para detectar diferencias propias de tu CCAA.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los 46 criterios por procesos (Hablar, Escuchar, Leer, Escribir) en lugar de seguirlos por orden numérico; te facilitará la creación de rúbricas transversales.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Crea una tabla o documento con las 10 competencias específicas y los 46 criterios asociados. Usa un código propio (ej. CE1.1 para el primer criterio de la primera competencia) que te permita referenciarlos fácilmente en situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios por competencia y numéralos de forma visible; te servirá después para las ponderaciones y para justificar la evaluación en las SDA.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 46 criterios a un instrumento de evaluación (rúbrica de exposición oral, lista de cotejo de escritura, prueba escrita de gramática). Con solo 3 horas semanales, debes ser selectivo.</t>
-[...2 lines deleted...]
-    <t>En 1.º ESO, prioriza la observación sistemática y las rúbricas de producto final sobre el examen tradicional para cubrir los criterios de 'Comunicación Oral'.</t>
+    <t>Decide qué criterios evaluarás con cada instrumento (rúbricas, pruebas escritas, observación, productos orales/escritos). Asigna un peso relativo a cada criterio dentro de su competencia. No todos los criterios requieren un instrumento específico; algunos se observan continuamente.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar los 46 criterios con pruebas escritas; la mayoría deben ser observables en situaciones de aula (debates, exposiciones, diarios de lectura, producciones cooperativas).</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 83 saberes básicos en los 3 bloques curriculares (Las lenguas y sus hablantes, Comunicación, Reflexión sobre la Lengua y Educación Literaria) a lo largo de los tres trimestres.</t>
-[...2 lines deleted...]
-    <t>No intentes dar los 83 saberes como temas aislados. Integra la 'Reflexión sobre la lengua' (gramática) siempre como una herramienta para mejorar la 'Comunicación' (escritura).</t>
+    <t>Reparte los 83 saberes entre los tres trimestres, teniendo en cuenta la progresión y la integración entre los tres bloques. Procura que cada trimestre incluya saberes de comunicación oral, escrita y reflexión sobre la lengua.</t>
+  </si>
+  <si>
+    <t>Agrupa saberes de gramática y uso de la lengua con la lectura de un texto literario concreto; así evitas la teoría aislada y conectas con la práctica comunicativa.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para 1.º ESO funciona muy bien el aprendizaje basado en retos que terminen en un producto tangible; reduce la dispersión de alumnos que vienen de Primaria.</t>
+    <t>3-4 horas</t>
+  </si>
+  <si>
+    <t>Diseña una situación de aprendizaje (SDA) por trimestre que movilice varios saberes y criterios de evaluación. Incluye un producto final motivador, actividades secuenciadas y rúbricas. Asegura que aborde la oralidad, la lectura, la escritura y la reflexión lingüística.</t>
+  </si>
+  <si>
+    <t>Para 1.º ESO, elige un producto motivador (cómic, podcast, guía turística) y asegura que incluya oralidad, escritura y reflexión lingüística. No más de 8-10 sesiones por SDA.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada Competencia Específica. Asegúrate de que la suma de las 10 CE sea el 100% de la nota, independientemente de cuántos criterios tenga cada una.</t>
-[...2 lines deleted...]
-    <t>Dado que tienes 46 criterios, no les des el mismo peso a todos; otorga más valor a los criterios de producción (escribir/hablar) que a los de identificación pura.</t>
+    <t>Acuerda con el departamento los porcentajes que cada competencia específica (o criterio) tendrá en la calificación final. Define el peso de la prueba escrita (máximo 40%), la observación, las rúbricas de productos y la actitud. Documenta el acuerdo.</t>
+  </si>
+  <si>
+    <t>Recuerda que el peso de la prueba escrita no debe superar el 40% del total; inspección lo mira. Incluye la ponderación en la programación didáctica.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no alcanzados. En 1.º ESO es vital prever el desfase curricular en lectoescritura.</t>
-[...2 lines deleted...]
-    <t>Crea una 'vía de mínimos' para los criterios de gramática y ortografía, pero no bajes el nivel en los criterios de expresión oral, donde los alumnos con dificultades suelen brillar.</t>
+    <t>Redacta las medidas de atención a la diversidad (adaptaciones curriculares, refuerzo, enriquecimiento) y el plan de recuperación de evaluaciones pendientes. Especifica cómo se recuperan los criterios no superados dentro de la misma SDA o en actividades específicas.</t>
+  </si>
+  <si>
+    <t>Incluye actividades de recuperación en la propia SDA (no al final del trimestre) y especifica cómo se evalúa de nuevo (por ejemplo, repitiendo un producto similar con mejora guiada).</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Comprender el sentido global, la estructura, la información más relevante en función de las necesidades comunicativas y la intención del emisor en textos orales y multimodales senc</t>
   </si>
   <si>
     <t>Participar en interacciones orales informales, en el trabajo en equipo y en situaciones orales formales de carácter dialogado, de manera activa y adecuada, con actitudes de escucha</t>
   </si>
   <si>
     <t>Comprender e interpretar el sentido global, la estructura, la información más relevante y la intención del emisor en textos escritos y multimodales sencillos de Número 283 diferent</t>
   </si>
@@ -2266,630 +2278,628 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>375</v>
+        <v>385</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>388</v>
+      </c>
+      <c r="C6" s="5"/>
       <c r="D6" s="5" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>375</v>
+        <v>390</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>386</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>414</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D3" s="7">
         <v>7.5</v>
       </c>
       <c r="E3" s="7">
         <v>7.5</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D4" s="7">
         <v>7.5</v>
       </c>
       <c r="E4" s="7">
         <v>7.5</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="D5" s="7">
         <v>20.0</v>
       </c>
       <c r="E5" s="7">
         <v>20.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>3.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D6" s="7">
         <v>10.0</v>
       </c>
       <c r="E6" s="7">
         <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="D7" s="7">
         <v>10.0</v>
       </c>
       <c r="E7" s="7">
         <v>10.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>4.1</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="D8" s="7">
         <v>25.0</v>
       </c>
       <c r="E8" s="7">
         <v>25.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>5.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="D9" s="7">
         <v>12.5</v>
       </c>
       <c r="E9" s="7">
         <v>12.5</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>5.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="D10" s="7">
         <v>12.5</v>
       </c>
       <c r="E10" s="7">
         <v>12.5</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>6.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="D11" s="7">
         <v>7.5</v>
       </c>
       <c r="E11" s="7">
         <v>7.5</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>165</v>
       </c>
       <c r="D12" s="7">
         <v>7.5</v>
       </c>
       <c r="E12" s="7">
         <v>7.5</v>
       </c>
@@ -2917,217 +2927,217 @@
       <c r="A14" s="5">
         <v>7.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>178</v>
       </c>
       <c r="D14" s="7">
         <v>7.5</v>
       </c>
       <c r="E14" s="7">
         <v>7.5</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>8.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="D15" s="7">
         <v>10.0</v>
       </c>
       <c r="E15" s="7">
         <v>10.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>8.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D16" s="7">
         <v>10.0</v>
       </c>
       <c r="E16" s="7">
         <v>10.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>9.1</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="D17" s="7">
         <v>10.0</v>
       </c>
       <c r="E17" s="7">
         <v>10.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>9.2</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D18" s="7">
         <v>10.0</v>
       </c>
       <c r="E18" s="7">
         <v>10.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>10.1</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="D19" s="7">
         <v>7.5</v>
       </c>
       <c r="E19" s="7">
         <v>7.5</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>10.2</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="D20" s="7">
         <v>7.5</v>
       </c>
       <c r="E20" s="7">
         <v>7.5</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <f>SUM(E3:E20)</f>
         <v>190</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:V31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="6" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>3.1</v>
       </c>
       <c r="G1" s="6">
         <v>3.2</v>
       </c>
       <c r="H1" s="6">
         <v>4.1</v>
       </c>
       <c r="I1" s="6">
         <v>5.1</v>
       </c>
       <c r="J1" s="6">
         <v>5.2</v>
       </c>
@@ -3140,900 +3150,900 @@
       <c r="M1" s="6">
         <v>7.1</v>
       </c>
       <c r="N1" s="6">
         <v>7.2</v>
       </c>
       <c r="O1" s="6">
         <v>8.1</v>
       </c>
       <c r="P1" s="6">
         <v>8.2</v>
       </c>
       <c r="Q1" s="6">
         <v>9.1</v>
       </c>
       <c r="R1" s="6">
         <v>9.2</v>
       </c>
       <c r="S1" s="6">
         <v>10.1</v>
       </c>
       <c r="T1" s="6">
         <v>10.2</v>
       </c>
       <c r="U1" s="6" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="V1" s="6" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" s="5" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:T2),"")</f>
         <v/>
       </c>
       <c r="V2" s="5"/>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" s="5" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:T3),"")</f>
         <v/>
       </c>
       <c r="V3" s="5"/>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" s="5" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:T4),"")</f>
         <v/>
       </c>
       <c r="V4" s="5"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" s="5" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:T5),"")</f>
         <v/>
       </c>
       <c r="V5" s="5"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" s="5" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:T6),"")</f>
         <v/>
       </c>
       <c r="V6" s="5"/>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" s="5" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:T7),"")</f>
         <v/>
       </c>
       <c r="V7" s="5"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" s="5" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:T8),"")</f>
         <v/>
       </c>
       <c r="V8" s="5"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" s="5" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:T9),"")</f>
         <v/>
       </c>
       <c r="V9" s="5"/>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" s="5" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:T10),"")</f>
         <v/>
       </c>
       <c r="V10" s="5"/>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" s="5" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:T11),"")</f>
         <v/>
       </c>
       <c r="V11" s="5"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" s="5" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:T12),"")</f>
         <v/>
       </c>
       <c r="V12" s="5"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" s="5" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:T13),"")</f>
         <v/>
       </c>
       <c r="V13" s="5"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" s="5" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:T14),"")</f>
         <v/>
       </c>
       <c r="V14" s="5"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" s="5" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:T15),"")</f>
         <v/>
       </c>
       <c r="V15" s="5"/>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" s="5" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:T16),"")</f>
         <v/>
       </c>
       <c r="V16" s="5"/>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" s="5" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:T17),"")</f>
         <v/>
       </c>
       <c r="V17" s="5"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" s="5" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:T18),"")</f>
         <v/>
       </c>
       <c r="V18" s="5"/>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" s="5" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:T19),"")</f>
         <v/>
       </c>
       <c r="V19" s="5"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" s="5" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:T20),"")</f>
         <v/>
       </c>
       <c r="V20" s="5"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" s="5" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:T21),"")</f>
         <v/>
       </c>
       <c r="V21" s="5"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" s="5" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:T22),"")</f>
         <v/>
       </c>
       <c r="V22" s="5"/>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" s="5" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:T23),"")</f>
         <v/>
       </c>
       <c r="V23" s="5"/>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" s="5" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:T24),"")</f>
         <v/>
       </c>
       <c r="V24" s="5"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:T25),"")</f>
         <v/>
       </c>
       <c r="V25" s="5"/>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:T26),"")</f>
         <v/>
       </c>
       <c r="V26" s="5"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" s="5" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:T27),"")</f>
         <v/>
       </c>
       <c r="V27" s="5"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" s="5" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:T28),"")</f>
         <v/>
       </c>
       <c r="V28" s="5"/>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" s="5" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:T29),"")</f>
         <v/>
       </c>
       <c r="V29" s="5"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" s="5" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:T30),"")</f>
         <v/>
       </c>
       <c r="V30" s="5"/>
     </row>
     <row r="31" spans="1:22">
       <c r="A31" s="5" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:T31),"")</f>
         <v/>
       </c>
       <c r="V31" s="5"/>
@@ -6525,2319 +6535,2329 @@
         <v>112</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>186</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>187</v>
       </c>
       <c r="K14" s="7">
         <v>5.56</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>8.2</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="E15" s="5"/>
-[...1 lines deleted...]
-      <c r="G15" s="5"/>
+      <c r="E15" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>191</v>
+      </c>
       <c r="H15" s="5" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-      <c r="J15" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>193</v>
+      </c>
       <c r="K15" s="7">
         <v>5.56</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>9.1</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>175</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="K16" s="7">
         <v>5.56</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>9.2</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>173</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="K17" s="7">
         <v>5.56</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>10.1</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="K18" s="7">
         <v>5.56</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>10.2</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>139</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="K19" s="7">
         <v>5.56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C6" s="5">
         <v>1</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C7" s="5">
         <v>2</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C8" s="5">
         <v>3</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C9" s="5">
         <v>4</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C10" s="5">
         <v>5</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C11" s="5">
         <v>6</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C12" s="5">
         <v>7</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C13" s="5">
         <v>8</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C14" s="5">
         <v>9</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C15" s="5">
         <v>10</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C16" s="5">
         <v>11</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C17" s="5">
         <v>12</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C18" s="5">
         <v>13</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C19" s="5">
         <v>14</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C20" s="5">
         <v>15</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C21" s="5">
         <v>16</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C22" s="5">
         <v>17</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C23" s="5">
         <v>18</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C24" s="5">
         <v>19</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C25" s="5">
         <v>1</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C26" s="5">
         <v>2</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C27" s="5">
         <v>3</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C28" s="5">
         <v>4</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C29" s="5">
         <v>5</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C30" s="5">
         <v>6</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C31" s="5">
         <v>7</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C32" s="5">
         <v>8</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C33" s="5">
         <v>9</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C34" s="5">
         <v>10</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C35" s="5">
         <v>11</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C36" s="5">
         <v>1</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C37" s="5">
         <v>2</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C38" s="5">
         <v>3</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C39" s="5">
         <v>4</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>15</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>132</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>132</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>132</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>25</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>25</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="5">
         <v>20</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="5">
         <v>20</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>132</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>