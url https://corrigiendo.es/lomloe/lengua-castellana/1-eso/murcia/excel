--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:20</t>
+    <t>01/09/2026 13:27</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>