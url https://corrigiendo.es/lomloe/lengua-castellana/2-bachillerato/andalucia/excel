--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:29</t>
+    <t>03/07/2026 18:24</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -478,51 +478,51 @@
   <si>
     <t>Lectura expresiva, dramatización y recitado atendiendo a los procesos de comprensión, apropiación y oralización implicados.</t>
   </si>
   <si>
     <t>Creación de textos de intención literaria a partir de las obras leídas.</t>
   </si>
   <si>
     <t>La Literatura de autores y autoras andaluces del siglo XX y XXI, dándole especial relevancia a los escritores/as designados desde el año 2000 por la comisión del Centro andaluz de las Letras como autor del Año y Nuevo Clásico Andaluz a los autores del año y al autor clásico de Andalucía designado por el Centro Andaluz de las Letras, como referentes literarios culturales de nuestra tierra.</t>
   </si>
   <si>
     <t>Diferencias relevantes e intersecciones entre lengua oral y lengua escrita atendiendo a aspectos sintácticos, léxicos y pragmáticos. Marcas de oralidad en textos escritos. Marcas de lengua escrita en textos hablados.</t>
   </si>
   <si>
     <t>La lengua como sistema interconectado teniendo en cuenta los diferentes niveles: fonológico, morfológico, sintáctico y semántico. Diacronía y sincronía.</t>
   </si>
   <si>
     <t>Distinción entre la forma (categoría gramatical) y la función de las palabras (funciones sintácticas de la oración simple y compuesta). Los grupos sintácticos. Las funciones oracionales. Las funciones extraoracionales. Los valores de. se</t>
   </si>
   <si>
     <t>Relación entre la estructura semántica (significados verbales y argumentos) y sintáctica (sujeto, predicado y complementos) de la oración simple y compuesta en función del propósito comunicativo. Oraciones coordinadas, yuxtapuestas, subordinadas sustantivas, subordinadas adjetivas y subordinadas adverbiales.</t>
   </si>
   <si>
     <t>Procedimientos de adquisición y formación de palabras y reflexión sobre los cambios en su significado. Las relaciones semánticas entre palabras: sinonimia, antonimia, polisemia y homonimia. Campo semántico y campo asociativo. Valores denotativos y connotativos en función de su adecuación al contexto y al propósito comunicativo.</t>
   </si>
   <si>
-    <t>Uso autónomo de diccionarios, manuales de gramática y otras fuentes de consulta para obtener información gramatical de carácter general. Lengua Castellana y Literatura II Saberes Saberes</t>
+    <t>Uso autónomo de diccionarios, manuales de gramática y otras fuentes de consulta para obtener información gramatical de carácter general.</t>
   </si>
   <si>
     <t>Rúbrica orientativa 1-4</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Descriptor</t>
   </si>
   <si>
     <t>Qué mirar al corregir</t>
   </si>
   <si>
     <t>Acción docente recomendada</t>
   </si>
   <si>
     <t>Inicial</t>
   </si>
   <si>
     <t>Respuesta incompleta o con errores de base.</t>
   </si>
   <si>
     <t>Refuerzo guiado y nueva evidencia corta.</t>
   </si>