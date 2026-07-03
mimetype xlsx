--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:24</t>
+    <t>03/07/2026 19:40</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>