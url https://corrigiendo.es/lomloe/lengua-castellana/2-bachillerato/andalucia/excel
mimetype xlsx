--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:40</t>
+    <t>01/09/2026 13:29</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>