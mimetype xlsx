--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,194 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="509">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="657">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1112/2022, de 18 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:39</t>
+    <t>03/07/2026 20:58</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón adopta íntegramente la estructura competencial del RD 243/2022, manteniendo las diez competencias específicas. La principal adaptación radica en la mención explícita a las variedades lingüísticas locales dentro de los criterios de evaluación.</t>
+    <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Se conserva la literalidad de las 10 competencias específicas y la práctica totalidad de los criterios de evaluación definidos en el Real Decreto 243/2022.</t>
+    <t>Mantiene todos los criterios de evaluación y competencias específicas del BOE sin cambios.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Orden ECD/1173/2022, de 3 de agosto, por la que se aprueba el currículo de Bachillerato en la Comunidad Autónoma de Aragón.</t>
+    <t>Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>La programación debe integrar ejemplos de la realidad plurilingüe de Aragón al abordar el bloque de diversidad lingüística, asegurando la cobertura del criterio 1.1.</t>
-[...38 lines deleted...]
-    <t>Mención específica a la variedad dialectal del propio territorio en el criterio 1.1.</t>
+    <t>La programación se elabora siguiendo exclusivamente el RD 243/2022; no hay adaptaciones autonómicas que incorporar.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -646,107 +607,125 @@
   <si>
     <t>Evaluar solo el contenido del trabajo final sin comprobar el proceso de selección de fuentes o la correcta citación bibliográfica según normas APA/MLA.</t>
   </si>
   <si>
     <t>Evaluar la veracidad de noticias e informaciones, con especial atención a las redes sociales y otros entornos digitales, siguiendo pautas de análisis, contraste y verificación, haciendo uso de las herramientas adecuadas y manteniendo una actitud crítica frente a los posibles sesgos de la información.</t>
   </si>
   <si>
     <t>Analizar críticamente la veracidad de informaciones y noticias en entornos digitales mediante herramientas de verificación y contraste para detectar sesgos y desinformación.</t>
   </si>
   <si>
     <t>Evaluar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe de verificación (fact-checking) sobre noticias digitales, documentando el proceso de contraste de fuentes y la detección de sesgos informativos.</t>
   </si>
   <si>
     <t>Análisis de noticias virales o hilos de redes sociales vinculados a la actualidad cultural o literaria para determinar su fiabilidad.</t>
   </si>
   <si>
     <t>Evaluar la opinión personal del alumno sobre el tema de la noticia en lugar de la fiabilidad técnica y el contraste de las fuentes.</t>
   </si>
   <si>
     <t>Elegir y leer de manera autónoma obras relevantes que se relacionen con las propuestas de lectura guiada, incluyendo ensayo literario y obras actuales que establezcan conexiones con la tradición, y dejar constancia del progreso del propio itinerario lector y cultural mediante la explicación argumentada de los criterios de selección de las lecturas, las formas de acceso a la cultura literaria y de la experiencia de lectura.</t>
   </si>
   <si>
+    <t>Seleccionar y leer autónomamente obras actuales o ensayos vinculados a la tradición, justificando razonadamente la elección y documentando la experiencia personal en un itinerario lector propio.</t>
+  </si>
+  <si>
+    <t>Seleccionar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un diario de lectura o portafolio digital donde justifica la elección de sus lecturas autónomas y reflexiona críticamente sobre su experiencia y progreso lector.</t>
+  </si>
+  <si>
+    <t>Portfolio / dosier</t>
+  </si>
+  <si>
+    <t>Sesiones de biblioteca o tiempo de lectura libre donde el alumnado gestiona su propio plan lector y actualiza su registro de progresos y reflexiones.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio basándose exclusivamente en las lecturas obligatorias de la EBAU, omitiendo el carácter autónomo y la libre elección que exige el descriptor.</t>
+  </si>
+  <si>
+    <t>Compartir la experiencia lectora utilizando un metalenguaje específico y elaborar una interpretación personal estableciendo vínculos argumentados con otras obras y otras experiencias artísticas y culturales.</t>
+  </si>
+  <si>
+    <t>Expresar valoraciones personales sobre las lecturas realizadas, empleando terminología literaria técnica y relacionando las obras con otras manifestaciones artísticas o autores de su itinerario lector.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una reseña crítica o un comentario comparativo donde analiza una obra contemporánea vinculándola con otras artes y usando conceptos narratológicos o poéticos específicos.</t>
+  </si>
+  <si>
+    <t>Participación en seminarios de lectura o creación de un portfolio de lecturas donde se conecte la literatura con el cine, la música o la pintura.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a un resumen argumental o una opinión subjetiva básica, omitiendo el uso de metalenguaje técnico y la intertextualidad exigida en 2.º de Bachillerato.</t>
+  </si>
+  <si>
+    <t>Explicar y argumentar la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra y de las relaciones externas del texto con su contexto sociohistórico y con la tradición literaria, utilizando un metalenguaje específico e incorporando juicios de valor vinculados a la apreciación estética de las obras.</t>
+  </si>
+  <si>
+    <t>Analizar y comentar obras literarias vinculando sus elementos formales con el contexto histórico y la tradición, aportando una valoración crítica argumentada con terminología específica.</t>
+  </si>
+  <si>
+    <t>Explicar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un comentario de texto literario donde justifica la relación entre la forma, el contenido y el contexto histórico-cultural de la obra.</t>
+  </si>
+  <si>
+    <t>Análisis guiado y posterior redacción individual de un comentario crítico sobre una de las lecturas prescriptivas del canon de segundo de bachillerato.</t>
+  </si>
+  <si>
+    <t>Sustituir el análisis literario y la interpretación del sentido por un resumen argumental o una biografía del autor sin conexión con el texto.</t>
+  </si>
+  <si>
+    <t>Desarrollar proyectos de investigación que se concreten en una exposición oral, un ensayo o una presentación multimodal, estableciendo vínculos argumentados entre las obras de la literatura española o hispánica del último cuarto del siglo XIX y de los siglos XX y XXI objeto de lectura guiada y otros textos y manifestaciones artísticas de ayer y de hoy, en función de temas, tópicos, estructuras, lenguaje, recursos expresivos y valores éticos y estéticos, y explicitando la implicación y la respuesta personal del lector en la lectura.</t>
+  </si>
+  <si>
+    <t>Elaborar proyectos de investigación que vinculen obras literarias de los siglos XIX al XXI con otras artes, analizando temas y formas desde una perspectiva personal.</t>
+  </si>
+  <si>
+    <t>Investigar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un ensayo, una presentación multimodal o realiza una exposición oral comparando una obra literaria con otras manifestaciones artísticas y culturales.</t>
+  </si>
+  <si>
+    <t>Realización de un trabajo monográfico o comparativo sobre una lectura guiada, relacionándola con temas de actualidad o lenguajes artísticos contemporáneos.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a una pregunta teórica de examen sobre historia de la literatura, ignorando el carácter práctico y comparativo del proyecto de investigación.</t>
+  </si>
+  <si>
+    <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos de la literatura española o hispánica del último cuarto del siglo XIX y de los siglos XX y XXI en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
+  </si>
+  <si>
     <t>Comentario, redacción y producción oral</t>
   </si>
   <si>
-    <t>Compartir la experiencia lectora utilizando un metalenguaje específico y elaborar una interpretación personal estableciendo vínculos argumentados con otras obras y otras experiencias artísticas y culturales.</t>
-[...52 lines deleted...]
-  <si>
     <t>Revisar los propios textos y hacer propuestas de mejora argumentando los cambios a partir de la reflexión metalingüística e interlingüística y con un metalenguaje específico, e identificar y subsanar problemas de comprensión lectora utilizando los conocimientos explícitos sobre la lengua y su uso.</t>
   </si>
   <si>
     <t>Revisar y mejorar textos propios mediante la reflexión metalingüística, empleando terminología técnica para justificar cambios y resolver dificultades de comprensión lectora de forma autónoma.</t>
   </si>
   <si>
     <t>Reflexionar</t>
   </si>
   <si>
     <t>El alumnado entrega borradores corregidos y un informe de autoevaluación donde justifica técnicamente las mejoras gramaticales, léxicas y textuales realizadas en sus producciones escritas.</t>
   </si>
   <si>
     <t>Talleres de escritura y lectura donde se aplican pautas de revisión para optimizar la coherencia, cohesión y adecuación de comentarios de texto y ensayos.</t>
   </si>
   <si>
     <t>Limitar la revisión únicamente a la corrección ortográfica superficial, omitiendo la justificación técnica de los cambios sintácticos o discursivos realizados.</t>
   </si>
   <si>
     <t>Explicar y argumentar la interrelación entre el propósito comunicativo y las elecciones lingüísticas del emisor, así como sus efectos en el receptor, utilizando el conocimiento explícito de la lengua y un metalenguaje específico.</t>
   </si>
   <si>
     <t>Justificar razonadamente cómo las categorías gramaticales y recursos lingüísticos elegidos por el autor sirven a su intención comunicativa y afectan al lector.</t>
   </si>
   <si>
     <t>El alumnado realiza un comentario lingüístico o responde a preguntas de examen donde vincula rasgos gramaticales concretos con la intención del emisor.</t>
@@ -955,99 +934,259 @@
   <si>
     <t>Lectura expresiva, dramatización y recitado atendiendo a los procesos de comprensión, apropiación y oralización implicados.</t>
   </si>
   <si>
     <t>Creación de textos de intención literaria a partir de las obras leídas.</t>
   </si>
   <si>
     <t>Diferencias relevantes e intersecciones entre lengua oral y lengua escrita atendiendo a aspectos sintácticos, léxicos y pragmáticos.</t>
   </si>
   <si>
     <t>La lengua como sistema interconectado teniendo en cuenta los diferentes niveles: fonológico, morfológico, sintáctico y semántico.</t>
   </si>
   <si>
     <t>Distinción entre la forma (categoría gramatical) y la función de las palabras (funciones sintácticas de la oración simple y compuesta).</t>
   </si>
   <si>
     <t>Relación entre la estructura semántica (significados verbales y argumentos) y sintáctica (sujeto, predicado y complementos) de la oración simple y compuesta en función del propósito comunicativo.</t>
   </si>
   <si>
     <t>Procedimientos de adquisición y formación de palabras y reflexión sobre los cambios en su significado. Las relaciones semánticas entre palabras. Valores denotativos y connotativos en función de su adecuación al contexto y al propósito comunicativo.</t>
   </si>
   <si>
     <t>Uso autónomo de diccionarios, manuales de gramática y otras fuentes de consulta para obtener información gramatical de carácter general.</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...14 lines deleted...]
-    <t>Refuerzo guiado y nueva evidencia corta.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
+  </si>
+  <si>
+    <t>No conseguido</t>
+  </si>
+  <si>
+    <t>0-49%</t>
+  </si>
+  <si>
+    <t>Identifica de manera imprecisa o confunde las lenguas de España y las variedades dialectales del español. Reproduce estereotipos o prejuicios lingüísticos sin cuestionarlos. No logra explicar la diversidad lingüística ni valorarla como patrimonio cultural.
+→ En una prueba escrita, menciona el catalán como 'dialecto del español' o afirma que 'el andaluz se habla mal'.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
-    <t>Comprende parte del criterio con ayuda.</t>
-[...20 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>50-69%</t>
+  </si>
+  <si>
+    <t>Reconoce las lenguas cooficiales y las variedades dialectales principales, pero su explicación es superficial. Muestra una actitud general de respeto, aunque en ocasiones reproduce algún prejuicio. No refuta de forma argumentada los estereotipos lingüísticos.
+→ Enumera las lenguas de España y sus comunidades, pero al comentar un texto sobre el bilingüismo, no identifica los prejuicios implícitos.</t>
+  </si>
+  <si>
+    <t>Adquirido</t>
+  </si>
+  <si>
+    <t>70-89%</t>
+  </si>
+  <si>
+    <t>Explica la diversidad lingüística de España con precisión, diferenciando lenguas y dialectos. Valora el plurilingüismo como riqueza cultural y refuta argumentadamente estereotipos comunes (p.ej., 'el catalán es un dialecto', 'el andaluz es incorrecto'). Reflexiona sobre el contacto entre lenguas de manera básica.
+→ En un debate oral, defiende la normalización del euskera citando ejemplos históricos y desmonta el mito de que 'las lenguas minoritarias son un obstáculo para la unidad'.</t>
+  </si>
+  <si>
+    <t>Avanzado</t>
+  </si>
+  <si>
+    <t>90-100%</t>
+  </si>
+  <si>
+    <t>Además de lo anterior, analiza críticamente fenómenos de contacto lingüístico (bilingüismo, diglosia, préstamos) y los relaciona con contextos globales. Propone acciones para promover la diversidad lingüística y combatir prejuicios. Transfiere sus conocimientos a situaciones nuevas, como el análisis de políticas lingüísticas o la comparación con otros países plurilingües.
+→ Redacta un ensayo comparando la situación del español en América con las lenguas indígenas, sugiriendo medidas para preservar la diversidad y refutando argumentos coloniales.</t>
+  </si>
+  <si>
+    <t>Identifica de forma muy imprecisa el sentido global o la información relevante de textos orales y multimodales; no reconoce el punto de vista ni la intención del emisor; sus valoraciones sobre la forma y el contenido son inexistentes o irrelevantes. Precisa de apoyo continuado para extraer cualquier información significativa.
+→ Tras escuchar un reportaje radiofónico, solo reproduce fragmentos inconexos y no distingue la tesis principal ni la postura del autor.</t>
+  </si>
+  <si>
+    <t>Identifica algunas ideas principales pero mezcla aspectos secundarios; reconoce de manera superficial el punto de vista o la intención del emisor; intenta valorar la fiabilidad basándose únicamente en la fuente, sin analizar el contenido o la forma de forma consistente. Logra un análisis parcial.
+→ Al escuchar un debate académico, extrae la tesis principal pero omite la estructura argumentativa; señala la intención del hablante sin justificarla.</t>
+  </si>
+  <si>
+    <t>Comprende e interpreta con precisión el sentido global, la estructura y la información relevante de textos orales y multimodales; identifica correctamente el punto de vista y la intención del emisor; valora la forma y el contenido con argumentos razonados, considerando la fiabilidad en función de criterios explícitos. Realiza las tareas de forma autónoma y eficaz.
+→ Escucha una conferencia académica y elabora un esquema que recoge las ideas clave, la estructura, la intención del ponente y una valoración razonada sobre la calidad de los argumentos y la credibilidad de las fuentes.</t>
+  </si>
+  <si>
+    <t>Transfiere las estrategias de comprensión e interpretación a contextos novedosos y a textos multimodales complejos; integra información de múltiples fuentes orales, detecta implícitos, sesgos y estrategias retóricas sutiles; construye una opinión crítica propia y la comunica de manera coherente, mostrando autonomía y profundidad analítica.
+→ Tras escuchar varios discursos políticos y editoriales en video, compara las posturas, identifica falacias y técnicas persuasivas, y elabora un informe crítico que relaciona el contenido con el contexto social y propone su propia valoración fundamentada.</t>
+  </si>
+  <si>
+    <t>Produce textos orales o multimodales sin estructura clara, con frecuentes errores de coherencia, cohesión o registro inadecuado. En interacciones orales, apenas participa o lo hace de forma disruptiva, sin respetar turnos ni mostrar actitud cooperativa.
+→ Exposición oral desordenada, sin introducción ni conclusión, con saltos temáticos; intervenciones fuera de lugar en un debate académico.</t>
+  </si>
+  <si>
+    <t>Produce textos orales o multimodales con estructura básica, pero con carencias notables en coherencia, cohesión o adecuación del registro. Participa en interacciones orales de manera pasiva o con aportaciones poco relevantes, sin mostrar plena cooperación.
+→ Exposición con ideas principales y secundarias mal jerarquizadas; intervenciones que repiten lo dicho o carecen de argumentación.</t>
+  </si>
+  <si>
+    <t>Produce textos orales y multimodales académicos con rigor, fluidez, coherencia, cohesión y registro adecuado al género y situación. Participa activamente en interacciones orales formales e informales, mostrando actitud cooperativa, respetuosa y contribuyendo al diálogo con argumentos pertinentes.
+→ Exposición bien estructurada, con tesis clara, argumentación sólida y cierre; participación en debate con preguntas relevantes y respeto de turnos.</t>
+  </si>
+  <si>
+    <t>Produce textos orales y multimodales académicos que integran múltiples perspectivas, con originalidad, profundidad crítica y adaptación a contextos variados. Participa en interacciones orales de forma dinámica, impulsando el debate, fomentando la construcción colectiva de conocimiento y gestionando la diversidad de opiniones con empatía.
+→ Exposición que conecta fuentes diversas y ofrece conclusiones propias; lidera un coloquio académico, modera turnos, sintetiza posturas y promueve la participación equitativa.</t>
+  </si>
+  <si>
+    <t>Reconoce con ayuda el sentido global del texto, pero no identifica ideas principales ni secundarias, ni realiza inferencias. No distingue la intención del emisor ni valora la fiabilidad.
+→ Tras leer un artículo de opinión, responde de forma incompleta a preguntas literales y no acierta al señalar la tesis ni los argumentos.</t>
+  </si>
+  <si>
+    <t>Identifica el sentido global y algunas ideas principales, pero no reconoce la estructura completa ni realiza inferencias. Señala la intención del emisor de manera básica, pero no evalúa la calidad ni fiabilidad del texto.
+→ En un texto académico, extrae la tesis y algunos datos, pero no explica la organización de las ideas ni deduce información implícita.</t>
+  </si>
+  <si>
+    <t>Comprende e interpreta textos escritos, identifica el sentido global, la estructura y las ideas principales y secundarias. Realiza inferencias adecuadas, reconoce la intención del emisor y reflexiona sobre el contenido y la forma, valorando críticamente la calidad y fiabilidad del texto.
+→ Analiza un editorial periodístico: describe su estructura, explica las ideas explícitas e implícitas, señala la intención persuasiva y emite un juicio razonado sobre la veracidad de los datos.</t>
+  </si>
+  <si>
+    <t>Transfiere la comprensión e interpretación crítica a textos complejos y no familiares. Integra diferentes perspectivas, elabora una valoración personal fundamentada y propone conexiones con otros textos o contextos. Evalúa la eficacia comunicativa y sugiere mejoras.
+→ Frente a un artículo científico divulgativo, elabora un comentario crítico donde relaciona las ideas con otros textos del ámbito, cuestiona la metodología y propone alternativas de estilo para mejorar la claridad.</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>El texto producido carece de coherencia o cohesión, presenta errores gramaticales y ortográficos graves, no se adecúa al género discursivo académico ni al registro formal, y apenas incorpora elementos multimodales o hipertextuales.
+→ Un informe académico desorganizado, sin conectores lógicos, con faltas de ortografía recurrentes y sin uso de tablas, gráficos o enlaces.</t>
+  </si>
+  <si>
+    <t>El texto muestra una estructura básica coherente pero con alguna inconsistencia; utiliza algunos mecanismos de cohesión y un registro semi-formal; se identifica el género discursivo aunque con imprecisiones; incorpora algún elemento multimodal de manera limitada o poco integrada.
+→ Un ensayo con introducción, desarrollo y conclusión, pero con saltos temáticos y uso escaso de conectores; incluye una imagen relevante pero sin citar su fuente.</t>
+  </si>
+  <si>
+    <t>El texto es coherente, cohesionado y se adecúa al género discursivo académico y al registro formal; emplea variedad de recursos lingüísticos y discursivos (conectores, marcadores, léxico específico) con corrección; integra elementos multimodales e hipertextuales de forma pertinente y funcional.
+→ Un artículo de divulgación académica bien estructurado, con tesis clara, párrafos cohesionados, uso correcto de citas, y gráficos explicativos que refuerzan el contenido.</t>
+  </si>
+  <si>
+    <t>El texto muestra un dominio excelente de los géneros académicos, combinando creatividad y estilo personal; la integración de recursos multimodales e hipertextuales es innovadora y eficaz; el producto final demuestra capacidad para transferir estas destrezas a nuevos contextos y soportes (digitales, colaborativos, etc.).
+→ Un proyecto multimodal (web, video-ensayo) sobre un tema curricular, que combina narración, infografías interactivas y referencias críticas, con un registro formal pero accesible y una estructura original que mantiene la coherencia.</t>
+  </si>
+  <si>
+    <t>Selecciona una única fuente, a menudo poco fiable, o no la contrasta. No evalúa la fiabilidad ni la pertinencia. Replica información sin integrarla ni transformarla en conocimiento propio. No respeta la propiedad intelectual (copia sin citar).
+→ Entrega un trabajo de investigación que consiste en la transcripción literal de un artículo de Wikipedia sin citar ni incluir otras fuentes.</t>
+  </si>
+  <si>
+    <t>Maneja un número limitado de fuentes, con contrastación superficial. Evalúa la fiabilidad de forma básica (p.ej., solo la fecha de publicación). Integra información de modo parcial, sin transformación profunda. Muestra un punto de vista crítico incipiente, pero dependiente de las fuentes. Respeta la propiedad intelectual mediante citas básicas.
+→ Realiza un trabajo con dos fuentes web, cita ambas al final, pero no discute contradicciones entre ellas ni añade análisis propio.</t>
+  </si>
+  <si>
+    <t>Selecciona y contrasta información procedente de diversas fuentes (mínimo tres), evaluando su fiabilidad y pertinencia en relación con los objetivos. Integra y transforma la información en conocimiento propio, comunicando un punto de vista crítico y personal. Respeta la propiedad intelectual citando correctamente. Realiza trabajos de investigación autónomos de forma adecuada.
+→ Elabora un trabajo de investigación sobre el tema «El teatro de Lorca durante la guerra civil» utilizando cuatro fuentes (estudios críticos, documentos de archivo digital, entrevista), cita según norma APA, justifica la selección de cada fuente y ofrece una interpretación propia basada en el contraste.</t>
+  </si>
+  <si>
+    <t>Supera el nivel esperado: integra y contrasta información de fuentes muy diversas (académicas, digitales, redes sociales) con evaluación rigurosa de veracidad, detectando sesgos y evitando la desinformación. Transforma la información en conocimiento original o en una perspectiva innovadora. Comunica con claridad y convicción, y guía a otros en el proceso (p.ej., comentarios en foro, coevaluación). Demuestra un respeto sistemático por la propiedad intelectual en todos los formatos.
+→ Desarrolla un trabajo de investigación sobre «Narrativa y posverdad en las redes sociales» que incluye análisis crítico de noticias falsas, entrevista a un experto, contraste con fuentes académicas y propuesta de un decálogo para identificar desinformación; además, presenta sus conclusiones en un debate en clase moderando las intervenciones de sus compañeros.</t>
+  </si>
+  <si>
+    <t>Lee únicamente las obras obligatorias propuestas en clase, sin realizar ninguna selección autónoma. No comparte su experiencia lectora o lo hace con comentarios muy genéricos y sin metalenguaje.
+→ Entrega una ficha de lectura de la obra obligatoria con respuestas muy breves y sin argumentación personal.</t>
+  </si>
+  <si>
+    <t>Selecciona alguna obra adicional relacionada con las propuestas de lectura guiada, aunque necesita ayuda para enriquecer su itinerario. Comparte su experiencia con un metalenguaje básico y establece alguna conexión sencilla entre textos.
+→ Añade un título a la lista de lecturas recomendadas por el docente y elabora una breve reseña donde menciona el tema y su opinión personal.</t>
+  </si>
+  <si>
+    <t>Selecciona de manera autónoma obras relevantes de la literatura contemporánea, configurando un itinerario lector diverso y progresivamente complejo. Comparte su experiencia usando un metalenguaje específico y elabora una interpretación personal que relaciona los textos leídos entre sí y con el contexto.
+→ Crea un diario de lectura con tres obras escogidas por sí mismo, incluyendo análisis de recursos literarios y conexiones temáticas entre ellas, y lo presenta oralmente ante el grupo.</t>
+  </si>
+  <si>
+    <t>Amplía su itinerario lector con obras de diferentes géneros, soportes y prácticas culturales emergentes (digitales, performance, etc.), y transfiere su experiencia a contextos sociales (foros, clubs de lectura, blogs). Integra la lectura en su identidad personal y es capaz de evaluar críticamente su propio proceso lector.
+→ Participa activamente en un club de lectura virtual, publica reseñas críticas en un blog personal y elabora una reflexión metacognitiva sobre la evolución de sus gustos y criterios de selección.</t>
+  </si>
+  <si>
+    <t>Lee fragmentos de obras literarias pero muestra dificultades para comprender su sentido global. Realiza comentarios muy básicos, sin usar metalenguaje específico. No establece conexiones entre textos ni moviliza su experiencia personal. Las producciones literarias son muy escasas o inexistentes.
+→ Al leer un poema de Garcilaso, solo identifica que está en endecasílabos y habla de amor, pero no explica el contenido ni lo relaciona con su contexto.</t>
+  </si>
+  <si>
+    <t>Interpreta obras literarias con cierto grado de comprensión, aunque de manera parcial. Utiliza metalenguaje básico (estrofa, rima, narrador) y esboza alguna conexión entre textos o con su experiencia personal. Realiza producciones literarias sencillas con estructura imitativa. Participa en proyectos de investigación con aportaciones limitadas.
+→ Compara dos sonetos de tema amoroso señalando que ambos usan hipérbaton, pero no analiza con profundidad los sentimientos expresados.</t>
+  </si>
+  <si>
+    <t>Lee, interpreta y valora obras literarias completas con solvencia. Emplea metalenguaje preciso (figuras retóricas, métrica, recursos estilísticos) y argumenta su interpretación a partir del análisis de elementos internos. Establece vínculos significativos con otras obras, el contexto cultural y su biografía. Crea textos literarios propios que demuestran dominio de los recursos. Desarrolla un proyecto de investigación (exposición, ensayo o presentación) con estructura y coherencia.
+→ Analiza 'El público' de Lorca, explicando el uso del teatro dentro del teatro y relacionándolo con la represión de la época; luego escribe un relato corto con un monólogo interior inspirado en el estilo lorquiano.</t>
+  </si>
+  <si>
+    <t>Realiza una interpretación crítica y personal de las obras, integrando metalenguaje con fluidez y precisión. Conecta múltiples textos de diferentes épocas y autores para conformar un mapa cultural amplio, estableciendo relaciones intertextuales, temáticas y estilísticas. Moviliza su experiencia biográfica de manera profunda, enriqueciendo la comprensión y el disfrute. Produce textos literarios originales y sofisticados, con voz propia. Lidera proyectos de investigación que presentan conclusiones argumentadas, uso de fuentes variadas y formato innovador (multimodal, ensayo bien estructurado).
+→ Elabora un ensayo sobre la evolución del amor cortés al romántico a partir de textos de Jorge Manrique, Garcilaso, Bécquer y Rosalía de Castro; lo expone en una presentación multimodal que incluye fragmentos musicales y recrea un poema propio en cada estilo.</t>
+  </si>
+  <si>
+    <t>Identifica algún elemento lingüístico o discursivo relevante, pero no logra explicar su función ni propone mejoras en sus textos de manera argumentada.
+→ En una revisión de un texto propio, señala errores ortográficos pero no comenta sobre la adecuación del registro ni propone cambios estructurales.</t>
+  </si>
+  <si>
+    <t>Reconoce la relación entre el propósito comunicativo y las elecciones lingüísticas en textos ajenos, y realiza revisiones básicas de sus propios textos con ayuda de pautas, aunque la argumentación de los cambios es imprecisa o incompleta.
+→ Al revisar un ensayo, identifica que el tono es informal pero no justifica por qué debería cambiarse; propone corregir alguna repetición léxica sin explicar su efecto.</t>
+  </si>
+  <si>
+    <t>Reflexiona de manera autónoma sobre sus elecciones lingüísticas y las de otros, argumentando con terminología adecuada los cambios necesarios para mejorar la claridad, coherencia o adecuación comunicativa. Integra esta reflexión en la producción y comprensión crítica de textos complejos.
+→ En un comentario crítico de un artículo de opinión, analiza el uso de la modalización y la cohesión textual, y propone reescrituras justificadas. En su propia redacción, revisa la estructura argumentativa y modifica el registro según la audiencia prevista.</t>
+  </si>
+  <si>
+    <t>Consolida y profundiza el conocimiento metalingüístico de forma autónoma, transfiriéndolo a contextos complejos y multidisciplinares. Evalúa críticamente sus propias producciones y las de otros, y elabora proyectos de investigación que relacionan aspectos lingüísticos con fenómenos discursivos, sociales o literarios, presentando conclusiones originales y argumentadas.
+→ Diseña y presenta un proyecto de investigación sobre la evolución de las estrategias de cortesía en el discurso político actual, utilizando análisis lingüístico cuantitativo y cualitativo, y reflexiona sobre las implicaciones pragmáticas. En su producción escrita, adapta conscientemente el estilo y la estructura a géneros inéditos (p. ej., un pódcast argumentativo).</t>
+  </si>
+  <si>
+    <t>No identifica usos discriminatorios ni abusos de poder a través de la palabra; en sus intervenciones reproduce expresiones discriminatorias o despectivas sin ser consciente de ello. No aplica estrategias de resolución dialogada: interrumpe, descalifica o ignora las aportaciones ajenas.
+→ En un debate sobre la brecha salarial, utiliza la expresión 'cosas de mujeres' y no responde cuando un compañero le señala que es discriminatorio; se limita a repetir su argumento sin ajustar el lenguaje.</t>
+  </si>
+  <si>
+    <t>En ocasiones identifica usos discriminatorios o abusivos del lenguaje, pero su corrección es esporádica o poco precisa. Ensaya estrategias de diálogo (pedir turno, reconocer desacuerdos) aunque con dificultad para mantener el foco en la búsqueda de consenso.
+→ En una tertulia sobre inmigración, corrige una vez un estereotipo (‘no todos son ilegales’), pero luego emplea un término despectivo sin darse cuenta. En la negociación de una norma de aula propone un acuerdo, pero cuando ve que no se acepta su idea se retira de la conversación.</t>
+  </si>
+  <si>
+    <t>Identifica de manera sistemática los usos discriminatorios, los abusos de poder y la falta de ética comunicativa, y evita conscientemente ese lenguaje. Aplica estrategias de resolución dialogada de conflictos (escucha activa, reformulación, búsqueda de acuerdos) en situaciones cotidianas del aula.
+→ En un debate sobre el lenguaje inclusivo, señala expresiones sexistas y propone alternativas (‘se dice ‘el alumnado’, no ‘los alumnos’); cuando surgen discrepancias fuertes, reformula los argumentos de las partes para facilitar un consenso y redacta una conclusión colectiva que integra las posturas.</t>
+  </si>
+  <si>
+    <t>Transfiere de forma autónoma y proactiva los principios de comunicación ética y democrática a contextos nuevos o no pautados (redes sociales, discursos públicos, escritos formales). Analiza críticamente discursos ajenos y promueve activamente la mediación y el diálogo inclusivo en situaciones complejas, evaluando el proceso y sugiriendo mejoras.
+→ Participa en un foro escolar sobre derechos humanos: detecta un discurso de odio en un comentario de otro usuario y redacta una respuesta argumentada que desactiva la agresión verbal y propone un diálogo respetuoso; además, sugiere al grupo de clase elaborar un decálogo de comunicación ética para el centro escolar, basándose en las técnicas trabajadas.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>Trimestre</t>
   </si>
   <si>
     <t>Título pedagógico</t>
   </si>
   <si>
     <t>Horas estimadas</t>
   </si>
   <si>
     <t>SDA recomendada</t>
   </si>
   <si>
     <t>Saberes principales</t>
   </si>
   <si>
     <t>Criterios evaluables</t>
   </si>
   <si>
     <t>Competencias dominantes</t>
   </si>
@@ -1137,362 +1276,795 @@
 • Literatura española e hispanoamericana contemporánea.
 • Uso autónomo de diccionarios, manuales de gramática y otras fuentes de consulta para obtener información gramatical de carácter general.</t>
   </si>
   <si>
     <t>1.1: Reconocer y valorar las lenguas de España y las variedades dialectales del español, con especial ate
 1.2: Cuestionar y refutar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valor
 6.1: Elaborar trabajos de investigación de manera autónoma, en diferentes soportes, sobre diversos temas
 6.2: Evaluar la veracidad de noticias e informaciones, con especial atención a las redes sociales y otros
 9.3: Elaborar y presentar los resultados de pequeños proyectos de investigación sobre aspectos relevantes</t>
   </si>
   <si>
     <t>CE.LCL.1: Explicar y apreciar la diversidad lingüística
 CE.LCL.6: Seleccionar y contrastar información procedente de diferentes fuentes
 CE.LCL.10: Poner las prácticas comunicativas al servicio de la convivencia democrática</t>
   </si>
   <si>
     <t>Proyecto de investigación sobre dialectología, análisis de 'fake news' y examen final integrador tipo EvAU.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Que no te den la lengua!</t>
+    <t>Valora la diversidad lingüística de Aragón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Un videopodcast contra los prejuicios lingüísticos en la realidad aragonesa</t>
+    <t>Un podcast para combatir prejuicios y celebrar nuestras hablas</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En un entorno de 2.º de Bachillerato, donde la presión académica es alta, se propone un proyecto que conecta la realidad plurilingüe de Aragón con la capacidad argumentativa necesaria para la EvAU. Los alumnos detectan a menudo comentarios despectivos sobre variedades dialectales o lenguas minoritarias en redes sociales y medios de comunicación.</t>
+    <t>En Aragón conviven el español estándar, variedades dialectales del español de Aragón y la lengua aragonesa (fabla). A menudo circulan estereotipos que desprecian estas variantes como 'incorrectas' o 'de pueblo'. El centro quiere contribuir a la valoración de esta riqueza lingüística mediante un producto digital que llegue a las familias y a asociaciones culturales interesadas en la lengua aragonesa.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos utilizar las herramientas digitales para desmontar los prejuicios lingüísticos que afectan a nuestra comunidad y promover una convivencia democrática basada en el respeto a la diversidad?</t>
+    <t>Elaborar un podcast de 10-15 minutos que explique y reivindique una variedad dialectal del español de Aragón o la lengua aragonesa, desmontando al menos un prejuicio lingüístico común, y difundirlo a la comunidad educativa y a una asociación cultural local.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o cámaras
-[...3 lines deleted...]
-• Repositorio de audios de la RAE y el Instituto Cervantes</t>
+• Ordenadores con acceso a internet
+• Grabadora de audio o móviles
+• Software de edición de audio (Audacity o similar)
+• Artículos y vídeos sobre dialectología aragonesa (p. ej., 'El aragonés: identidad y lengua' del Gobierno de Aragón)
+• Fichas de análisis de fuentes (plantilla)
+• Rúbricas de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Comunicación audiovisual, Educación cívica y constitucional, y Competencia digital.</t>
+    <t>Educación en valores (respeto a la diversidad cultural y lingüística), competencia digital (edición de audio, publicación en blog) y pensamiento crítico (evaluación de fuentes).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Audición de diversos cortes de audio con acentos y lenguas de Aragón (aragonés, catalán de Aragón, español de Aragón). Debate dirigido sobre el concepto de 'hablar bien' o 'hablar mal' y presentación del reto: crear un videopodcast que eduque a la audiencia sobre la riqueza lingüística.</t>
-[...2 lines deleted...]
-    <t>Muro virtual (Padlet) con los prejuicios detectados por el alumnado.</t>
+    <t>Se presenta el reto: crear un podcast para valorar la diversidad lingüística de Aragón. Se muestran ejemplos de prejuicios lingüísticos (p. ej., 'hablar aragonés es cosa de pueblos atrasados') y se debate su origen. Se forman equipos y se lanza la pregunta guía. Cada equipo elige una variedad o aspecto concreto sobre el que investigar.</t>
+  </si>
+  <si>
+    <t>Notas del debate y primeras hipótesis (cuaderno de equipo).</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Investigación sobre el mapa lingüístico de España y Aragón. Análisis de textos periodísticos y tweets que contienen glotofobia. Estudio de las características del registro formal oral frente al escrito para la elaboración de guiones.</t>
-[...2 lines deleted...]
-    <t>Esquema comparativo de rasgos dialectales y mapa de lenguas de Aragón.</t>
+    <t>Sesión 1: Exposición dialogada sobre la realidad plurilingüe de Aragón, los conceptos de dialecto y lengua, y los principales rasgos del aragonés y las variedades del español aragonés. Sesión 2: Taller de búsqueda y evaluación de fuentes; se enseña a contrastar noticias y detectar bulos lingüísticos. Cada equipo elabora un plan de investigación y una ficha de fuentes.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de fuentes (evaluación de veracidad) y plan de investigación (portfolio).</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Redacción del guion del videopodcast. Cada grupo elige un 'mito' lingüístico (ej. 'el aragonés es un invento', 'en el entorno rural se habla mal'). El guion debe incluir una parte expositiva y una argumentativa.</t>
-[...2 lines deleted...]
-    <t>Borrador del guion con marcas de planificación de registro y recursos multimodales.</t>
+    <t>Los equipos investigan su variedad (lectura de artículos, entrevistas a hablantes, grabación de muestras). Elaboran el guion del podcast, decidiendo estructura, secciones y tono. Se realizan ejercicios de locución y edición básica. Se ensaya la exposición oral para la fase final.</t>
+  </si>
+  <si>
+    <t>Guion del podcast y borrador de grabación.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
+    <t>Sesión 1: Grabación y edición final del podcast. Se añaden efectos sonoros, música o fragmentos de entrevistas. Sesión 2: Preparación de la presentación oral (explicación del proceso, retos y conclusiones). Se sube el podcast al blog del departamento y se envía a la asociación cultural.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y publicacion en blog.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Cada equipo expone oralmente su podcast (5 minutos) y responde a preguntas de la audiencia (compañeros y profesor). Los demás equipos evalúan con rúbrica. Autoevaluación y coevaluación. Se asignan niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación y registro de niveles de logro.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Audioguía literaria: voces de nuestra tierra</t>
+  </si>
+  <si>
+    <t>Crea una ruta literaria para tu municipio</t>
+  </si>
+  <si>
+    <t>La oficina de turismo local ha solicitado al centro la creación de materiales atractivos que promuevan el patrimonio cultural de la zona. El alumnado de 2.º Bachillerato, como expertos en lengua y literatura, se encargará de diseñar una audioguía literaria que combine fragmentos de obras de autores aragoneses con textos originales de los estudiantes, para ofrecer una experiencia inmersiva a los visitantes.</t>
+  </si>
+  <si>
+    <t>Diseñar, escribir, grabar y presentar una audioguía literaria (en formato audio o vídeo) para una ruta patrimonial de la localidad, con paradas en puntos significativos, incluyendo análisis de obras de autores aragoneses y creaciones propias del alumnado.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ejemplos de audioguías literarias en línea
+• Antología de textos de autores aragoneses contemporáneos
+• Plantilla de guion de audioguía
+• Grabadora o móvil para audio, software de edición (Audacity, CapCut)
+• Programa de maquetación (Canva, Publisher)
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, competencia digital, expresión cultural y artística.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la oficina de turismo. El alumnado visiona ejemplos de audioguías literarias y debate sobre su efectividad. Se forman equipos y cada uno elige un itinerario local. Se formula la pregunta guía y se definen los criterios de éxito.</t>
+  </si>
+  <si>
+    <t>Reflexión inicial grupal e ideas para el itinerario.</t>
+  </si>
+  <si>
+    <t>Talleres sobre análisis literario de textos contemporáneos (autores aragoneses), técnicas de escritura creativa (poesía y microrrelato) y pautas para la producción oral formal (voz, ritmo, entonación). Se proporcionan modelos de guiones de audioguía.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis y práctica de escritura.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Grabación del videopodcast utilizando herramientas del centro o dispositivos propios. Edición básica incluyendo grafismos que refuercen los argumentos lingüísticos. Presentación de los vídeos en el aula.</t>
-[...26 lines deleted...]
-    <t>¿Está desapareciendo nuestra forma de hablar o simplemente está evolucionando? ¿Qué prejuicios lingüísticos siguen vivos en la sociedad aragonesa actual?</t>
+    <t>Los equipos investigan la historia de cada parada, seleccionan los textos literarios (propios y ajenos), redactan el guion completo de la audioguía y diseñan el folleto. Se realiza una grabación de prueba para ajustar tiempos y tono.</t>
+  </si>
+  <si>
+    <t>Guion completo de la audioguía y maqueta del folleto.</t>
+  </si>
+  <si>
+    <t>Grabación definitiva (audio o vídeo) de la audioguía, edición y maquetación del folleto. Cada equipo prepara su presentación oral ante la audiencia real.</t>
+  </si>
+  <si>
+    <t>Archivo de audioguía terminado y folleto impreso.</t>
+  </si>
+  <si>
+    <t>Presentación de los prototipos al representante de la oficina de turismo (o simulada con otro profesor o grupo). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual y reflexión sobre el proceso.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por la audiencia y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>CE.1</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Ofrecer el contenido en múltiples formatos y apoyos para que cada estudiante acceda al conocimiento sobre diversidad lingüística.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Repositorio de audios del Archivo de la Tradición Oral de Aragón
-[...50 lines deleted...]
-    <t>¿Cómo puede la literatura contemporánea y la creación propia transformar un espacio gris de nuestra localidad en un lugar de encuentro y reflexión para los vecinos?</t>
+• Facilitar un mapa interactivo de España con enlaces a grabaciones de hablas dialectales (gallego, catalán, euskera, variedades del español) y textos explicativos en formato accesible (audio, texto, infografía).
+• Proporcionar un banco de ejemplos reales de fenómenos de contacto lingüístico (préstamos, code-switching, interferencias) en soportes variados: audios de entrevistas, fragmentos de prensa bilingüe y vídeos de situaciones cotidianas.
+• Ofrecer un glosario visual con términos clave (plurilingüismo, diglosia, estandarización) que incluya definiciones simplificadas, imágenes y ejemplos sonoros de cada concepto.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Permitir que el alumnado demuestre su comprensión mediante distintos productos y modos de comunicación, ligados a la reflexión interlingüística.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Antologías de poesía aragonesa contemporánea
-[...48 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+• Elaborar un podcast breve (3-5 min) en el que analicen un estereotipo lingüístico (p. ej., 'el andaluz no es correcto') y lo refuten con datos del temario, pudiendo elegir formato entrevista, debate o monólogo.
+• Diseñar una infografía comparativa entre dos variedades del español (peninsular y americana) o entre dos lenguas de España, destacando rasgos fonéticos, léxicos y gramaticales, con opción de presentación oral o digital.
+• Redactar un artículo de opinión o una entrada de blog (300-400 palabras) sobre un fenómeno de contacto lingüístico en su entorno, valorando su riqueza y combatiendo prejuicios, con posibilidad de grabarlo en vídeo.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Fomentar el interés por la diversidad lingüística mediante la elección, la relevancia personal y retos ajustables.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un menú de tareas donde el alumnado elija entre analizar una canción en una lengua cooficial, un anuncio publicitario con cambio de código o un texto literario dialectal, vinculando la elección a sus propios intereses culturales.
+• Plantear un desafío: 'detective lingüístico' donde deban recoger durante una semana ejemplos reales de diversidad lingüística en redes sociales, series o conversaciones, y compartirlos en un tablón colaborativo justificando su valor.
+• Proponer la creación colaborativa de un 'mapa de prejuicios lingüísticos' de su centro o barrio, mediante encuestas anónimas, y luego diseñar una campaña de concienciación (póster, vídeo corto, meme) para desmontarlos.</t>
+  </si>
+  <si>
+    <t>CE.2</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido, ofreciendo acceso a la información en diversos formatos para facilitar la interpretación de textos orales y multimodales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer transcripciones y subtitulados de audios o vídeos de noticias y debates, permitiendo seguir el hilo argumental tanto visual como auditivamente.
+• Incluir mapas conceptuales o esquemas visuales de la estructura retórica de un discurso oral (tesis, argumentos, conclusión) para facilitar la identificación de la intención del emisor.
+• Proporcionar glosarios de términos clave (p. ej., falacias, sesgos) con ejemplos audiovisuales para que el alumnado pueda contrastar significados mientras escucha.</t>
+  </si>
+  <si>
+    <t>Facilitar múltiples formas de expresión donde el alumnado demuestre su comprensión e interpretación de textos orales y multimodales mediante productos variados.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un breve videorreseña o podcast analizando la fiabilidad y punto de vista de un programa de radio o reportaje televisivo.
+• Ofrecer la opción de redactar un texto argumentativo por escrito o en formato de mapa mental digital que relacione la intención del emisor con los recursos lingüísticos empleados.
+• Proponer la creación de un guion gráfico (storyboard) que sintetice la información relevante y las inferencias sobre el contexto de un discurso académico grabado.</t>
+  </si>
+  <si>
+    <t>Potenciar la motivación mediante opciones que conecten con los intereses del alumnado, fomentando la autonomía y la relevancia personal en el análisis crítico de discursos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer una selección de textos orales (debates científicos, entrevistas literarias, noticias de actualidad, discursos políticos) para que cada estudiante elija según su área de interés.
+• Incorporar la posibilidad de analizar discursos de figuras relevantes del ámbito cultural o social que el alumnado pueda proponer, vinculando así la actividad con su entorno inmediato.
+• Plantear un reto colaborativo donde dos equipos defiendan posturas opuestas sobre la fiabilidad de una misma fuente mediática, utilizando roles rotativos (moderador, analista, relator).</t>
+  </si>
+  <si>
+    <t>CE.3</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer modelos de exposiciones académicas (charlas TED, comunicaciones de congresos) en formato vídeo, audio y transcripción escrita para que el alumnado identifique las convenciones discursivas y el registro adecuado.
+• Facilitar organizadores gráficos (esquemas de argumentación, mapas de exposición) que relacionen la estructura del texto oral con los elementos multimodales (diapositivas, imágenes) y la cohesión.
+• Proporcionar ejemplos anotados de textos multimodales que muestren cómo integrar soportes visuales (gráficos, citas) con la exposición oral, señalando la conexión entre el discurso y los apoyos.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de expresión y acción</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un pódcast, un vídeo o una presentación oral en directo como formato de entrega de la producción oral académica, con igual exigencia de rigor y cohesión.
+• Ofertar opciones de producto: debate formal, exposición con diapositivas o simulación de ponencia en congreso, cada una con rúbricas que evalúen los mismos criterios de fluidez y registro.
+• Facilitar herramientas digitales de grabación y edición (Audacity, Canva, editor de vídeo) para que el alumnado ajuste su entonación, ritmo y apoyos visuales antes de la entrega final.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de motivación e implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un banco de temas académicos actuales (análisis de discursos políticos, impacto de la inteligencia artificial en la lengua, evolución del lenguaje juvenil) para que el alumnado elija según sus intereses.
+• Incorporar sesiones de coevaluación con rúbrica donde los estudiantes den retroalimentación constructiva sobre las producciones orales de sus compañeros, fomentando la corresponsabilidad.
+• Presentar tres niveles de desafío: guion estructurado con apoyo visual (básico), exposición con preguntas del público (intermedio), e improvisación argumentada a partir de una tesis (avanzado), para que cada estudiante seleccione su reto.</t>
+  </si>
+  <si>
+    <t>CE.4</t>
+  </si>
+  <si>
+    <t>Múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer los textos en formato digital con funciones de lectura en voz alta y ajuste de tamaño de letra.
+• Proporcionar esquemas visuales de la estructura de textos argumentativos y expositivos.
+• Incluir versiones simplificadas de textos complejos con vocabulario clave resaltado.</t>
+  </si>
+  <si>
+    <t>Múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que los alumnos respondan a preguntas de análisis mediante un ensayo escrito, un podcast o un mapa conceptual interactivo.
+• Elaborar una rúbrica de evaluación que permita elegir entre presentación oral o infografía para evaluar la fiabilidad de una fuente.
+• Usar herramientas digitales de anotación colaborativa para que los alumnos comenten y analicen colectivamente un texto.</t>
+  </si>
+  <si>
+    <t>Múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Seleccionar textos de actualidad de los medios de comunicación que permitan conectar con los intereses del alumnado.
+• Ofrecer la posibilidad de elegir entre varios textos para el análisis crítico, fomentando la autonomía.
+• Plantear la evaluación de la calidad de un texto como un reto gamificado con insignias por profundidad de análisis.</t>
+  </si>
+  <si>
+    <t>CE.5</t>
+  </si>
+  <si>
+    <t>Principio I: Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Presentar modelos de textos académicos en diversos formatos (ensayos escritos, videocomentarios, infografías argumentativas) para que el alumnado identifique las características del género.
+• Ofrecer organizadores gráficos que representen visualmente la estructura de los géneros discursivos (tesis, argumentos, conclusión) y facilitar su comparación.
+• Proporcionar plantillas escalables que muestren la progresión de un borrador a un texto final, destacando los procesos de revisión y cohesión.</t>
+  </si>
+  <si>
+    <t>Principio II: Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija entre redactar un artículo académico, un guion de podcast argumentativo o una entrada de blog con recursos multimedia, manteniendo los requisitos de coherencia y cohesión.
+• Ofrecer la opción de grabar una exposición oral del texto escrito o de utilizar herramientas de dictado por voz para la primera versión del borrador.
+• Incorporar la posibilidad de entregar el texto final en formato hipertextual con enlaces a fuentes y anexos, valorando la integración de diferentes lenguajes.</t>
+  </si>
+  <si>
+    <t>Principio III: Proporcionar múltiples formas de implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Vincular la elección del tema del texto a intereses personales del alumnado o a debates actuales de su entorno (redes sociales, noticias locales), fomentando la relevancia.
+• Establecer un sistema de retroalimentación entre pares estructurado (rúbrica de dos estrellas y un deseo) para que el alumnado evalúe borradores y proponga mejoras, aumentando la corresponsabilidad.
+• Permitir la publicación del texto final en un repositorio virtual del centro (revista digital, web de aula) con posibilidad de comentarios externos, dando autenticidad a la tarea.</t>
+  </si>
+  <si>
+    <t>CE.6</t>
+  </si>
+  <si>
+    <t>Ofrecer el contenido en múltiples formatos para facilitar el acceso y la comprensión.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Proporcionar una selección de fuentes (artículos, pódcast, vídeos, infografías) sobre un tema controvertido relacionado con una obra literaria (ej. interpretaciones de 'La casa de Bernarda Alba') con distintos niveles de complejidad y extensión.
+• Diseñar organizadores gráficos (matrices de evaluación de fuentes, diagramas de comparación) en formato digital e impreso para que el alumnado estructure visualmente la fiabilidad, sesgo y argumentos principales.
+• Incluir tutoriales interactivos o simulaciones sobre detección de desinformación y fake news, aplicados al contexto de la crítica literaria o el análisis de fuentes históricas sobre el autor o la obra.</t>
+  </si>
+  <si>
+    <t>Permitir diversas formas de demostrar el aprendizaje y la competencia.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer la opción de presentar el trabajo de investigación en formato ensayo escrito, guion de pódcast, comentario en vídeo o presentación multimedia, con rúbricas equivalentes para cada formato.
+• Proporcionar plantillas estructuradas (esquema de ensayo, escaleta de pódcast, storyboard) y permitir que las fases intermedias (selección de fuentes, borrador de análisis) se entreguen en audio o vídeo corto.
+• Solicitar un 'portafolio de fuentes' donde el alumno anote y evalúe críticamente cada fuente con una combinación de texto, grabación de voz y diagrama visual, y sintetice el conocimiento en el formato que prefiera.</t>
+  </si>
+  <si>
+    <t>Fomentar el interés y la autorregulación mediante opciones significativas y desafíos ajustables.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un menú de temas de investigación vinculados a las obras literarias y a problemas sociales actuales (roles de género, censura, identidad) para que el alumnado elija según su interés personal.
+• Implementar un proceso de revisión por pares donde los estudiantes den y reciban retroalimentación sobre la selección de fuentes y el análisis crítico, promoviendo la responsabilidad compartida.
+• Diseñar un sistema de desafíos escalonados: opción de fuentes más complejas o análisis más profundo para ampliación, y rutas guiadas con ayudas visuales y checklists para quienes lo necesiten.</t>
+  </si>
+  <si>
+    <t>CE.7</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer las obras literarias en formato digital accesible (PDF con marcadores, ePub) con opciones de ajuste de tipografía, interlineado y contraste.
+• Facilitar audiolibros de las obras seleccionadas para que el alumnado pueda seguir la lectura mientras escucha o destinarlo a quienes prefieran la modalidad auditiva.
+• Incluir adaptaciones cinematográficas, series o representaciones teatrales de las obras contemporáneas para que el alumnado compare lenguajes narrativos y enriquezca su interpretación.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Crear una videorreseña o podcast literario donde el estudiante analice una obra de su itinerario, exponiendo argumentos, valoración personal y conexiones con otras lecturas.
+• Elaborar un mapa conceptual interactivo (con herramientas como Coggle o MindMeister) que relacione personajes, temas, contexto histórico y recursos literarios de la obra leída.
+• Redactar una entrada de blog personal compartiendo la experiencia lectora, comparando dos obras del itinerario y justificando su influencia en la construcción de su identidad lectora.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un catálogo amplio de obras contemporáneas clasificadas por géneros (narrativa, poesía, teatro, cómic, novela gráfica) y temáticas, permitiendo que cada alumno seleccione según sus intereses.
+• Organizar clubes de lectura rotativos con grupos reducidos (4-5 alumnos) donde se debatan aspectos como la relevancia actual de la obra, el estilo del autor o las emociones suscitadas.
+• Proponer un reto lector trimestral con obras de creciente complejidad y diversidad (por ejemplo, empezar con una novela corta y terminar con una obra experimental) con reconocimiento simbólico (insignias digitales) al superar cada nivel.</t>
+  </si>
+  <si>
+    <t>CE.8</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido literario</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer cronologías interactivas de la literatura española e hispanoamericana que permitan navegar por contextos históricos, movimientos y autores con enlaces a textos, audios y mapas.
+• Proporcionar versiones anotadas de los textos canónicos con hipervínculos a explicaciones de figuras retóricas, referencias culturales y biografías de los autores.
+• Facilitar mapas conceptuales dinámicos que relacionen obras, temas y recursos estilísticos, permitiendo al alumnado explorar las conexiones entre diferentes periodos y geografías.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión y producción creativa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir al alumnado crear un pódcast literario donde analice y compare dos obras de diferentes épocas, justificando vínculos temáticos o formales.
+• Ofrecer la opción de elaborar un ensayo multimodal (texto con imágenes, vídeo o infografía) que establezca conexiones entre una obra leída y una manifestación cultural actual.
+• Posibilitar la recreación de un fragmento de una obra en formato videopoema o microrrelato visual, aplicando recursos literarios y reflexionando sobre las elecciones estilísticas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación y compromiso con la lectura literaria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Proponer una ‘caja de herramientas’ con distintos itinerarios de lectura (por autor, por género, por tema) para que el alumnado seleccione la ruta que más le interese.
+• Organizar un club de lectura digital donde los estudiantes puedan debatir y valorar obras desde sus experiencias personales, con la opción de elegir el formato de participación (foro, vídeo, audio).
+• Incorporar la posibilidad de vincular la obra leída con un producto cultural de su elección (serie, canción, videojuego) y exponer los paralelismos en una presentación breve ante el grupo.</t>
+  </si>
+  <si>
+    <t>CE.9</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación de la información y los contenidos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer diagramas arbóreos interactivos junto con textos anotados para el análisis sintáctico.
+• Proporcionar grabaciones de audio de textos con variaciones tonales y retóricas para identificar elecciones lingüísticas.
+• Crear un glosario visual multimedia con ejemplos de uso y etimologías para la terminología gramatical.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión y de acción.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un comentario en vídeo analizando las elecciones lingüísticas de un texto.
+• Posibilitar la redacción de un ensayo comparativo entre dos textos de distintos registros o épocas.
+• Ofrecer la opción de grabar un podcast donde se discutan estructuras gramaticales en contexto.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación y compromiso.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que cada estudiante seleccione su propio texto de una lista curada para realizar el análisis lingüístico.
+• Relacionar el análisis con situaciones reales: anuncios publicitarios, discursos políticos o publicaciones en redes sociales.
+• Plantear tareas escalonadas que vayan desde el análisis básico hasta la reflexión sobre cambios lingüísticos actuales.</t>
+  </si>
+  <si>
+    <t>CE.10</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación (qué ofrece el profesor)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer una selección de titulares y noticias reales con lenguaje sesgado y su versión reescrita con lenguaje inclusivo, acompañadas de un código de colores que señale las modificaciones léxicas y sintácticas.
+• Facilitar audios de debates parlamentarios y conversaciones cotidianas donde se identifiquen abusos verbales, junto con transcripciones anotadas que marquen falacias, descalificaciones y estrategias de dominación.
+• Presentar un mapa conceptual interactivo que relacione conceptos como 'violencia simbólica', 'discurso de odio', 'neutralidad valorativa' y 'empatía dialógica', con enlaces a fragmentos literarios y ejemplos periodísticos.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión (qué entrega el alumnado)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Redactar una carta abierta al director de un medio de comunicación criticando el lenguaje utilizado en una noticia polémica, aplicando principios de comunicación no violenta.
+• Grabar un videocomentario de 3 minutos analizando cómo un personaje literario (p.ej., don Juan Tenorio) utiliza el lenguaje para imponer su voluntad, y proponer un diálogo alternativo respetuoso.
+• Elaborar un guion para una tertulia radiofónica simulada sobre un conflicto escolar o social, donde los participantes (rol asignado) practiquen la escucha activa y la reformulación respetuosa de opiniones divergentes.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación (cómo se engancha)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Proponer un desafío por equipos: cada grupo elige un caso real de polémica lingüística (p.ej., el uso del masculino genérico en un texto legal) y diseña una campaña de sensibilización para el instituto, con libertad de formato (cartel, vídeo, performance).
+• Permitir que el alumnado decida el contexto de su análisis: conflicto familiar, laboral, político o literario, previa negociación con el docente de los criterios de calidad ética y comunicativa.
+• Introducir un sistema de insignias digitales por logros: 'Mediador lingüístico', 'Detector de falacias', 'Reformulador inclusivo', que se consiguen al superar retos progresivos (identificar, analizar, crear).</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL1, CP1, CC3</t>
+  </si>
+  <si>
+    <t>CCL5, CC1, CPSAA3</t>
+  </si>
+  <si>
+    <t>Explicar y apreciar la diversidad lingüística a partir del conocimiento de la realidad plurilingüe y pluricultural de España, implica comunicación, conciencia plurilingüe y valoración de la diversidad.</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CD1</t>
+  </si>
+  <si>
+    <t>CPSAA4, CC2, STEM4</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales, especialmente académicos y de medios, requiere comprensión oral, análisis crítico y manejo de soportes digitales.</t>
+  </si>
+  <si>
+    <t>CCL1, CCL4, CD3</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA5, STEM4</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales académicos con rigor, coherencia y cohesión, implica expresión oral, planificación de la comunicación y uso de herramientas digitales.</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CCL5</t>
+  </si>
+  <si>
+    <t>CC1, CPSAA4, STEM3</t>
+  </si>
+  <si>
+    <t>Comprender, interpretar y valorar textos escritos con sentido crítico, atendiendo a propósitos de lectura, implica comprensión lectora, análisis crítico y reflexión sobre la información.</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, CD2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL4, STEM2</t>
+  </si>
+  <si>
+    <t>Producir textos escritos y multimodales coherentes, cohesionados y adecuados para construir conocimiento, implica expresión escrita, reflexión lingüística y uso de herramientas digitales.</t>
+  </si>
+  <si>
+    <t>CD1, CD2, CD4</t>
+  </si>
+  <si>
+    <t>CCL5, CC3, CPSAA4</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información de diferentes fuentes evaluando su fiabilidad y evitando desinformación, implica búsqueda, análisis crítico y gestión de la información digital.</t>
+  </si>
+  <si>
+    <t>CCEC1, CCEC2, CCL4</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA3, CC2</t>
+  </si>
+  <si>
+    <t>Seleccionar y leer autónomamente obras de literatura contemporánea como fuente de placer y conocimiento, configurando un itinerario lector, implica sensibilidad cultural y hábito lector.</t>
+  </si>
+  <si>
+    <t>CPSAA4, CC1, STEM3</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras de literatura española e hispanoamericana con metalenguaje específico y experiencia biográfica, implica apreciación cultural y análisis literario.</t>
+  </si>
+  <si>
+    <t>CCL5, CCL1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCL3, STEM1, CC4</t>
+  </si>
+  <si>
+    <t>Consolidar conocimiento sobre estructura de la lengua y reflexionar sobre elecciones lingüísticas, implica conocimiento explícito de la lengua y reflexión autónoma sobre su uso.</t>
+  </si>
+  <si>
+    <t>CC1, CC3, CC4</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA3, CPSAA5</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática, resolución dialogada de conflictos e igualdad de derechos, implica competencia cívica, diálogo y respeto.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué normativa autonómica específica regula el currículo de Lengua Castellana y Literatura II en 2.º Bachillerato en Aragón?</t>
-[...2 lines deleted...]
-    <t>La materia se rige por la Orden ECD/1173/2022, que adapta la LOMLOE al contexto aragonés. Esta norma establece los 49 saberes básicos y los 22 criterios de evaluación vinculados a las 10 competencias específicas. Es fundamental para el profesorado de Aragón alinear estos elementos con las directrices de la Universidad de Zaragoza para las pruebas de acceso a la universidad.</t>
+    <t>¿Qué decreto autonómico regula la enseñanza de Lengua Castellana y Literatura II en 2.º de Bachillerato en Aragón y qué particularidades establece respecto al currículo básico estatal?</t>
+  </si>
+  <si>
+    <t>El currículo de Lengua Castellana y Literatura II en Aragón se concreta en la Orden ECD/.../2022, que adapta el RD 243/2022. Destaca la distribución horaria de 3 horas semanales y la inclusión de 10 competencias específicas, 22 criterios de evaluación y 49 saberes básicos.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Cómo se diferencia la secuenciación de los 49 saberes en Aragón respecto al currículo base del BOE para 2.º Bachillerato?</t>
-[...2 lines deleted...]
-    <t>Aragón prioriza la Educación Literaria mediante una selección de lecturas obligatorias vinculadas a la EvAU, lo que condiciona la secuenciación de los 22 criterios. A diferencia del BOE, la carga de 3 horas semanales obliga a integrar los bloques de reflexión lingüística de forma transversal con el comentario de textos, asegurando que se cubran los movimientos literarios desde el siglo XVIII hasta la actualidad.</t>
+    <t>¿En qué se diferencia la programación de Lengua Castellana y Literatura II en Aragón respecto a la de Cataluña o la del BOE en cuanto a los saberes básicos de análisis sintáctico?</t>
+  </si>
+  <si>
+    <t>Mientras el BOE propone 49 saberes básicos, en Aragón se mantienen exactamente esos 49, pero con énfasis en la modalidad aragonesa literaria. A diferencia de Cataluña, no se incluye contenido específico sobre lengua catalana, y el análisis sintáctico se centra en estructuras del castellano general.</t>
   </si>
   <si>
     <t>Evaluación</t>
   </si>
   <si>
-    <t>¿Cómo afecta la limitación de 3 horas semanales a la evaluación de los 22 criterios en el contexto aragonés?</t>
-[...2 lines deleted...]
-    <t>La gestión del tiempo es crítica en 2.º Bachillerato. Los departamentos en Aragón suelen agrupar los 22 criterios en unidades de evaluación trimestrales que combinan la expresión escrita y el análisis literario. Dada la carga horaria, se emplean instrumentos de evaluación sumativa y formativa que permitan medir las 10 competencias específicas sin saturar el calendario lectivo antes de las pruebas externas.</t>
+    <t>¿Con solo 3 horas semanales en 2.º de Bachillerato, ¿cómo organizar las sesiones de Lengua Castellana y Literatura II para cubrir los 10 criterios de evaluación sin recortar contenidos?</t>
+  </si>
+  <si>
+    <t>Se recomienda agrupar los 49 saberes en bloques temáticos y dedicar 2 horas a lengua (sintaxis, comentario de texto) y 1 hora a literatura (historia literaria). Se priorizan los criterios de evaluación más complejos, como la argumentación y el análisis crítico, optimizando el tiempo.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Qué plan de recuperación establece la normativa aragonesa para alumnos de Lengua Castellana y Literatura II que no superen la evaluación ordinaria?</t>
+  </si>
+  <si>
+    <t>En Aragón, los alumnos con Lengua Castellana y Literatura II suspensa pueden presentarse a la prueba extraordinaria de junio. Se elabora un informe individual con los criterios no superados y se ofrecen actividades de refuerzo centradas en los 22 criterios de evaluación, priorizando la expresión escrita y el análisis textual.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad se aplican en Lengua Castellana y Literatura II en Aragón para alumnado con dislexia?</t>
+  </si>
+  <si>
+    <t>Se aplican adaptaciones no significativas, como ampliar el tiempo de lectura y escritura, uso de tipografías específicas, y evaluar oralmente algunos criterios. Se prioriza la comprensión lectora sobre la velocidad, y se permite el uso de correctores ortográficos en exámenes.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo se coordina el departamento de Lengua Castellana y Literatura con otras materias en 2.º de Bachillerato en Aragón para trabajar la comprensión lectora de forma transversal?</t>
+  </si>
+  <si>
+    <t>En Aragón, el departamento de Lengua coordina con Historia y Filosofía para trabajar textos argumentativos y expositivos. Se acuerdan criterios comunes de evaluación de la expresión escrita y se realizan actividades interdisciplinares como análisis de discursos históricos y filosóficos.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué aspectos específicos supervisa la Inspección Educativa en Aragón para Lengua Castellana y Literatura II?</t>
-[...41 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>¿Qué documentos solicita la inspección educativa en Aragón para auditar la programación de Lengua Castellana y Literatura II?</t>
+  </si>
+  <si>
+    <t>La inspección requiere la programación didáctica con los 10 CE, 22 criterios y 49 saberes, además de la concreción curricular, la atención a la diversidad y las adaptaciones metodológicas. Exigen que las unidades didácticas estén secuenciadas y que se refleje la evaluación competencial.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos digitales recomienda el Departamento de Educación de Aragón para Lengua Castellana y Literatura II en 2.º de Bachillerato?</t>
+  </si>
+  <si>
+    <t>Se recomienda el uso de la plataforma Aeducar, con materiales propios y enlaces a la Biblioteca Virtual del Gobierno de Aragón. Además, se sugieren antologías poéticas aragonesas y la herramienta 'Comentario de texto' del Centro Aragonés de Recursos Educativos.</t>
+  </si>
+  <si>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el Real Decreto 243/2022 para Bachillerato en tu CCAA. Identifica los elementos curriculares: competencias específicas (10), criterios de evaluación (21) y saberes básicos (49) de Lengua Castellana y Literatura II. Presta atención a las especificidades autonómicas (ej. literatura regional, variedades lingüísticas).</t>
+  </si>
+  <si>
+    <t>Anota en un documento tu propio ‘mapa de criterios’ numerándolos del 1 al 21 y enlázalos con las CE. Así evitarás tener que volver al decreto cada vez.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Elabora una tabla con las 10 competencias específicas (CE) y los 21 criterios de evaluación asociados. Verifica que cada criterio se corresponde con una CE y que no hay huérfanos. Esta lista será la base de tu programación.</t>
+  </si>
+  <si>
+    <t>Imprime la tabla y tenla en tu mesa mientras planificas. Te sorprenderá cuántas veces consultas ese papel.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>Selecciona los criterios de evaluación más relevantes para cada evaluación (al menos 7 por trimestre). Decide qué instrumentos de evaluación (rúbricas, pruebas escritas, exposiciones orales, análisis de textos, etc.) utilizarás para medirlos. Ajusta los instrumentos a los saberes de cada bloque.</t>
+  </si>
+  <si>
+    <t>Para Lengua, un instrumento versátil es el ‘comentario crítico guiado’: con una misma rúbrica evalúas criterios de comprensión, análisis y producción textual.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Distribuye los 49 saberes en cuatro bloques (comunicación oral, lectura/comprensión, producción escrita, educación literaria) a lo largo de tres trimestres. Asegúrate de que cada bloque se trabaje en cada trimestre, y que la literatura (siglos XX-XXI) se dosifique equilibradamente.</t>
+  </si>
+  <si>
+    <t>No satures el tercer trimestre con saberes de literatura contemporánea; repártelos desde septiembre. Un error común es dejar ‘Generación del 27’ para mayo y luego no da tiempo.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios saberes y criterios. Por ejemplo: 1er trimestre ‘Debate sobre medios de comunicación’, 2º ‘Análisis de un poemario actual’, 3º ‘Elaboración de un ensayo argumentativo’. Cada SDA debe incluir producto final, secuencia de tareas, instrumentos de evaluación y atención a la diversidad.</t>
+  </si>
+  <si>
+    <t>Para ahorrar tiempo, reutiliza una SDA del año anterior adaptándola a los nuevos criterios. En Lengua, las SDA que combinan oralidad y escritura suelen ser las más competenciales.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Acuerda con el departamento los porcentajes de cada criterio en la nota final. Por ejemplo: criterios de producción escrita 30%, oral 20%, análisis literario 25%, comprensión lectora 25%. Asegúrate de que la suma de los criterios evaluados en cada trimestre alcance el 100%. Documenta estos acuerdos en la programación.</t>
+  </si>
+  <si>
+    <t>Si el departamento no se pone de acuerdo, propón una ponderación basada en el número de criterios por CE: así es más objetivo y fácil de defender ante inspección.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta las medidas de atención a la diversidad (ordinarias y específicas) y el sistema de recuperación (pruebas de recuperación por trimestre, actividades de refuerzo, planes de mejora). Incluye cómo se evaluarán las competencias no superadas. Todo debe estar alineado con el plan de atención a la diversidad del centro.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no diseñes ‘exámenes de toda la materia’. Mejor una tarea competencial integradora que permita evaluar varios criterios a la vez. Ejemplo: ‘Escribe un artículo de opinión sobre un tema literario y defiéndelo oralmente’.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer y valorar las lenguas de España y las variedades dialectales del español, con especial atención a la del propio territorio, contrastando de manera explícita y con el meta</t>
   </si>
   <si>
     <t>Cuestionar y refutar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valoración de la riqueza cultural, lingüística y dialectal, atendiendo a la diversida</t>
   </si>
   <si>
     <t>Identificar el sentido global, la estructura, la información relevante en función de las necesidades comunicativas y la intención del emisor en textos orales y multimodales especia</t>
   </si>
@@ -2284,711 +2856,1061 @@
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="2" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>421</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>512</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>513</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>538</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>543</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>422</v>
+        <v>544</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>423</v>
+        <v>545</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>424</v>
+        <v>546</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>425</v>
+        <v>547</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>426</v>
+        <v>548</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>427</v>
+        <v>549</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>428</v>
+        <v>550</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>429</v>
+        <v>551</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>430</v>
+        <v>552</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>431</v>
+        <v>553</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>432</v>
+        <v>554</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>433</v>
+        <v>555</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>434</v>
+        <v>556</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>435</v>
+        <v>557</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>436</v>
+        <v>558</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>437</v>
+        <v>559</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>358</v>
+        <v>560</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>438</v>
+        <v>561</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>439</v>
+        <v>562</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>440</v>
+        <v>563</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>441</v>
+        <v>564</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>442</v>
+        <v>565</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>443</v>
+        <v>566</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>444</v>
+        <v>567</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>445</v>
+        <v>568</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>446</v>
+        <v>391</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>447</v>
+        <v>569</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>448</v>
+        <v>570</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>450</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>572</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>573</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>575</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>577</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="7">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>581</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="7">
+        <v>3</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>584</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="7">
+        <v>4</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>586</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>587</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="7">
+        <v>5</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>591</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="7">
+        <v>6</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>594</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>7</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>598</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>451</v>
+        <v>599</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>452</v>
+        <v>600</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>453</v>
+        <v>601</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>454</v>
+        <v>602</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>455</v>
+        <v>603</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>456</v>
-[...1 lines deleted...]
-      <c r="D3" s="9"/>
+        <v>604</v>
+      </c>
+      <c r="D3" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E3" s="9">
-        <v>4.55</v>
+        <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>457</v>
-[...1 lines deleted...]
-      <c r="D4" s="9"/>
+        <v>605</v>
+      </c>
+      <c r="D4" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E4" s="9">
-        <v>4.55</v>
+        <v>10.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>458</v>
-[...1 lines deleted...]
-      <c r="D5" s="9"/>
+        <v>606</v>
+      </c>
+      <c r="D5" s="9">
+        <v>12.5</v>
+      </c>
       <c r="E5" s="9">
-        <v>4.55</v>
+        <v>12.5</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>459</v>
-[...1 lines deleted...]
-      <c r="D6" s="9"/>
+        <v>607</v>
+      </c>
+      <c r="D6" s="9">
+        <v>12.5</v>
+      </c>
       <c r="E6" s="9">
-        <v>4.55</v>
+        <v>12.5</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="D7" s="9"/>
+        <v>608</v>
+      </c>
+      <c r="D7" s="9">
+        <v>7.5</v>
+      </c>
       <c r="E7" s="9">
-        <v>4.55</v>
+        <v>7.5</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>461</v>
-[...1 lines deleted...]
-      <c r="D8" s="9"/>
+        <v>609</v>
+      </c>
+      <c r="D8" s="9">
+        <v>7.5</v>
+      </c>
       <c r="E8" s="9">
-        <v>4.55</v>
+        <v>7.5</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="D9" s="9"/>
+        <v>610</v>
+      </c>
+      <c r="D9" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E9" s="9">
-        <v>4.55</v>
+        <v>10.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="D10" s="9"/>
+        <v>161</v>
+      </c>
+      <c r="D10" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E10" s="9">
-        <v>4.55</v>
+        <v>10.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.1</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>463</v>
-[...1 lines deleted...]
-      <c r="D11" s="9"/>
+        <v>611</v>
+      </c>
+      <c r="D11" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E11" s="9">
-        <v>4.55</v>
+        <v>10.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.2</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="D12" s="9"/>
+        <v>172</v>
+      </c>
+      <c r="D12" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E12" s="9">
-        <v>4.55</v>
+        <v>10.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>6.1</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="D13" s="9"/>
+        <v>177</v>
+      </c>
+      <c r="D13" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E13" s="9">
-        <v>4.55</v>
+        <v>10.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>464</v>
-[...1 lines deleted...]
-      <c r="D14" s="9"/>
+        <v>612</v>
+      </c>
+      <c r="D14" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E14" s="9">
-        <v>4.55</v>
+        <v>10.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>7.1</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="D15" s="9"/>
+        <v>613</v>
+      </c>
+      <c r="D15" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E15" s="9">
-        <v>4.55</v>
+        <v>10.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>7.2</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>466</v>
-[...1 lines deleted...]
-      <c r="D16" s="9"/>
+        <v>614</v>
+      </c>
+      <c r="D16" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E16" s="9">
-        <v>4.55</v>
+        <v>10.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>8.1</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>467</v>
-[...1 lines deleted...]
-      <c r="D17" s="9"/>
+        <v>615</v>
+      </c>
+      <c r="D17" s="9">
+        <v>6.67</v>
+      </c>
       <c r="E17" s="9">
-        <v>4.55</v>
+        <v>6.67</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>8.2</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>468</v>
-[...1 lines deleted...]
-      <c r="D18" s="9"/>
+        <v>616</v>
+      </c>
+      <c r="D18" s="9">
+        <v>6.67</v>
+      </c>
       <c r="E18" s="9">
-        <v>4.55</v>
+        <v>6.67</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.3</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>469</v>
-[...1 lines deleted...]
-      <c r="D19" s="9"/>
+        <v>617</v>
+      </c>
+      <c r="D19" s="9">
+        <v>6.67</v>
+      </c>
       <c r="E19" s="9">
-        <v>4.55</v>
+        <v>6.67</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>9.1</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>470</v>
-[...1 lines deleted...]
-      <c r="D20" s="9"/>
+        <v>618</v>
+      </c>
+      <c r="D20" s="9">
+        <v>8.33</v>
+      </c>
       <c r="E20" s="9">
-        <v>4.55</v>
+        <v>8.33</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>9.2</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="D21" s="9"/>
+        <v>619</v>
+      </c>
+      <c r="D21" s="9">
+        <v>8.33</v>
+      </c>
       <c r="E21" s="9">
-        <v>4.55</v>
+        <v>8.33</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>9.3</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>472</v>
-[...1 lines deleted...]
-      <c r="D22" s="9"/>
+        <v>620</v>
+      </c>
+      <c r="D22" s="9">
+        <v>8.33</v>
+      </c>
       <c r="E22" s="9">
-        <v>4.55</v>
+        <v>8.33</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>10.1</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>473</v>
-[...1 lines deleted...]
-      <c r="D23" s="9"/>
+        <v>621</v>
+      </c>
+      <c r="D23" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E23" s="9">
-        <v>4.55</v>
+        <v>10.0</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>10.2</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="D24" s="9"/>
+        <v>235</v>
+      </c>
+      <c r="D24" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E24" s="9">
-        <v>4.55</v>
+        <v>10.0</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7" t="s">
-        <v>474</v>
+        <v>622</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <f>SUM(E3:E24)</f>
-        <v>100.099999999999966</v>
+        <v>205</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>475</v>
+        <v>623</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:Z31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="8" t="s">
-        <v>476</v>
+        <v>624</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>477</v>
+        <v>625</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
@@ -3013,1016 +3935,1016 @@
       <c r="Q1" s="8">
         <v>8.1</v>
       </c>
       <c r="R1" s="8">
         <v>8.2</v>
       </c>
       <c r="S1" s="8">
         <v>8.3</v>
       </c>
       <c r="T1" s="8">
         <v>9.1</v>
       </c>
       <c r="U1" s="8">
         <v>9.2</v>
       </c>
       <c r="V1" s="8">
         <v>9.3</v>
       </c>
       <c r="W1" s="8">
         <v>10.1</v>
       </c>
       <c r="X1" s="8">
         <v>10.2</v>
       </c>
       <c r="Y1" s="8" t="s">
-        <v>478</v>
+        <v>626</v>
       </c>
       <c r="Z1" s="8" t="s">
-        <v>455</v>
+        <v>603</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="7" t="s">
-        <v>479</v>
+        <v>627</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:X2),"")</f>
         <v/>
       </c>
       <c r="Z2" s="7"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="7" t="s">
-        <v>480</v>
+        <v>628</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:X3),"")</f>
         <v/>
       </c>
       <c r="Z3" s="7"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="7" t="s">
-        <v>481</v>
+        <v>629</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:X4),"")</f>
         <v/>
       </c>
       <c r="Z4" s="7"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="7" t="s">
-        <v>482</v>
+        <v>630</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:X5),"")</f>
         <v/>
       </c>
       <c r="Z5" s="7"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="7" t="s">
-        <v>483</v>
+        <v>631</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:X6),"")</f>
         <v/>
       </c>
       <c r="Z6" s="7"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="7" t="s">
-        <v>484</v>
+        <v>632</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:X7),"")</f>
         <v/>
       </c>
       <c r="Z7" s="7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="7" t="s">
-        <v>485</v>
+        <v>633</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:X8),"")</f>
         <v/>
       </c>
       <c r="Z8" s="7"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="7" t="s">
-        <v>486</v>
+        <v>634</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:X9),"")</f>
         <v/>
       </c>
       <c r="Z9" s="7"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="7" t="s">
-        <v>487</v>
+        <v>635</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:X10),"")</f>
         <v/>
       </c>
       <c r="Z10" s="7"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="7" t="s">
-        <v>488</v>
+        <v>636</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:X11),"")</f>
         <v/>
       </c>
       <c r="Z11" s="7"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="7" t="s">
-        <v>489</v>
+        <v>637</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:X12),"")</f>
         <v/>
       </c>
       <c r="Z12" s="7"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="7" t="s">
-        <v>490</v>
+        <v>638</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:X13),"")</f>
         <v/>
       </c>
       <c r="Z13" s="7"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="7" t="s">
-        <v>491</v>
+        <v>639</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:X14),"")</f>
         <v/>
       </c>
       <c r="Z14" s="7"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="7" t="s">
-        <v>492</v>
+        <v>640</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:X15),"")</f>
         <v/>
       </c>
       <c r="Z15" s="7"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="7" t="s">
-        <v>493</v>
+        <v>641</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:X16),"")</f>
         <v/>
       </c>
       <c r="Z16" s="7"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="7" t="s">
-        <v>494</v>
+        <v>642</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:X17),"")</f>
         <v/>
       </c>
       <c r="Z17" s="7"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="7" t="s">
-        <v>495</v>
+        <v>643</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:X18),"")</f>
         <v/>
       </c>
       <c r="Z18" s="7"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="7" t="s">
-        <v>496</v>
+        <v>644</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:X19),"")</f>
         <v/>
       </c>
       <c r="Z19" s="7"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="7" t="s">
-        <v>497</v>
+        <v>645</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:X20),"")</f>
         <v/>
       </c>
       <c r="Z20" s="7"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="7" t="s">
-        <v>498</v>
+        <v>646</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:X21),"")</f>
         <v/>
       </c>
       <c r="Z21" s="7"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="7" t="s">
-        <v>499</v>
+        <v>647</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:X22),"")</f>
         <v/>
       </c>
       <c r="Z22" s="7"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="7" t="s">
-        <v>500</v>
+        <v>648</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:X23),"")</f>
         <v/>
       </c>
       <c r="Z23" s="7"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="7" t="s">
-        <v>501</v>
+        <v>649</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:X24),"")</f>
         <v/>
       </c>
       <c r="Z24" s="7"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="7" t="s">
-        <v>502</v>
+        <v>650</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:X25),"")</f>
         <v/>
       </c>
       <c r="Z25" s="7"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="7" t="s">
-        <v>503</v>
+        <v>651</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:X26),"")</f>
         <v/>
       </c>
       <c r="Z26" s="7"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="7" t="s">
-        <v>504</v>
+        <v>652</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:X27),"")</f>
         <v/>
       </c>
       <c r="Z27" s="7"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="7" t="s">
-        <v>505</v>
+        <v>653</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:X28),"")</f>
         <v/>
       </c>
       <c r="Z28" s="7"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="7" t="s">
-        <v>506</v>
+        <v>654</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:X29),"")</f>
         <v/>
       </c>
       <c r="Z29" s="7"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="7" t="s">
-        <v>507</v>
+        <v>655</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:X30),"")</f>
         <v/>
       </c>
       <c r="Z30" s="7"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="7" t="s">
-        <v>508</v>
+        <v>656</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7" t="str">
@@ -6003,54 +6925,54 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E15"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A14" sqref="A14:C15"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -6067,3130 +6989,4037 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...67 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A8:E8"/>
-    <mergeCell ref="A13:E13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="G3" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="B3" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H3" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>113</v>
+        <v>100</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7">
         <v>1.1</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="K2" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>1.2</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="K3" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7">
         <v>2.1</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="F4" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="G4" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="G4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" s="7" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="K4" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7">
         <v>2.2</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>151</v>
+        <v>138</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="H5" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="J5" s="7" t="s">
         <v>141</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="K5" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7">
         <v>3.1</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>158</v>
+        <v>145</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>159</v>
+        <v>146</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>160</v>
+        <v>147</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="K6" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7">
         <v>3.2</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>167</v>
+        <v>154</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="K7" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7">
         <v>4.1</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="K8" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7">
         <v>4.2</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>151</v>
+        <v>138</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="K9" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7">
         <v>5.1</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>181</v>
+        <v>168</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>182</v>
+        <v>169</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>183</v>
+        <v>170</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="K10" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7">
         <v>5.2</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>189</v>
+        <v>176</v>
       </c>
       <c r="K11" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7">
         <v>6.1</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="F12" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="J12" s="7" t="s">
         <v>181</v>
-      </c>
-[...10 lines deleted...]
-        <v>194</v>
       </c>
       <c r="K12" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7">
         <v>6.2</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>195</v>
+        <v>182</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>197</v>
+        <v>184</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>198</v>
+        <v>185</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>199</v>
+        <v>186</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="K13" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7">
         <v>7.1</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      <c r="G14" s="7"/>
+        <v>188</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>191</v>
+      </c>
       <c r="H14" s="7" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="J14" s="7"/>
+        <v>192</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>194</v>
+      </c>
       <c r="K14" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7">
         <v>7.2</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>181</v>
+        <v>168</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="K15" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7">
         <v>8.1</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="J16" s="7" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="K16" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B17" s="7">
         <v>8.2</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="J17" s="7" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="K17" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B18" s="7">
         <v>8.3</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B19" s="7">
         <v>9.1</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="I19" s="7" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="J19" s="7" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="K19" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B20" s="7">
         <v>9.2</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="H20" s="7" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="I20" s="7" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="J20" s="7" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="K20" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B21" s="7">
         <v>9.3</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="H21" s="7" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="I21" s="7" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="J21" s="7" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="K21" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B22" s="7">
         <v>10.1</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="I22" s="7" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="J22" s="7" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="K22" s="9">
         <v>4.55</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B23" s="7">
         <v>10.2</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="H23" s="7" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="I23" s="7" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="J23" s="7" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="K23" s="9">
         <v>4.55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C7" s="7">
         <v>6</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C8" s="7">
         <v>1</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C9" s="7">
         <v>2</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C10" s="7">
         <v>3</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C11" s="7">
         <v>4</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C12" s="7">
         <v>5</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C13" s="7">
         <v>6</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C14" s="7">
         <v>7</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C15" s="7">
         <v>8</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C16" s="7">
         <v>9</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C17" s="7">
         <v>10</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C18" s="7">
         <v>11</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C19" s="7">
         <v>12</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C20" s="7">
         <v>13</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C21" s="7">
         <v>14</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C22" s="7">
         <v>15</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C23" s="7">
         <v>16</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C24" s="7">
         <v>1</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C25" s="7">
         <v>2</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C26" s="7">
         <v>3</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C27" s="7">
         <v>4</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C28" s="7">
         <v>5</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C29" s="7">
         <v>6</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C30" s="7">
         <v>7</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C31" s="7">
         <v>8</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C32" s="7">
         <v>9</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C33" s="7">
         <v>10</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C34" s="7">
         <v>11</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C35" s="7">
         <v>12</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C36" s="7">
         <v>13</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C37" s="7">
         <v>14</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C38" s="7">
         <v>15</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C39" s="7">
         <v>16</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C40" s="7">
         <v>17</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C41" s="7">
         <v>18</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C42" s="7">
         <v>19</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C43" s="7">
         <v>20</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C44" s="7">
         <v>21</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C45" s="7">
         <v>1</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C46" s="7">
         <v>2</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C47" s="7">
         <v>3</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C48" s="7">
         <v>4</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C49" s="7">
         <v>5</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C50" s="7">
         <v>6</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="7">
+        <v>20</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="D3" s="7">
+        <v>1</v>
+      </c>
+      <c r="E3" s="7" t="s">
         <v>306</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="F3" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="G3" s="7" t="s">
         <v>308</v>
       </c>
-      <c r="D2" s="8" t="s">
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
+        <v>2</v>
+      </c>
+      <c r="E4" s="7" t="s">
         <v>309</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="7">
+      <c r="F4" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
+        <v>3</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
+        <v>4</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="7">
+        <v>25</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="D7" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="E7" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="F8" s="7" t="s">
         <v>310</v>
       </c>
-      <c r="C3" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="7" t="s">
+      <c r="G8" s="7" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
+        <v>3</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>312</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="7">
+      <c r="F9" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
+        <v>4</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="7">
+        <v>15</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
         <v>2</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="E12" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="F13" s="7" t="s">
         <v>313</v>
       </c>
-      <c r="C4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="7" t="s">
+      <c r="G13" s="7" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7" t="s">
         <v>315</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="7">
+      <c r="F14" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="7">
+        <v>20</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="E17" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="F18" s="7" t="s">
         <v>316</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A6" s="7">
+      <c r="G18" s="7" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="7">
+        <v>20</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>3</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...6 lines deleted...]
-        <v>321</v>
+      <c r="E22" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="7">
+        <v>20</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="7">
+        <v>20</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="D27" s="7">
+        <v>1</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>2</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
+        <v>3</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
+        <v>4</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="7">
+        <v>20</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7">
+        <v>2</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7">
+        <v>3</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7">
+        <v>4</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="7">
+        <v>25</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D35" s="7">
+        <v>1</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7">
+        <v>2</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7">
+        <v>3</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7">
+        <v>4</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B39" s="7">
+        <v>20</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D39" s="7">
+        <v>1</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7">
+        <v>2</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7">
+        <v>3</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="F41" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="7"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7">
+        <v>4</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>354</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>322</v>
+        <v>355</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>323</v>
+        <v>356</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>324</v>
+        <v>357</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>325</v>
+        <v>358</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>326</v>
+        <v>359</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>327</v>
+        <v>360</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>328</v>
+        <v>361</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>329</v>
+        <v>362</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>330</v>
+        <v>363</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>331</v>
+        <v>364</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>332</v>
+        <v>365</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>333</v>
+        <v>366</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>334</v>
+        <v>367</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>335</v>
+        <v>368</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>336</v>
+        <v>369</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>337</v>
+        <v>370</v>
       </c>
       <c r="C5" s="7">
         <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>338</v>
+        <v>371</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>339</v>
+        <v>372</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>340</v>
+        <v>373</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>341</v>
+        <v>374</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>335</v>
+        <v>368</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>342</v>
+        <v>375</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>343</v>
+        <v>376</v>
       </c>
       <c r="C7" s="7">
         <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>344</v>
+        <v>377</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>345</v>
+        <v>378</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>346</v>
+        <v>379</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>347</v>
+        <v>380</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>335</v>
+        <v>368</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>348</v>
+        <v>381</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A39" sqref="A39:E39"/>
+      <selection activeCell="A26" sqref="A26:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>349</v>
+        <v>382</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>350</v>
+        <v>383</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>351</v>
+        <v>384</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>352</v>
+        <v>385</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>353</v>
+        <v>386</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>354</v>
+        <v>387</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>355</v>
+        <v>388</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>356</v>
+        <v>389</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>357</v>
+        <v>390</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>358</v>
+        <v>391</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>359</v>
+        <v>392</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>360</v>
+        <v>393</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>361</v>
+        <v>394</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>362</v>
+        <v>395</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>363</v>
+        <v>396</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>364</v>
+        <v>397</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>365</v>
+        <v>398</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>366</v>
+        <v>399</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>367</v>
+        <v>400</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>368</v>
+        <v>401</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>369</v>
+        <v>402</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>370</v>
+        <v>403</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>371</v>
+        <v>404</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>372</v>
+        <v>405</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>373</v>
+        <v>406</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>374</v>
+        <v>407</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>371</v>
+        <v>404</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>375</v>
+        <v>408</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>376</v>
+        <v>409</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>377</v>
+        <v>410</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>378</v>
+        <v>404</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>379</v>
+        <v>411</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>380</v>
+        <v>412</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>381</v>
+        <v>413</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>367</v>
+        <v>400</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>382</v>
+        <v>414</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>383</v>
+        <v>415</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>384</v>
+        <v>416</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>385</v>
+        <v>417</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>352</v>
+        <v>385</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>386</v>
+        <v>418</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>354</v>
+        <v>387</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>387</v>
+        <v>419</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>356</v>
+        <v>389</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>388</v>
+        <v>420</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>358</v>
+        <v>391</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>389</v>
+        <v>421</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>360</v>
+        <v>393</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>390</v>
+        <v>422</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>362</v>
+        <v>395</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>363</v>
+        <v>396</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>364</v>
+        <v>397</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>365</v>
+        <v>398</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>366</v>
+        <v>399</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>367</v>
+        <v>404</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>391</v>
+        <v>423</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>392</v>
+        <v>424</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>370</v>
+        <v>403</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>371</v>
+        <v>404</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>393</v>
+        <v>425</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>394</v>
+        <v>426</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>374</v>
+        <v>407</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>371</v>
+        <v>427</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>395</v>
+        <v>428</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>396</v>
+        <v>429</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>377</v>
+        <v>410</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>378</v>
+        <v>404</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>397</v>
+        <v>430</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>398</v>
+        <v>431</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>381</v>
+        <v>413</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>367</v>
+        <v>400</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>399</v>
+        <v>432</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>400</v>
-[...167 lines deleted...]
-        <v>417</v>
+        <v>433</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
-    <mergeCell ref="B28:E28"/>
-[...4 lines deleted...]
-    <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>419</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>436</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>510</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>