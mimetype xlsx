--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 20:58</t>
+    <t>01/09/2026 13:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Mantiene todos los criterios de evaluación y competencias específicas del BOE sin cambios.</t>
   </si>