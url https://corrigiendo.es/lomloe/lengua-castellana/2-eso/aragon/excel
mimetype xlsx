--- v0 (2026-05-19)
+++ v1 (2026-07-05)
@@ -38,131 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="527">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1172/2022, de 2 de agosto</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:37</t>
+    <t>05/07/2026 13:45</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Aragón no ha publicado decreto propio; aplica el RD 217/2022 sin añadidos ni modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Aragón vs BOE — Lengua Castellana y Literatura</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Todos los criterios de evaluación son idénticos a los del BOE, sin alteraciones territoriales.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>La programación debe basarse exclusivamente en los criterios y saberes del RD 217/2022, sin adaptaciones autonómicas adicionales.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -610,75 +634,117 @@
   <si>
     <t>Confundir la elaboración del trabajo con la mera acumulación de datos, obviando la necesidad de contrastar fuentes y citar la propiedad intelectual.</t>
   </si>
   <si>
     <t>Adoptar hábitos de uso crítico, seguro, sostenible y saludable de las tecnologías digitales en relación a la búsqueda y la comunicación de la información.</t>
   </si>
   <si>
     <t>Utilizar las herramientas digitales de forma segura y crítica para buscar información fiable, respetando la autoría y manteniendo hábitos saludables en la comunicación digital.</t>
   </si>
   <si>
     <t>Utilizar</t>
   </si>
   <si>
     <t>El alumnado realiza un registro de las fuentes consultadas en sus investigaciones, justificando su fiabilidad y citando correctamente a los autores para evitar el plagio.</t>
   </si>
   <si>
     <t>Durante la preparación de un trabajo de investigación o exposición, los alumnos seleccionan fuentes digitales seguras y elaboran una bibliografía siguiendo normas básicas.</t>
   </si>
   <si>
     <t>Calificar el manejo técnico de dispositivos (TIC) en lugar de la capacidad de discernir la veracidad de la información y el respeto a la propiedad intelectual.</t>
   </si>
   <si>
     <t>Elegir y leer textos a partir de preselecciones, guiándose por los propios gustos, intereses y necesidades y dejando constancia del propio itinerario lector y de la experiencia de lectura.</t>
   </si>
   <si>
-    <t>Comentario, redacción y producción oral</t>
+    <t>Seleccionar y leer libros de interés personal a partir de propuestas variadas, registrando el progreso y las impresiones personales para desarrollar un hábito lector autónomo.</t>
+  </si>
+  <si>
+    <t>Seleccionar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un diario o pasaporte lector donde registra los títulos leídos, justifica su elección y describe brevemente su experiencia personal de lectura.</t>
+  </si>
+  <si>
+    <t>Portfolio / dosier</t>
+  </si>
+  <si>
+    <t>Sesiones periódicas de lectura libre en el aula donde el alumnado elige obras de la biblioteca escolar y actualiza su registro personal de lecturas.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante un examen de comprensión lectora sobre un libro obligatorio en lugar de valorar el registro del itinerario personal y la autonomía.</t>
   </si>
   <si>
     <t>Compartir la experiencia de lectura en soportes diversos relacionando el sentido de la obra con la propia experiencia biográfica y lectora.</t>
   </si>
   <si>
+    <t>Expresar y compartir opiniones sobre las lecturas realizadas, vinculando los temas de la obra con vivencias personales y otras experiencias lectoras en diversos soportes.</t>
+  </si>
+  <si>
+    <t>Relacionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una reseña crítica, un vídeo-comentario o una intervención en un foro digital donde vincula el sentido de la obra con su propia experiencia.</t>
+  </si>
+  <si>
+    <t>Organización de tertulias literarias o clubes de lectura donde se debate la conexión entre los conflictos de los personajes y situaciones reales del alumnado.</t>
+  </si>
+  <si>
+    <t>Evaluar el resumen del argumento o la ficha técnica del libro en lugar de la reflexión subjetiva y la conexión con la experiencia propia.</t>
+  </si>
+  <si>
     <t>Explicar y argumentar, con la ayuda de pautas y modelos, la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra, atendiendo a la configuración de los géneros y subgéneros literarios.</t>
   </si>
   <si>
     <t>Analizar y comentar obras literarias justificando su sentido mediante el estudio de sus elementos internos y las características propias de su género y subgénero.</t>
   </si>
   <si>
     <t>Explicar</t>
   </si>
   <si>
     <t>El alumnado realiza comentarios de texto o guías de lectura donde identifica elementos narrativos, líricos o dramáticos y los relaciona con el significado global de la obra.</t>
   </si>
   <si>
     <t>Lectura guiada de fragmentos literarios en clase seguida de la redacción de un análisis crítico utilizando plantillas de apoyo sobre géneros literarios.</t>
   </si>
   <si>
     <t>Confundir el análisis literario con un simple resumen del argumento, omitiendo la vinculación entre los recursos formales del género y el sentido de la obra.</t>
   </si>
   <si>
     <t>Establecer, de manera guiada, vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales, así como con otras manifestaciones artísticas y culturales, en función de temas, tópicos, estructuras, lenguaje y valores éticos y estéticos, mostrando la implicación y la respuesta personal del lector o de la lectora en la lectura.</t>
+  </si>
+  <si>
+    <t>Vincular textos literarios con otras manifestaciones artísticas y culturales mediante el análisis de temas y estructuras, aportando una visión personal y argumentada de la conexión.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un comentario comparativo o proyecto visual que conecta la obra leída con referentes culturales modernos, justificando razonadamente los puntos de unión.</t>
+  </si>
+  <si>
+    <t>Sesión de análisis comparativo entre un romance tradicional y una adaptación musical contemporánea, identificando elementos comunes en el lenguaje y el tema.</t>
+  </si>
+  <si>
+    <t>Confundir la respuesta personal con una opinión subjetiva no argumentada, olvidando el análisis de los elementos técnicos o estéticos compartidos entre las obras.</t>
   </si>
   <si>
     <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
   </si>
   <si>
     <t>Escribir textos originales de intención literaria aplicando rasgos de género y estilo, utilizando diversos soportes y lenguajes para expresar una voz propia.</t>
   </si>
   <si>
     <t>Crear</t>
   </si>
   <si>
     <t>El alumnado entrega producciones escritas o multimodales de carácter literario donde se aprecia el uso de figuras retóricas, estructuras métricas o convenciones narrativas específicas.</t>
   </si>
   <si>
     <t>Realización de talleres de escritura creativa basados en la imitación, transformación o continuación de fragmentos literarios significativos analizados previamente en clase.</t>
   </si>
   <si>
     <t>Evaluar la creatividad de forma puramente subjetiva olvidando comprobar si se han aplicado las convenciones formales y el metalenguaje del género trabajado.</t>
   </si>
   <si>
     <t>Revisar los textos propios de manera guiada y hacer propuestas de mejora argumentando los cambios a partir de la reflexión metalingüística e interlingüística y con un metalenguaje específico.</t>
   </si>
   <si>
     <t>Mejorar los textos propios mediante la reflexión gramatical, utilizando términos técnicos para explicar y justificar los cambios realizados durante el proceso de redacción.</t>
   </si>
@@ -983,53 +1049,50 @@
   <si>
     <t>Produce textos orales y multimodales con fluidez, coherencia y cohesión, ajustándose al registro y a las convenciones del género discursivo. Participa activamente en interacciones orales con actitud cooperativa, aportando ideas relevantes y respetando los vínculos personales en contextos sociales diversos.
 → Presentación de una exposición preparada sobre un tema social, utilizando un lenguaje preciso y participando en el debate posterior con argumentos coherentes.</t>
   </si>
   <si>
     <t>Produce exposiciones y argumentaciones complejas con gran fluidez y rigor, integrando recursos multimodales de forma creativa y eficaz. Lidera interacciones orales con una actitud proactiva, demostrando una escucha empática y una capacidad crítica para intervenir de manera informada en cualquier contexto.
 → Participación destacada en un debate formal reglado, donde el alumno rebate argumentos ajenos con cortesía y utiliza una presentación multimedia interactiva para reforzar su tesis.</t>
   </si>
   <si>
     <t>Identifica información explícita y aislada en textos escritos muy sencillos con ayuda docente constante, mostrando dificultades para reconocer el sentido global, la estructura básica o la intención comunicativa del emisor.
 → Localiza datos específicos (nombres o fechas) en una noticia breve, pero no es capaz de explicar de qué trata el texto de forma general.</t>
   </si>
   <si>
     <t>Comprende el sentido global y las ideas principales de textos de estructura clara y lineal, identificando la intención del emisor de forma básica y realizando valoraciones superficiales sobre el contenido sin profundizar en la fiabilidad o la forma.
 → Resume un texto expositivo escolar identificando el tema principal, aunque tiene dificultades para distinguir las ideas secundarias o para cuestionar la veracidad de la información.</t>
   </si>
   <si>
     <t>Comprende e interpreta el sentido global, la estructura y las ideas secundarias de textos de diversa complejidad, evaluando de forma razonada su calidad, fiabilidad e intención, y aplicando estrategias de lectura antes, durante y después del acto lector.
 → Realiza un comentario de un artículo de opinión donde diferencia tesis y argumentos, valora la adecuación del lenguaje utilizado y verifica la solvencia de las fuentes citadas.</t>
   </si>
   <si>
     <t>Analiza críticamente textos complejos integrando información explícita e implícita, evalúa con rigor tanto la forma como el contenido y la fiabilidad del canal, demostrando autonomía en el uso de estrategias para construir conocimiento y dar respuesta a intereses diversos.
 → Compara dos textos periodísticos sobre un mismo suceso, detectando sesgos ideológicos, analizando el uso de figuras retóricas y justificando cuál de ellos posee mayor calidad informativa y rigor.</t>
   </si>
   <si>
-    <t>Portfolio / dosier</t>
-[...1 lines deleted...]
-  <si>
     <t>Redacta textos breves con dificultades graves de planificación, coherencia y corrección gramatical, sin adaptarse al género discursivo propuesto ni utilizar elementos multimodales de forma eficaz.
 → Un borrador desorganizado de una noticia que carece de titular, presenta numerosas faltas de ortografía y no respeta la estructura de pirámide invertida.</t>
   </si>
   <si>
     <t>Planifica y redacta textos sencillos con una estructura básica y aceptable, aunque presenta fallos puntuales en la cohesión, el léxico o la adecuación al género, incorporando elementos multimodales de forma elemental.
 → Una carta formal que sigue el formato básico pero utiliza un registro excesivamente coloquial y repite conectores básicos como 'y' o 'entonces'.</t>
   </si>
   <si>
     <t>Planifica y produce textos escritos y multimodales de cierta extensión, coherentes y cohesionados, adecuándose con éxito al género discursivo y aplicando procedimientos lingüísticos y estilísticos para enriquecer el texto.
 → Un artículo de opinión para la revista escolar bien estructurado, con argumentos claros, uso de sinónimos para evitar repeticiones y una imagen que complementa el mensaje.</t>
   </si>
   <si>
     <t>Produce textos complejos y creativos con una planificación exhaustiva, integrando recursos multimodales avanzados y demostrando un dominio preciso del estilo, la corrección y la eficacia comunicativa en diversos soportes.
 → Un reportaje digital interactivo que incluye hipervínculos, gráficos originales y un uso sofisticado de figuras retóricas, demostrando una voz propia y una corrección impecable.</t>
   </si>
   <si>
     <t>Localiza información aislada de fuentes únicas solo con ayuda constante, sin evaluar su fiabilidad ni evitar el plagio, limitándose a la copia literal de contenidos sin realizar ninguna transformación en conocimiento propio.
 → Copia y pega fragmentos de una única página web para un trabajo sobre el Cid, sin citar la procedencia ni contrastar los datos.</t>
   </si>
   <si>
     <t>Selecciona y contrasta información de fuentes limitadas siguiendo pautas directas, identificando de forma superficial la fiabilidad y realizando una transformación básica del contenido, aunque con dificultades para evitar sesgos o citar correctamente.
 → Elabora un resumen de dos noticias sobre un mismo evento literario, mencionando las fuentes pero sin analizar por qué una es más fiable que la otra.</t>
   </si>
   <si>
     <t>Selecciona y contrasta información de diversas fuentes de manera progresivamente autónoma, evaluando su fiabilidad y pertinencia en función de los objetivos, transformándola en conocimiento personal y comunicándola de forma crítica y respetuosa con la propiedad intelectual.
@@ -1085,57 +1148,399 @@
   </si>
   <si>
     <t>Reflexiona de forma crítica y profunda sobre sus producciones, integrando conocimientos lingüísticos complejos para optimizar la eficacia comunicativa. Formula generalizaciones abstractas a partir de la comparación de lenguas y transfiere estas reflexiones a nuevos contextos de comprensión y creación.
 → Analiza cómo el uso de la voz pasiva o las nominalizaciones en un texto periodístico busca la objetividad, y aplica conscientemente estas estructuras en su propio artículo de opinión para ganar rigor.</t>
   </si>
   <si>
     <t>Muestra dificultades severas para identificar usos discriminatorios evidentes en la lengua y emplea habitualmente un lenguaje que ignora las normas básicas de convivencia, sin mostrar iniciativa para la resolución dialogada de conflictos o el reconocimiento de abusos de poder en la comunicación.
 → El alumno utiliza términos despectivos o excluyentes en un debate de aula y no es capaz de reconocer el impacto negativo de sus palabras ni de proponer una alternativa respetuosa tras la indicación del docente.</t>
   </si>
   <si>
     <t>Identifica, con ayuda o en contextos muy explícitos, usos discriminatorios de la lengua y abusos de poder. Utiliza estrategias básicas de cortesía y diálogo de forma mecánica, aunque le cuesta mantener un lenguaje ético y no discriminatorio en situaciones de conflicto o tensión.
 → En un análisis de texto, señala un estereotipo de género evidente, pero en su propia producción escrita sigue utilizando un lenguaje sexista o poco integrador de forma no consciente.</t>
   </si>
   <si>
     <t>Utiliza de forma habitual y autónoma un lenguaje no discriminatorio y aplica estrategias eficaces para la resolución dialogada de conflictos. Identifica con claridad los abusos de poder a través de la palabra en diversos ámbitos, orientando su comunicación hacia la igualdad y el consenso.
 → Participa en un trabajo cooperativo mediando activamente en los desacuerdos mediante el uso de fórmulas de consenso y evitando imponer su opinión de forma autoritaria o despectiva.</t>
   </si>
   <si>
     <t>Lidera y promueve prácticas comunicativas éticas y democráticas, desterrando activamente cualquier forma de manipulación o discriminación. Analiza críticamente la dimensión ética de la comunicación en contextos complejos y propone alternativas que favorecen la convivencia y la igualdad de derechos.
 → Realiza un análisis crítico de un discurso mediático detectando micro-machismos o abusos de poder sutiles y redacta una propuesta de comunicación inclusiva para las redes sociales del centro educativo.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>Identidades, palabras y relatos</t>
+  </si>
+  <si>
+    <t>SdA 'Nuestras Huellas': Creación de un podcast sobre el origen de las lenguas de España y una antología de relatos breves de imitación literaria.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Las familias lingüísticas y las lenguas del mundo.
+• Las lenguas de España: origen, distribución geográfica y nociones básicas. Diferencias entre plurilingüismo y diversidad dialectal.
+• Componentes del hecho comunicativo: grado de formalidad, propósitos, canal y elementos no verbales.
+• Recursos lingüísticos para adecuar el registro a la situación de comunicación.
+• Relación entre los elementos constitutivos del género literario y la construcción del sentido de la obra. Análisis básico de recursos expresivos.
+• Expresión de la experiencia lectora con metalenguaje específico y recreación de textos.
+• Creación de textos a partir de la apropiación de las convenciones del lenguaje literario (imitación, transformación).
+• Diferencias relevantes e intersecciones entre lengua oral y lengua escrita.
+• La lengua como sistema y sus unidades básicas: las palabras (forma y significado) y su organización básica.</t>
+  </si>
+  <si>
+    <t>1.1: Reconocer las lenguas de España.
+2.1: Comprender el sentido global y estructura de textos orales.
+3.1: Realizar narraciones y exposiciones orales sencillas.
+5.1: Planificar la redacción de textos escritos sencillos.
+7.1: Elegir y leer textos a partir de preselecciones.
+8.3: Crear textos personales o colectivos con intención literaria.
+9.3: Formular generalizaciones sobre aspectos básicos del funcionamiento de la lengua.</t>
+  </si>
+  <si>
+    <t>CE.LCL.1
+CE.LCL.3
+CE.LCL.7</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Evaluación diagnóstica, observación de producciones orales, portafolio de escritura creativa y pruebas de identificación de categorías gramaticales.</t>
+  </si>
+  <si>
+    <t>Información, redes y estructuras</t>
+  </si>
+  <si>
+    <t>SdA 'Click y Explica': Elaboración de una revista digital de divulgación científica o cultural y un certamen de lectura dramatizada.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Secuencias textuales básicas, con especial atención a las expositivas.
+• Géneros discursivos del ámbito social: Redes sociales, medios de comunicación y etiqueta digital.
+• Recursos lingüísticos para mostrar la implicación del emisor: deixis y procedimientos de modalización.
+• Participación activa en actos culturales vinculados con el circuito literario.
+• Estrategias para la recomendación de lecturas y construcción compartida de la interpretación (conversaciones literarias).
+• Lectura expresiva, dramatización y recitación de textos.
+• Expresión pautada de la interpretación y valoración personal de obras.
+• Distinción entre la forma (categoría gramatical) y la función de las palabras (funciones sintácticas).
+• Relación entre los esquemas semántico y sintáctico de la oración simple. Orden de palabras y concordancia.</t>
+  </si>
+  <si>
+    <t>2.2: Valorar la forma y el contenido de textos orales y multimodales.
+4.1: Comprender e interpretar el sentido global de textos escritos.
+4.2: Valorar la fiabilidad y calidad de textos sencillos.
+5.2: Incorporar procedimientos básicos para enriquecer los textos.
+8.1: Explicar y argumentar la interpretación de las obras leídas.
+9.2: Explicar la interrelación entre propósito comunicativo y elecciones lingüísticas.</t>
+  </si>
+  <si>
+    <t>CE.LCL.2
+CE.LCL.4
+CE.LCL.9</t>
+  </si>
+  <si>
+    <t>Rúbricas de exposición oral, análisis de textos expositivos, pruebas de sintaxis de la oración simple y diario de lectura compartida.</t>
+  </si>
+  <si>
+    <t>Investigación, diversidad y compromiso</t>
+  </si>
+  <si>
+    <t>SdA 'Voces de nuestra tierra': Proyecto de investigación sobre el habla de Aragón y creación de un mural multimodal sobre literatura y perspectiva de género.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Comparación de rasgos de las principales variedades dialectales del español, con especial atención a la de Aragón.
+• Estrategias de identificación de prejuicios y estereotipos lingüísticos.
+• Producción oral formal: planificación, búsqueda de información y adecuación a la audiencia.
+• Movilización de la experiencia lectora para establecer vínculos con la actualidad y otras artes.
+• Relación y comparación de textos leídos con nuevas formas de ficción y lenguajes.
+• Lectura con perspectiva de género.
+• Las relaciones semánticas entre palabras: valores denotativos y connotativos según contexto.</t>
+  </si>
+  <si>
+    <t>1.2: Identificar prejuicios y estereotipos lingüísticos.
+3.2: Participar en interacciones orales informales y trabajo en equipo.
+6.2: Elaborar trabajos de investigación de manera guiada.
+6.3: Adoptar hábitos de uso crítico y seguro de tecnologías digitales.
+7.2: Compartir la experiencia de lectura relacionándola con la propia identidad.
+8.2: Establecer vínculos entre textos leídos y otras manifestaciones artísticas.
+10.1: Identificar y desterrar usos discriminatorios de la lengua.
+10.2: Utilizar estrategias para la resolución dialogada de conflictos.</t>
+  </si>
+  <si>
+    <t>CE.LCL.6
+CE.LCL.8
+CE.LCL.10</t>
+  </si>
+  <si>
+    <t>Defensa de proyecto de investigación, debates dirigidos, ensayos comparativos literarios y observación sistemática de actitudes comunicativas.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Voces de Aragón: un podcast contra los prejuicios lingüísticos</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Descubrimos y valoramos las lenguas y dialectos de nuestra tierra</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>El centro está en Zaragoza capital, pero el alumnado procede de distintas zonas de Aragón (Huesca, Teruel, la Franja). A menudo se escuchan comentarios despectivos sobre el aragonés, el catalán de Aragón o las variedades del español rural. Se propone crear un podcast que visibilice y ponga en valor esta diversidad, dirigido a las familias y vecinos del barrio.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Elaborar un podcast de al menos tres episodios donde se presenten diferentes lenguas y variedades lingüísticas de Aragón, se desmonten prejuicios comunes y se ofrezca una visión positiva de la diversidad. El producto final se difundirá mediante un código QR colocado en la entrada del centro y en las redes sociales del instituto.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Mapa lingüístico de Aragón (impreso o digital)
+• Fragmentos de audio de variedades dialectales
+• Plantilla de guion de podcast
+• Audacity o editor de audio
+• Micrófonos (pueden ser de móvil)
+• Canva para cartel
+• Plataforma de alojamiento de audio (SoundCloud, Ivoox)</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación en valores: respeto a la diversidad, lucha contra estereotipos. Educación mediática: creación de contenido digital y difusión responsable.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se proyecta un mapa lingüístico de Aragón y se escuchan fragmentos de hablas locales (aragonés, catalán de la Franja, español de Teruel). Se lanza la pregunta guía: ¿cómo podemos poner en valor esta diversidad y combatir los prejuicios? Se forman grupos de 4-5 y cada grupo elige un tema (una lengua o variedad concreta).</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y temas elegidos por los grupos (anotaciones en pizarra o documento compartido).</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: lenguas de España, variedades dialectales, prejuicios lingüísticos, diferencias entre oral y escrito. Se analizan ejemplos de podcasts educativos y se presenta una plantilla de guion. Cada grupo investiga su tema usando fuentes seleccionadas (artículos, vídeos, mapas).</t>
+  </si>
+  <si>
+    <t>Ficha con datos recogidos de cada fuente. Ejercicio de identificación de prejuicios en comentarios reales (recorte de prensa o redes).</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los grupos redactan el guion completo del episodio, incluyendo diálogos, efectos de sonido, transiciones. Se revisan y corrigen entre iguales usando una lista de verificación. Se asignan roles (narrador, entrevistador, editor).</t>
+  </si>
+  <si>
+    <t>Guion definitivo con correcciones visibles (borradores y versión final).</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Se graban los episodios con micrófonos y software de audio (Audacity o similar). Se editan (cortes, música, ajustes de volumen). Se crea un cartel digital (Canva) con código QR que enlaza al podcast (alojado en SoundCloud o similar). Se ensaya la presentación del producto al resto de la clase.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final (MP3) y cartel con código QR.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Se escuchan los episodios de todos los grupos. Cada grupo rellena una rúbrica de autoevaluación y coevaluación (para otro grupo). Se discuten los aprendizajes y se asigna el nivel de logro (1-4) a cada criterio evaluado. Se decide cómo difundir el podcast a la audiencia real.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (autoevaluación y coevaluación). Reflexión escrita individual: ¿qué he aprendido sobre la diversidad lingüística?</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Lectura en datos: ¿qué lee realmente nuestro instituto?</t>
+  </si>
+  <si>
+    <t>Un estudio de campo sobre los hábitos lectores del alumnado</t>
+  </si>
+  <si>
+    <t>La biblioteca del instituto quiere renovar su colección juvenil y necesita datos reales sobre los intereses lectores del alumnado, no solo suposiciones del profesorado.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos lectores (formato, género, frecuencia) entre el alumnado del instituto, analizar los datos y elaborar un informe con recomendaciones para la compra de nuevos fondos, defendiéndolo en una presentación ante la comunidad educativa.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Google Forms o encuesta en papel
+• Hoja de cálculo para análisis
+• Plantilla de informe
+• Guía de presentación oral
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación mediática (uso crítico de la información) y competencia digital (recogida y tratamiento de datos).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la biblioteca: necesitan datos reales para renovar fondos. Se discuten las ideas previas sobre hábitos lectores y se formula la pregunta guía. Se forman equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: tipos de encuestas, formulación de preguntas, muestreo; estructurar un informe; resumen de conectores y corrección lingüística. Se diseñan las encuestas en papel/digital.</t>
+  </si>
+  <si>
+    <t>Ejercicios de diseño de preguntas y esquema de informe.</t>
+  </si>
+  <si>
+    <t>Los equipos aplican la encuesta a sus compañeros de otros cursos (con permiso), tabulan datos y los analizan (medias, gráficos de barras). Se resuelven dudas sobre el análisis.</t>
+  </si>
+  <si>
+    <t>Hoja de datos crudos y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe de investigación (introducción, metodología, resultados, conclusiones y recomendaciones) y elabora una presentación visual. Se realizan revisiones entre pares.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y guion de presentación.</t>
+  </si>
+  <si>
+    <t>Exposición de los informes ante el equipo directivo y la bibliotecaria. Turno de preguntas. Coevaluación entre equipos con rúbrica. Autoevaluación individual y asignación de niveles de logro conjunta con el docente.</t>
+  </si>
+  <si>
+    <t>Grabación de presentaciones y rúbricas cumplimentadas.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Guías de barrio: literatura que camina</t>
+  </si>
+  <si>
+    <t>Creación de un recorrido literario para redescubrir nuestro entorno</t>
+  </si>
+  <si>
+    <t>El instituto quiere colaborar con la asociación de vecinos para dinamizar la vida cultural del barrio. El alumnado recibirá el encargo de diseñar una guía literaria que ponga en valor rincones cotidianos a través de textos descriptivos, narrativos y de creación propia.</t>
+  </si>
+  <si>
+    <t>Diseñar y redactar una guía literaria del barrio que incluya al menos un texto descriptivo, un relato breve o leyenda original y un plano ilustrado, y presentarla oralmente a la asociación de vecinos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantillas de planificación textual
+• Modelos de guías literarias (impresas o digitales)
+• Cámara o dispositivo para tomar fotos
+• Herramientas digitales (Canva, Genially) para maquetación opcional
+• Material de dibujo para croquis</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación comunitaria, valoración del patrimonio) y comunicación lingüística.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación de vecinos y se visionan ejemplos breves de guías literarias. Se formula la pregunta guía y se organizan los equipos de trabajo, cada uno responsabilizándose de un lugar del barrio.</t>
+  </si>
+  <si>
+    <t>Anotaciones individuales sobre ideas previas y posibles lugares.</t>
+  </si>
+  <si>
+    <t>Talleres sobre tipología textual: texto descriptivo (observación, adjetivación, orden espacial) y texto narrativo (estructura, personajes, ambiente). Se analizan modelos y se practican técnicas de escritura creativa (personificación, metáfora). También se trabaja la planificación de textos (esquema, borrador).</t>
+  </si>
+  <si>
+    <t>Ejercicios de descripción y narración breves; esquema de la guía.</t>
+  </si>
+  <si>
+    <t>Los equipos realizan una salida al lugar (o trabajan con fotografías) para tomar notas sensoriales y dibujar un croquis. Redactan la descripción final y elaboran el texto de creación literaria (leyenda o relato corto). Se revisan los textos mediante pares y con ayuda del docente.</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo con notas, croquis; versiones revisadas de los textos.</t>
+  </si>
+  <si>
+    <t>Maquetación de la guía (digital o impresa) integrando textos, ilustraciones y el plano. Cada equipo prepara la exposición oral con apoyo visual (presentación o póster). Se ensaya la presentación dentro del aula con coevaluación.</t>
+  </si>
+  <si>
+    <t>Guía maquetada completa; guión de la exposición oral.</t>
+  </si>
+  <si>
+    <t>Jornada de presentación a la asociación de vecinos. Tras las exposiciones, cada equipo realiza una autoevaluación y coevaluación mediante diana. El docente aplica las rúbricas a los productos y a la exposición para asignar niveles de logro.</t>
+  </si>
+  <si>
+    <t>Diana de autoevaluación cumplimentada; rúbrica cumplimentada por docente.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Mapas interactivos de isoglosas que permitan escuchar muestras de habla real de las distintas variedades dialectales de España (meridionales y septentrionales) para identificar rasgos fonéticos.
@@ -1391,231 +1796,297 @@
   <si>
     <t xml:space="preserve">
 • Diseñar un 'Decálogo de Convivencia Digital' para el centro, permitiendo elegir el formato: un podcast de entrevistas, un hilo de mensajes en una red social simulada o un manifiesto formal escrito.
 • Realizar una dramatización o 'Teatro Foro' sobre un conflicto escolar donde el alumnado deba emplear marcadores discursivos de negociación para transformar un diálogo impositivo en uno democrático.
 • Crear un glosario colaborativo de 'Eufemismos y Sesgos' detectados en la publicidad actual, utilizando herramientas digitales que permitan insertar comentarios críticos y alternativas de lenguaje inclusivo.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Implementar el rol de 'Observador de Lenguaje Ético' en los debates de clase, donde los alumnos rotan para dar feedback positivo sobre el uso de un lenguaje respetuoso y constructivo.
 • Vincular las tareas de escritura con situaciones reales del entorno cercano (cartas al ayuntamiento, quejas en el buzón del instituto) para que perciban la utilidad social de la palabra como herramienta de cambio.
 • Gamificar la detección de 'micromachismos' o sesgos en letras de canciones actuales elegidas por el alumnado, otorgando insignias por la propuesta de versiones alternativas que respeten la igualdad.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, CP2, CP3</t>
-[...89 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>CCL1, CP1, CCEC1</t>
+  </si>
+  <si>
+    <t>CC1, CCEC2</t>
+  </si>
+  <si>
+    <t>La competencia consiste en describir y apreciar la diversidad lingüística, lo que implica expresar (CCL1) y valorar la pluralidad (CCEC1), así como reconocer las lenguas del alumnado (CP1). Secundariamente, se promueve la conciencia de la diversidad cultural (CC1) y la comprensión de diferentes manifestaciones culturales (CCEC2).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CD4</t>
+  </si>
+  <si>
+    <t>CC3</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales requiere escucha activa (CCL2), valoración crítica (CCL3) y evaluación de fiabilidad (CD4). Secundariamente, se fomenta el diálogo crítico (CC3).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, CPSAA3</t>
+  </si>
+  <si>
+    <t>CD2</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales implica expresión (CCL1), interacción (CCL5) y participación cooperativa (CPSAA3). Secundariamente, se puede usar soporte digital (CD2).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CCL4</t>
+  </si>
+  <si>
+    <t>Comprender, interpretar y valorar textos escritos supone comprensión lectora (CCL2), interpretación crítica (CCL3) y lectura reflexiva (CCL4).</t>
+  </si>
+  <si>
+    <t>CCL1, CD2, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCL5</t>
+  </si>
+  <si>
+    <t>Producir textos escritos y multimodales requiere expresión (CCL1), creación digital (CD2) y autorregulación del proceso (CPSAA1). Secundariamente, puede implicar interacción (CCL5).</t>
+  </si>
+  <si>
+    <t>CD3, CD4, CCL4</t>
+  </si>
+  <si>
+    <t>CPSAA4, CC3</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información exige gestionar fuentes (CD3), evaluar fiabilidad (CD4) y leer críticamente (CCL4). Secundariamente, se desarrolla la gestión de la desinformación (CPSAA4) y el diálogo crítico (CC3).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC2, CPSAA5</t>
+  </si>
+  <si>
+    <t>CCEC1</t>
+  </si>
+  <si>
+    <t>Seleccionar y leer obras por placer fomenta la lectura por gusto (CCL4), el aprecio cultural (CCEC2) y la iniciativa lectora (CPSAA5). Secundariamente, contribuye a valorar el patrimonio (CCEC1).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC2, CCEC3</t>
+  </si>
+  <si>
+    <t>CC1</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras literarias implica lectura profunda (CCL4), aprecio del patrimonio literario (CCEC2) y expresión creativa (CCEC3). Secundariamente, se promueve la conciencia cultural (CC1).</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA1, STEM2</t>
+  </si>
+  <si>
+    <t>Movilizar conocimientos sobre la lengua supone reflexión sobre el uso (CCL1), autorregulación (CPSAA1) y análisis estructural (STEM2).</t>
+  </si>
+  <si>
+    <t>CC1, CC3, CPSAA3</t>
+  </si>
+  <si>
+    <t>CC2, CCL5</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática implica conciencia democrática (CC1), compromiso social (CC3) y cooperación (CPSAA3). Secundariamente, promueve la igualdad (CC2) y la interacción respetuosa (CCL5).</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Qué novedades incluye la Orden ECD/2023 de Aragón para Lengua Castellana y Literatura en 2.º ESO respecto a la evaluación de los saberes 1 a 8 del bloque de Comunicación?</t>
+  </si>
+  <si>
+    <t>La Orden ECD/2023 establece que en 2.º ESO los saberes 1-8 de Comunicación se evalúan mediante producciones orales y escritas vinculadas a situaciones de aprendizaje, con un peso del 40% en la calificación final, detallando rúbricas específicas para cada criterio.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la secuenciación de los saberes de Lengua Castellana y Literatura en 2.º ESO en Aragón frente al BOE?</t>
+  </si>
+  <si>
+    <t>Aragón prioriza los saberes de Educación Literaria (saberes 23-30) en el segundo trimestre, mientras que el BOE los distribuye homogéneamente. Además, Aragón dedica 3 horas semanales, igual que la base, pero concentra la reflexión sobre la lengua en el tercer trimestre.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Cómo se gestionan las 3 horas semanales de Lengua Castellana y Literatura en 2.º ESO en Aragón para abordar los 37 saberes?</t>
+  </si>
+  <si>
+    <t>Se agrupan los saberes en 4 bloques trimestrales: Comunicación (12 saberes, 1h/sem), Educación Literaria (10 saberes, 1h/sem), Reflexión sobre la Lengua (9 saberes, 0.5h/sem) y Proyectos interdisciplinares (6 saberes, 0.5h/sem), optimizando el tiempo.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué documentos específicos solicita la inspección educativa de Aragón para la programación de Lengua Castellana y Literatura en 2.º ESO?</t>
+  </si>
+  <si>
+    <t>Además del currículo oficial, la inspección pide una tabla de correlación entre los 10 criterios de evaluación y los 37 saberes, una rúbrica por cada criterio y una situación de aprendizaje modelo que integre al menos 3 saberes de distintos bloques.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos y bibliografía específicos recomienda el Departamento de Educación de Aragón para trabajar los saberes de Educación Literaria en 2.º ESO?</t>
+  </si>
+  <si>
+    <t>Recomienda la antología "Letras y Voces del Ebro" (ed. Gobierno de Aragón, 2021) para los saberes 23-27, y el proyecto "Aragón en el Quijote" para el saber 28. También sugiere el uso de la plataforma digital "AragónLee" con actividades interactivas.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo se coordina el departamento de Lengua Castellana y Literatura con otras materias en 2.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Se realizan proyectos interdisciplinares trimestrales: con Geografía e Historia para analizar textos del Renacimiento aragonés, y con Educación Plástica para elaborar cómics sobre mitos clásicos. Se reserva 1 hora semanal para reuniones de coordinación.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas concretas de atención a la diversidad se aplican en Lengua Castellana y Literatura para 2.º ESO en centros de Aragón?</t>
+  </si>
+  <si>
+    <t>Se implementan adaptaciones curriculares no significativas (ACNS) para los criterios 2 y 5, reduciendo la extensión de las producciones escritas. Además, se utilizan textos en formato de letra adaptada y audiolibros para alumnado con dislexia.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo se organiza la recuperación de Lengua Castellana y Literatura para alumnado de 2.º ESO que promociona con la materia pendiente en Aragón?</t>
+  </si>
+  <si>
+    <t>Se establece un plan de refuerzo individualizado con entrega de tareas trimestrales (una por bloque) y una prueba final escrita en mayo. Si no se supera, se realiza un examen extraordinario en septiembre basado en los saberes 2, 8, 14, 19, 25 y 33.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
-    <t>1 hora</t>
-[...5 lines deleted...]
-    <t>Enfócate en los descriptores de la competencia CCL (Comunicación Lingüística); son el puente real entre tus criterios y la evaluación final.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el Decreto autonómico que desarrolla el currículo de ESO en tu CCAA. Identifica los elementos curriculares: competencias específicas (CE), criterios de evaluación, saberes básicos, y la organización en bloques. Presta atención a las orientaciones metodológicas y a la concreción de la autonomía del centro.</t>
+  </si>
+  <si>
+    <t>No te limites a leer: imprime una tabla resumen con los códigos de cada CE y criterio. Te servirá de guía rápida durante todo el curso.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Crea una hoja de cálculo donde cada criterio tenga un código único; te facilitará la vida cuando tengas que calificar en el programa de gestión de notas de tu CCAA.</t>
+    <t>Extrae las 10 competencias específicas de Lengua Castellana y Literatura para 2.º ESO y sus 46 criterios de evaluación asociados. Crea un listado numerado con código, enunciado y relación entre ellos. Identifica criterios que se repiten o complementan.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios por tipo de tarea: orales, escritos, lecto-literarios. Así verás qué instrumentos evaluar con cada uno.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>No evalúes los 46 criterios en cada unidad. Selecciona un máximo de 5-6 criterios por Situación de Aprendizaje para que el feedback al alumno sea real y manejable.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Selecciona los criterios de evaluación que consideres esenciales para el curso (unos 20-25) y asigna instrumentos de evaluación variados: rúbricas, portfolios, pruebas escritas, exposiciones orales. Define indicadores de logro para cada criterio.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar todos los criterios cada trimestre. Prioriza 4-5 por SDA y asegura que cada criterio se evalúa al menos una vez en el curso.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Repartir los 105 saberes básicos en los tres trimestres, integrando los 8 bloques de forma transversal en lugar de tratarlos como temas aislados de gramática o literatura.</t>
-[...2 lines deleted...]
-    <t>Agrupa los saberes de 'Reflexión sobre la lengua' con los de 'Comunicación'; es más eficaz analizar la morfología mientras el alumno redacta su propio texto que de forma aislada.</t>
+    <t>Distribuye los 105 saberes básicos en tres bloques trimestrales coherentes. Ten en cuenta la progresión de dificultad y la relación entre bloques. Por ejemplo: primer trimestre comunicación oral y escrita básica; segundo, reflexión sobre la lengua; tercero, educación literaria y profundización.</t>
+  </si>
+  <si>
+    <t>Diseña una secuencia que conecte los saberes con una SDA trimestral. Por ejemplo, un podcast en el primer trimestre trabaja comunicación oral, escrita y léxico a la vez.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para 2.º ESO funciona muy bien el producto final tipo 'Podcast literario' o 'Campaña publicitaria social'; permiten evaluar expresión oral y escrita de forma integrada.</t>
+    <t>Crea una situación de aprendizaje (SDA) para cada trimestre que integre varias competencias. Define: título, producto final, tareas, agrupamientos, recursos y conexión con los criterios y saberes del trimestre. Incluye rúbricas de evaluación.</t>
+  </si>
+  <si>
+    <t>Asegura que cada SDA incluya un producto tangible que el alumnado pueda compartir (Exposición oral, artículo, recital poético). Facilita la evaluación y la motivación.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Definir el peso porcentual de cada Competencia Específica en la nota global, garantizando que la evaluación sea continua, formativa y sumativa según el acuerdo pedagógico.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que las competencias relacionadas con la lectura y la escritura sumen al menos el 60% del peso total para reflejar la carga real de la materia.</t>
+    <t>0.5-1 hora</t>
+  </si>
+  <si>
+    <t>Acuerda con tu departamento los porcentajes de cada instrumento de evaluación sobre la nota final. Por ejemplo: pruebas escritas 30%, producción oral 20%, proyectos 30%, trabajo diario 20%. Ajusta según la normativa de tu CCAA.</t>
+  </si>
+  <si>
+    <t>Incluye un pequeño peso (5-10%) para la autoevaluación y coevaluación. Ayuda a desarrollar la competencia de aprender a aprender y cumple con la LOMLOE.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redactar las adaptaciones metodológicas basadas en el DUA y los planes de refuerzo para el alumnado que no logre alcanzar los niveles de desempeño previstos.</t>
-[...2 lines deleted...]
-    <t>Diseña actividades multinivel para una misma tarea; por ejemplo, ofrece diferentes grados de complejidad en los textos de comprensión lectora para el mismo criterio de evaluación.</t>
+    <t>Redacta las medidas de respuesta educativa para alumnado con necesidades específicas (ACNEAE) y las pautas de recuperación ordinaria y extraordinaria. Incluye adaptaciones curriculares no significativas y actividades de refuerzo. Define cómo evaluar al alumnado que no supere los criterios.</t>
+  </si>
+  <si>
+    <t>Diferencia entre recuperación trimestral y prueba extraordinaria de septiembre. Especifica criterios mínimos exigibles para la recuperación, basándote en los criterios de evaluación prioritarios.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer las lenguas de España y las variedades dialectales del español, con atención especial a la del propio territorio, identificando algunas nociones básicas de las lenguas, t</t>
   </si>
   <si>
     <t>Identificar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valoración de la riqueza cultural, lingüística y dialectal, a partir de la observación de la d</t>
   </si>
   <si>
     <t>Comprender el sentido global, la estructura, la información más relevante en función de las necesidades comunicativas y la intención del emisor en textos orales y multimodales senc</t>
   </si>
@@ -1794,130 +2265,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2233,2219 +2720,2332 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>406</v>
+      <c r="A2" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>517</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>518</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>519</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>409</v>
+      <c r="A3" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>522</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>412</v>
+      <c r="A4" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>525</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>415</v>
+      <c r="A5" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>528</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>418</v>
+      <c r="A6" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>530</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>421</v>
+      <c r="A7" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>533</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>423</v>
+      <c r="A8" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>536</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>426</v>
+      <c r="A9" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>538</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>429</v>
+      <c r="A10" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>542</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>432</v>
+      <c r="A11" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>543</v>
+      </c>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>435</v>
+      <c r="A12" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>547</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>437</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>548</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>550</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>572</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>574</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...12 lines deleted...]
-        <v>442</v>
+      <c r="A2" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>576</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>446</v>
+      <c r="B3" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>581</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...9 lines deleted...]
-        <v>450</v>
+      <c r="B4" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>584</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>585</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>454</v>
+      <c r="B5" s="7" t="s">
+        <v>586</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>587</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>589</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>457</v>
+      <c r="B6" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>587</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>591</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>592</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>461</v>
+      <c r="B7" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>587</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>594</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>595</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>464</v>
+      <c r="B8" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>598</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>599</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>467</v>
+      <c r="B9" s="7" t="s">
+        <v>600</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>602</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>472</v>
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>604</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>605</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>606</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>607</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="D3" s="9">
         <v>7.5</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="9">
         <v>7.5</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>609</v>
+      </c>
+      <c r="D4" s="9">
         <v>7.5</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="9">
         <v>7.5</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>2.1</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>610</v>
+      </c>
+      <c r="D5" s="9">
         <v>10.0</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="9">
         <v>10.0</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>2.2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>611</v>
+      </c>
+      <c r="D6" s="9">
         <v>10.0</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="9">
         <v>10.0</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>3.1</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7">
+      <c r="B7" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>612</v>
+      </c>
+      <c r="D7" s="9">
         <v>12.5</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="9">
         <v>12.5</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>3.2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7">
+      <c r="B8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>613</v>
+      </c>
+      <c r="D8" s="9">
         <v>12.5</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="9">
         <v>12.5</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>4.1</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7">
+      <c r="B9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>614</v>
+      </c>
+      <c r="D9" s="9">
         <v>12.5</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="9">
         <v>12.5</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
+      <c r="A10" s="7">
         <v>4.2</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7">
+      <c r="B10" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="D10" s="9">
         <v>12.5</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="9">
         <v>12.5</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
+      <c r="A11" s="7">
         <v>5.1</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7">
+      <c r="B11" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>616</v>
+      </c>
+      <c r="D11" s="9">
         <v>12.5</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="9">
         <v>12.5</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
+      <c r="A12" s="7">
         <v>5.2</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="D12" s="9">
         <v>12.5</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="9">
         <v>12.5</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
+      <c r="A13" s="7">
         <v>6.1</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B13" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="D13" s="9">
         <v>5.0</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="9">
         <v>5.0</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
+      <c r="A14" s="7">
         <v>6.2</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="D14" s="9">
         <v>5.0</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="9">
         <v>5.0</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
+      <c r="A15" s="7">
         <v>6.3</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7">
+      <c r="B15" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D15" s="9">
         <v>5.0</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="9">
         <v>5.0</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
+      <c r="A16" s="7">
         <v>7.1</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="D16" s="9">
         <v>10.0</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="9">
         <v>10.0</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
+      <c r="A17" s="7">
         <v>7.2</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7">
+      <c r="B17" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D17" s="9">
         <v>10.0</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="9">
         <v>10.0</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
+      <c r="A18" s="7">
         <v>8.1</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="7">
+      <c r="B18" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="D18" s="9">
         <v>6.67</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="9">
         <v>6.67</v>
       </c>
-      <c r="F18" s="5"/>
+      <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5">
+      <c r="A19" s="7">
         <v>8.2</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="7">
+      <c r="B19" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="D19" s="9">
         <v>6.67</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="9">
         <v>6.67</v>
       </c>
-      <c r="F19" s="5"/>
+      <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5">
+      <c r="A20" s="7">
         <v>8.3</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="7">
+      <c r="B20" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="D20" s="9">
         <v>6.67</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="9">
         <v>6.67</v>
       </c>
-      <c r="F20" s="5"/>
+      <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="5">
+      <c r="A21" s="7">
         <v>9.1</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="7">
+      <c r="B21" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="D21" s="9">
         <v>5.0</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="9">
         <v>5.0</v>
       </c>
-      <c r="F21" s="5"/>
+      <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5">
+      <c r="A22" s="7">
         <v>9.2</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="7">
+      <c r="B22" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="D22" s="9">
         <v>5.0</v>
       </c>
-      <c r="E22" s="7">
+      <c r="E22" s="9">
         <v>5.0</v>
       </c>
-      <c r="F22" s="5"/>
+      <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="5">
+      <c r="A23" s="7">
         <v>9.3</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="7">
+      <c r="B23" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="D23" s="9">
         <v>5.0</v>
       </c>
-      <c r="E23" s="7">
+      <c r="E23" s="9">
         <v>5.0</v>
       </c>
-      <c r="F23" s="5"/>
+      <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="5">
+      <c r="A24" s="7">
         <v>10.1</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D24" s="7">
+      <c r="B24" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="D24" s="9">
         <v>7.5</v>
       </c>
-      <c r="E24" s="7">
+      <c r="E24" s="9">
         <v>7.5</v>
       </c>
-      <c r="F24" s="5"/>
+      <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="5">
+      <c r="A25" s="7">
         <v>10.2</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="7">
+      <c r="B25" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="D25" s="9">
         <v>7.5</v>
       </c>
-      <c r="E25" s="7">
+      <c r="E25" s="9">
         <v>7.5</v>
       </c>
-      <c r="F25" s="5"/>
+      <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="7">
+      <c r="A26" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="9"/>
+      <c r="E26" s="9">
         <f>SUM(E3:E25)</f>
         <v>195.0099999999999625</v>
       </c>
-      <c r="F26" s="5" t="s">
-        <v>493</v>
+      <c r="F26" s="7" t="s">
+        <v>628</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>2.1</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.2</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>3.1</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>3.2</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>4.1</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>4.2</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>5.1</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>5.2</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>6.1</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>6.2</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>6.3</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>7.1</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>7.2</v>
       </c>
-      <c r="R1" s="6">
+      <c r="R1" s="8">
         <v>8.1</v>
       </c>
-      <c r="S1" s="6">
+      <c r="S1" s="8">
         <v>8.2</v>
       </c>
-      <c r="T1" s="6">
+      <c r="T1" s="8">
         <v>8.3</v>
       </c>
-      <c r="U1" s="6">
+      <c r="U1" s="8">
         <v>9.1</v>
       </c>
-      <c r="V1" s="6">
+      <c r="V1" s="8">
         <v>9.2</v>
       </c>
-      <c r="W1" s="6">
+      <c r="W1" s="8">
         <v>9.3</v>
       </c>
-      <c r="X1" s="6">
+      <c r="X1" s="8">
         <v>10.1</v>
       </c>
-      <c r="Y1" s="6">
+      <c r="Y1" s="8">
         <v>10.2</v>
       </c>
-      <c r="Z1" s="6" t="s">
-[...3 lines deleted...]
-        <v>472</v>
+      <c r="Z1" s="8" t="s">
+        <v>631</v>
+      </c>
+      <c r="AA1" s="8" t="s">
+        <v>607</v>
       </c>
     </row>
     <row r="2" spans="1:27">
-      <c r="A2" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+      <c r="Z2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Y2),"")</f>
         <v/>
       </c>
-      <c r="AA2" s="5"/>
+      <c r="AA2" s="7"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="A3" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Y3),"")</f>
         <v/>
       </c>
-      <c r="AA3" s="5"/>
+      <c r="AA3" s="7"/>
     </row>
     <row r="4" spans="1:27">
-      <c r="A4" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7"/>
+      <c r="X4" s="7"/>
+      <c r="Y4" s="7"/>
+      <c r="Z4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Y4),"")</f>
         <v/>
       </c>
-      <c r="AA4" s="5"/>
+      <c r="AA4" s="7"/>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>635</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="7"/>
+      <c r="W5" s="7"/>
+      <c r="X5" s="7"/>
+      <c r="Y5" s="7"/>
+      <c r="Z5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Y5),"")</f>
         <v/>
       </c>
-      <c r="AA5" s="5"/>
+      <c r="AA5" s="7"/>
     </row>
     <row r="6" spans="1:27">
-      <c r="A6" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="7"/>
+      <c r="Z6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Y6),"")</f>
         <v/>
       </c>
-      <c r="AA6" s="5"/>
+      <c r="AA6" s="7"/>
     </row>
     <row r="7" spans="1:27">
-      <c r="A7" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7"/>
+      <c r="Z7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Y7),"")</f>
         <v/>
       </c>
-      <c r="AA7" s="5"/>
+      <c r="AA7" s="7"/>
     </row>
     <row r="8" spans="1:27">
-      <c r="A8" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+      <c r="Z8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Y8),"")</f>
         <v/>
       </c>
-      <c r="AA8" s="5"/>
+      <c r="AA8" s="7"/>
     </row>
     <row r="9" spans="1:27">
-      <c r="A9" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>639</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7"/>
+      <c r="W9" s="7"/>
+      <c r="X9" s="7"/>
+      <c r="Y9" s="7"/>
+      <c r="Z9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Y9),"")</f>
         <v/>
       </c>
-      <c r="AA9" s="5"/>
+      <c r="AA9" s="7"/>
     </row>
     <row r="10" spans="1:27">
-      <c r="A10" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>640</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+      <c r="X10" s="7"/>
+      <c r="Y10" s="7"/>
+      <c r="Z10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Y10),"")</f>
         <v/>
       </c>
-      <c r="AA10" s="5"/>
+      <c r="AA10" s="7"/>
     </row>
     <row r="11" spans="1:27">
-      <c r="A11" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>641</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+      <c r="V11" s="7"/>
+      <c r="W11" s="7"/>
+      <c r="X11" s="7"/>
+      <c r="Y11" s="7"/>
+      <c r="Z11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Y11),"")</f>
         <v/>
       </c>
-      <c r="AA11" s="5"/>
+      <c r="AA11" s="7"/>
     </row>
     <row r="12" spans="1:27">
-      <c r="A12" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>642</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+      <c r="V12" s="7"/>
+      <c r="W12" s="7"/>
+      <c r="X12" s="7"/>
+      <c r="Y12" s="7"/>
+      <c r="Z12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Y12),"")</f>
         <v/>
       </c>
-      <c r="AA12" s="5"/>
+      <c r="AA12" s="7"/>
     </row>
     <row r="13" spans="1:27">
-      <c r="A13" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>643</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="7"/>
+      <c r="V13" s="7"/>
+      <c r="W13" s="7"/>
+      <c r="X13" s="7"/>
+      <c r="Y13" s="7"/>
+      <c r="Z13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Y13),"")</f>
         <v/>
       </c>
-      <c r="AA13" s="5"/>
+      <c r="AA13" s="7"/>
     </row>
     <row r="14" spans="1:27">
-      <c r="A14" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>644</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7"/>
+      <c r="U14" s="7"/>
+      <c r="V14" s="7"/>
+      <c r="W14" s="7"/>
+      <c r="X14" s="7"/>
+      <c r="Y14" s="7"/>
+      <c r="Z14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Y14),"")</f>
         <v/>
       </c>
-      <c r="AA14" s="5"/>
+      <c r="AA14" s="7"/>
     </row>
     <row r="15" spans="1:27">
-      <c r="A15" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>645</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7"/>
+      <c r="U15" s="7"/>
+      <c r="V15" s="7"/>
+      <c r="W15" s="7"/>
+      <c r="X15" s="7"/>
+      <c r="Y15" s="7"/>
+      <c r="Z15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Y15),"")</f>
         <v/>
       </c>
-      <c r="AA15" s="5"/>
+      <c r="AA15" s="7"/>
     </row>
     <row r="16" spans="1:27">
-      <c r="A16" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7"/>
+      <c r="W16" s="7"/>
+      <c r="X16" s="7"/>
+      <c r="Y16" s="7"/>
+      <c r="Z16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Y16),"")</f>
         <v/>
       </c>
-      <c r="AA16" s="5"/>
+      <c r="AA16" s="7"/>
     </row>
     <row r="17" spans="1:27">
-      <c r="A17" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7"/>
+      <c r="U17" s="7"/>
+      <c r="V17" s="7"/>
+      <c r="W17" s="7"/>
+      <c r="X17" s="7"/>
+      <c r="Y17" s="7"/>
+      <c r="Z17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Y17),"")</f>
         <v/>
       </c>
-      <c r="AA17" s="5"/>
+      <c r="AA17" s="7"/>
     </row>
     <row r="18" spans="1:27">
-      <c r="A18" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Y18),"")</f>
         <v/>
       </c>
-      <c r="AA18" s="5"/>
+      <c r="AA18" s="7"/>
     </row>
     <row r="19" spans="1:27">
-      <c r="A19" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Y19),"")</f>
         <v/>
       </c>
-      <c r="AA19" s="5"/>
+      <c r="AA19" s="7"/>
     </row>
     <row r="20" spans="1:27">
-      <c r="A20" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Y20),"")</f>
         <v/>
       </c>
-      <c r="AA20" s="5"/>
+      <c r="AA20" s="7"/>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Y21),"")</f>
         <v/>
       </c>
-      <c r="AA21" s="5"/>
+      <c r="AA21" s="7"/>
     </row>
     <row r="22" spans="1:27">
-      <c r="A22" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Y22),"")</f>
         <v/>
       </c>
-      <c r="AA22" s="5"/>
+      <c r="AA22" s="7"/>
     </row>
     <row r="23" spans="1:27">
-      <c r="A23" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>653</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Y23),"")</f>
         <v/>
       </c>
-      <c r="AA23" s="5"/>
+      <c r="AA23" s="7"/>
     </row>
     <row r="24" spans="1:27">
-      <c r="A24" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Y24),"")</f>
         <v/>
       </c>
-      <c r="AA24" s="5"/>
+      <c r="AA24" s="7"/>
     </row>
     <row r="25" spans="1:27">
-      <c r="A25" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Y25),"")</f>
         <v/>
       </c>
-      <c r="AA25" s="5"/>
+      <c r="AA25" s="7"/>
     </row>
     <row r="26" spans="1:27">
-      <c r="A26" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Y26),"")</f>
         <v/>
       </c>
-      <c r="AA26" s="5"/>
+      <c r="AA26" s="7"/>
     </row>
     <row r="27" spans="1:27">
-      <c r="A27" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Y27),"")</f>
         <v/>
       </c>
-      <c r="AA27" s="5"/>
+      <c r="AA27" s="7"/>
     </row>
     <row r="28" spans="1:27">
-      <c r="A28" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>658</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Y28),"")</f>
         <v/>
       </c>
-      <c r="AA28" s="5"/>
+      <c r="AA28" s="7"/>
     </row>
     <row r="29" spans="1:27">
-      <c r="A29" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>659</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Y29),"")</f>
         <v/>
       </c>
-      <c r="AA29" s="5"/>
+      <c r="AA29" s="7"/>
     </row>
     <row r="30" spans="1:27">
-      <c r="A30" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>660</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Y30),"")</f>
         <v/>
       </c>
-      <c r="AA30" s="5"/>
+      <c r="AA30" s="7"/>
     </row>
     <row r="31" spans="1:27">
-      <c r="A31" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Y31),"")</f>
         <v/>
       </c>
-      <c r="AA31" s="5"/>
+      <c r="AA31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="690">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -6487,3330 +7087,4086 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...18 lines deleted...]
-        <v>41</v>
+      <c r="B2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...18 lines deleted...]
-        <v>48</v>
+      <c r="B3" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="H10" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="C4" s="5" t="s">
-[...19 lines deleted...]
-      <c r="A5" s="5" t="s">
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...174 lines deleted...]
-        <v>100</v>
+      <c r="B11" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...14 lines deleted...]
-      <c r="F1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="K2" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="K3" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="K4" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="K5" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="K6" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="K7" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="K8" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="K9" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="K10" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="K11" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="K12" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="K13" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="K14" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="K15" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="K16" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="K17" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="K18" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7">
+        <v>8.3</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="K19" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="K20" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7">
+        <v>9.2</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="K21" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7">
+        <v>9.3</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="K22" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="C23" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="G1" s="6" t="s">
-[...16 lines deleted...]
-      <c r="A2" s="5" t="s">
+      <c r="D23" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="J23" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="K23" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5">
-[...250 lines deleted...]
-      <c r="D9" s="5" t="s">
+      <c r="B24" s="7">
+        <v>10.2</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="H24" s="7" t="s">
         <v>154</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...512 lines deleted...]
-      <c r="K24" s="7">
+      <c r="I24" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="K24" s="9">
         <v>4.35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
-[...24 lines deleted...]
-        <v>238</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>260</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="5">
+      <c r="B2" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C2" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="D2" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="5">
+      <c r="B3" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C3" s="7">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="D3" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="5">
+      <c r="B4" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C4" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="D4" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="5">
+      <c r="B5" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C5" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="D5" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="5">
+      <c r="B6" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C6" s="7">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="D6" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="5" t="s">
+      <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="5">
+      <c r="B7" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C7" s="7">
         <v>1</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="D7" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="5">
+      <c r="B8" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C8" s="7">
         <v>2</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="D8" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="5">
+      <c r="B9" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C9" s="7">
         <v>3</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I9" s="5"/>
+      <c r="D9" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="5" t="s">
+      <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="5">
+      <c r="B10" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C10" s="7">
         <v>4</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I10" s="5"/>
+      <c r="D10" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="5">
+      <c r="B11" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C11" s="7">
         <v>5</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I11" s="5"/>
+      <c r="D11" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="5" t="s">
+      <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="5">
+      <c r="B12" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C12" s="7">
         <v>6</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="D12" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="5">
+      <c r="B13" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C13" s="7">
         <v>7</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I13" s="5"/>
+      <c r="D13" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="5">
+      <c r="B14" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C14" s="7">
         <v>8</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I14" s="5"/>
+      <c r="D14" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="5">
+      <c r="B15" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C15" s="7">
         <v>9</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I15" s="5"/>
+      <c r="D15" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="5">
+      <c r="B16" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C16" s="7">
         <v>10</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I16" s="5"/>
+      <c r="D16" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="5">
+      <c r="B17" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C17" s="7">
         <v>11</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I17" s="5"/>
+      <c r="D17" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="5">
+      <c r="B18" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C18" s="7">
         <v>12</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I18" s="5"/>
+      <c r="D18" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="5">
+      <c r="B19" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C19" s="7">
         <v>13</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I19" s="5"/>
+      <c r="D19" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="5">
+      <c r="B20" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C20" s="7">
         <v>14</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I20" s="5"/>
+      <c r="D20" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="5">
+      <c r="B21" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C21" s="7">
         <v>1</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I21" s="5"/>
+      <c r="D21" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="5">
+      <c r="B22" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C22" s="7">
         <v>2</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I22" s="5"/>
+      <c r="D22" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="5">
+      <c r="B23" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C23" s="7">
         <v>3</v>
       </c>
-      <c r="D23" s="5" t="s">
+      <c r="D23" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7" t="s">
         <v>261</v>
       </c>
-      <c r="E23" s="5"/>
-[...6 lines deleted...]
-      <c r="A24" s="5" t="s">
+      <c r="C24" s="7">
+        <v>4</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="5">
+      <c r="B25" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C25" s="7">
+        <v>5</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C26" s="7">
+        <v>6</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C27" s="7">
+        <v>7</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C28" s="7">
+        <v>8</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C29" s="7">
+        <v>9</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C30" s="7">
+        <v>10</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C31" s="7">
+        <v>11</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C32" s="7">
+        <v>12</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C33" s="7">
+        <v>1</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C34" s="7">
+        <v>2</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C35" s="7">
+        <v>3</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C36" s="7">
         <v>4</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A25" s="5" t="s">
+      <c r="D36" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="5">
+      <c r="B37" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C37" s="7">
         <v>5</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A26" s="5" t="s">
+      <c r="D37" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="5">
+      <c r="B38" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C38" s="7">
         <v>6</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...234 lines deleted...]
-      <c r="I38" s="5"/>
+      <c r="D38" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>284</v>
+      <c r="A2" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>306</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
         <v>15</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>287</v>
+      <c r="E3" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>309</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...2 lines deleted...]
-      <c r="D4" s="5">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
         <v>2</v>
       </c>
-      <c r="E4" s="5" t="s">
-[...6 lines deleted...]
-        <v>290</v>
+      <c r="E4" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>312</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...6 lines deleted...]
-        <v>293</v>
+      <c r="E5" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>315</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="5"/>
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...6 lines deleted...]
-        <v>296</v>
+      <c r="E6" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>318</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7">
         <v>20</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="5">
+      <c r="C7" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D7" s="7">
         <v>1</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...6 lines deleted...]
-        <v>297</v>
+      <c r="E7" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>319</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" s="5"/>
-[...2 lines deleted...]
-      <c r="D8" s="5">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
         <v>2</v>
       </c>
-      <c r="E8" s="5" t="s">
-[...6 lines deleted...]
-        <v>298</v>
+      <c r="E8" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>320</v>
       </c>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="5"/>
-[...2 lines deleted...]
-      <c r="D9" s="5">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
         <v>3</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...6 lines deleted...]
-        <v>299</v>
+      <c r="E9" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>321</v>
       </c>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" s="5"/>
-[...2 lines deleted...]
-      <c r="D10" s="5">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...6 lines deleted...]
-        <v>300</v>
+      <c r="E10" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>322</v>
       </c>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="5">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7">
         <v>25</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="5">
+      <c r="C11" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D11" s="7">
         <v>1</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...6 lines deleted...]
-        <v>301</v>
+      <c r="E11" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>323</v>
       </c>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="5"/>
-[...2 lines deleted...]
-      <c r="D12" s="5">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
         <v>2</v>
       </c>
-      <c r="E12" s="5" t="s">
-[...6 lines deleted...]
-        <v>302</v>
+      <c r="E12" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>324</v>
       </c>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="5"/>
-[...2 lines deleted...]
-      <c r="D13" s="5">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
         <v>3</v>
       </c>
-      <c r="E13" s="5" t="s">
-[...6 lines deleted...]
-        <v>303</v>
+      <c r="E13" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>325</v>
       </c>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="5"/>
-[...2 lines deleted...]
-      <c r="D14" s="5">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
         <v>4</v>
       </c>
-      <c r="E14" s="5" t="s">
-[...6 lines deleted...]
-        <v>304</v>
+      <c r="E14" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>326</v>
       </c>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="5">
+      <c r="A15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="7">
         <v>25</v>
       </c>
-      <c r="C15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="5">
+      <c r="C15" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D15" s="7">
         <v>1</v>
       </c>
-      <c r="E15" s="5" t="s">
-[...6 lines deleted...]
-        <v>305</v>
+      <c r="E15" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>327</v>
       </c>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16" s="5"/>
-[...2 lines deleted...]
-      <c r="D16" s="5">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
         <v>2</v>
       </c>
-      <c r="E16" s="5" t="s">
-[...6 lines deleted...]
-        <v>306</v>
+      <c r="E16" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>328</v>
       </c>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" s="5"/>
-[...2 lines deleted...]
-      <c r="D17" s="5">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
         <v>3</v>
       </c>
-      <c r="E17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="5" t="s">
+      <c r="E17" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="7">
+        <v>25</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
         <v>307</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D18" s="5">
+      <c r="F19" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>3</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
         <v>4</v>
       </c>
-      <c r="E18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G18" s="5" t="s">
+      <c r="E22" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="F23" s="7" t="s">
         <v>308</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D19" s="5">
+      <c r="G23" s="7" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="7">
+        <v>20</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="D27" s="7">
         <v>1</v>
       </c>
-      <c r="E19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G19" s="5" t="s">
+      <c r="E27" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>2</v>
+      </c>
+      <c r="E28" s="7" t="s">
         <v>310</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D20" s="5">
+      <c r="F28" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
+        <v>3</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
+        <v>4</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="7">
+        <v>20</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7">
         <v>2</v>
       </c>
-      <c r="E20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G20" s="5" t="s">
+      <c r="E32" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="F32" s="7" t="s">
         <v>311</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D21" s="5">
+      <c r="G32" s="7" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7">
         <v>3</v>
       </c>
-      <c r="E21" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D22" s="5">
+      <c r="E33" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7">
         <v>4</v>
       </c>
-      <c r="E22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G22" s="5" t="s">
+      <c r="E34" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B35" s="7">
+        <v>15</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="D35" s="7">
+        <v>1</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7">
+        <v>2</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7">
+        <v>3</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>313</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B23" s="5">
+      <c r="F37" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7">
+        <v>4</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B39" s="7">
         <v>15</v>
       </c>
-      <c r="C23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="5">
+      <c r="C39" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D39" s="7">
         <v>1</v>
       </c>
-      <c r="E23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G23" s="5" t="s">
+      <c r="E39" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7">
+        <v>2</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7">
+        <v>3</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="F41" s="7" t="s">
         <v>314</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="G25" s="5" t="s">
+      <c r="G41" s="7" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="7"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7">
+        <v>4</v>
+      </c>
+      <c r="E42" s="7" t="s">
         <v>316</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G26" s="5" t="s">
+      <c r="F42" s="7" t="s">
         <v>317</v>
       </c>
-    </row>
-[...293 lines deleted...]
-        <v>333</v>
+      <c r="G42" s="7" t="s">
+        <v>354</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>337</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>385</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>387</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>389</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>393</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>255</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>396</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>397</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>385</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>387</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>389</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>393</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>255</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>396</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>397</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>385</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>387</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>389</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>393</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>255</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>396</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>397</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>450</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>341</v>
+      <c r="A2" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>452</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>454</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>345</v>
+      <c r="A3" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>458</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>348</v>
+      <c r="A4" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>461</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>351</v>
+      <c r="A5" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>464</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>354</v>
+      <c r="A6" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>467</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>356</v>
+      <c r="A7" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>469</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>358</v>
+      <c r="A8" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>471</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>361</v>
+      <c r="A9" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>474</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>363</v>
+      <c r="A10" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>476</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>365</v>
+      <c r="A11" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>478</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>368</v>
+      <c r="A12" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>481</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>370</v>
+      <c r="A13" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>483</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>372</v>
+      <c r="A14" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>485</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>374</v>
+      <c r="A15" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>487</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>375</v>
+      <c r="A16" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>488</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>376</v>
+      <c r="A17" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>489</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>378</v>
+      <c r="A18" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>491</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>379</v>
+      <c r="A19" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>492</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>380</v>
+      <c r="A20" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>493</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="5" t="s">
-[...9 lines deleted...]
-        <v>383</v>
+      <c r="A21" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>496</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="5" t="s">
-[...9 lines deleted...]
-        <v>385</v>
+      <c r="A22" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>498</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="5" t="s">
-[...9 lines deleted...]
-        <v>387</v>
+      <c r="A23" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="5" t="s">
-[...9 lines deleted...]
-        <v>390</v>
+      <c r="A24" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>503</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="5" t="s">
-[...9 lines deleted...]
-        <v>392</v>
+      <c r="A25" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>505</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="5" t="s">
-[...9 lines deleted...]
-        <v>394</v>
+      <c r="A26" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>507</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="5" t="s">
-[...9 lines deleted...]
-        <v>396</v>
+      <c r="A27" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>509</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="5" t="s">
-[...9 lines deleted...]
-        <v>397</v>
+      <c r="A28" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>510</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="5" t="s">
-[...9 lines deleted...]
-        <v>398</v>
+      <c r="A29" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>511</v>
       </c>
     </row>
     <row r="30" spans="1:4">
-      <c r="A30" s="5" t="s">
-[...9 lines deleted...]
-        <v>400</v>
+      <c r="A30" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>513</v>
       </c>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" s="5" t="s">
-[...9 lines deleted...]
-        <v>401</v>
+      <c r="A31" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="32" spans="1:4">
-      <c r="A32" s="5" t="s">
-[...9 lines deleted...]
-        <v>402</v>
+      <c r="A32" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>515</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>