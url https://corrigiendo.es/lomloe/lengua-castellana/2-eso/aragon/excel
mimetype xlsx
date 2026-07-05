--- v1 (2026-07-05)
+++ v2 (2026-07-05)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 13:45</t>
+    <t>05/07/2026 14:53</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica el RD 217/2022 sin añadidos ni modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Todos los criterios de evaluación son idénticos a los del BOE, sin alteraciones territoriales.</t>
   </si>