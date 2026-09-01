--- v2 (2026-07-05)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 14:53</t>
+    <t>01/09/2026 13:25</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica el RD 217/2022 sin añadidos ni modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Todos los criterios de evaluación son idénticos a los del BOE, sin alteraciones territoriales.</t>
   </si>