--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="394">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:37</t>
+    <t>03/07/2026 19:37</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -943,231 +943,225 @@
   <si>
     <t xml:space="preserve">
 • Diseñar un 'Decálogo de Convivencia Digital' para el centro, permitiendo elegir el formato: un podcast de entrevistas, un hilo de mensajes en una red social simulada o un manifiesto formal escrito.
 • Realizar una dramatización o 'Teatro Foro' sobre un conflicto escolar donde el alumnado deba emplear marcadores discursivos de negociación para transformar un diálogo impositivo en uno democrático.
 • Crear un glosario colaborativo de 'Eufemismos y Sesgos' detectados en la publicidad actual, utilizando herramientas digitales que permitan insertar comentarios críticos y alternativas de lenguaje inclusivo.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Implementar el rol de 'Observador de Lenguaje Ético' en los debates de clase, donde los alumnos rotan para dar feedback positivo sobre el uso de un lenguaje respetuoso y constructivo.
 • Vincular las tareas de escritura con situaciones reales del entorno cercano (cartas al ayuntamiento, quejas en el buzón del instituto) para que perciban la utilidad social de la palabra como herramienta de cambio.
 • Gamificar la detección de 'micromachismos' o sesgos en letras de canciones actuales elegidas por el alumnado, otorgando insignias por la propuesta de versiones alternativas que respeten la igualdad.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, CP2, CP3</t>
-[...83 lines deleted...]
-    <t>Vincula la comunicación con la convivencia democrática, la igualdad y la resolución de conflictos.</t>
+    <t>CCL1, CP1, CCEC1</t>
+  </si>
+  <si>
+    <t>CC1, CCEC2</t>
+  </si>
+  <si>
+    <t>La competencia consiste en describir y apreciar la diversidad lingüística, lo que implica expresar (CCL1) y valorar la pluralidad (CCEC1), así como reconocer las lenguas del alumnado (CP1). Secundariamente, se promueve la conciencia de la diversidad cultural (CC1) y la comprensión de diferentes manifestaciones culturales (CCEC2).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CD4</t>
+  </si>
+  <si>
+    <t>CC3</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales requiere escucha activa (CCL2), valoración crítica (CCL3) y evaluación de fiabilidad (CD4). Secundariamente, se fomenta el diálogo crítico (CC3).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, CPSAA3</t>
+  </si>
+  <si>
+    <t>CD2</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales implica expresión (CCL1), interacción (CCL5) y participación cooperativa (CPSAA3). Secundariamente, se puede usar soporte digital (CD2).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CCL4</t>
+  </si>
+  <si>
+    <t>Comprender, interpretar y valorar textos escritos supone comprensión lectora (CCL2), interpretación crítica (CCL3) y lectura reflexiva (CCL4).</t>
+  </si>
+  <si>
+    <t>CCL1, CD2, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCL5</t>
+  </si>
+  <si>
+    <t>Producir textos escritos y multimodales requiere expresión (CCL1), creación digital (CD2) y autorregulación del proceso (CPSAA1). Secundariamente, puede implicar interacción (CCL5).</t>
+  </si>
+  <si>
+    <t>CD3, CD4, CCL4</t>
+  </si>
+  <si>
+    <t>CPSAA4, CC3</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información exige gestionar fuentes (CD3), evaluar fiabilidad (CD4) y leer críticamente (CCL4). Secundariamente, se desarrolla la gestión de la desinformación (CPSAA4) y el diálogo crítico (CC3).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC2, CPSAA5</t>
+  </si>
+  <si>
+    <t>CCEC1</t>
+  </si>
+  <si>
+    <t>Seleccionar y leer obras por placer fomenta la lectura por gusto (CCL4), el aprecio cultural (CCEC2) y la iniciativa lectora (CPSAA5). Secundariamente, contribuye a valorar el patrimonio (CCEC1).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC2, CCEC3</t>
+  </si>
+  <si>
+    <t>CC1</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras literarias implica lectura profunda (CCL4), aprecio del patrimonio literario (CCEC2) y expresión creativa (CCEC3). Secundariamente, se promueve la conciencia cultural (CC1).</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA1, STEM2</t>
+  </si>
+  <si>
+    <t>Movilizar conocimientos sobre la lengua supone reflexión sobre el uso (CCL1), autorregulación (CPSAA1) y análisis estructural (STEM2).</t>
+  </si>
+  <si>
+    <t>CC1, CC3, CPSAA3</t>
+  </si>
+  <si>
+    <t>CC2, CCL5</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática implica conciencia democrática (CC1), compromiso social (CC3) y cooperación (CPSAA3). Secundariamente, promueve la igualdad (CC2) y la interacción respetuosa (CCL5).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
-    <t>1 hora</t>
-[...5 lines deleted...]
-    <t>Enfócate en los descriptores de la competencia CCL (Comunicación Lingüística); son el puente real entre tus criterios y la evaluación final.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el Decreto autonómico que desarrolla el currículo de ESO en tu CCAA. Identifica los elementos curriculares: competencias específicas (CE), criterios de evaluación, saberes básicos, y la organización en bloques. Presta atención a las orientaciones metodológicas y a la concreción de la autonomía del centro.</t>
+  </si>
+  <si>
+    <t>No te limites a leer: imprime una tabla resumen con los códigos de cada CE y criterio. Te servirá de guía rápida durante todo el curso.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Crea una hoja de cálculo donde cada criterio tenga un código único; te facilitará la vida cuando tengas que calificar en el programa de gestión de notas de tu CCAA.</t>
+    <t>Extrae las 10 competencias específicas de Lengua Castellana y Literatura para 2.º ESO y sus 46 criterios de evaluación asociados. Crea un listado numerado con código, enunciado y relación entre ellos. Identifica criterios que se repiten o complementan.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios por tipo de tarea: orales, escritos, lecto-literarios. Así verás qué instrumentos evaluar con cada uno.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>No evalúes los 46 criterios en cada unidad. Selecciona un máximo de 5-6 criterios por Situación de Aprendizaje para que el feedback al alumno sea real y manejable.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Selecciona los criterios de evaluación que consideres esenciales para el curso (unos 20-25) y asigna instrumentos de evaluación variados: rúbricas, portfolios, pruebas escritas, exposiciones orales. Define indicadores de logro para cada criterio.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar todos los criterios cada trimestre. Prioriza 4-5 por SDA y asegura que cada criterio se evalúa al menos una vez en el curso.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Repartir los 105 saberes básicos en los tres trimestres, integrando los 8 bloques de forma transversal en lugar de tratarlos como temas aislados de gramática o literatura.</t>
-[...2 lines deleted...]
-    <t>Agrupa los saberes de 'Reflexión sobre la lengua' con los de 'Comunicación'; es más eficaz analizar la morfología mientras el alumno redacta su propio texto que de forma aislada.</t>
+    <t>Distribuye los 105 saberes básicos en tres bloques trimestrales coherentes. Ten en cuenta la progresión de dificultad y la relación entre bloques. Por ejemplo: primer trimestre comunicación oral y escrita básica; segundo, reflexión sobre la lengua; tercero, educación literaria y profundización.</t>
+  </si>
+  <si>
+    <t>Diseña una secuencia que conecte los saberes con una SDA trimestral. Por ejemplo, un podcast en el primer trimestre trabaja comunicación oral, escrita y léxico a la vez.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para 2.º ESO funciona muy bien el producto final tipo 'Podcast literario' o 'Campaña publicitaria social'; permiten evaluar expresión oral y escrita de forma integrada.</t>
+    <t>Crea una situación de aprendizaje (SDA) para cada trimestre que integre varias competencias. Define: título, producto final, tareas, agrupamientos, recursos y conexión con los criterios y saberes del trimestre. Incluye rúbricas de evaluación.</t>
+  </si>
+  <si>
+    <t>Asegura que cada SDA incluya un producto tangible que el alumnado pueda compartir (Exposición oral, artículo, recital poético). Facilita la evaluación y la motivación.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Definir el peso porcentual de cada Competencia Específica en la nota global, garantizando que la evaluación sea continua, formativa y sumativa según el acuerdo pedagógico.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que las competencias relacionadas con la lectura y la escritura sumen al menos el 60% del peso total para reflejar la carga real de la materia.</t>
+    <t>0.5-1 hora</t>
+  </si>
+  <si>
+    <t>Acuerda con tu departamento los porcentajes de cada instrumento de evaluación sobre la nota final. Por ejemplo: pruebas escritas 30%, producción oral 20%, proyectos 30%, trabajo diario 20%. Ajusta según la normativa de tu CCAA.</t>
+  </si>
+  <si>
+    <t>Incluye un pequeño peso (5-10%) para la autoevaluación y coevaluación. Ayuda a desarrollar la competencia de aprender a aprender y cumple con la LOMLOE.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redactar las adaptaciones metodológicas basadas en el DUA y los planes de refuerzo para el alumnado que no logre alcanzar los niveles de desempeño previstos.</t>
-[...2 lines deleted...]
-    <t>Diseña actividades multinivel para una misma tarea; por ejemplo, ofrece diferentes grados de complejidad en los textos de comprensión lectora para el mismo criterio de evaluación.</t>
+    <t>Redacta las medidas de respuesta educativa para alumnado con necesidades específicas (ACNEAE) y las pautas de recuperación ordinaria y extraordinaria. Incluye adaptaciones curriculares no significativas y actividades de refuerzo. Define cómo evaluar al alumnado que no supere los criterios.</t>
+  </si>
+  <si>
+    <t>Diferencia entre recuperación trimestral y prueba extraordinaria de septiembre. Especifica criterios mínimos exigibles para la recuperación, basándote en los criterios de evaluación prioritarios.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer las lenguas oficiales de España y las variedades dialectales del español, con atención especial al gallego y al castellano, identificando las nociones básicas de las leng</t>
   </si>
   <si>
     <t>Identificar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valoración de la riqueza cultural, lingüística y dialectal partiendo del análisis de la divers</t>
   </si>
   <si>
     <t>Identificar y evitar los usos discriminatorios de la lengua, así como la manipulación a través de la palabra, partiendo de la reflexión y del análisis de los elementos lingüísticos</t>
   </si>
@@ -2034,497 +2028,493 @@
       <c r="D4" s="5" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>223</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>277</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>278</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>230</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="C6" s="5"/>
+      <c r="D6" s="5" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>237</v>
       </c>
       <c r="B7" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C7" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="D7" s="5" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>241</v>
       </c>
       <c r="B8" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="C8" s="5" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>245</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>288</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>289</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>252</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>291</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>292</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>259</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="C11" s="5"/>
+      <c r="D11" s="5" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>263</v>
       </c>
       <c r="B12" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="C12" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="C12" s="5" t="s">
+      <c r="D12" s="5" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>128</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="C2" s="6" t="s">
         <v>303</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="D2" s="6" t="s">
         <v>304</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="E2" s="6" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="C3" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="D3" s="5" t="s">
         <v>308</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="E3" s="5" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="D4" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="E4" s="5" t="s">
         <v>312</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="D5" s="5" t="s">
         <v>315</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="E5" s="5" t="s">
         <v>316</v>
-      </c>
-[...4 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="E6" s="5" t="s">
         <v>319</v>
-      </c>
-[...7 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="E7" s="5" t="s">
         <v>322</v>
-      </c>
-[...7 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="E8" s="5" t="s">
         <v>326</v>
-      </c>
-[...7 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="E9" s="5" t="s">
         <v>329</v>
-      </c>
-[...7 lines deleted...]
-        <v>331</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C2" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="E2" s="6" t="s">
         <v>333</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="F2" s="6" t="s">
         <v>334</v>
-      </c>
-[...4 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>3.13</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>3.13</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>3.13</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>3.13</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>3.13</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>3.13</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>3.13</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
@@ -2560,461 +2550,461 @@
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>3.13</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>3.13</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>3.13</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>3.13</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>3.13</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>91</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>3.13</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>3.13</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>3.13</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>3.13</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>3.13</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>3.13</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>3.13</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>3.13</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>3.13</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>110</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>3.13</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>3.13</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>3.13</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
         <v>115</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>3.13</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
         <v>3.13</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <v>3.13</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5" t="s">
         <v>121</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
         <v>3.13</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
         <v>123</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <v>3.13</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5" t="s">
         <v>125</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
         <v>3.13</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
         <f>SUM(E3:E34)</f>
         <v>100.15999999999997</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AJ31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" s="6" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>69</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>71</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>73</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>75</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>77</v>
       </c>
@@ -3069,1306 +3059,1306 @@
       <c r="AA1" s="6" t="s">
         <v>111</v>
       </c>
       <c r="AB1" s="6" t="s">
         <v>113</v>
       </c>
       <c r="AC1" s="6" t="s">
         <v>115</v>
       </c>
       <c r="AD1" s="6" t="s">
         <v>117</v>
       </c>
       <c r="AE1" s="6" t="s">
         <v>119</v>
       </c>
       <c r="AF1" s="6" t="s">
         <v>121</v>
       </c>
       <c r="AG1" s="6" t="s">
         <v>123</v>
       </c>
       <c r="AH1" s="6" t="s">
         <v>125</v>
       </c>
       <c r="AI1" s="6" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="AJ1" s="6" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" s="5" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AH2),"")</f>
         <v/>
       </c>
       <c r="AJ2" s="5"/>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" s="5" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AH3),"")</f>
         <v/>
       </c>
       <c r="AJ3" s="5"/>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" s="5" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AH4),"")</f>
         <v/>
       </c>
       <c r="AJ4" s="5"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" s="5" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AH5),"")</f>
         <v/>
       </c>
       <c r="AJ5" s="5"/>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" s="5" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AH6),"")</f>
         <v/>
       </c>
       <c r="AJ6" s="5"/>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" s="5" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AH7),"")</f>
         <v/>
       </c>
       <c r="AJ7" s="5"/>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" s="5" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AH8),"")</f>
         <v/>
       </c>
       <c r="AJ8" s="5"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" s="5" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AH9),"")</f>
         <v/>
       </c>
       <c r="AJ9" s="5"/>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" s="5" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AH10),"")</f>
         <v/>
       </c>
       <c r="AJ10" s="5"/>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" s="5" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AH11),"")</f>
         <v/>
       </c>
       <c r="AJ11" s="5"/>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" s="5" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AH12),"")</f>
         <v/>
       </c>
       <c r="AJ12" s="5"/>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" s="5" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AH13),"")</f>
         <v/>
       </c>
       <c r="AJ13" s="5"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" s="5" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5"/>
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AH14),"")</f>
         <v/>
       </c>
       <c r="AJ14" s="5"/>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" s="5" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AH15),"")</f>
         <v/>
       </c>
       <c r="AJ15" s="5"/>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" s="5" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AH16),"")</f>
         <v/>
       </c>
       <c r="AJ16" s="5"/>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" s="5" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AH17),"")</f>
         <v/>
       </c>
       <c r="AJ17" s="5"/>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" s="5" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
       <c r="AI18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AH18),"")</f>
         <v/>
       </c>
       <c r="AJ18" s="5"/>
     </row>
     <row r="19" spans="1:36">
       <c r="A19" s="5" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AH19),"")</f>
         <v/>
       </c>
       <c r="AJ19" s="5"/>
     </row>
     <row r="20" spans="1:36">
       <c r="A20" s="5" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AH20),"")</f>
         <v/>
       </c>
       <c r="AJ20" s="5"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" s="5" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AH21),"")</f>
         <v/>
       </c>
       <c r="AJ21" s="5"/>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" s="5" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AH22),"")</f>
         <v/>
       </c>
       <c r="AJ22" s="5"/>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" s="5" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AH23),"")</f>
         <v/>
       </c>
       <c r="AJ23" s="5"/>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" s="5" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AH24),"")</f>
         <v/>
       </c>
       <c r="AJ24" s="5"/>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" s="5" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AH25),"")</f>
         <v/>
       </c>
       <c r="AJ25" s="5"/>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" s="5" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AH26),"")</f>
         <v/>
       </c>
       <c r="AJ26" s="5"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" s="5" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AH27),"")</f>
         <v/>
       </c>
       <c r="AJ27" s="5"/>
     </row>
     <row r="28" spans="1:36">
       <c r="A28" s="5" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AH28),"")</f>
         <v/>
       </c>
       <c r="AJ28" s="5"/>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" s="5" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AH29),"")</f>
         <v/>
       </c>
       <c r="AJ29" s="5"/>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" s="5" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AH30),"")</f>
         <v/>
       </c>
       <c r="AJ30" s="5"/>
     </row>
     <row r="31" spans="1:36">
       <c r="A31" s="5" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>