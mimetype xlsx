--- v0 (2026-05-19)
+++ v1 (2026-07-05)
@@ -38,131 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="573">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="692">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 65/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:38</t>
+    <t>05/07/2026 09:34</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Madrid no ha publicado decreto propio para Lengua 2º ESO; se aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Comunidad de Madrid vs BOE — Lengua Castellana y Literatura</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Todos los criterios de evaluación y competencias específicas son idénticos a los del BOE.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>La programación debe basarse exclusivamente en el BOE, sin añadidos autonómicos. Se usan los criterios y competencias oficiales sin adaptación regional.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -580,77 +604,122 @@
   <si>
     <t>Calificar la estética del trabajo final o la exposición oral sin verificar si el alumno ha contrastado realmente las fuentes o si ha plagiado contenido.</t>
   </si>
   <si>
     <t>Adoptar hábitos de uso crítico, seguro, sostenible y saludable de las tecnologías digitales en relación a la búsqueda y la comunicación de la información.</t>
   </si>
   <si>
     <t>Realizar pequeñas investigaciones guiadas sobre temas de interés, organizando la información seleccionada en diferentes soportes para generar conocimiento propio.</t>
   </si>
   <si>
     <t>Elaborar</t>
   </si>
   <si>
     <t>El alumnado entrega un informe, presentación o mural digital donde sintetiza los resultados de una búsqueda guiada de información sobre un tema propuesto.</t>
   </si>
   <si>
     <t>Sesiones de investigación en grupo sobre un tema de actualidad o literario, utilizando plantillas de recogida de datos y fuentes proporcionadas.</t>
   </si>
   <si>
     <t>Confundir la elaboración del trabajo con la mera acumulación de datos, obviando la necesidad de contrastar fuentes y citar la propiedad intelectual.</t>
   </si>
   <si>
     <t>Elegir y leer a partir de preselecciones de textos de la literatura española y universal y de la literatura juvenil, en soporte papel y en soporte digital, guiándose por los propios gustos, intereses y necesidades y dejando constancia del propio itinerario lector y de la experiencia de lectura.</t>
   </si>
   <si>
+    <t>Seleccionar y leer libros de interés personal a partir de propuestas variadas, registrando el progreso y las impresiones personales para desarrollar un hábito lector autónomo.</t>
+  </si>
+  <si>
+    <t>Seleccionar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un diario o pasaporte lector donde registra los títulos leídos, justifica su elección y describe brevemente su experiencia personal de lectura.</t>
+  </si>
+  <si>
+    <t>Portfolio / dosier</t>
+  </si>
+  <si>
+    <t>Sesiones periódicas de lectura libre en el aula donde el alumnado elige obras de la biblioteca escolar y actualiza su registro personal de lecturas.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante un examen de comprensión lectora sobre un libro obligatorio en lugar de valorar el registro del itinerario personal y la autonomía.</t>
+  </si>
+  <si>
     <t>Mostrar, a través de la lectura autónoma, el gusto y el hábito por la lectura en todos sus aspectos, como fuente de placer, de conocimiento y de acceso a otros mundos diferentes a los nuestros, reales o fantásticos.</t>
   </si>
   <si>
+    <t>Expresar y compartir opiniones sobre las lecturas realizadas, vinculando los temas de la obra con vivencias personales y otras experiencias lectoras en diversos soportes.</t>
+  </si>
+  <si>
+    <t>Relacionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una reseña crítica, un vídeo-comentario o una intervención en un foro digital donde vincula el sentido de la obra con su propia experiencia.</t>
+  </si>
+  <si>
+    <t>Organización de tertulias literarias o clubes de lectura donde se debate la conexión entre los conflictos de los personajes y situaciones reales del alumnado.</t>
+  </si>
+  <si>
+    <t>Evaluar el resumen del argumento o la ficha técnica del libro en lugar de la reflexión subjetiva y la conexión con la experiencia propia.</t>
+  </si>
+  <si>
     <t>Compartir la experiencia de la lectura en soportes diversos relacionando el sentido de la obra con la propia experiencia biográfica y lectora.</t>
   </si>
   <si>
     <t>Conocer las características distintivas del texto literario y los recursos literarios.</t>
   </si>
   <si>
     <t>Analizar y comentar obras literarias justificando su sentido mediante el estudio de sus elementos internos y las características propias de su género y subgénero.</t>
   </si>
   <si>
     <t>Explicar</t>
   </si>
   <si>
     <t>El alumnado realiza comentarios de texto o guías de lectura donde identifica elementos narrativos, líricos o dramáticos y los relaciona con el significado global de la obra.</t>
   </si>
   <si>
     <t>Lectura guiada de fragmentos literarios en clase seguida de la redacción de un análisis crítico utilizando plantillas de apoyo sobre géneros literarios.</t>
   </si>
   <si>
     <t>Confundir el análisis literario con un simple resumen del argumento, omitiendo la vinculación entre los recursos formales del género y el sentido de la obra.</t>
   </si>
   <si>
     <t>Establecer, de manera guiada, vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales, así como con otras manifestaciones artísticas y culturales, en función de temas, tópicos, estructuras, lenguaje y valores éticos y estéticos.</t>
   </si>
   <si>
+    <t>Vincular textos literarios con otras manifestaciones artísticas y culturales mediante el análisis de temas y estructuras, aportando una visión personal y argumentada de la conexión.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un comentario comparativo o proyecto visual que conecta la obra leída con referentes culturales modernos, justificando razonadamente los puntos de unión.</t>
+  </si>
+  <si>
+    <t>Sesión de análisis comparativo entre un romance tradicional y una adaptación musical contemporánea, identificando elementos comunes en el lenguaje y el tema.</t>
+  </si>
+  <si>
+    <t>Confundir la respuesta personal con una opinión subjetiva no argumentada, olvidando el análisis de los elementos técnicos o estéticos compartidos entre las obras.</t>
+  </si>
+  <si>
     <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
   </si>
   <si>
     <t>Escribir textos originales de intención literaria aplicando rasgos de género y estilo, utilizando diversos soportes y lenguajes para expresar una voz propia.</t>
   </si>
   <si>
     <t>Crear</t>
   </si>
   <si>
     <t>El alumnado entrega producciones escritas o multimodales de carácter literario donde se aprecia el uso de figuras retóricas, estructuras métricas o convenciones narrativas específicas.</t>
   </si>
   <si>
     <t>Realización de talleres de escritura creativa basados en la imitación, transformación o continuación de fragmentos literarios significativos analizados previamente en clase.</t>
   </si>
   <si>
     <t>Evaluar la creatividad de forma puramente subjetiva olvidando comprobar si se han aplicado las convenciones formales y el metalenguaje del género trabajado.</t>
   </si>
   <si>
     <t>Revisar los textos propios de manera guiada y hacer propuestas de mejora argumentando los cambios, e identificar y subsanar algunos problemas de comprensión lectora utilizando los conocimientos explícitos sobre la lengua y su uso.</t>
   </si>
   <si>
     <t>Mejorar los textos propios mediante la reflexión gramatical, utilizando términos técnicos para explicar y justificar los cambios realizados durante el proceso de redacción.</t>
   </si>
   <si>
     <t>Reflexionar</t>
@@ -682,51 +751,51 @@
   <si>
     <t>Comprender las relaciones de igualdad y contrariedad que se establecen entre las palabras y su uso en el discurso oral y escrito.</t>
   </si>
   <si>
     <t>Deducir y explicar normas gramaticales mediante la observación, comparación y transformación de oraciones, empleando terminología técnica y consultando fuentes de apoyo de forma guiada.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado entrega actividades de reflexión lingüística donde transforma enunciados, propone hipótesis sobre el funcionamiento de la lengua y redacta conclusiones breves utilizando metalenguaje específico.</t>
   </si>
   <si>
     <t>Sesiones de gramática inductiva en las que se comparan pares mínimos o estructuras lingüísticas para descubrir reglas gramaticales antes de la explicación teórica.</t>
   </si>
   <si>
     <t>Evaluar la mera identificación mecánica de categorías gramaticales en un análisis morfosintáctico tradicional en lugar de la capacidad de deducir y explicar el funcionamiento lingüístico.</t>
   </si>
   <si>
     <t>Identificar los elementos constitutivos de la oración simple, diferenciando sujeto y predicado.</t>
   </si>
   <si>
     <t>Formular generalizaciones sobre aspectos básicos del funcionamiento de la lengua a partir de la observación, la comparación y la transformación de enunciados.</t>
   </si>
   <si>
-    <t>Identificar los procesos de formación de palabras. BO CM</t>
+    <t>Identificar los procesos de formación de palabras.</t>
   </si>
   <si>
     <t>Identificar, desterrar y sustituir los usos discriminatorios de la lengua a partir de la reflexión y el análisis de los elementos lingüísticos, textuales y discursivos utilizados, así como de los elementos no verbales que rigen la comunicación entre personas.</t>
   </si>
   <si>
     <t>Detectar y corregir usos discriminatorios o manipuladores del lenguaje mediante el análisis crítico de textos y elementos no verbales para fomentar una comunicación ética.</t>
   </si>
   <si>
     <t>El alumnado realiza un comentario crítico o una tabla comparativa donde señala marcas lingüísticas de discriminación, sesgos o manipulación en textos publicitarios, periodísticos o redes sociales.</t>
   </si>
   <si>
     <t>Análisis de discursos mediáticos o debates grabados para identificar estereotipos de género, falacias o lenguaje excluyente en situaciones comunicativas reales.</t>
   </si>
   <si>
     <t>Evaluar la opinión ideológica del alumno en lugar de su capacidad técnica para identificar los mecanismos lingüísticos y discursivos de manipulación.</t>
   </si>
   <si>
     <t>Utilizar estrategias para la resolución dialogada de los conflictos y la búsqueda de consensos tanto en el ámbito personal como educativo y social.</t>
   </si>
   <si>
     <t>Aplicar estrategias lingüísticas y discursivas para resolver conflictos de forma dialogada y alcanzar acuerdos consensuados en diversos contextos comunicativos.</t>
   </si>
   <si>
     <t>Utilizar</t>
   </si>
@@ -1166,53 +1235,50 @@
   <si>
     <t>Produce textos orales y multimodales con fluidez, coherencia y cohesión, ajustándose al registro y a las convenciones del género discursivo. Participa activamente en interacciones orales con actitud cooperativa, aportando ideas relevantes y respetando los vínculos personales en contextos sociales diversos.
 → Presentación de una exposición preparada sobre un tema social, utilizando un lenguaje preciso y participando en el debate posterior con argumentos coherentes.</t>
   </si>
   <si>
     <t>Produce exposiciones y argumentaciones complejas con gran fluidez y rigor, integrando recursos multimodales de forma creativa y eficaz. Lidera interacciones orales con una actitud proactiva, demostrando una escucha empática y una capacidad crítica para intervenir de manera informada en cualquier contexto.
 → Participación destacada en un debate formal reglado, donde el alumno rebate argumentos ajenos con cortesía y utiliza una presentación multimedia interactiva para reforzar su tesis.</t>
   </si>
   <si>
     <t>Identifica información explícita y aislada en textos escritos muy sencillos con ayuda docente constante, mostrando dificultades para reconocer el sentido global, la estructura básica o la intención comunicativa del emisor.
 → Localiza datos específicos (nombres o fechas) en una noticia breve, pero no es capaz de explicar de qué trata el texto de forma general.</t>
   </si>
   <si>
     <t>Comprende el sentido global y las ideas principales de textos de estructura clara y lineal, identificando la intención del emisor de forma básica y realizando valoraciones superficiales sobre el contenido sin profundizar en la fiabilidad o la forma.
 → Resume un texto expositivo escolar identificando el tema principal, aunque tiene dificultades para distinguir las ideas secundarias o para cuestionar la veracidad de la información.</t>
   </si>
   <si>
     <t>Comprende e interpreta el sentido global, la estructura y las ideas secundarias de textos de diversa complejidad, evaluando de forma razonada su calidad, fiabilidad e intención, y aplicando estrategias de lectura antes, durante y después del acto lector.
 → Realiza un comentario de un artículo de opinión donde diferencia tesis y argumentos, valora la adecuación del lenguaje utilizado y verifica la solvencia de las fuentes citadas.</t>
   </si>
   <si>
     <t>Analiza críticamente textos complejos integrando información explícita e implícita, evalúa con rigor tanto la forma como el contenido y la fiabilidad del canal, demostrando autonomía en el uso de estrategias para construir conocimiento y dar respuesta a intereses diversos.
 → Compara dos textos periodísticos sobre un mismo suceso, detectando sesgos ideológicos, analizando el uso de figuras retóricas y justificando cuál de ellos posee mayor calidad informativa y rigor.</t>
   </si>
   <si>
-    <t>Portfolio / dosier</t>
-[...1 lines deleted...]
-  <si>
     <t>Redacta textos breves con dificultades graves de planificación, coherencia y corrección gramatical, sin adaptarse al género discursivo propuesto ni utilizar elementos multimodales de forma eficaz.
 → Un borrador desorganizado de una noticia que carece de titular, presenta numerosas faltas de ortografía y no respeta la estructura de pirámide invertida.</t>
   </si>
   <si>
     <t>Planifica y redacta textos sencillos con una estructura básica y aceptable, aunque presenta fallos puntuales en la cohesión, el léxico o la adecuación al género, incorporando elementos multimodales de forma elemental.
 → Una carta formal que sigue el formato básico pero utiliza un registro excesivamente coloquial y repite conectores básicos como 'y' o 'entonces'.</t>
   </si>
   <si>
     <t>Planifica y produce textos escritos y multimodales de cierta extensión, coherentes y cohesionados, adecuándose con éxito al género discursivo y aplicando procedimientos lingüísticos y estilísticos para enriquecer el texto.
 → Un artículo de opinión para la revista escolar bien estructurado, con argumentos claros, uso de sinónimos para evitar repeticiones y una imagen que complementa el mensaje.</t>
   </si>
   <si>
     <t>Produce textos complejos y creativos con una planificación exhaustiva, integrando recursos multimodales avanzados y demostrando un dominio preciso del estilo, la corrección y la eficacia comunicativa en diversos soportes.
 → Un reportaje digital interactivo que incluye hipervínculos, gráficos originales y un uso sofisticado de figuras retóricas, demostrando una voz propia y una corrección impecable.</t>
   </si>
   <si>
     <t>Localiza información aislada de fuentes únicas solo con ayuda constante, sin evaluar su fiabilidad ni evitar el plagio, limitándose a la copia literal de contenidos sin realizar ninguna transformación en conocimiento propio.
 → Copia y pega fragmentos de una única página web para un trabajo sobre el Cid, sin citar la procedencia ni contrastar los datos.</t>
   </si>
   <si>
     <t>Selecciona y contrasta información de fuentes limitadas siguiendo pautas directas, identificando de forma superficial la fiabilidad y realizando una transformación básica del contenido, aunque con dificultades para evitar sesgos o citar correctamente.
 → Elabora un resumen de dos noticias sobre un mismo evento literario, mencionando las fuentes pero sin analizar por qué una es más fiable que la otra.</t>
   </si>
   <si>
     <t>Selecciona y contrasta información de diversas fuentes de manera progresivamente autónoma, evaluando su fiabilidad y pertinencia en función de los objetivos, transformándola en conocimiento personal y comunicándola de forma crítica y respetuosa con la propiedad intelectual.
@@ -1268,57 +1334,359 @@
   </si>
   <si>
     <t>Reflexiona de forma crítica y profunda sobre sus producciones, integrando conocimientos lingüísticos complejos para optimizar la eficacia comunicativa. Formula generalizaciones abstractas a partir de la comparación de lenguas y transfiere estas reflexiones a nuevos contextos de comprensión y creación.
 → Analiza cómo el uso de la voz pasiva o las nominalizaciones en un texto periodístico busca la objetividad, y aplica conscientemente estas estructuras en su propio artículo de opinión para ganar rigor.</t>
   </si>
   <si>
     <t>Muestra dificultades severas para identificar usos discriminatorios evidentes en la lengua y emplea habitualmente un lenguaje que ignora las normas básicas de convivencia, sin mostrar iniciativa para la resolución dialogada de conflictos o el reconocimiento de abusos de poder en la comunicación.
 → El alumno utiliza términos despectivos o excluyentes en un debate de aula y no es capaz de reconocer el impacto negativo de sus palabras ni de proponer una alternativa respetuosa tras la indicación del docente.</t>
   </si>
   <si>
     <t>Identifica, con ayuda o en contextos muy explícitos, usos discriminatorios de la lengua y abusos de poder. Utiliza estrategias básicas de cortesía y diálogo de forma mecánica, aunque le cuesta mantener un lenguaje ético y no discriminatorio en situaciones de conflicto o tensión.
 → En un análisis de texto, señala un estereotipo de género evidente, pero en su propia producción escrita sigue utilizando un lenguaje sexista o poco integrador de forma no consciente.</t>
   </si>
   <si>
     <t>Utiliza de forma habitual y autónoma un lenguaje no discriminatorio y aplica estrategias eficaces para la resolución dialogada de conflictos. Identifica con claridad los abusos de poder a través de la palabra en diversos ámbitos, orientando su comunicación hacia la igualdad y el consenso.
 → Participa en un trabajo cooperativo mediando activamente en los desacuerdos mediante el uso de fórmulas de consenso y evitando imponer su opinión de forma autoritaria o despectiva.</t>
   </si>
   <si>
     <t>Lidera y promueve prácticas comunicativas éticas y democráticas, desterrando activamente cualquier forma de manipulación o discriminación. Analiza críticamente la dimensión ética de la comunicación en contextos complejos y propone alternativas que favorecen la convivencia y la igualdad de derechos.
 → Realiza un análisis crítico de un discurso mediático detectando micro-machismos o abusos de poder sutiles y redacta una propuesta de comunicación inclusiva para las redes sociales del centro educativo.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>Fundamentos de la comunicación y la lengua</t>
+  </si>
+  <si>
+    <t>«Mi diario de aula: contar y compartir»: elaboración de un diario personal (oral y escrito) que incluya narraciones, descripciones y diálogos, con reflexión sobre la situación comunicativa y corrección gramatical básica.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Componentes del hecho comunicativo y funciones del lenguaje.
+• Tipos de textos según el ámbito y la situación.
+• Propiedades textuales: coherencia, cohesión y adecuación.
+• Procesos de comprensión y producción oral (narraciones, diálogos).
+• Iniciación a la lectura autónoma y selección de obras.
+• Identificación de categorías gramaticales (sustantivo, adjetivo, verbo, adverbio, etc.).
+• Reconocimiento de la oración simple y sus elementos (sujeto, predicado).
+• Normas ortográficas básicas: acentuación de diptongos, triptongos, hiatos y palabras compuestas; grafías homófonas.
+• Uso de diccionarios y correctores ortográficos.</t>
+  </si>
+  <si>
+    <t>2.1
+2.2
+3.1
+4.1
+5.1
+5.2
+5.3
+7.1
+9.1
+9.2
+9.4</t>
+  </si>
+  <si>
+    <t>CE.2
+CE.4
+CE.5
+CE.9</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Evaluación formativa mediante rúbricas para la producción oral y escrita, análisis de textos breves y prueba escrita de categorías gramaticales y ortografía. Se valora la participación en interacciones orales y el inicio del hábito lector.</t>
+  </si>
+  <si>
+    <t>Análisis textual y gramática aplicada</t>
+  </si>
+  <si>
+    <t>«Campaña de concienciación: el poder de las palabras»: diseño y presentación de una campaña (carteles, vídeos, exposiciones) sobre un tema social, aplicando estrategias de búsqueda de información, análisis de publicidad y argumentación oral y escrita.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• El texto expositivo: estructura, estilo y lenguaje.
+• Géneros discursivos del ámbito social: redes sociales, publicidad.
+• Comprensión y producción de textos orales formales (exposiciones, argumentaciones).
+• Alfabetización mediática: búsqueda y selección crítica de información en internet.
+• Mecanismos de cohesión textual (conectores, referencia interna).
+• Deixis y modalización (actitud del hablante, modos verbales).
+• Análisis de la oración simple: atributo, complementos (directo, indirecto, circunstancial, de régimen, predicativo).
+• Oraciones activas y pasivas.
+• Relación entre esquema semántico y sintáctico.
+• Lectura guiada de obras literarias: interpretación, recursos expresivos, relación con el contexto.
+• Caracterización de géneros literarios (narrativo, lírico, dramático).
+• Elaboración de reseñas y comentarios de lectura.</t>
+  </si>
+  <si>
+    <t>3.2
+6.1
+6.2
+7.2
+8.1
+8.2
+9.5</t>
+  </si>
+  <si>
+    <t>CE.3
+CE.6
+CE.8
+CE.9</t>
+  </si>
+  <si>
+    <t>Evaluación a través de la exposición oral formal, la elaboración de un texto expositivo-argumentativo, ejercicios de análisis sintáctico (complementos) y de cohesión, y un portafolio de lecturas con reseñas.</t>
+  </si>
+  <si>
+    <t>Diversidad lingüística y creación literaria</t>
+  </si>
+  <si>
+    <t>«Jornada de lenguas: somos plurales»: organización de un evento escolar donde se investigue y presente la diversidad lingüística (dialectos, lenguas de España, sistemas alternativos), se reciten creaciones poéticas propias y se debata sobre prejuicios lingüísticos, culminando en una exposición de carteles y una representación teatral.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Clasificación de las lenguas del mundo y familias lingüísticas.
+• Extensión y variedades del español; plurilingüismo y diversidad dialectal.
+• Comparación de rasgos dialectales, con atención a la variedad de la comunidad.
+• Origen histórico de las lenguas de España.
+• Sistemas aumentativos y alternativos de comunicación (lengua de signos, braille).
+• Identificación y eliminación de prejuicios y estereotipos lingüísticos.
+• Creación de textos literarios (imitación, transformación, continuación) en prosa y verso.
+• Lectura dramatizada, recitación y representación teatral.
+• Procedimientos de formación de palabras: derivación, composición, siglas, préstamos.
+• Cambios semánticos: metáfora, metonimia, tabú, eufemismo; relaciones semánticas (hiperónimos, hipónimos).
+• Estrategias para compartir y recomendar lecturas (clubes de lectura).
+• Resolución dialogada de conflictos y uso no discriminatorio del lenguaje.</t>
+  </si>
+  <si>
+    <t>1.1
+1.2
+7.3
+8.3
+9.3
+9.6
+10.1
+10.2</t>
+  </si>
+  <si>
+    <t>CE.1
+CE.7
+CE.8
+CE.10</t>
+  </si>
+  <si>
+    <t>Evaluación mediante trabajos de investigación (sobre variedades dialectales o sistemas de comunicación), la creación y recitación de un texto literario, test de formación de palabras y semántica, y observación de la participación en debates y actividades colaborativas (resolución de conflictos, uso inclusivo del lenguaje).</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>El mapa sonoro de Lavapiés</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Un podcast sobre las lenguas del barrio</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>El centro educativo está en Lavapiés, un barrio de Madrid con gran diversidad lingüística y cultural. El alumnado convive a diario con el plurilingüismo, pero a menudo reproduce prejuicios sin reflexión crítica. Se propone crear un podcast que visibilice esa riqueza y cuestione los estereotipos, destinado a la comunidad educativa.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Producir un episodio de podcast (5-10 minutos) que explore la diversidad lingüística del barrio, incluya entrevistas reales, reflexione sobre prejuicios y se difunda en la radio escolar o plataforma del centro.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Mapa mudo de España y Madrid
+• Cuaderno de campo
+• Grabadoras o móviles con micrófono
+• Audacity o editor de audio
+• Auriculares
+• Guion modelo de podcast
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación intercultural y en valores (respeto a la diversidad), competencia digital (grabación y edición), comunicación lingüística.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Presentación del proyecto: escucha de un podcast modelo sobre diversidad lingüística. Debate sobre qué lenguas se oyen en el barrio. Formulación de la pregunta guía y organización en equipos (4-5 personas).</t>
+  </si>
+  <si>
+    <t>Reflexión individual escrita: ¿Qué lenguas creo que hay en mi barrio y qué prejuicios he oído?</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller sobre lenguas de España y variedades dialectales (con mapa mudo). Análisis de ejemplos de estereotipos lingüísticos. Práctica de guionización y grabación de voces. Cada equipo elabora el plan de trabajo: qué lugares visitar, a quién entrevistar.</t>
+  </si>
+  <si>
+    <t>Mapa completado con lenguas identificadas y listado de posibles estereotipos a abordar.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: los equipos recorren el barrio (dentro del horario lectivo, con autorización) grabando sonidos ambientales y realizando entrevistas breves a comerciantes o vecinos (previa preparación de preguntas). Vuelta al aula: descarga y organización del material. Selección de fragmentos.</t>
+  </si>
+  <si>
+    <t>Grabaciones de audio (entrevistas, sonidos) y notas de campo.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Montaje del episodio: guion definitivo, grabación de la voz en off, edición con Audacity o herramienta similar, inclusión de fragmentos de entrevistas. Cada equipo revisa sus textos escritos (descripción, sinopsis). Ensayo de la presentación final.</t>
+  </si>
+  <si>
+    <t>Guion final, archivo de audio editado, descripción del episodio y sinopsis.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Audición de los podcasts en clase. Coevaluación con rúbrica (cada equipo evalúa a otro). Autoevaluación individual. Asignación de niveles de logro (1-4) a cada criterio. Reflexión final: ¿cómo ha cambiado mi percepción de la diversidad lingüística?</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Voces del barrio: creación de un fanzine literario</t>
+  </si>
+  <si>
+    <t>Diseño, producción y difusión de una publicación artesanal que recoge la creación literaria del alumnado</t>
+  </si>
+  <si>
+    <t>El centro se sitúa en un barrio con diversidad cultural y lingüística, pero el alumnado apenas conoce las historias propias ni las de sus compañeros. Se propone elaborar un fanzine que recoja creaciones literarias propias (relatos, poemas, viñetas) y las ponga en diálogo con referentes de la literatura madrileña.</t>
+  </si>
+  <si>
+    <t>Diseñar, escribir, ilustrar y maquetar un fanzine literario colectivo que se distribuirá en la biblioteca del centro y se presentará a las familias.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Fotocopias de ejemplos de fanzines
+• Papel, tijeras, pegamento, rotuladores
+• Ordenadores con procesador de textos (opcional)
+• Impresora
+• Rúbrica de evaluación y plantilla de autoevaluación</t>
+  </si>
+  <si>
+    <t>Expresión cultural y artística; educación lectora y escritora; competencia digital (búsqueda de referentes y maquetación básica).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: elaborar un fanzine literario del grupo. Se muestran ejemplos reales de fanzines (de la movida madrileña, literarios). Se debate sobre qué historias queremos contar. Se definen equipos de trabajo (4-5 personas) y se asignan roles (editor, ilustrador, redactor, corrector).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en póster y acta de acuerdos del equipo.</t>
+  </si>
+  <si>
+    <t>Taller de escritura creativa: repaso de géneros literarios (cuento, poema, microrrelato). Actividades para practicar recursos literarios y corrección lingüística (revisión de categorías gramaticales y ortografía). Se investigan autores madrileños (Cervantes, García Montero, Gloria Fuertes) como inspiración.</t>
+  </si>
+  <si>
+    <t>Ejercicios de escritura y análisis de textos modelo.</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta sus textos originales (cuento, poema, artículo de opinión o viñeta literaria). Se realizan ilustraciones. Se aplican los saberes de corrección y estilo. Se realiza una primera revisión entre pares (coevaluación) y se ajustan los textos.</t>
+  </si>
+  <si>
+    <t>Borradores corregidos con anotaciones.</t>
+  </si>
+  <si>
+    <t>Maquetación del fanzine: se ensamblan textos, ilustraciones, se diseña la portada y contraportada. Se imprime o fotocopia en formato A5. Se prepara la presentación oral (guion, ensayo).</t>
+  </si>
+  <si>
+    <t>Fanzine impreso y guion de presentación.</t>
+  </si>
+  <si>
+    <t>Presentación del fanzine a la audiencia (otro grupo o familias). Coevaluación mediante rúbrica. Autoevaluación individual de la experiencia. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Mapas interactivos de isoglosas que permitan escuchar muestras de habla real de las distintas variedades dialectales de España (meridionales y septentrionales) para identificar rasgos fonéticos.
 • Líneas del tiempo multimodales que integren textos latinos, romances medievales y castellano actual para visualizar la evolución fonética y léxica de forma comparativa.
 • Uso de organizadores gráficos comparativos que relacionen términos equivalentes en las lenguas cooficiales y el castellano, destacando préstamos y raíces comunes mediante códigos de color.</t>
   </si>
@@ -1544,231 +1912,297 @@
   <si>
     <t xml:space="preserve">
 • Diseñar un 'Decálogo de Convivencia Digital' para el centro, permitiendo elegir el formato: un podcast de entrevistas, un hilo de mensajes en una red social simulada o un manifiesto formal escrito.
 • Realizar una dramatización o 'Teatro Foro' sobre un conflicto escolar donde el alumnado deba emplear marcadores discursivos de negociación para transformar un diálogo impositivo en uno democrático.
 • Crear un glosario colaborativo de 'Eufemismos y Sesgos' detectados en la publicidad actual, utilizando herramientas digitales que permitan insertar comentarios críticos y alternativas de lenguaje inclusivo.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Implementar el rol de 'Observador de Lenguaje Ético' en los debates de clase, donde los alumnos rotan para dar feedback positivo sobre el uso de un lenguaje respetuoso y constructivo.
 • Vincular las tareas de escritura con situaciones reales del entorno cercano (cartas al ayuntamiento, quejas en el buzón del instituto) para que perciban la utilidad social de la palabra como herramienta de cambio.
 • Gamificar la detección de 'micromachismos' o sesgos en letras de canciones actuales elegidas por el alumnado, otorgando insignias por la propuesta de versiones alternativas que respeten la igualdad.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, CP2, CP3</t>
-[...89 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>CCL1, CP1, CCEC1</t>
+  </si>
+  <si>
+    <t>CC1, CCEC2</t>
+  </si>
+  <si>
+    <t>La competencia consiste en describir y apreciar la diversidad lingüística, lo que implica expresar (CCL1) y valorar la pluralidad (CCEC1), así como reconocer las lenguas del alumnado (CP1). Secundariamente, se promueve la conciencia de la diversidad cultural (CC1) y la comprensión de diferentes manifestaciones culturales (CCEC2).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CD4</t>
+  </si>
+  <si>
+    <t>CC3</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales requiere escucha activa (CCL2), valoración crítica (CCL3) y evaluación de fiabilidad (CD4). Secundariamente, se fomenta el diálogo crítico (CC3).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, CPSAA3</t>
+  </si>
+  <si>
+    <t>CD2</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales implica expresión (CCL1), interacción (CCL5) y participación cooperativa (CPSAA3). Secundariamente, se puede usar soporte digital (CD2).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CCL4</t>
+  </si>
+  <si>
+    <t>Comprender, interpretar y valorar textos escritos supone comprensión lectora (CCL2), interpretación crítica (CCL3) y lectura reflexiva (CCL4).</t>
+  </si>
+  <si>
+    <t>CCL1, CD2, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCL5</t>
+  </si>
+  <si>
+    <t>Producir textos escritos y multimodales requiere expresión (CCL1), creación digital (CD2) y autorregulación del proceso (CPSAA1). Secundariamente, puede implicar interacción (CCL5).</t>
+  </si>
+  <si>
+    <t>CD3, CD4, CCL4</t>
+  </si>
+  <si>
+    <t>CPSAA4, CC3</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información exige gestionar fuentes (CD3), evaluar fiabilidad (CD4) y leer críticamente (CCL4). Secundariamente, se desarrolla la gestión de la desinformación (CPSAA4) y el diálogo crítico (CC3).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC2, CPSAA5</t>
+  </si>
+  <si>
+    <t>CCEC1</t>
+  </si>
+  <si>
+    <t>Seleccionar y leer obras por placer fomenta la lectura por gusto (CCL4), el aprecio cultural (CCEC2) y la iniciativa lectora (CPSAA5). Secundariamente, contribuye a valorar el patrimonio (CCEC1).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC2, CCEC3</t>
+  </si>
+  <si>
+    <t>CC1</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras literarias implica lectura profunda (CCL4), aprecio del patrimonio literario (CCEC2) y expresión creativa (CCEC3). Secundariamente, se promueve la conciencia cultural (CC1).</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA1, STEM2</t>
+  </si>
+  <si>
+    <t>Movilizar conocimientos sobre la lengua supone reflexión sobre el uso (CCL1), autorregulación (CPSAA1) y análisis estructural (STEM2).</t>
+  </si>
+  <si>
+    <t>CC1, CC3, CPSAA3</t>
+  </si>
+  <si>
+    <t>CC2, CCL5</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática implica conciencia democrática (CC1), compromiso social (CC3) y cooperación (CPSAA3). Secundariamente, promueve la igualdad (CC2) y la interacción respetuosa (CCL5).</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Qué normativa autonómica de Madrid regula la evaluación en Lengua Castellana y Literatura de 2.º ESO y cómo afecta a los 26 criterios de evaluación?</t>
+  </si>
+  <si>
+    <t>Madrid no tiene decreto propio; aplica el Real Decreto 217/2022 y la Orden 592/2023 de la Consejería. Los 26 criterios son los mismos del BOE, pero la evaluación debe ser continua y competencial, priorizando situaciones de aprendizaje reales.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la organización de los saberes de Lengua Castellana y Literatura en 2.º ESO en Madrid respecto al currículo base del BOE?</t>
+  </si>
+  <si>
+    <t>Madrid no introduce cambios en los 104 saberes del BOE. La diferencia práctica está en la carga horaria (3 horas semanales) y en la libertad del departamento para secuenciarlos, lo que exige priorizar los saberes esenciales.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Cómo planificar las 3 horas semanales de Lengua en 2.º ESO en Madrid para cubrir los 10 criterios de evaluación y 104 saberes sin sobrecargar al alumnado?</t>
+  </si>
+  <si>
+    <t>Integrar saberes en situaciones de aprendizaje interdisciplinares, reducir la enseñanza expositiva y usar evaluación formativa. Dedicar una hora semanal a tareas competenciales globales y dos a destrezas específicas (comprensión, expresión, literatura).</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué debe incluir la programación didáctica de Lengua Castellana y Literatura de 2.º ESO en Madrid para superar una auditoría de inspección educativa?</t>
+  </si>
+  <si>
+    <t>Debe detallar los 10 criterios de evaluación, la secuenciación de los 104 saberes, estrategias de atención a la diversidad (DUA), instrumentos de evaluación variados y evidencias de coordinación interdepartamental. Además, incluir el plan de recuperación de pendientes.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos digitales y bibliográficos se recomiendan para trabajar los 104 saberes de Lengua Castellana y Literatura en 2.º ESO en Madrid?</t>
+  </si>
+  <si>
+    <t>Plataforma EducaMadrid, libros de texto LOMLOE de editoriales como Santillana o Sm, antologías de literatura juvenil, y herramientas como Wordwall o Genially para gamificar. Evitar manuales extensos; priorizar repositorios de situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo gestiona el departamento de Lengua la coordinación con otras materias en 2.º ESO en Madrid para desarrollar la competencia en comunicación lingüística?</t>
+  </si>
+  <si>
+    <t>Se recomienda una reunión mensual con Geografía e Historia, Plástica y Música para diseñar proyectos interdisciplinares (ej. podcast histórico, cómic literario). Concretar al menos dos SDA conjuntas por curso y compartir rúbricas de expresión oral.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad son más efectivas en Lengua Castellana y Literatura para 2.º ESO en Madrid según la normativa vigente?</t>
+  </si>
+  <si>
+    <t>Priorizar adaptaciones no significativas: simplificar textos, usar apoyos visuales y audiovisuales, y ajustar la temporalización. Para alumnado con necesidades específicas, diseñar un plan de refuerzo con los 10 criterios como referencia y reducir el número de saberes.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo se aborda la recuperación de Lengua Castellana y Literatura pendiente de 1.º ESO en centros de Madrid bajo la LOMLOE?</t>
+  </si>
+  <si>
+    <t>Se integra en el plan de refuerzo del 2.º ESO, evaluando los criterios no superados mediante tareas globales. Sin examen específico; se recupera si demuestra avance en los criterios clave (comprensión y expresión escrita). El departamento establece indicadores mínimos.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
-    <t>1 hora</t>
-[...5 lines deleted...]
-    <t>Enfócate en los descriptores de la competencia CCL (Comunicación Lingüística); son el puente real entre tus criterios y la evaluación final.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el Decreto autonómico que desarrolla el currículo de ESO en tu CCAA. Identifica los elementos curriculares: competencias específicas (CE), criterios de evaluación, saberes básicos, y la organización en bloques. Presta atención a las orientaciones metodológicas y a la concreción de la autonomía del centro.</t>
+  </si>
+  <si>
+    <t>No te limites a leer: imprime una tabla resumen con los códigos de cada CE y criterio. Te servirá de guía rápida durante todo el curso.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Crea una hoja de cálculo donde cada criterio tenga un código único; te facilitará la vida cuando tengas que calificar en el programa de gestión de notas de tu CCAA.</t>
+    <t>Extrae las 10 competencias específicas de Lengua Castellana y Literatura para 2.º ESO y sus 46 criterios de evaluación asociados. Crea un listado numerado con código, enunciado y relación entre ellos. Identifica criterios que se repiten o complementan.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios por tipo de tarea: orales, escritos, lecto-literarios. Así verás qué instrumentos evaluar con cada uno.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>No evalúes los 46 criterios en cada unidad. Selecciona un máximo de 5-6 criterios por Situación de Aprendizaje para que el feedback al alumno sea real y manejable.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Selecciona los criterios de evaluación que consideres esenciales para el curso (unos 20-25) y asigna instrumentos de evaluación variados: rúbricas, portfolios, pruebas escritas, exposiciones orales. Define indicadores de logro para cada criterio.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar todos los criterios cada trimestre. Prioriza 4-5 por SDA y asegura que cada criterio se evalúa al menos una vez en el curso.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Repartir los 105 saberes básicos en los tres trimestres, integrando los 8 bloques de forma transversal en lugar de tratarlos como temas aislados de gramática o literatura.</t>
-[...2 lines deleted...]
-    <t>Agrupa los saberes de 'Reflexión sobre la lengua' con los de 'Comunicación'; es más eficaz analizar la morfología mientras el alumno redacta su propio texto que de forma aislada.</t>
+    <t>Distribuye los 105 saberes básicos en tres bloques trimestrales coherentes. Ten en cuenta la progresión de dificultad y la relación entre bloques. Por ejemplo: primer trimestre comunicación oral y escrita básica; segundo, reflexión sobre la lengua; tercero, educación literaria y profundización.</t>
+  </si>
+  <si>
+    <t>Diseña una secuencia que conecte los saberes con una SDA trimestral. Por ejemplo, un podcast en el primer trimestre trabaja comunicación oral, escrita y léxico a la vez.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para 2.º ESO funciona muy bien el producto final tipo 'Podcast literario' o 'Campaña publicitaria social'; permiten evaluar expresión oral y escrita de forma integrada.</t>
+    <t>Crea una situación de aprendizaje (SDA) para cada trimestre que integre varias competencias. Define: título, producto final, tareas, agrupamientos, recursos y conexión con los criterios y saberes del trimestre. Incluye rúbricas de evaluación.</t>
+  </si>
+  <si>
+    <t>Asegura que cada SDA incluya un producto tangible que el alumnado pueda compartir (Exposición oral, artículo, recital poético). Facilita la evaluación y la motivación.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Definir el peso porcentual de cada Competencia Específica en la nota global, garantizando que la evaluación sea continua, formativa y sumativa según el acuerdo pedagógico.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que las competencias relacionadas con la lectura y la escritura sumen al menos el 60% del peso total para reflejar la carga real de la materia.</t>
+    <t>0.5-1 hora</t>
+  </si>
+  <si>
+    <t>Acuerda con tu departamento los porcentajes de cada instrumento de evaluación sobre la nota final. Por ejemplo: pruebas escritas 30%, producción oral 20%, proyectos 30%, trabajo diario 20%. Ajusta según la normativa de tu CCAA.</t>
+  </si>
+  <si>
+    <t>Incluye un pequeño peso (5-10%) para la autoevaluación y coevaluación. Ayuda a desarrollar la competencia de aprender a aprender y cumple con la LOMLOE.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redactar las adaptaciones metodológicas basadas en el DUA y los planes de refuerzo para el alumnado que no logre alcanzar los niveles de desempeño previstos.</t>
-[...2 lines deleted...]
-    <t>Diseña actividades multinivel para una misma tarea; por ejemplo, ofrece diferentes grados de complejidad en los textos de comprensión lectora para el mismo criterio de evaluación.</t>
+    <t>Redacta las medidas de respuesta educativa para alumnado con necesidades específicas (ACNEAE) y las pautas de recuperación ordinaria y extraordinaria. Incluye adaptaciones curriculares no significativas y actividades de refuerzo. Define cómo evaluar al alumnado que no supere los criterios.</t>
+  </si>
+  <si>
+    <t>Diferencia entre recuperación trimestral y prueba extraordinaria de septiembre. Especifica criterios mínimos exigibles para la recuperación, basándote en los criterios de evaluación prioritarios.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Identificar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valoración de la riqueza cultural, lingüística y dialectal, a partir de la observación de la d</t>
   </si>
   <si>
     <t>Comprender el sentido global, la estructura, la información más relevante en función de las necesidades comunicativas y la intención del emisor en textos orales y multimodales senc</t>
   </si>
   <si>
     <t>Aprender a hablar en público, en situaciones formales e informales, de forma individual o en grupo, respetando las normas de cortesía que deben presidir los intercambios orales y a</t>
   </si>
@@ -1932,130 +2366,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2371,2372 +2821,2485 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>104</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>457</v>
+      <c r="A2" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>552</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>553</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>554</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>460</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>557</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>463</v>
+      <c r="A4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>560</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>466</v>
+      <c r="A5" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>563</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>469</v>
+      <c r="A6" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>565</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>472</v>
+      <c r="A7" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>568</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>474</v>
+      <c r="A8" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>571</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>477</v>
+      <c r="A9" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>572</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>574</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>480</v>
+      <c r="A10" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>575</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>577</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>483</v>
+      <c r="A11" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>578</v>
+      </c>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7" t="s">
+        <v>579</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>486</v>
+      <c r="A12" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>581</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>582</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>488</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>583</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>584</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>587</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>591</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>594</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>599</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>605</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>609</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...12 lines deleted...]
-        <v>493</v>
+      <c r="A2" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>611</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>612</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>613</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>497</v>
+      <c r="B3" s="7" t="s">
+        <v>614</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>616</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>617</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
-[...12 lines deleted...]
-        <v>501</v>
+      <c r="A4" s="7">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>620</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>505</v>
+      <c r="B5" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>624</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>508</v>
+      <c r="B6" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>627</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>512</v>
+      <c r="B7" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>630</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>515</v>
+      <c r="B8" s="7" t="s">
+        <v>631</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>634</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>518</v>
+      <c r="B9" s="7" t="s">
+        <v>635</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>637</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>523</v>
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>639</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>640</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>641</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>642</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="D3" s="9">
         <v>7.5</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="9">
         <v>7.5</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>643</v>
+      </c>
+      <c r="D4" s="9">
         <v>7.5</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="9">
         <v>7.5</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>2.1</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>644</v>
+      </c>
+      <c r="D5" s="9">
         <v>10.0</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="9">
         <v>10.0</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>2.2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>645</v>
+      </c>
+      <c r="D6" s="9">
         <v>10.0</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="9">
         <v>10.0</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>3.1</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7">
+      <c r="B7" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="D7" s="9">
         <v>12.5</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="9">
         <v>12.5</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>3.2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7">
+      <c r="B8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="D8" s="9">
         <v>12.5</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="9">
         <v>12.5</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>4.1</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7">
+      <c r="B9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="D9" s="9">
         <v>25.0</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="9">
         <v>25.0</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
+      <c r="A10" s="7">
         <v>5.1</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7">
+      <c r="B10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="D10" s="9">
         <v>8.33</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="9">
         <v>8.33</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
+      <c r="A11" s="7">
         <v>5.2</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7">
+      <c r="B11" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="D11" s="9">
         <v>8.33</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="9">
         <v>8.33</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
+      <c r="A12" s="7">
         <v>5.3</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D12" s="9">
         <v>8.33</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="9">
         <v>8.33</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
+      <c r="A13" s="7">
         <v>6.1</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B13" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="D13" s="9">
         <v>7.5</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="9">
         <v>7.5</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
+      <c r="A14" s="7">
         <v>6.2</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D14" s="9">
         <v>7.5</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="9">
         <v>7.5</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
+      <c r="A15" s="7">
         <v>7.1</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7">
+      <c r="B15" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="D15" s="9">
         <v>6.67</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="9">
         <v>6.67</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
+      <c r="A16" s="7">
         <v>7.2</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="D16" s="9">
         <v>6.67</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="9">
         <v>6.67</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
+      <c r="A17" s="7">
         <v>7.3</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7">
+      <c r="B17" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="D17" s="9">
         <v>6.67</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="9">
         <v>6.67</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
+      <c r="A18" s="7">
         <v>8.1</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="7">
+      <c r="B18" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="D18" s="9">
         <v>6.67</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="9">
         <v>6.67</v>
       </c>
-      <c r="F18" s="5"/>
+      <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5">
+      <c r="A19" s="7">
         <v>8.2</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="7">
+      <c r="B19" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>653</v>
+      </c>
+      <c r="D19" s="9">
         <v>6.67</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="9">
         <v>6.67</v>
       </c>
-      <c r="F19" s="5"/>
+      <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5">
+      <c r="A20" s="7">
         <v>8.3</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="7">
+      <c r="B20" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="D20" s="9">
         <v>6.67</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="9">
         <v>6.67</v>
       </c>
-      <c r="F20" s="5"/>
+      <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="5">
+      <c r="A21" s="7">
         <v>9.1</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="7">
+      <c r="B21" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="D21" s="9">
         <v>2.5</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="9">
         <v>2.5</v>
       </c>
-      <c r="F21" s="5"/>
+      <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5">
+      <c r="A22" s="7">
         <v>9.2</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="7">
+      <c r="B22" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="D22" s="9">
         <v>2.5</v>
       </c>
-      <c r="E22" s="7">
+      <c r="E22" s="9">
         <v>2.5</v>
       </c>
-      <c r="F22" s="5"/>
+      <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="5">
+      <c r="A23" s="7">
         <v>9.3</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="7">
+      <c r="B23" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="D23" s="9">
         <v>2.5</v>
       </c>
-      <c r="E23" s="7">
+      <c r="E23" s="9">
         <v>2.5</v>
       </c>
-      <c r="F23" s="5"/>
+      <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="5">
+      <c r="A24" s="7">
         <v>9.4</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D24" s="7">
+      <c r="B24" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D24" s="9">
         <v>2.5</v>
       </c>
-      <c r="E24" s="7">
+      <c r="E24" s="9">
         <v>2.5</v>
       </c>
-      <c r="F24" s="5"/>
+      <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="5">
+      <c r="A25" s="7">
         <v>9.5</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="7">
+      <c r="B25" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="D25" s="9">
         <v>2.5</v>
       </c>
-      <c r="E25" s="7">
+      <c r="E25" s="9">
         <v>2.5</v>
       </c>
-      <c r="F25" s="5"/>
+      <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="5">
+      <c r="A26" s="7">
         <v>9.6</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D26" s="7">
+      <c r="B26" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="D26" s="9">
         <v>2.5</v>
       </c>
-      <c r="E26" s="7">
+      <c r="E26" s="9">
         <v>2.5</v>
       </c>
-      <c r="F26" s="5"/>
+      <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="5">
+      <c r="A27" s="7">
         <v>10.1</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D27" s="7">
+      <c r="B27" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="D27" s="9">
         <v>7.5</v>
       </c>
-      <c r="E27" s="7">
+      <c r="E27" s="9">
         <v>7.5</v>
       </c>
-      <c r="F27" s="5"/>
+      <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="5">
+      <c r="A28" s="7">
         <v>10.2</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D28" s="7">
+      <c r="B28" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="D28" s="9">
         <v>7.5</v>
       </c>
-      <c r="E28" s="7">
+      <c r="E28" s="9">
         <v>7.5</v>
       </c>
-      <c r="F28" s="5"/>
+      <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="7">
+      <c r="A29" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="9">
         <f>SUM(E3:E28)</f>
         <v>195.0099999999999341</v>
       </c>
-      <c r="F29" s="5" t="s">
-        <v>539</v>
+      <c r="F29" s="7" t="s">
+        <v>658</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AD31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>659</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>660</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>2.1</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.2</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>3.1</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>3.2</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>4.1</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>5.1</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>5.2</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>5.3</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>6.1</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>6.2</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>7.1</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>7.2</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>7.3</v>
       </c>
-      <c r="R1" s="6">
+      <c r="R1" s="8">
         <v>8.1</v>
       </c>
-      <c r="S1" s="6">
+      <c r="S1" s="8">
         <v>8.2</v>
       </c>
-      <c r="T1" s="6">
+      <c r="T1" s="8">
         <v>8.3</v>
       </c>
-      <c r="U1" s="6">
+      <c r="U1" s="8">
         <v>9.1</v>
       </c>
-      <c r="V1" s="6">
+      <c r="V1" s="8">
         <v>9.2</v>
       </c>
-      <c r="W1" s="6">
+      <c r="W1" s="8">
         <v>9.3</v>
       </c>
-      <c r="X1" s="6">
+      <c r="X1" s="8">
         <v>9.4</v>
       </c>
-      <c r="Y1" s="6">
+      <c r="Y1" s="8">
         <v>9.5</v>
       </c>
-      <c r="Z1" s="6">
+      <c r="Z1" s="8">
         <v>9.6</v>
       </c>
-      <c r="AA1" s="6">
+      <c r="AA1" s="8">
         <v>10.1</v>
       </c>
-      <c r="AB1" s="6">
+      <c r="AB1" s="8">
         <v>10.2</v>
       </c>
-      <c r="AC1" s="6" t="s">
-[...3 lines deleted...]
-        <v>523</v>
+      <c r="AC1" s="8" t="s">
+        <v>661</v>
+      </c>
+      <c r="AD1" s="8" t="s">
+        <v>642</v>
       </c>
     </row>
     <row r="2" spans="1:30">
-      <c r="A2" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>662</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+      <c r="Z2" s="7"/>
+      <c r="AA2" s="7"/>
+      <c r="AB2" s="7"/>
+      <c r="AC2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AB2),"")</f>
         <v/>
       </c>
-      <c r="AD2" s="5"/>
+      <c r="AD2" s="7"/>
     </row>
     <row r="3" spans="1:30">
-      <c r="A3" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>663</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AB3),"")</f>
         <v/>
       </c>
-      <c r="AD3" s="5"/>
+      <c r="AD3" s="7"/>
     </row>
     <row r="4" spans="1:30">
-      <c r="A4" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>664</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7"/>
+      <c r="X4" s="7"/>
+      <c r="Y4" s="7"/>
+      <c r="Z4" s="7"/>
+      <c r="AA4" s="7"/>
+      <c r="AB4" s="7"/>
+      <c r="AC4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AB4),"")</f>
         <v/>
       </c>
-      <c r="AD4" s="5"/>
+      <c r="AD4" s="7"/>
     </row>
     <row r="5" spans="1:30">
-      <c r="A5" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="7"/>
+      <c r="W5" s="7"/>
+      <c r="X5" s="7"/>
+      <c r="Y5" s="7"/>
+      <c r="Z5" s="7"/>
+      <c r="AA5" s="7"/>
+      <c r="AB5" s="7"/>
+      <c r="AC5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AB5),"")</f>
         <v/>
       </c>
-      <c r="AD5" s="5"/>
+      <c r="AD5" s="7"/>
     </row>
     <row r="6" spans="1:30">
-      <c r="A6" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="7"/>
+      <c r="Z6" s="7"/>
+      <c r="AA6" s="7"/>
+      <c r="AB6" s="7"/>
+      <c r="AC6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AB6),"")</f>
         <v/>
       </c>
-      <c r="AD6" s="5"/>
+      <c r="AD6" s="7"/>
     </row>
     <row r="7" spans="1:30">
-      <c r="A7" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>667</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7"/>
+      <c r="Z7" s="7"/>
+      <c r="AA7" s="7"/>
+      <c r="AB7" s="7"/>
+      <c r="AC7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AB7),"")</f>
         <v/>
       </c>
-      <c r="AD7" s="5"/>
+      <c r="AD7" s="7"/>
     </row>
     <row r="8" spans="1:30">
-      <c r="A8" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>668</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+      <c r="Z8" s="7"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="7"/>
+      <c r="AC8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AB8),"")</f>
         <v/>
       </c>
-      <c r="AD8" s="5"/>
+      <c r="AD8" s="7"/>
     </row>
     <row r="9" spans="1:30">
-      <c r="A9" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>669</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7"/>
+      <c r="W9" s="7"/>
+      <c r="X9" s="7"/>
+      <c r="Y9" s="7"/>
+      <c r="Z9" s="7"/>
+      <c r="AA9" s="7"/>
+      <c r="AB9" s="7"/>
+      <c r="AC9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AB9),"")</f>
         <v/>
       </c>
-      <c r="AD9" s="5"/>
+      <c r="AD9" s="7"/>
     </row>
     <row r="10" spans="1:30">
-      <c r="A10" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>670</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+      <c r="X10" s="7"/>
+      <c r="Y10" s="7"/>
+      <c r="Z10" s="7"/>
+      <c r="AA10" s="7"/>
+      <c r="AB10" s="7"/>
+      <c r="AC10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AB10),"")</f>
         <v/>
       </c>
-      <c r="AD10" s="5"/>
+      <c r="AD10" s="7"/>
     </row>
     <row r="11" spans="1:30">
-      <c r="A11" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>671</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+      <c r="V11" s="7"/>
+      <c r="W11" s="7"/>
+      <c r="X11" s="7"/>
+      <c r="Y11" s="7"/>
+      <c r="Z11" s="7"/>
+      <c r="AA11" s="7"/>
+      <c r="AB11" s="7"/>
+      <c r="AC11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AB11),"")</f>
         <v/>
       </c>
-      <c r="AD11" s="5"/>
+      <c r="AD11" s="7"/>
     </row>
     <row r="12" spans="1:30">
-      <c r="A12" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>672</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+      <c r="V12" s="7"/>
+      <c r="W12" s="7"/>
+      <c r="X12" s="7"/>
+      <c r="Y12" s="7"/>
+      <c r="Z12" s="7"/>
+      <c r="AA12" s="7"/>
+      <c r="AB12" s="7"/>
+      <c r="AC12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AB12),"")</f>
         <v/>
       </c>
-      <c r="AD12" s="5"/>
+      <c r="AD12" s="7"/>
     </row>
     <row r="13" spans="1:30">
-      <c r="A13" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>673</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="7"/>
+      <c r="V13" s="7"/>
+      <c r="W13" s="7"/>
+      <c r="X13" s="7"/>
+      <c r="Y13" s="7"/>
+      <c r="Z13" s="7"/>
+      <c r="AA13" s="7"/>
+      <c r="AB13" s="7"/>
+      <c r="AC13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AB13),"")</f>
         <v/>
       </c>
-      <c r="AD13" s="5"/>
+      <c r="AD13" s="7"/>
     </row>
     <row r="14" spans="1:30">
-      <c r="A14" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7"/>
+      <c r="U14" s="7"/>
+      <c r="V14" s="7"/>
+      <c r="W14" s="7"/>
+      <c r="X14" s="7"/>
+      <c r="Y14" s="7"/>
+      <c r="Z14" s="7"/>
+      <c r="AA14" s="7"/>
+      <c r="AB14" s="7"/>
+      <c r="AC14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AB14),"")</f>
         <v/>
       </c>
-      <c r="AD14" s="5"/>
+      <c r="AD14" s="7"/>
     </row>
     <row r="15" spans="1:30">
-      <c r="A15" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7"/>
+      <c r="U15" s="7"/>
+      <c r="V15" s="7"/>
+      <c r="W15" s="7"/>
+      <c r="X15" s="7"/>
+      <c r="Y15" s="7"/>
+      <c r="Z15" s="7"/>
+      <c r="AA15" s="7"/>
+      <c r="AB15" s="7"/>
+      <c r="AC15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AB15),"")</f>
         <v/>
       </c>
-      <c r="AD15" s="5"/>
+      <c r="AD15" s="7"/>
     </row>
     <row r="16" spans="1:30">
-      <c r="A16" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>676</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7"/>
+      <c r="W16" s="7"/>
+      <c r="X16" s="7"/>
+      <c r="Y16" s="7"/>
+      <c r="Z16" s="7"/>
+      <c r="AA16" s="7"/>
+      <c r="AB16" s="7"/>
+      <c r="AC16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AB16),"")</f>
         <v/>
       </c>
-      <c r="AD16" s="5"/>
+      <c r="AD16" s="7"/>
     </row>
     <row r="17" spans="1:30">
-      <c r="A17" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>677</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7"/>
+      <c r="U17" s="7"/>
+      <c r="V17" s="7"/>
+      <c r="W17" s="7"/>
+      <c r="X17" s="7"/>
+      <c r="Y17" s="7"/>
+      <c r="Z17" s="7"/>
+      <c r="AA17" s="7"/>
+      <c r="AB17" s="7"/>
+      <c r="AC17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AB17),"")</f>
         <v/>
       </c>
-      <c r="AD17" s="5"/>
+      <c r="AD17" s="7"/>
     </row>
     <row r="18" spans="1:30">
-      <c r="A18" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7"/>
+      <c r="AA18" s="7"/>
+      <c r="AB18" s="7"/>
+      <c r="AC18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AB18),"")</f>
         <v/>
       </c>
-      <c r="AD18" s="5"/>
+      <c r="AD18" s="7"/>
     </row>
     <row r="19" spans="1:30">
-      <c r="A19" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>679</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AB19),"")</f>
         <v/>
       </c>
-      <c r="AD19" s="5"/>
+      <c r="AD19" s="7"/>
     </row>
     <row r="20" spans="1:30">
-      <c r="A20" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>680</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AB20),"")</f>
         <v/>
       </c>
-      <c r="AD20" s="5"/>
+      <c r="AD20" s="7"/>
     </row>
     <row r="21" spans="1:30">
-      <c r="A21" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AB21),"")</f>
         <v/>
       </c>
-      <c r="AD21" s="5"/>
+      <c r="AD21" s="7"/>
     </row>
     <row r="22" spans="1:30">
-      <c r="A22" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AB22),"")</f>
         <v/>
       </c>
-      <c r="AD22" s="5"/>
+      <c r="AD22" s="7"/>
     </row>
     <row r="23" spans="1:30">
-      <c r="A23" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>683</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AB23),"")</f>
         <v/>
       </c>
-      <c r="AD23" s="5"/>
+      <c r="AD23" s="7"/>
     </row>
     <row r="24" spans="1:30">
-      <c r="A24" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AB24),"")</f>
         <v/>
       </c>
-      <c r="AD24" s="5"/>
+      <c r="AD24" s="7"/>
     </row>
     <row r="25" spans="1:30">
-      <c r="A25" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>685</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AB25),"")</f>
         <v/>
       </c>
-      <c r="AD25" s="5"/>
+      <c r="AD25" s="7"/>
     </row>
     <row r="26" spans="1:30">
-      <c r="A26" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AB26),"")</f>
         <v/>
       </c>
-      <c r="AD26" s="5"/>
+      <c r="AD26" s="7"/>
     </row>
     <row r="27" spans="1:30">
-      <c r="A27" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AB27),"")</f>
         <v/>
       </c>
-      <c r="AD27" s="5"/>
+      <c r="AD27" s="7"/>
     </row>
     <row r="28" spans="1:30">
-      <c r="A28" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AB28),"")</f>
         <v/>
       </c>
-      <c r="AD28" s="5"/>
+      <c r="AD28" s="7"/>
     </row>
     <row r="29" spans="1:30">
-      <c r="A29" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>689</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AB29),"")</f>
         <v/>
       </c>
-      <c r="AD29" s="5"/>
+      <c r="AD29" s="7"/>
     </row>
     <row r="30" spans="1:30">
-      <c r="A30" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AB30),"")</f>
         <v/>
       </c>
-      <c r="AD30" s="5"/>
+      <c r="AD30" s="7"/>
     </row>
     <row r="31" spans="1:30">
-      <c r="A31" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>691</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:AB31),"")</f>
         <v/>
       </c>
-      <c r="AD31" s="5"/>
+      <c r="AD31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="780">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -7048,4658 +7611,5240 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
-[...21 lines deleted...]
-        <v>41</v>
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
-[...21 lines deleted...]
-        <v>48</v>
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="5" t="s">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="H10" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="C4" s="5" t="s">
-[...172 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="5" t="s">
-[...21 lines deleted...]
-        <v>100</v>
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...14 lines deleted...]
-      <c r="F1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="K2" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="K3" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="K4" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="K5" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="K6" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="K7" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="K8" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="K9" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="K10" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="K12" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="K13" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="K14" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="K15" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7">
+        <v>7.3</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="K17" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="K18" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7">
+        <v>8.3</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="K19" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="K20" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7">
+        <v>9.2</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="K21" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7">
+        <v>9.3</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="K22" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7">
+        <v>9.4</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7">
+        <v>9.5</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7">
+        <v>9.6</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="C26" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="G1" s="6" t="s">
-[...46 lines deleted...]
-      <c r="K2" s="7">
+      <c r="D26" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="K26" s="9">
         <v>3.85</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-[...219 lines deleted...]
-      <c r="D9" s="5" t="s">
+    <row r="27" spans="1:11">
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7">
+        <v>10.2</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="H27" s="7" t="s">
         <v>154</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...567 lines deleted...]
-      <c r="K27" s="7">
+      <c r="I27" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="J27" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="K27" s="9">
         <v>3.85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I105"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I105"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C2" s="7">
+        <v>1</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C3" s="7">
+        <v>2</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C4" s="7">
+        <v>3</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C5" s="7">
+        <v>4</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C6" s="7">
+        <v>5</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C7" s="7">
+        <v>6</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C8" s="7">
+        <v>7</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C9" s="7">
+        <v>8</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C10" s="7">
+        <v>1</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C11" s="7">
+        <v>2</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C12" s="7">
+        <v>3</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C13" s="7">
+        <v>4</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C14" s="7">
+        <v>5</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C15" s="7">
+        <v>6</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C16" s="7">
+        <v>7</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C17" s="7">
+        <v>8</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C18" s="7">
+        <v>9</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C19" s="7">
+        <v>10</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C20" s="7">
+        <v>11</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C21" s="7">
+        <v>12</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C22" s="7">
+        <v>13</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C23" s="7">
+        <v>14</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C24" s="7">
+        <v>15</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C25" s="7">
+        <v>16</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C26" s="7">
+        <v>17</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C27" s="7">
+        <v>18</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C28" s="7">
+        <v>19</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C29" s="7">
+        <v>20</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C30" s="7">
+        <v>21</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C31" s="7">
+        <v>22</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C32" s="7">
+        <v>23</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C33" s="7">
+        <v>24</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C34" s="7">
+        <v>25</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C35" s="7">
+        <v>26</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C36" s="7">
         <v>27</v>
       </c>
-      <c r="B1" s="6" t="s">
-[...8 lines deleted...]
-      <c r="E1" s="6" t="s">
+      <c r="D36" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C37" s="7">
+        <v>28</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C38" s="7">
+        <v>29</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C39" s="7">
         <v>30</v>
       </c>
-      <c r="F1" s="6" t="s">
-[...19 lines deleted...]
-      <c r="C2" s="5">
+      <c r="D39" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C40" s="7">
+        <v>31</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C41" s="7">
+        <v>32</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C42" s="7">
+        <v>33</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C43" s="7">
+        <v>34</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C44" s="7">
+        <v>35</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C45" s="7">
+        <v>36</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C46" s="7">
+        <v>37</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C47" s="7">
+        <v>38</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C48" s="7">
+        <v>39</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C49" s="7">
+        <v>40</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C50" s="7">
+        <v>41</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C51" s="7">
+        <v>42</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C52" s="7">
+        <v>43</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C53" s="7">
+        <v>44</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C54" s="7">
+        <v>45</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C55" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...34 lines deleted...]
-      <c r="C4" s="5">
+      <c r="D55" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C56" s="7">
+        <v>2</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C57" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C5" s="5">
+      <c r="D57" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C58" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C6" s="5">
+      <c r="D58" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C59" s="7">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C7" s="5">
+      <c r="D59" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C60" s="7">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C8" s="5">
+      <c r="D60" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C61" s="7">
         <v>7</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C9" s="5">
+      <c r="D61" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C62" s="7">
         <v>8</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C10" s="5">
+      <c r="D62" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="7"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C63" s="7">
+        <v>9</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C64" s="7">
+        <v>10</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C65" s="7">
+        <v>11</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C66" s="7">
+        <v>12</v>
+      </c>
+      <c r="D66" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C67" s="7">
+        <v>13</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C68" s="7">
+        <v>14</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C69" s="7">
+        <v>15</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="7"/>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C70" s="7">
+        <v>16</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="7"/>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C71" s="7">
+        <v>17</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C72" s="7">
+        <v>18</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C73" s="7">
+        <v>19</v>
+      </c>
+      <c r="D73" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="7"/>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C74" s="7">
+        <v>20</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="7"/>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C75" s="7">
+        <v>21</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
+      <c r="H75" s="7"/>
+      <c r="I75" s="7"/>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C76" s="7">
+        <v>22</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="7"/>
+      <c r="I76" s="7"/>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C77" s="7">
+        <v>23</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E77" s="7"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="7"/>
+      <c r="I77" s="7"/>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C78" s="7">
+        <v>24</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="E78" s="7"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="7"/>
+      <c r="I78" s="7"/>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C79" s="7">
         <v>1</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...34 lines deleted...]
-      <c r="C12" s="5">
+      <c r="D79" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E79" s="7"/>
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="7"/>
+      <c r="I79" s="7"/>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C80" s="7">
+        <v>2</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
+      <c r="I80" s="7"/>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C81" s="7">
         <v>3</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C13" s="5">
+      <c r="D81" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+      <c r="G81" s="7"/>
+      <c r="H81" s="7"/>
+      <c r="I81" s="7"/>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C82" s="7">
         <v>4</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C14" s="5">
+      <c r="D82" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="E82" s="7"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="7"/>
+      <c r="H82" s="7"/>
+      <c r="I82" s="7"/>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C83" s="7">
         <v>5</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C15" s="5">
+      <c r="D83" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E83" s="7"/>
+      <c r="F83" s="7"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="7"/>
+      <c r="I83" s="7"/>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C84" s="7">
         <v>6</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C16" s="5">
+      <c r="D84" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E84" s="7"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="7"/>
+      <c r="H84" s="7"/>
+      <c r="I84" s="7"/>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C85" s="7">
         <v>7</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C17" s="5">
+      <c r="D85" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E85" s="7"/>
+      <c r="F85" s="7"/>
+      <c r="G85" s="7"/>
+      <c r="H85" s="7"/>
+      <c r="I85" s="7"/>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C86" s="7">
         <v>8</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C18" s="5">
+      <c r="D86" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="E86" s="7"/>
+      <c r="F86" s="7"/>
+      <c r="G86" s="7"/>
+      <c r="H86" s="7"/>
+      <c r="I86" s="7"/>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C87" s="7">
         <v>9</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C19" s="5">
+      <c r="D87" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E87" s="7"/>
+      <c r="F87" s="7"/>
+      <c r="G87" s="7"/>
+      <c r="H87" s="7"/>
+      <c r="I87" s="7"/>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C88" s="7">
         <v>10</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C20" s="5">
+      <c r="D88" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="E88" s="7"/>
+      <c r="F88" s="7"/>
+      <c r="G88" s="7"/>
+      <c r="H88" s="7"/>
+      <c r="I88" s="7"/>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C89" s="7">
         <v>11</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C21" s="5">
+      <c r="D89" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E89" s="7"/>
+      <c r="F89" s="7"/>
+      <c r="G89" s="7"/>
+      <c r="H89" s="7"/>
+      <c r="I89" s="7"/>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C90" s="7">
         <v>12</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C22" s="5">
+      <c r="D90" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E90" s="7"/>
+      <c r="F90" s="7"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="7"/>
+      <c r="I90" s="7"/>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C91" s="7">
         <v>13</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C23" s="5">
+      <c r="D91" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E91" s="7"/>
+      <c r="F91" s="7"/>
+      <c r="G91" s="7"/>
+      <c r="H91" s="7"/>
+      <c r="I91" s="7"/>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C92" s="7">
         <v>14</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C24" s="5">
+      <c r="D92" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E92" s="7"/>
+      <c r="F92" s="7"/>
+      <c r="G92" s="7"/>
+      <c r="H92" s="7"/>
+      <c r="I92" s="7"/>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C93" s="7">
         <v>15</v>
       </c>
-      <c r="D24" s="5" t="s">
+      <c r="D93" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E93" s="7"/>
+      <c r="F93" s="7"/>
+      <c r="G93" s="7"/>
+      <c r="H93" s="7"/>
+      <c r="I93" s="7"/>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B94" s="7" t="s">
         <v>256</v>
       </c>
-      <c r="E24" s="5"/>
-[...12 lines deleted...]
-      <c r="C25" s="5">
+      <c r="C94" s="7">
         <v>16</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C26" s="5">
+      <c r="D94" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="E94" s="7"/>
+      <c r="F94" s="7"/>
+      <c r="G94" s="7"/>
+      <c r="H94" s="7"/>
+      <c r="I94" s="7"/>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C95" s="7">
         <v>17</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C27" s="5">
+      <c r="D95" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E95" s="7"/>
+      <c r="F95" s="7"/>
+      <c r="G95" s="7"/>
+      <c r="H95" s="7"/>
+      <c r="I95" s="7"/>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C96" s="7">
         <v>18</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C28" s="5">
+      <c r="D96" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E96" s="7"/>
+      <c r="F96" s="7"/>
+      <c r="G96" s="7"/>
+      <c r="H96" s="7"/>
+      <c r="I96" s="7"/>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C97" s="7">
         <v>19</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C29" s="5">
+      <c r="D97" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="E97" s="7"/>
+      <c r="F97" s="7"/>
+      <c r="G97" s="7"/>
+      <c r="H97" s="7"/>
+      <c r="I97" s="7"/>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C98" s="7">
         <v>20</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C30" s="5">
+      <c r="D98" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="E98" s="7"/>
+      <c r="F98" s="7"/>
+      <c r="G98" s="7"/>
+      <c r="H98" s="7"/>
+      <c r="I98" s="7"/>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C99" s="7">
         <v>21</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C31" s="5">
+      <c r="D99" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="E99" s="7"/>
+      <c r="F99" s="7"/>
+      <c r="G99" s="7"/>
+      <c r="H99" s="7"/>
+      <c r="I99" s="7"/>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C100" s="7">
         <v>22</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C32" s="5">
+      <c r="D100" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="E100" s="7"/>
+      <c r="F100" s="7"/>
+      <c r="G100" s="7"/>
+      <c r="H100" s="7"/>
+      <c r="I100" s="7"/>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C101" s="7">
         <v>23</v>
       </c>
-      <c r="D32" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C33" s="5">
+      <c r="D101" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="E101" s="7"/>
+      <c r="F101" s="7"/>
+      <c r="G101" s="7"/>
+      <c r="H101" s="7"/>
+      <c r="I101" s="7"/>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C102" s="7">
         <v>24</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C34" s="5">
+      <c r="D102" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="E102" s="7"/>
+      <c r="F102" s="7"/>
+      <c r="G102" s="7"/>
+      <c r="H102" s="7"/>
+      <c r="I102" s="7"/>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C103" s="7">
         <v>25</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C35" s="5">
+      <c r="D103" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="E103" s="7"/>
+      <c r="F103" s="7"/>
+      <c r="G103" s="7"/>
+      <c r="H103" s="7"/>
+      <c r="I103" s="7"/>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C104" s="7">
         <v>26</v>
       </c>
-      <c r="D35" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C36" s="5">
+      <c r="D104" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="E104" s="7"/>
+      <c r="F104" s="7"/>
+      <c r="G104" s="7"/>
+      <c r="H104" s="7"/>
+      <c r="I104" s="7"/>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C105" s="7">
         <v>27</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...1317 lines deleted...]
-      <c r="I105" s="5"/>
+      <c r="D105" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="E105" s="7"/>
+      <c r="F105" s="7"/>
+      <c r="G105" s="7"/>
+      <c r="H105" s="7"/>
+      <c r="I105" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>345</v>
+      <c r="A2" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>365</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>368</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
         <v>15</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>348</v>
+      <c r="E3" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>371</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...12 lines deleted...]
-        <v>351</v>
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
+        <v>2</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>374</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...6 lines deleted...]
-        <v>354</v>
+      <c r="E5" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>377</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="5"/>
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...6 lines deleted...]
-        <v>357</v>
+      <c r="E6" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>380</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7">
         <v>20</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="5">
+      <c r="C7" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D7" s="7">
         <v>1</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...6 lines deleted...]
-        <v>358</v>
+      <c r="E7" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>381</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" s="5"/>
-[...12 lines deleted...]
-        <v>359</v>
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>382</v>
       </c>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="5"/>
-[...2 lines deleted...]
-      <c r="D9" s="5">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
         <v>3</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...6 lines deleted...]
-        <v>360</v>
+      <c r="E9" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>383</v>
       </c>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" s="5"/>
-[...2 lines deleted...]
-      <c r="D10" s="5">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...6 lines deleted...]
-        <v>361</v>
+      <c r="E10" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>384</v>
       </c>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="5">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7">
         <v>25</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="5">
+      <c r="C11" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D11" s="7">
         <v>1</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...6 lines deleted...]
-        <v>362</v>
+      <c r="E11" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>385</v>
       </c>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="5"/>
-[...12 lines deleted...]
-        <v>363</v>
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>386</v>
       </c>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="5"/>
-[...2 lines deleted...]
-      <c r="D13" s="5">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
         <v>3</v>
       </c>
-      <c r="E13" s="5" t="s">
-[...6 lines deleted...]
-        <v>364</v>
+      <c r="E13" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>387</v>
       </c>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="5"/>
-[...2 lines deleted...]
-      <c r="D14" s="5">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
         <v>4</v>
       </c>
-      <c r="E14" s="5" t="s">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="E14" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>388</v>
       </c>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="5">
+      <c r="A15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="7">
         <v>25</v>
       </c>
-      <c r="C15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="5">
+      <c r="C15" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D15" s="7">
         <v>1</v>
       </c>
-      <c r="E15" s="5" t="s">
-[...6 lines deleted...]
-        <v>366</v>
+      <c r="E15" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>389</v>
       </c>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16" s="5"/>
-[...12 lines deleted...]
-        <v>367</v>
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>390</v>
       </c>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" s="5"/>
-[...2 lines deleted...]
-      <c r="D17" s="5">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
         <v>3</v>
       </c>
-      <c r="E17" s="5" t="s">
-[...6 lines deleted...]
-        <v>368</v>
+      <c r="E17" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>391</v>
       </c>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18" s="5"/>
-[...2 lines deleted...]
-      <c r="D18" s="5">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
         <v>4</v>
       </c>
-      <c r="E18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G18" s="5" t="s">
+      <c r="E18" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="7">
+        <v>25</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
         <v>369</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C19" s="5" t="s">
+      <c r="F19" s="7" t="s">
         <v>370</v>
       </c>
-      <c r="D19" s="5">
+      <c r="G19" s="7" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>3</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>4</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D23" s="7">
         <v>1</v>
       </c>
-      <c r="E19" s="5" t="s">
-[...22 lines deleted...]
-      <c r="G20" s="5" t="s">
+      <c r="E23" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>372</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D21" s="5">
+      <c r="F24" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
         <v>3</v>
       </c>
-      <c r="E21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G21" s="5" t="s">
+      <c r="E25" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="7">
+        <v>20</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D27" s="7">
+        <v>1</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>2</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="F28" s="7" t="s">
         <v>373</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D22" s="5">
+      <c r="G28" s="7" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
+        <v>3</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
         <v>4</v>
       </c>
-      <c r="E22" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B23" s="5">
+      <c r="E30" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="7">
+        <v>20</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7">
+        <v>2</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7">
+        <v>3</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7">
+        <v>4</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B35" s="7">
         <v>15</v>
       </c>
-      <c r="C23" s="5" t="s">
+      <c r="C35" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D35" s="7">
+        <v>1</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="F35" s="7" t="s">
         <v>370</v>
       </c>
-      <c r="D23" s="5">
+      <c r="G35" s="7" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7">
+        <v>2</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7">
+        <v>3</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7">
+        <v>4</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B39" s="7">
+        <v>15</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D39" s="7">
         <v>1</v>
       </c>
-      <c r="E23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G23" s="5" t="s">
+      <c r="E39" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7">
+        <v>2</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7">
+        <v>3</v>
+      </c>
+      <c r="E41" s="7" t="s">
         <v>375</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G24" s="5" t="s">
+      <c r="F41" s="7" t="s">
         <v>376</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="D26" s="5">
+      <c r="G41" s="7" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="7"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7">
         <v>4</v>
       </c>
-      <c r="E26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="5" t="s">
+      <c r="E42" s="7" t="s">
         <v>378</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G27" s="5" t="s">
+      <c r="F42" s="7" t="s">
         <v>379</v>
       </c>
-    </row>
-[...270 lines deleted...]
-        <v>394</v>
+      <c r="G42" s="7" t="s">
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A26" sqref="A26:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>398</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>447</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>449</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>451</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>457</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>458</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>459</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>447</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>449</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>451</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>457</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>458</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>459</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>495</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>402</v>
+      <c r="A2" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>497</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>499</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>405</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>502</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>408</v>
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>505</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>411</v>
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>508</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>413</v>
+      <c r="A6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>510</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>415</v>
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>512</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>417</v>
+      <c r="A8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>419</v>
+      <c r="A9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>516</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>421</v>
+      <c r="A10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>518</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>423</v>
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>520</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>425</v>
+      <c r="A12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>522</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>427</v>
+      <c r="A13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>524</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>429</v>
+      <c r="A14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>526</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>430</v>
+      <c r="A15" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>527</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>431</v>
+      <c r="A16" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>528</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>432</v>
+      <c r="A17" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>529</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>433</v>
+      <c r="A18" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>530</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>434</v>
+      <c r="A19" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>531</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>435</v>
+      <c r="A20" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>532</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="5" t="s">
-[...9 lines deleted...]
-        <v>437</v>
+      <c r="A21" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>534</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="5" t="s">
-[...9 lines deleted...]
-        <v>439</v>
+      <c r="A22" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>536</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="5" t="s">
-[...9 lines deleted...]
-        <v>441</v>
+      <c r="A23" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>538</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="5" t="s">
-[...9 lines deleted...]
-        <v>443</v>
+      <c r="A24" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>540</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="5" t="s">
-[...9 lines deleted...]
-        <v>445</v>
+      <c r="A25" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>542</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="5" t="s">
-[...9 lines deleted...]
-        <v>447</v>
+      <c r="A26" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>543</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="5" t="s">
-[...9 lines deleted...]
-        <v>448</v>
+      <c r="A27" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>545</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="5" t="s">
-[...9 lines deleted...]
-        <v>449</v>
+      <c r="A28" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>546</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="5" t="s">
-[...9 lines deleted...]
-        <v>450</v>
+      <c r="A29" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>547</v>
       </c>
     </row>
     <row r="30" spans="1:4">
-      <c r="A30" s="5" t="s">
-[...9 lines deleted...]
-        <v>451</v>
+      <c r="A30" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>548</v>
       </c>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" s="5" t="s">
-[...9 lines deleted...]
-        <v>452</v>
+      <c r="A31" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>549</v>
       </c>
     </row>
     <row r="32" spans="1:4">
-      <c r="A32" s="5" t="s">
-[...9 lines deleted...]
-        <v>453</v>
+      <c r="A32" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>550</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>