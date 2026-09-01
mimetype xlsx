--- v1 (2026-07-05)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 09:34</t>
+    <t>01/09/2026 13:25</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Lengua 2º ESO; se aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Todos los criterios de evaluación y competencias específicas son idénticos a los del BOE.</t>
   </si>