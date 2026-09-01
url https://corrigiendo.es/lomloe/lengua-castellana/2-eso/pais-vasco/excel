--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="511">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="554">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:49</t>
+    <t>01/09/2026 13:27</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -610,77 +610,119 @@
   <si>
     <t>Confundir la elaboración del trabajo con la mera acumulación de datos, obviando la necesidad de contrastar fuentes y citar la propiedad intelectual.</t>
   </si>
   <si>
     <t>Adoptar hábitos de uso crítico, seguro, sostenible y saludable de las tecnologías digitales en relación a la búsqueda y la comunicación de la información.</t>
   </si>
   <si>
     <t>Utilizar las herramientas digitales de forma segura y crítica para buscar información fiable, respetando la autoría y manteniendo hábitos saludables en la comunicación digital.</t>
   </si>
   <si>
     <t>Utilizar</t>
   </si>
   <si>
     <t>El alumnado realiza un registro de las fuentes consultadas en sus investigaciones, justificando su fiabilidad y citando correctamente a los autores para evitar el plagio.</t>
   </si>
   <si>
     <t>Durante la preparación de un trabajo de investigación o exposición, los alumnos seleccionan fuentes digitales seguras y elaboran una bibliografía siguiendo normas básicas.</t>
   </si>
   <si>
     <t>Calificar el manejo técnico de dispositivos (TIC) en lugar de la capacidad de discernir la veracidad de la información y el respeto a la propiedad intelectual.</t>
   </si>
   <si>
     <t>Elegir y leer textos a partir de preselecciones, guiándose por los propios gustos, intereses y necesidades y dejando constancia del propio itinerario lector y de la experiencia de lectura.</t>
   </si>
   <si>
-    <t>Comentario, redacción y producción oral</t>
+    <t>Seleccionar y leer libros de interés personal a partir de propuestas variadas, registrando el progreso y las impresiones personales para desarrollar un hábito lector autónomo.</t>
+  </si>
+  <si>
+    <t>Seleccionar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un diario o pasaporte lector donde registra los títulos leídos, justifica su elección y describe brevemente su experiencia personal de lectura.</t>
+  </si>
+  <si>
+    <t>Portfolio / dosier</t>
+  </si>
+  <si>
+    <t>Sesiones periódicas de lectura libre en el aula donde el alumnado elige obras de la biblioteca escolar y actualiza su registro personal de lecturas.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante un examen de comprensión lectora sobre un libro obligatorio en lugar de valorar el registro del itinerario personal y la autonomía.</t>
   </si>
   <si>
     <t>Compartir la experiencia de lectura en soportes diversos relacionando el sentido de la obra con la propia experiencia biográfica y lectora.</t>
   </si>
   <si>
+    <t>Expresar y compartir opiniones sobre las lecturas realizadas, vinculando los temas de la obra con vivencias personales y otras experiencias lectoras en diversos soportes.</t>
+  </si>
+  <si>
+    <t>Relacionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una reseña crítica, un vídeo-comentario o una intervención en un foro digital donde vincula el sentido de la obra con su propia experiencia.</t>
+  </si>
+  <si>
+    <t>Organización de tertulias literarias o clubes de lectura donde se debate la conexión entre los conflictos de los personajes y situaciones reales del alumnado.</t>
+  </si>
+  <si>
+    <t>Evaluar el resumen del argumento o la ficha técnica del libro en lugar de la reflexión subjetiva y la conexión con la experiencia propia.</t>
+  </si>
+  <si>
     <t>Explicar y argumentar, con la ayuda de pautas y modelos, la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra, atendiendo a la configuración de los géneros y subgéneros literarios.</t>
   </si>
   <si>
     <t>Analizar y comentar obras literarias justificando su sentido mediante el estudio de sus elementos internos y las características propias de su género y subgénero.</t>
   </si>
   <si>
     <t>Explicar</t>
   </si>
   <si>
     <t>El alumnado realiza comentarios de texto o guías de lectura donde identifica elementos narrativos, líricos o dramáticos y los relaciona con el significado global de la obra.</t>
   </si>
   <si>
     <t>Lectura guiada de fragmentos literarios en clase seguida de la redacción de un análisis crítico utilizando plantillas de apoyo sobre géneros literarios.</t>
   </si>
   <si>
     <t>Confundir el análisis literario con un simple resumen del argumento, omitiendo la vinculación entre los recursos formales del género y el sentido de la obra.</t>
   </si>
   <si>
     <t>Establecer, de manera guiada, vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales, así como con otras manifestaciones artísticas y culturales, en función de temas, tópicos, estructuras, lenguaje y valores éticos y estéticos, mostrando la implicación y la respuesta personal del lector en la lectura.</t>
   </si>
   <si>
+    <t>Vincular textos literarios con otras manifestaciones artísticas y culturales mediante el análisis de temas y estructuras, aportando una visión personal y argumentada de la conexión.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un comentario comparativo o proyecto visual que conecta la obra leída con referentes culturales modernos, justificando razonadamente los puntos de unión.</t>
+  </si>
+  <si>
+    <t>Sesión de análisis comparativo entre un romance tradicional y una adaptación musical contemporánea, identificando elementos comunes en el lenguaje y el tema.</t>
+  </si>
+  <si>
+    <t>Confundir la respuesta personal con una opinión subjetiva no argumentada, olvidando el análisis de los elementos técnicos o estéticos compartidos entre las obras.</t>
+  </si>
+  <si>
     <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
   </si>
   <si>
     <t>Escribir textos originales de intención literaria aplicando rasgos de género y estilo, utilizando diversos soportes y lenguajes para expresar una voz propia.</t>
   </si>
   <si>
     <t>Crear</t>
   </si>
   <si>
     <t>El alumnado entrega producciones escritas o multimodales de carácter literario donde se aprecia el uso de figuras retóricas, estructuras métricas o convenciones narrativas específicas.</t>
   </si>
   <si>
     <t>Realización de talleres de escritura creativa basados en la imitación, transformación o continuación de fragmentos literarios significativos analizados previamente en clase.</t>
   </si>
   <si>
     <t>Evaluar la creatividad de forma puramente subjetiva olvidando comprobar si se han aplicado las convenciones formales y el metalenguaje del género trabajado.</t>
   </si>
   <si>
     <t>Revisar los textos propios de manera guiada y hacer propuestas de mejora argumentando los cambios a partir de la reflexión metalingüística e interlingüística y con un metalenguaje específico.</t>
   </si>
   <si>
     <t>Mejorar los textos propios mediante la reflexión gramatical, utilizando términos técnicos para explicar y justificar los cambios realizados durante el proceso de redacción.</t>
   </si>
   <si>
     <t>Reflexionar</t>
@@ -760,144 +802,240 @@
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>*Conceptos sociolingüísticos básicos.</t>
+    <t>Conceptos sociolingüísticos básicos</t>
   </si>
   <si>
     <t>Pautas para la observación de la propia biografía lingüística y la diversidad lingüística del centro.</t>
   </si>
   <si>
     <t>Nociones básicas de las lenguas del centro: fórmulas de saludo y despedida, agradecimiento y disculpa.</t>
   </si>
   <si>
     <t>Las familias lingüísticas y las lenguas del mundo en relación con las lenguas del centro.</t>
   </si>
   <si>
-    <t>*Estrategias básicas para la iniciación a la reflexión interlingüística.</t>
+    <t>Estrategias básicas para la iniciación a la reflexión interlingüística</t>
   </si>
   <si>
     <t>Diferencias entre plurilingüismo y diversidad dialectal.</t>
   </si>
   <si>
-    <t>*Variedades dialectales del euskara. Características básicas del dialecto del entorno próximo.</t>
-[...11 lines deleted...]
-    <t>*Las lenguas de España: origen, distribución geográfica y nociones básicas.</t>
+    <t>Variedades dialectales del euskara. Características básicas del dialecto del entorno próximo</t>
+  </si>
+  <si>
+    <t>Historia del euskara, procedencia y primeros testimonios</t>
+  </si>
+  <si>
+    <t>El euskara batua: historia y evolución. Normas básicas</t>
+  </si>
+  <si>
+    <t>Interés, iniciativa y comportamiento proactivo hacia el uso del euskara en diversos ámbitos de la vida personal, escolar y social</t>
+  </si>
+  <si>
+    <t>Las lenguas de España: origen, distribución geográfica y nociones básicas</t>
   </si>
   <si>
     <t>Nociones básicas de las lenguas de signos.</t>
   </si>
   <si>
     <t>Principales variedades dialectales del español, con especial atención a la del propio territorio, y rasgos más significativos de las mismas.</t>
   </si>
   <si>
-    <t>*Estrategias básicas para la identificación de prejuicios y estereotipos lingüísticos, incluido el uso sexista de la lengua, y formas de evitarlos.</t>
+    <t>Estrategias básicas para la identificación de prejuicios y estereotipos lingüísticos, incluido el uso sexista de la lengua, y formas de evitarlos</t>
   </si>
   <si>
     <t>Instituciones y movimientos populares a favor de la normalización del euskara y de la cultura vasca: Euskal Kantagintza Berria, Korrika, Euskal Kultur Erakundea (EKE), EIMA...</t>
   </si>
   <si>
     <t>Estrategias de producción, comprensión y análisis crítico de textos orales, escritos y multimodales de diferentes ámbitos con atención conjunta a los siguientes aspectos:</t>
   </si>
   <si>
-    <t>Texto y contexto. *Nociones de los componentes del hecho comunicativo. *El tema. El propósito del texto. *Secuencias textuales básicas, con especial atención a las narrativas, descriptivas, dialogadas y expositivas. *Propiedades textuales: coherencia, cohesión y adecuación. Nociones básicas. *Géneros discursivos propios del ámbito personal (conversación, email...), educativo (decálogo, exposición oral...) y social, incluidos los de las instituciones, redes sociales y medios de comunicación (folleto informativo, bando...). Tradiciones culturales vascas relacionadas con la oralidad, tales como Santa Águeda, Olentzero, carnavales... Cine y teatro vasco. Canciones referenciales del patrimonio musical vasco tradicional y contemporáneo. Pautas para el análisis de la imagen y de los elementos paratextuales de los textos icónico-verbales y multimodales. *Pautas para un uso no sexista de la lengua y las imágenes.</t>
-[...44 lines deleted...]
-    <t>*Estrategias básicas para la identificación y corrección de los calcos y transferencias negativas entre las lenguas.</t>
+    <t>Texto y contexto: Nociones de los componentes del hecho comunicativo</t>
+  </si>
+  <si>
+    <t>Texto y contexto: El tema. El propósito del texto</t>
+  </si>
+  <si>
+    <t>Texto y contexto: Secuencias textuales básicas, con especial atención a las narrativas, descriptivas, dialogadas y expositivas</t>
+  </si>
+  <si>
+    <t>Texto y contexto: Propiedades textuales: coherencia, cohesión y adecuación. Nociones básicas</t>
+  </si>
+  <si>
+    <t>Texto y contexto: Géneros discursivos propios del ámbito personal (conversación, email...), educativo (decálogo, exposición oral...) y social, incluidos los de las instituciones, redes sociales y medios de comunicación (folleto informativo, bando...). Tradiciones culturales vascas relacionadas con la oralidad, tales como Santa Águeda, Olentzero, carnavales... Cine y teatro vasco. Canciones referenciales del patrimonio musical vasco tradicional y contemporáneo. Pautas para el análisis de la imagen y de los elementos paratextuales de los textos icónico-verbales y multimodales</t>
+  </si>
+  <si>
+    <t>Texto y contexto: Pautas para un uso no sexista de la lengua y las imágenes</t>
+  </si>
+  <si>
+    <t>Comprensión: Estrategias para la comprensión oral y lectora. Sentido global del texto y relación entre sus partes, selección y retención de la información relevante. La intención del emisor a partir de elementos contextuales explícitos</t>
+  </si>
+  <si>
+    <t>Comprensión: Estrategias para la detección de usos discriminatorios del lenguaje verbal y no verbal e icónico en los textos</t>
+  </si>
+  <si>
+    <t>Comprensión: Pautas para el reconocimiento de las estructuras textuales de los géneros</t>
+  </si>
+  <si>
+    <t>Comprensión: Pautas para el análisis y la valoración de la forma y el contenido de textos orales, escritos y multimodales. Pautas para el reconocimiento y comprensión de refranes y sentencias de la tradición vasca</t>
+  </si>
+  <si>
+    <t>Producción: Estrategias para la producción oral formal y creativa relacionadas con la planificación y búsqueda de información, textualización y revisión. Adecuación a la audiencia y al tiempo de exposición. Elementos no verbales. Rasgos discursivos y lingüísticos de la oralidad formal</t>
+  </si>
+  <si>
+    <t>Producción: Estrategias para la producción escrita de textos, relacionadas con la planificación, redacción, revisión y edición y difusión en diferentes soportes. Patrones para la reproducción de modelos de los géneros</t>
+  </si>
+  <si>
+    <t>Producción: Usos de la escritura para la organización del pensamiento y gestión de las emociones: escritura automática, toma de notas, esquemas, mapas conceptuales y mentales, organizadores gráficos, definiciones, resúmenes, etc</t>
+  </si>
+  <si>
+    <t>Producción: Propiedad léxica</t>
+  </si>
+  <si>
+    <t>Interacción: Estrategias para la interacción oral y escrita de carácter informal en contextos analógicos y digitales: toma y cesión de la palabra</t>
+  </si>
+  <si>
+    <t>Interacción: Cooperación conversacional y cortesía lingüística; escucha activa, asertividad y gestión dialogada de los conflictos desde una perspectiva de género</t>
+  </si>
+  <si>
+    <t>Alfabetización: Estrategias de búsqueda y selección de la información con criterios de fiabilidad, calidad y informacional. pertinencia; análisis, valoración, reorganización y síntesis de la información en esquemas propios y transformación en conocimiento; comunicación y difusión creativa y respetuosa con la propiedad intelectual</t>
+  </si>
+  <si>
+    <t>Alfabetización: Pautas para la utilización segura y creativa de plataformas virtuales para la realización de proyectos escolares, identificando el uso discriminatorio y sexista de las mismas</t>
+  </si>
+  <si>
+    <t>Alfabetización: Etiqueta digital y riesgos de desinformación. Estrategias de pensamiento crítico para evitar la manipulación y vulneración de la privacidad</t>
+  </si>
+  <si>
+    <t>Reconocimiento y Estrategias para la identificación, caracterización y uso reflexivo de recursos lingüísticos para uso discursivo de los mostrar la implicación del emisor en textos orales, escritos y multimodales: formas de deixis elementos lingüísticos. (personal, temporal y espacial) y procedimientos de modalización básicos</t>
+  </si>
+  <si>
+    <t>Elementos lingüísticos propios del euskara para relacionar los componentes de la oración (concordancia verbal y declinación). Recursos lingüísticos para adecuar el registro a la situación de comunicación</t>
+  </si>
+  <si>
+    <t>Recursos lingüísticos para un uso no discriminatorio de las lenguas</t>
+  </si>
+  <si>
+    <t>Estrategias para la identificación, caracterización y uso reflexivo de mecanismos de cohesión. Conectores textuales temporales, explicativos, de orden, de contraste... Mecanismos de referencia interna gramaticales (sustituciones pronominales) y léxicos (repeticiones, sinónimos, hiperónimos y elipsis)</t>
+  </si>
+  <si>
+    <t>Pautas para el reconocimiento y uso coherente de las formas verbales en los textos. Los tiempos de pretérito en la narración. Correlación temporal en el discurso relatado</t>
+  </si>
+  <si>
+    <t>Corrección lingüística y revisión ortográfica y gramatical de los textos. Uso de diccionarios, manuales de consulta y de correctores ortográficos en soporte analógico o digital</t>
+  </si>
+  <si>
+    <t>Los signos básicos de puntuación como mecanismo organizador del texto escrito. Su relación con el significado</t>
+  </si>
+  <si>
+    <t>Organización del Estrategias, con perspectiva de género, para la organización del trabajo individual y en equipo trabajo y reflexión en contextos analógicos y digitales. sobre el aprendizaje Autoconfianza, iniciativa y reflexión sobre el aprendizaje. El error como parte del proceso y oportunidad de mejora. Estrategias cooperativas sencillas y asunción de responsabilidades individuales asignadas en el trabajo grupal</t>
+  </si>
+  <si>
+    <t>Estrategias y herramientas analógicas y digitales e individuales y cooperativas de uso común, para la autoevaluación, la autorregulación y la coevaluación</t>
+  </si>
+  <si>
+    <t>Lectura autónoma: Implicación en la lectura de manera progresivamente autónoma a partir de una preselección de textos variados que incluyan obras de autoras y autores, y estrategias para la reflexión sobre los textos y sobre la propia práctica de lectura sustentada en modelos. Pautas para la selección de obras variadas, de manera orientada y con perspectiva de género, a partir de la exploración guiada de la biblioteca escolar y pública disponible. Estrategias para establecer vínculos emocionales y culturales con el patrimonio literario y musical vasco</t>
+  </si>
+  <si>
+    <t>Lectura autónoma: Herramientas para la expresión, a través de modelos, de la experiencia lectora y de diferentes formas de apropiación y recreación crítica y/o creativa, de los textos leídos</t>
+  </si>
+  <si>
+    <t>Lectura autónoma: Estrategias cognitivas y emocionales de movilización de la experiencia personal y lectora para establecer vínculos entre la obra leída y aspectos de la actualidad, así como con otros textos y manifestaciones artísticas y culturales. Estrategias para la recomendación entre iguales de las lecturas, tanto por escrito como oralmente, y en soportes variados. Interés por la participación activa y equilibrada en actos culturales vinculados con el circuito literario y lector</t>
+  </si>
+  <si>
+    <t>Lectura guiada: Lectura de obras y fragmentos relevantes de la literatura juvenil contemporánea y del patrimonio literario universal, inscritas en itinerarios temáticos o de género, que incluyan la presencia de autoras y autores</t>
+  </si>
+  <si>
+    <t>Lectura guiada: Lectura de obras y fragmentos pertenecientes al patrimonio cultural vasco, tales como la mitología, leyendas, cuentos populares</t>
+  </si>
+  <si>
+    <t>Lectura guiada: Estrategias cognitivas y emocionales y modelos de análisis crítico y de género para la construcción compartida de la interpretación de las obras usados antes, durante y después de la lectura. Conversaciones literarias</t>
+  </si>
+  <si>
+    <t>Lectura guiada: El relato literario. Características básicas. Estructura: formas de inicio, desarrollo cronológico y desenlace</t>
+  </si>
+  <si>
+    <t>Lectura guiada: La poesía, el bertsolarismo y las kopla zaharrak. Características básicas. Recursos retóricos y rítmicos, versificación y temas. El teatro. Características básicas. Aspectos formales del texto teatral</t>
+  </si>
+  <si>
+    <t>Lectura guiada: Pautas para la relación entre los elementos constitutivos del género literario y la construcción del sentido de la obra. Análisis básico del valor de los recursos expresivos; sus efectos en la recepción</t>
+  </si>
+  <si>
+    <t>Lectura guiada: Pautas para la relación y comparación de los textos leídos con otros textos, con otras manifestaciones artísticas y culturales y con las nuevas formas de ficción en función de temas, tópicos, estructuras y lenguajes</t>
+  </si>
+  <si>
+    <t>Lectura guiada: Estrategias, modelos y pautas para la expresión, a través de procesos y soportes diversificados, de la interpretación y valoración personal de obras y fragmentos literarios</t>
+  </si>
+  <si>
+    <t>Lectura guiada: Lectura con perspectiva de género. Lectura expresiva, dramatización y recitación de los textos atendiendo a los procesos de comprensión, apropiación y oralización implicados</t>
+  </si>
+  <si>
+    <t>Lectura guiada: Pautas para la creación de textos, evitando el uso sexista y discriminatorio de la lengua, a partir de la apropiación de las convenciones del lenguaje literario y en referencia a modelos dados (imitación, transformación, continuación, etc.)</t>
+  </si>
+  <si>
+    <t>Estrategias para la construcción guiada de conclusiones propias sobre el sistema lingüístico, y para la observación, comparación y clasificación de unidades comunicativas, utilizando el metalenguaje específico</t>
+  </si>
+  <si>
+    <t>Pautas para la observación de las diferencias relevantes e intersecciones entre lengua oral y lengua escrita atendiendo a aspectos sintácticos, léxicos y pragmáticos</t>
+  </si>
+  <si>
+    <t>Nociones básicas de la lengua como sistema y de sus unidades básicas teniendo en cuenta los diferentes niveles: el sonido y sistema de escritura, las palabras (forma y significado), su organización en el discurso (orden de las palabras, componentes de las oraciones o conexión entre los significados)</t>
+  </si>
+  <si>
+    <t>Categorías gramaticales y funciones sintácticas. Procedimientos léxicos (afijos) y sintácticos para el cambio de categoría</t>
+  </si>
+  <si>
+    <t>Relación entre los esquemas semántico y sintáctico de la oración simple. -Pautas para la observación y transformación de enunciados de acuerdo con estos esquemas y uso de la terminología sintáctica necesaria. Orden de las palabras y concordancia</t>
+  </si>
+  <si>
+    <t>Procedimientos de adquisición y formación de palabras, y la influencia del sexismo en las mismas. Reflexión sobre los cambios en su significado, las relaciones semánticas entre palabras y sus valores denotativos y connotativos en función del contexto y el propósito comunicativo</t>
+  </si>
+  <si>
+    <t>Estrategias básicas para la identificación y corrección de los calcos y transferencias negativas entre las lenguas</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
   </si>
@@ -966,53 +1104,50 @@
 → Exposición oral sobre un libro de lectura apoyada en un soporte visual simple, con un registro mayoritariamente informal y algunas repeticiones innecesarias.</t>
   </si>
   <si>
     <t>Produce textos orales y multimodales con fluidez, coherencia y cohesión, ajustándose al registro y a las convenciones del género discursivo. Participa activamente en interacciones orales con actitud cooperativa, aportando ideas relevantes y respetando los vínculos personales en contextos sociales diversos.
 → Presentación de una exposición preparada sobre un tema social, utilizando un lenguaje preciso y participando en el debate posterior con argumentos coherentes.</t>
   </si>
   <si>
     <t>Produce exposiciones y argumentaciones complejas con gran fluidez y rigor, integrando recursos multimodales de forma creativa y eficaz. Lidera interacciones orales con una actitud proactiva, demostrando una escucha empática y una capacidad crítica para intervenir de manera informada en cualquier contexto.
 → Participación destacada en un debate formal reglado, donde el alumno rebate argumentos ajenos con cortesía y utiliza una presentación multimedia interactiva para reforzar su tesis.</t>
   </si>
   <si>
     <t>Identifica información explícita y aislada en textos escritos muy sencillos con ayuda docente constante, mostrando dificultades para reconocer el sentido global, la estructura básica o la intención comunicativa del emisor.
 → Localiza datos específicos (nombres o fechas) en una noticia breve, pero no es capaz de explicar de qué trata el texto de forma general.</t>
   </si>
   <si>
     <t>Comprende el sentido global y las ideas principales de textos de estructura clara y lineal, identificando la intención del emisor de forma básica y realizando valoraciones superficiales sobre el contenido sin profundizar en la fiabilidad o la forma.
 → Resume un texto expositivo escolar identificando el tema principal, aunque tiene dificultades para distinguir las ideas secundarias o para cuestionar la veracidad de la información.</t>
   </si>
   <si>
     <t>Comprende e interpreta el sentido global, la estructura y las ideas secundarias de textos de diversa complejidad, evaluando de forma razonada su calidad, fiabilidad e intención, y aplicando estrategias de lectura antes, durante y después del acto lector.
 → Realiza un comentario de un artículo de opinión donde diferencia tesis y argumentos, valora la adecuación del lenguaje utilizado y verifica la solvencia de las fuentes citadas.</t>
   </si>
   <si>
     <t>Analiza críticamente textos complejos integrando información explícita e implícita, evalúa con rigor tanto la forma como el contenido y la fiabilidad del canal, demostrando autonomía en el uso de estrategias para construir conocimiento y dar respuesta a intereses diversos.
 → Compara dos textos periodísticos sobre un mismo suceso, detectando sesgos ideológicos, analizando el uso de figuras retóricas y justificando cuál de ellos posee mayor calidad informativa y rigor.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Portfolio / dosier</t>
   </si>
   <si>
     <t>Redacta textos breves con dificultades graves de planificación, coherencia y corrección gramatical, sin adaptarse al género discursivo propuesto ni utilizar elementos multimodales de forma eficaz.
 → Un borrador desorganizado de una noticia que carece de titular, presenta numerosas faltas de ortografía y no respeta la estructura de pirámide invertida.</t>
   </si>
   <si>
     <t>Planifica y redacta textos sencillos con una estructura básica y aceptable, aunque presenta fallos puntuales en la cohesión, el léxico o la adecuación al género, incorporando elementos multimodales de forma elemental.
 → Una carta formal que sigue el formato básico pero utiliza un registro excesivamente coloquial y repite conectores básicos como 'y' o 'entonces'.</t>
   </si>
   <si>
     <t>Planifica y produce textos escritos y multimodales de cierta extensión, coherentes y cohesionados, adecuándose con éxito al género discursivo y aplicando procedimientos lingüísticos y estilísticos para enriquecer el texto.
 → Un artículo de opinión para la revista escolar bien estructurado, con argumentos claros, uso de sinónimos para evitar repeticiones y una imagen que complementa el mensaje.</t>
   </si>
   <si>
     <t>Produce textos complejos y creativos con una planificación exhaustiva, integrando recursos multimodales avanzados y demostrando un dominio preciso del estilo, la corrección y la eficacia comunicativa en diversos soportes.
 → Un reportaje digital interactivo que incluye hipervínculos, gráficos originales y un uso sofisticado de figuras retóricas, demostrando una voz propia y una corrección impecable.</t>
   </si>
   <si>
     <t>Localiza información aislada de fuentes únicas solo con ayuda constante, sin evaluar su fiabilidad ni evitar el plagio, limitándose a la copia literal de contenidos sin realizar ninguna transformación en conocimiento propio.
 → Copia y pega fragmentos de una única página web para un trabajo sobre el Cid, sin citar la procedencia ni contrastar los datos.</t>
   </si>
   <si>
     <t>Selecciona y contrasta información de fuentes limitadas siguiendo pautas directas, identificando de forma superficial la fiabilidad y realizando una transformación básica del contenido, aunque con dificultades para evitar sesgos o citar correctamente.
 → Elabora un resumen de dos noticias sobre un mismo evento literario, mencionando las fuentes pero sin analizar por qué una es más fiable que la otra.</t>
   </si>
@@ -1346,231 +1481,225 @@
   <si>
     <t xml:space="preserve">
 • Diseñar un 'Decálogo de Convivencia Digital' para el centro, permitiendo elegir el formato: un podcast de entrevistas, un hilo de mensajes en una red social simulada o un manifiesto formal escrito.
 • Realizar una dramatización o 'Teatro Foro' sobre un conflicto escolar donde el alumnado deba emplear marcadores discursivos de negociación para transformar un diálogo impositivo en uno democrático.
 • Crear un glosario colaborativo de 'Eufemismos y Sesgos' detectados en la publicidad actual, utilizando herramientas digitales que permitan insertar comentarios críticos y alternativas de lenguaje inclusivo.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Implementar el rol de 'Observador de Lenguaje Ético' en los debates de clase, donde los alumnos rotan para dar feedback positivo sobre el uso de un lenguaje respetuoso y constructivo.
 • Vincular las tareas de escritura con situaciones reales del entorno cercano (cartas al ayuntamiento, quejas en el buzón del instituto) para que perciban la utilidad social de la palabra como herramienta de cambio.
 • Gamificar la detección de 'micromachismos' o sesgos en letras de canciones actuales elegidas por el alumnado, otorgando insignias por la propuesta de versiones alternativas que respeten la igualdad.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, CP2, CP3</t>
-[...83 lines deleted...]
-    <t>Vincula la comunicación con la convivencia democrática, la igualdad y la resolución de conflictos.</t>
+    <t>CCL1, CP1, CCEC1</t>
+  </si>
+  <si>
+    <t>CC1, CCEC2</t>
+  </si>
+  <si>
+    <t>La competencia consiste en describir y apreciar la diversidad lingüística, lo que implica expresar (CCL1) y valorar la pluralidad (CCEC1), así como reconocer las lenguas del alumnado (CP1). Secundariamente, se promueve la conciencia de la diversidad cultural (CC1) y la comprensión de diferentes manifestaciones culturales (CCEC2).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CD4</t>
+  </si>
+  <si>
+    <t>CC3</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales requiere escucha activa (CCL2), valoración crítica (CCL3) y evaluación de fiabilidad (CD4). Secundariamente, se fomenta el diálogo crítico (CC3).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, CPSAA3</t>
+  </si>
+  <si>
+    <t>CD2</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales implica expresión (CCL1), interacción (CCL5) y participación cooperativa (CPSAA3). Secundariamente, se puede usar soporte digital (CD2).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CCL4</t>
+  </si>
+  <si>
+    <t>Comprender, interpretar y valorar textos escritos supone comprensión lectora (CCL2), interpretación crítica (CCL3) y lectura reflexiva (CCL4).</t>
+  </si>
+  <si>
+    <t>CCL1, CD2, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCL5</t>
+  </si>
+  <si>
+    <t>Producir textos escritos y multimodales requiere expresión (CCL1), creación digital (CD2) y autorregulación del proceso (CPSAA1). Secundariamente, puede implicar interacción (CCL5).</t>
+  </si>
+  <si>
+    <t>CD3, CD4, CCL4</t>
+  </si>
+  <si>
+    <t>CPSAA4, CC3</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información exige gestionar fuentes (CD3), evaluar fiabilidad (CD4) y leer críticamente (CCL4). Secundariamente, se desarrolla la gestión de la desinformación (CPSAA4) y el diálogo crítico (CC3).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC2, CPSAA5</t>
+  </si>
+  <si>
+    <t>CCEC1</t>
+  </si>
+  <si>
+    <t>Seleccionar y leer obras por placer fomenta la lectura por gusto (CCL4), el aprecio cultural (CCEC2) y la iniciativa lectora (CPSAA5). Secundariamente, contribuye a valorar el patrimonio (CCEC1).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC2, CCEC3</t>
+  </si>
+  <si>
+    <t>CC1</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras literarias implica lectura profunda (CCL4), aprecio del patrimonio literario (CCEC2) y expresión creativa (CCEC3). Secundariamente, se promueve la conciencia cultural (CC1).</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA1, STEM2</t>
+  </si>
+  <si>
+    <t>Movilizar conocimientos sobre la lengua supone reflexión sobre el uso (CCL1), autorregulación (CPSAA1) y análisis estructural (STEM2).</t>
+  </si>
+  <si>
+    <t>CC1, CC3, CPSAA3</t>
+  </si>
+  <si>
+    <t>CC2, CCL5</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática implica conciencia democrática (CC1), compromiso social (CC3) y cooperación (CPSAA3). Secundariamente, promueve la igualdad (CC2) y la interacción respetuosa (CCL5).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
-    <t>1 hora</t>
-[...5 lines deleted...]
-    <t>Enfócate en los descriptores de la competencia CCL (Comunicación Lingüística); son el puente real entre tus criterios y la evaluación final.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el Decreto autonómico que desarrolla el currículo de ESO en tu CCAA. Identifica los elementos curriculares: competencias específicas (CE), criterios de evaluación, saberes básicos, y la organización en bloques. Presta atención a las orientaciones metodológicas y a la concreción de la autonomía del centro.</t>
+  </si>
+  <si>
+    <t>No te limites a leer: imprime una tabla resumen con los códigos de cada CE y criterio. Te servirá de guía rápida durante todo el curso.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Crea una hoja de cálculo donde cada criterio tenga un código único; te facilitará la vida cuando tengas que calificar en el programa de gestión de notas de tu CCAA.</t>
+    <t>Extrae las 10 competencias específicas de Lengua Castellana y Literatura para 2.º ESO y sus 46 criterios de evaluación asociados. Crea un listado numerado con código, enunciado y relación entre ellos. Identifica criterios que se repiten o complementan.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios por tipo de tarea: orales, escritos, lecto-literarios. Así verás qué instrumentos evaluar con cada uno.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>No evalúes los 46 criterios en cada unidad. Selecciona un máximo de 5-6 criterios por Situación de Aprendizaje para que el feedback al alumno sea real y manejable.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Selecciona los criterios de evaluación que consideres esenciales para el curso (unos 20-25) y asigna instrumentos de evaluación variados: rúbricas, portfolios, pruebas escritas, exposiciones orales. Define indicadores de logro para cada criterio.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar todos los criterios cada trimestre. Prioriza 4-5 por SDA y asegura que cada criterio se evalúa al menos una vez en el curso.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Repartir los 105 saberes básicos en los tres trimestres, integrando los 8 bloques de forma transversal en lugar de tratarlos como temas aislados de gramática o literatura.</t>
-[...2 lines deleted...]
-    <t>Agrupa los saberes de 'Reflexión sobre la lengua' con los de 'Comunicación'; es más eficaz analizar la morfología mientras el alumno redacta su propio texto que de forma aislada.</t>
+    <t>Distribuye los 105 saberes básicos en tres bloques trimestrales coherentes. Ten en cuenta la progresión de dificultad y la relación entre bloques. Por ejemplo: primer trimestre comunicación oral y escrita básica; segundo, reflexión sobre la lengua; tercero, educación literaria y profundización.</t>
+  </si>
+  <si>
+    <t>Diseña una secuencia que conecte los saberes con una SDA trimestral. Por ejemplo, un podcast en el primer trimestre trabaja comunicación oral, escrita y léxico a la vez.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para 2.º ESO funciona muy bien el producto final tipo 'Podcast literario' o 'Campaña publicitaria social'; permiten evaluar expresión oral y escrita de forma integrada.</t>
+    <t>Crea una situación de aprendizaje (SDA) para cada trimestre que integre varias competencias. Define: título, producto final, tareas, agrupamientos, recursos y conexión con los criterios y saberes del trimestre. Incluye rúbricas de evaluación.</t>
+  </si>
+  <si>
+    <t>Asegura que cada SDA incluya un producto tangible que el alumnado pueda compartir (Exposición oral, artículo, recital poético). Facilita la evaluación y la motivación.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Definir el peso porcentual de cada Competencia Específica en la nota global, garantizando que la evaluación sea continua, formativa y sumativa según el acuerdo pedagógico.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que las competencias relacionadas con la lectura y la escritura sumen al menos el 60% del peso total para reflejar la carga real de la materia.</t>
+    <t>0.5-1 hora</t>
+  </si>
+  <si>
+    <t>Acuerda con tu departamento los porcentajes de cada instrumento de evaluación sobre la nota final. Por ejemplo: pruebas escritas 30%, producción oral 20%, proyectos 30%, trabajo diario 20%. Ajusta según la normativa de tu CCAA.</t>
+  </si>
+  <si>
+    <t>Incluye un pequeño peso (5-10%) para la autoevaluación y coevaluación. Ayuda a desarrollar la competencia de aprender a aprender y cumple con la LOMLOE.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redactar las adaptaciones metodológicas basadas en el DUA y los planes de refuerzo para el alumnado que no logre alcanzar los niveles de desempeño previstos.</t>
-[...2 lines deleted...]
-    <t>Diseña actividades multinivel para una misma tarea; por ejemplo, ofrece diferentes grados de complejidad en los textos de comprensión lectora para el mismo criterio de evaluación.</t>
+    <t>Redacta las medidas de respuesta educativa para alumnado con necesidades específicas (ACNEAE) y las pautas de recuperación ordinaria y extraordinaria. Incluye adaptaciones curriculares no significativas y actividades de refuerzo. Define cómo evaluar al alumnado que no supere los criterios.</t>
+  </si>
+  <si>
+    <t>Diferencia entre recuperación trimestral y prueba extraordinaria de septiembre. Especifica criterios mínimos exigibles para la recuperación, basándote en los criterios de evaluación prioritarios.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer las lenguas de España y las variedades dialectales del español, con atención especial a la del propio territorio, identificando algunas nociones básicas de las lenguas, t</t>
   </si>
   <si>
     <t>Identificar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valoración de la riqueza cultural, lingüística y dialectal, a partir de la observación de la d</t>
   </si>
   <si>
     <t>Comprender el sentido global, la estructura, la información más relevante en función de las necesidades comunicativas y la intención del emisor en textos orales y multimodales senc</t>
   </si>
@@ -2264,51 +2393,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>32</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -2350,666 +2479,662 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>388</v>
+        <v>433</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>273</v>
+        <v>319</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>389</v>
+        <v>434</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>390</v>
+        <v>435</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>391</v>
+        <v>436</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>392</v>
+        <v>437</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>393</v>
+        <v>438</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>394</v>
+        <v>439</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>395</v>
+        <v>440</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>396</v>
+        <v>441</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>397</v>
+        <v>442</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>398</v>
+        <v>443</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>399</v>
+        <v>444</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>400</v>
+        <v>445</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-      </c>
+        <v>446</v>
+      </c>
+      <c r="C6" s="5"/>
       <c r="D6" s="5" t="s">
-        <v>403</v>
+        <v>447</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>404</v>
+        <v>448</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>405</v>
+        <v>449</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>406</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>407</v>
+        <v>451</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>396</v>
+        <v>452</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>408</v>
+        <v>453</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>409</v>
+        <v>454</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>412</v>
+        <v>457</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>413</v>
+        <v>458</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>414</v>
+        <v>459</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>415</v>
-[...3 lines deleted...]
-      </c>
+        <v>460</v>
+      </c>
+      <c r="C11" s="5"/>
       <c r="D11" s="5" t="s">
-        <v>417</v>
+        <v>461</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>418</v>
+        <v>462</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>419</v>
+        <v>463</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>420</v>
+        <v>464</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>421</v>
+        <v>465</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>422</v>
+        <v>466</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>423</v>
+        <v>467</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>424</v>
+        <v>468</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>425</v>
+        <v>469</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>426</v>
+        <v>470</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>427</v>
+        <v>471</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>428</v>
+        <v>472</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>429</v>
+        <v>473</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>430</v>
+        <v>474</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>431</v>
+        <v>475</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>432</v>
+        <v>476</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>433</v>
+        <v>473</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>434</v>
+        <v>477</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>435</v>
+        <v>478</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>436</v>
+        <v>479</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>437</v>
+        <v>480</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>438</v>
+        <v>481</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>439</v>
+        <v>482</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>440</v>
+        <v>483</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>437</v>
+        <v>480</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>441</v>
+        <v>484</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>442</v>
+        <v>485</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>443</v>
+        <v>486</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>444</v>
+        <v>480</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>445</v>
+        <v>487</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>446</v>
+        <v>488</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>447</v>
+        <v>489</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>429</v>
+        <v>490</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>448</v>
+        <v>491</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>449</v>
+        <v>492</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>450</v>
+        <v>493</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>433</v>
+        <v>473</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>451</v>
+        <v>494</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>452</v>
+        <v>495</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>453</v>
+        <v>496</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>454</v>
+        <v>497</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>455</v>
+        <v>498</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>456</v>
+        <v>499</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>457</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>458</v>
+        <v>501</v>
       </c>
       <c r="D3" s="7">
         <v>7.5</v>
       </c>
       <c r="E3" s="7">
         <v>7.5</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>459</v>
+        <v>502</v>
       </c>
       <c r="D4" s="7">
         <v>7.5</v>
       </c>
       <c r="E4" s="7">
         <v>7.5</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>460</v>
+        <v>503</v>
       </c>
       <c r="D5" s="7">
         <v>10.0</v>
       </c>
       <c r="E5" s="7">
         <v>10.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>461</v>
+        <v>504</v>
       </c>
       <c r="D6" s="7">
         <v>10.0</v>
       </c>
       <c r="E6" s="7">
         <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>462</v>
+        <v>505</v>
       </c>
       <c r="D7" s="7">
         <v>12.5</v>
       </c>
       <c r="E7" s="7">
         <v>12.5</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>463</v>
+        <v>506</v>
       </c>
       <c r="D8" s="7">
         <v>12.5</v>
       </c>
       <c r="E8" s="7">
         <v>12.5</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>4.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>464</v>
+        <v>507</v>
       </c>
       <c r="D9" s="7">
         <v>12.5</v>
       </c>
       <c r="E9" s="7">
         <v>12.5</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>465</v>
+        <v>508</v>
       </c>
       <c r="D10" s="7">
         <v>12.5</v>
       </c>
       <c r="E10" s="7">
         <v>12.5</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>160</v>
       </c>
       <c r="D11" s="7">
         <v>12.5</v>
       </c>
       <c r="E11" s="7">
         <v>12.5</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>5.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>466</v>
+        <v>509</v>
       </c>
       <c r="D12" s="7">
         <v>12.5</v>
       </c>
       <c r="E12" s="7">
         <v>12.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>6.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>467</v>
+        <v>510</v>
       </c>
       <c r="D13" s="7">
         <v>5.0</v>
       </c>
       <c r="E13" s="7">
         <v>5.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>6.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>177</v>
       </c>
       <c r="D14" s="7">
         <v>5.0</v>
       </c>
       <c r="E14" s="7">
         <v>5.0</v>
       </c>
@@ -3019,289 +3144,289 @@
       <c r="A15" s="5">
         <v>6.3</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>183</v>
       </c>
       <c r="D15" s="7">
         <v>5.0</v>
       </c>
       <c r="E15" s="7">
         <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>7.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>468</v>
+        <v>511</v>
       </c>
       <c r="D16" s="7">
         <v>10.0</v>
       </c>
       <c r="E16" s="7">
         <v>10.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>7.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="D17" s="7">
         <v>10.0</v>
       </c>
       <c r="E17" s="7">
         <v>10.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>8.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>469</v>
+        <v>512</v>
       </c>
       <c r="D18" s="7">
         <v>6.67</v>
       </c>
       <c r="E18" s="7">
         <v>6.67</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>8.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>470</v>
+        <v>513</v>
       </c>
       <c r="D19" s="7">
         <v>6.67</v>
       </c>
       <c r="E19" s="7">
         <v>6.67</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>8.3</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>471</v>
+        <v>514</v>
       </c>
       <c r="D20" s="7">
         <v>6.67</v>
       </c>
       <c r="E20" s="7">
         <v>6.67</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>9.1</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>472</v>
+        <v>515</v>
       </c>
       <c r="D21" s="7">
         <v>5.0</v>
       </c>
       <c r="E21" s="7">
         <v>5.0</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>9.2</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>473</v>
+        <v>516</v>
       </c>
       <c r="D22" s="7">
         <v>5.0</v>
       </c>
       <c r="E22" s="7">
         <v>5.0</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>9.3</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>474</v>
+        <v>517</v>
       </c>
       <c r="D23" s="7">
         <v>5.0</v>
       </c>
       <c r="E23" s="7">
         <v>5.0</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>10.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>475</v>
+        <v>518</v>
       </c>
       <c r="D24" s="7">
         <v>7.5</v>
       </c>
       <c r="E24" s="7">
         <v>7.5</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>10.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="D25" s="7">
         <v>7.5</v>
       </c>
       <c r="E25" s="7">
         <v>7.5</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
-        <v>476</v>
+        <v>519</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <f>SUM(E3:E25)</f>
         <v>195.0099999999999625</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>477</v>
+        <v>520</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="6" t="s">
-        <v>478</v>
+        <v>521</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>479</v>
+        <v>522</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>4.1</v>
       </c>
       <c r="J1" s="6">
         <v>4.2</v>
       </c>
@@ -3329,1045 +3454,1045 @@
       <c r="R1" s="6">
         <v>8.1</v>
       </c>
       <c r="S1" s="6">
         <v>8.2</v>
       </c>
       <c r="T1" s="6">
         <v>8.3</v>
       </c>
       <c r="U1" s="6">
         <v>9.1</v>
       </c>
       <c r="V1" s="6">
         <v>9.2</v>
       </c>
       <c r="W1" s="6">
         <v>9.3</v>
       </c>
       <c r="X1" s="6">
         <v>10.1</v>
       </c>
       <c r="Y1" s="6">
         <v>10.2</v>
       </c>
       <c r="Z1" s="6" t="s">
-        <v>480</v>
+        <v>523</v>
       </c>
       <c r="AA1" s="6" t="s">
-        <v>457</v>
+        <v>500</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="5" t="s">
-        <v>481</v>
+        <v>524</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:Y2),"")</f>
         <v/>
       </c>
       <c r="AA2" s="5"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="5" t="s">
-        <v>482</v>
+        <v>525</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:Y3),"")</f>
         <v/>
       </c>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="5" t="s">
-        <v>483</v>
+        <v>526</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:Y4),"")</f>
         <v/>
       </c>
       <c r="AA4" s="5"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="5" t="s">
-        <v>484</v>
+        <v>527</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:Y5),"")</f>
         <v/>
       </c>
       <c r="AA5" s="5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="5" t="s">
-        <v>485</v>
+        <v>528</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:Y6),"")</f>
         <v/>
       </c>
       <c r="AA6" s="5"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="5" t="s">
-        <v>486</v>
+        <v>529</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:Y7),"")</f>
         <v/>
       </c>
       <c r="AA7" s="5"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="5" t="s">
-        <v>487</v>
+        <v>530</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:Y8),"")</f>
         <v/>
       </c>
       <c r="AA8" s="5"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="5" t="s">
-        <v>488</v>
+        <v>531</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:Y9),"")</f>
         <v/>
       </c>
       <c r="AA9" s="5"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="5" t="s">
-        <v>489</v>
+        <v>532</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:Y10),"")</f>
         <v/>
       </c>
       <c r="AA10" s="5"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="5" t="s">
-        <v>490</v>
+        <v>533</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:Y11),"")</f>
         <v/>
       </c>
       <c r="AA11" s="5"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="5" t="s">
-        <v>491</v>
+        <v>534</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:Y12),"")</f>
         <v/>
       </c>
       <c r="AA12" s="5"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="5" t="s">
-        <v>492</v>
+        <v>535</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:Y13),"")</f>
         <v/>
       </c>
       <c r="AA13" s="5"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="5" t="s">
-        <v>493</v>
+        <v>536</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:Y14),"")</f>
         <v/>
       </c>
       <c r="AA14" s="5"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="5" t="s">
-        <v>494</v>
+        <v>537</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:Y15),"")</f>
         <v/>
       </c>
       <c r="AA15" s="5"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="5" t="s">
-        <v>495</v>
+        <v>538</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:Y16),"")</f>
         <v/>
       </c>
       <c r="AA16" s="5"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="5" t="s">
-        <v>496</v>
+        <v>539</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:Y17),"")</f>
         <v/>
       </c>
       <c r="AA17" s="5"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="5" t="s">
-        <v>497</v>
+        <v>540</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:Y18),"")</f>
         <v/>
       </c>
       <c r="AA18" s="5"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="5" t="s">
-        <v>498</v>
+        <v>541</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:Y19),"")</f>
         <v/>
       </c>
       <c r="AA19" s="5"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="5" t="s">
-        <v>499</v>
+        <v>542</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:Y20),"")</f>
         <v/>
       </c>
       <c r="AA20" s="5"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="5" t="s">
-        <v>500</v>
+        <v>543</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:Y21),"")</f>
         <v/>
       </c>
       <c r="AA21" s="5"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="5" t="s">
-        <v>501</v>
+        <v>544</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:Y22),"")</f>
         <v/>
       </c>
       <c r="AA22" s="5"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="5" t="s">
-        <v>502</v>
+        <v>545</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:Y23),"")</f>
         <v/>
       </c>
       <c r="AA23" s="5"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="5" t="s">
-        <v>503</v>
+        <v>546</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:Y24),"")</f>
         <v/>
       </c>
       <c r="AA24" s="5"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="5" t="s">
-        <v>504</v>
+        <v>547</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:Y25),"")</f>
         <v/>
       </c>
       <c r="AA25" s="5"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="5" t="s">
-        <v>505</v>
+        <v>548</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:Y26),"")</f>
         <v/>
       </c>
       <c r="AA26" s="5"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="5" t="s">
-        <v>506</v>
+        <v>549</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:Y27),"")</f>
         <v/>
       </c>
       <c r="AA27" s="5"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="5" t="s">
-        <v>507</v>
+        <v>550</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:Y28),"")</f>
         <v/>
       </c>
       <c r="AA28" s="5"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="5" t="s">
-        <v>508</v>
+        <v>551</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:Y29),"")</f>
         <v/>
       </c>
       <c r="AA29" s="5"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="5" t="s">
-        <v>509</v>
+        <v>552</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:Y30),"")</f>
         <v/>
       </c>
       <c r="AA30" s="5"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="5" t="s">
-        <v>510</v>
+        <v>553</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -7314,2360 +7439,2998 @@
         <v>112</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>187</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>188</v>
       </c>
       <c r="K14" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>7.1</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="E15" s="5"/>
-[...1 lines deleted...]
-      <c r="G15" s="5"/>
+      <c r="E15" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>192</v>
+      </c>
       <c r="H15" s="5" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-      <c r="J15" s="5"/>
+        <v>193</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>195</v>
+      </c>
       <c r="K15" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>7.2</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      <c r="G16" s="5"/>
+        <v>196</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>199</v>
+      </c>
       <c r="H16" s="5" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-      <c r="J16" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>201</v>
+      </c>
       <c r="K16" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>8.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="K17" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>8.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D18" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="F18" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="E18" s="5"/>
-[...1 lines deleted...]
-      <c r="G18" s="5"/>
+      <c r="G18" s="5" t="s">
+        <v>210</v>
+      </c>
       <c r="H18" s="5" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>212</v>
+      </c>
       <c r="K18" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>8.3</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="K19" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>9.1</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="K20" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>9.2</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="K21" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>9.3</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="K22" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>10.1</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="K23" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>10.2</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>185</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>146</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="K24" s="7">
         <v>4.35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I33"/>
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I33"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C17" s="5">
         <v>1</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C18" s="5">
         <v>2</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C19" s="5">
         <v>3</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C20" s="5">
         <v>4</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C21" s="5">
         <v>5</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C22" s="5">
         <v>6</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C23" s="5">
         <v>7</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C24" s="5">
         <v>8</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C25" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C26" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C27" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C28" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C29" s="5">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C30" s="5">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C31" s="5">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C32" s="5">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C33" s="5">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C34" s="5">
+        <v>18</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C35" s="5">
+        <v>19</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C36" s="5">
+        <v>20</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C37" s="5">
+        <v>21</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C38" s="5">
+        <v>22</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C39" s="5">
+        <v>23</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C40" s="5">
+        <v>24</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C41" s="5">
+        <v>25</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C42" s="5">
+        <v>26</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C43" s="5">
+        <v>27</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C44" s="5">
+        <v>28</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C45" s="5">
+        <v>29</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C46" s="5">
+        <v>1</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C47" s="5">
+        <v>2</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="5"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C48" s="5">
+        <v>3</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="5"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C49" s="5">
+        <v>4</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="5"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C50" s="5">
+        <v>5</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5"/>
+      <c r="I50" s="5"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C51" s="5">
+        <v>6</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5"/>
+      <c r="I51" s="5"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C52" s="5">
+        <v>7</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="E52" s="5"/>
+      <c r="F52" s="5"/>
+      <c r="G52" s="5"/>
+      <c r="H52" s="5"/>
+      <c r="I52" s="5"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C53" s="5">
+        <v>8</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="E53" s="5"/>
+      <c r="F53" s="5"/>
+      <c r="G53" s="5"/>
+      <c r="H53" s="5"/>
+      <c r="I53" s="5"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C54" s="5">
+        <v>9</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="E54" s="5"/>
+      <c r="F54" s="5"/>
+      <c r="G54" s="5"/>
+      <c r="H54" s="5"/>
+      <c r="I54" s="5"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C55" s="5">
+        <v>10</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="E55" s="5"/>
+      <c r="F55" s="5"/>
+      <c r="G55" s="5"/>
+      <c r="H55" s="5"/>
+      <c r="I55" s="5"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C56" s="5">
+        <v>11</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" s="5"/>
+      <c r="G56" s="5"/>
+      <c r="H56" s="5"/>
+      <c r="I56" s="5"/>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C57" s="5">
+        <v>12</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5"/>
+      <c r="G57" s="5"/>
+      <c r="H57" s="5"/>
+      <c r="I57" s="5"/>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C58" s="5">
+        <v>13</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5"/>
+      <c r="I58" s="5"/>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C59" s="5">
+        <v>1</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5"/>
+      <c r="G59" s="5"/>
+      <c r="H59" s="5"/>
+      <c r="I59" s="5"/>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C60" s="5">
+        <v>2</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="E60" s="5"/>
+      <c r="F60" s="5"/>
+      <c r="G60" s="5"/>
+      <c r="H60" s="5"/>
+      <c r="I60" s="5"/>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C61" s="5">
+        <v>3</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="5"/>
+      <c r="G61" s="5"/>
+      <c r="H61" s="5"/>
+      <c r="I61" s="5"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C62" s="5">
+        <v>4</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="E62" s="5"/>
+      <c r="F62" s="5"/>
+      <c r="G62" s="5"/>
+      <c r="H62" s="5"/>
+      <c r="I62" s="5"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C63" s="5">
+        <v>5</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5"/>
+      <c r="I63" s="5"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C64" s="5">
+        <v>6</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5"/>
+      <c r="I64" s="5"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C65" s="5">
+        <v>7</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>272</v>
+        <v>318</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>273</v>
+        <v>319</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>274</v>
+        <v>320</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>275</v>
+        <v>321</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>276</v>
+        <v>322</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>277</v>
+        <v>323</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>278</v>
+        <v>324</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>279</v>
+        <v>325</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>15</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>139</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>280</v>
+        <v>326</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>281</v>
+        <v>327</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>282</v>
+        <v>328</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>283</v>
+        <v>329</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>284</v>
+        <v>330</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>285</v>
+        <v>331</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>286</v>
+        <v>332</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>287</v>
+        <v>333</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>288</v>
+        <v>334</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>289</v>
+        <v>335</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>290</v>
+        <v>336</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>291</v>
+        <v>337</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>139</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>280</v>
+        <v>326</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>281</v>
+        <v>327</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>292</v>
+        <v>338</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>283</v>
+        <v>329</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>284</v>
+        <v>330</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>293</v>
+        <v>339</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>286</v>
+        <v>332</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>287</v>
+        <v>333</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>294</v>
+        <v>340</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>289</v>
+        <v>335</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>290</v>
+        <v>336</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>295</v>
+        <v>341</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>25</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>139</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>280</v>
+        <v>326</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>281</v>
+        <v>327</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>296</v>
+        <v>342</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>283</v>
+        <v>329</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>284</v>
+        <v>330</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>297</v>
+        <v>343</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>286</v>
+        <v>332</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>287</v>
+        <v>333</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>298</v>
+        <v>344</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>289</v>
+        <v>335</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>290</v>
+        <v>336</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>299</v>
+        <v>345</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>25</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>132</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>280</v>
+        <v>326</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>281</v>
+        <v>327</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>300</v>
+        <v>346</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>283</v>
+        <v>329</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>284</v>
+        <v>330</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>301</v>
+        <v>347</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>286</v>
+        <v>332</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>287</v>
+        <v>333</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>302</v>
+        <v>348</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>289</v>
+        <v>335</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>290</v>
+        <v>336</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>303</v>
+        <v>349</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>25</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>304</v>
+        <v>193</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>280</v>
+        <v>326</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>281</v>
+        <v>327</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>305</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>283</v>
+        <v>329</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>284</v>
+        <v>330</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>306</v>
+        <v>351</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>286</v>
+        <v>332</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>287</v>
+        <v>333</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>307</v>
+        <v>352</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>289</v>
+        <v>335</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>290</v>
+        <v>336</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>308</v>
+        <v>353</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>304</v>
+        <v>193</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>280</v>
+        <v>326</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>281</v>
+        <v>327</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>309</v>
+        <v>354</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>283</v>
+        <v>329</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>284</v>
+        <v>330</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>310</v>
+        <v>355</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>286</v>
+        <v>332</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>287</v>
+        <v>333</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>311</v>
+        <v>356</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>289</v>
+        <v>335</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>290</v>
+        <v>336</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>312</v>
+        <v>357</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>20</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>304</v>
+        <v>193</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>280</v>
+        <v>326</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>281</v>
+        <v>327</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>313</v>
+        <v>358</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>283</v>
+        <v>329</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>284</v>
+        <v>330</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>314</v>
+        <v>359</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>286</v>
+        <v>332</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>287</v>
+        <v>333</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>315</v>
+        <v>360</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>289</v>
+        <v>335</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>290</v>
+        <v>336</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>316</v>
+        <v>361</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="5">
         <v>20</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>304</v>
+        <v>193</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>280</v>
+        <v>326</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>281</v>
+        <v>327</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>317</v>
+        <v>362</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>283</v>
+        <v>329</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>284</v>
+        <v>330</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>318</v>
+        <v>363</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>286</v>
+        <v>332</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>287</v>
+        <v>333</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>319</v>
+        <v>364</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>289</v>
+        <v>335</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>290</v>
+        <v>336</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>320</v>
+        <v>365</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>304</v>
+        <v>193</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>280</v>
+        <v>326</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>281</v>
+        <v>327</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>321</v>
+        <v>366</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>283</v>
+        <v>329</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>284</v>
+        <v>330</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>322</v>
+        <v>367</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>286</v>
+        <v>332</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>287</v>
+        <v>333</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>323</v>
+        <v>368</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>289</v>
+        <v>335</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>290</v>
+        <v>336</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>324</v>
+        <v>369</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>139</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>280</v>
+        <v>326</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>281</v>
+        <v>327</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>325</v>
+        <v>370</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>283</v>
+        <v>329</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>284</v>
+        <v>330</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>326</v>
+        <v>371</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>286</v>
+        <v>332</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>287</v>
+        <v>333</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>327</v>
+        <v>372</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>289</v>
+        <v>335</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>290</v>
+        <v>336</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>328</v>
+        <v>373</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>329</v>
+        <v>374</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>330</v>
+        <v>375</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>331</v>
+        <v>376</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>332</v>
+        <v>377</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>333</v>
+        <v>378</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>273</v>
+        <v>319</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>334</v>
+        <v>379</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>335</v>
+        <v>380</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>336</v>
+        <v>381</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>337</v>
+        <v>382</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>338</v>
+        <v>383</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>339</v>
+        <v>384</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>340</v>
+        <v>385</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>341</v>
+        <v>386</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>342</v>
+        <v>387</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>343</v>
+        <v>388</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>344</v>
+        <v>389</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>345</v>
+        <v>390</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>337</v>
+        <v>382</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>346</v>
+        <v>391</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>347</v>
+        <v>392</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>340</v>
+        <v>385</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>348</v>
+        <v>393</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>349</v>
+        <v>394</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>343</v>
+        <v>388</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>350</v>
+        <v>395</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>351</v>
+        <v>396</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>337</v>
+        <v>382</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>352</v>
+        <v>397</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>353</v>
+        <v>398</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>340</v>
+        <v>385</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>354</v>
+        <v>399</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>355</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>343</v>
+        <v>388</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>356</v>
+        <v>401</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>357</v>
+        <v>402</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>337</v>
+        <v>382</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>358</v>
+        <v>403</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>359</v>
+        <v>404</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>340</v>
+        <v>385</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>360</v>
+        <v>405</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>361</v>
+        <v>406</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>343</v>
+        <v>388</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>362</v>
+        <v>407</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>363</v>
+        <v>408</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>337</v>
+        <v>382</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>338</v>
+        <v>383</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>364</v>
+        <v>409</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>340</v>
+        <v>385</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>341</v>
+        <v>386</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>365</v>
+        <v>410</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>343</v>
+        <v>388</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>344</v>
+        <v>389</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>366</v>
+        <v>411</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>337</v>
+        <v>382</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>338</v>
+        <v>383</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>367</v>
+        <v>412</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>340</v>
+        <v>385</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>341</v>
+        <v>386</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>368</v>
+        <v>413</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>343</v>
+        <v>388</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>344</v>
+        <v>389</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>369</v>
+        <v>414</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>337</v>
+        <v>382</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>371</v>
+        <v>416</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>340</v>
+        <v>385</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>372</v>
+        <v>417</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>373</v>
+        <v>418</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>343</v>
+        <v>388</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>374</v>
+        <v>419</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>375</v>
+        <v>420</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>337</v>
+        <v>382</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>376</v>
+        <v>421</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>377</v>
+        <v>422</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>340</v>
+        <v>385</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>378</v>
+        <v>423</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>379</v>
+        <v>424</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>343</v>
+        <v>388</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>380</v>
+        <v>425</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>381</v>
+        <v>426</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>337</v>
+        <v>382</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>338</v>
+        <v>383</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>382</v>
+        <v>427</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>340</v>
+        <v>385</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>341</v>
+        <v>386</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>383</v>
+        <v>428</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>343</v>
+        <v>388</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>344</v>
+        <v>389</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>384</v>
+        <v>429</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>337</v>
+        <v>382</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>338</v>
+        <v>383</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>385</v>
+        <v>430</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>340</v>
+        <v>385</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>341</v>
+        <v>386</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>386</v>
+        <v>431</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>343</v>
+        <v>388</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>344</v>
+        <v>389</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>387</v>
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>