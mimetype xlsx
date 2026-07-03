--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,131 +38,185 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="531">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="667">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1172/2022, de 2 de agosto</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Decreto autonómico propio (completo)</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:25</t>
+    <t>03/07/2026 18:19</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Aragón modifica la CE.1 añadiendo 'y de Aragón' a la diversidad lingüística. Mantiene el resto de competencias del BOE.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Aragón vs BOE — Lengua Castellana y Literatura</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>El resto de competencias específicas (CE.LCL.2 a CE.LCL.10) son idénticas a las del BOE.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Orden ECD/1172/2022, de 2 de agosto, por la que se establece el currículo y la evaluación de la Educación Secundaria Obligatoria en la Comunidad Autónoma de Aragón (BOA).</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>Al adaptar la CE.1, la programación debe integrar contenidos sobre las lenguas de Aragón (aragonés, catalán de Aragón) y su relación con el español, así como fomentar actitudes de respeto hacia la diversidad lingüística regional.</t>
+  </si>
+  <si>
+    <t>Elementos modificados respecto al BOE</t>
+  </si>
+  <si>
+    <t>Elemento</t>
+  </si>
+  <si>
+    <t>Cómo lo modifica</t>
+  </si>
+  <si>
+    <t>Implicación en el aula</t>
+  </si>
+  <si>
+    <t>CE.1 / CE.LCL.1</t>
+  </si>
+  <si>
+    <t>Se añade 'y de Aragón' tras 'de España' en la descripción de la diversidad lingüística.</t>
+  </si>
+  <si>
+    <t>Las actividades deberán incluir ejemplos y análisis de la situación lingüística aragonesa.</t>
+  </si>
+  <si>
+    <t>Elementos añadidos respecto al BOE</t>
+  </si>
+  <si>
+    <t>Cómo lo añade</t>
+  </si>
+  <si>
+    <t>CE.LCL.1: mención explícita de Aragón junto a España en el reconocimiento de la realidad plurilingüe y pluricultural.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -661,51 +715,63 @@
   <si>
     <t>Celebración de tertulias literarias dialógicas o creación de un diario de lectura digital para intercambiar opiniones y recomendaciones entre compañeros.</t>
   </si>
   <si>
     <t>Evaluar únicamente la comprensión literal o el resumen del argumento mediante un examen, ignorando la vinculación personal y la dimensión social de la lectura.</t>
   </si>
   <si>
     <t>Explicar y argumentar la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra y de las relaciones externas del texto con su contexto sociohistórico, atendiendo a la configuración y evolución de los géneros y subgéneros literarios.</t>
   </si>
   <si>
     <t>Analizar y justificar la interpretación de textos literarios relacionando sus elementos internos con las características de su género y subgénero mediante guías de apoyo.</t>
   </si>
   <si>
     <t>El alumnado realiza un comentario de texto escrito o una guía de análisis donde justifica el sentido de la obra vinculándolo a su estructura y género literario.</t>
   </si>
   <si>
     <t>Lectura guiada de fragmentos literarios donde se identifican rasgos genéricos y se redacta una interpretación razonada siguiendo un modelo o plantilla de análisis.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resumen del argumento de la obra en lugar de la relación técnica entre los elementos formales y el sentido del texto.</t>
   </si>
   <si>
     <t>Establecer de manera progresivamente autónoma vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales, así como con otras manifestaciones artísticas y culturales, en función de temas, tópicos, estructuras, lenguaje y valores éticos y estéticos, mostrando la implicación y la respuesta personal del lector en la lectura.</t>
   </si>
   <si>
-    <t>Comentario, redacción y producción oral</t>
+    <t>Conectar de forma argumentada obras literarias con otros textos o manifestaciones artísticas, mostrando la respuesta personal del lector.</t>
+  </si>
+  <si>
+    <t>Conectar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un texto oral o escrito en el que justifica las conexiones entre la obra leída y otras obras o manifestaciones artísticas, integrando su experiencia lectora.</t>
+  </si>
+  <si>
+    <t>Análisis comparativo guiado de un fragmento literario con una pintura o canción.</t>
+  </si>
+  <si>
+    <t>El alumnado enumera vínculos sin argumentación o justificación de la relación establecida.</t>
   </si>
   <si>
     <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
   </si>
   <si>
     <t>Escribir textos creativos propios, individuales o grupales, aplicando rasgos de estilo y géneros literarios estudiados, usando diversos formatos y lenguajes artísticos.</t>
   </si>
   <si>
     <t>Crear</t>
   </si>
   <si>
     <t>El alumnado produce textos de intención literaria o proyectos multimodales que imitan o reinterpretan modelos literarios leídos en clase, demostrando dominio de recursos expresivos.</t>
   </si>
   <si>
     <t>Talleres de escritura creativa donde se transforman textos clásicos o se aplican recursos retóricos específicos para generar obras originales en papel o soporte digital.</t>
   </si>
   <si>
     <t>Calificar la originalidad del texto de forma subjetiva sin evaluar si se han aplicado realmente las convenciones formales del género o el estilo literario requerido.</t>
   </si>
   <si>
     <t>Revisar los textos propios de manera progresivamente autónoma y hacer propuestas de mejora argumentando los cambios a partir de la reflexión metalingüística e interlingüística con el metalenguaje específico.</t>
   </si>
   <si>
     <t>Revisar y mejorar los propios textos escritos, justificando razonadamente los cambios realizados mediante el uso de la terminología gramatical y lingüística adecuada.</t>
   </si>
@@ -1124,57 +1190,405 @@
   </si>
   <si>
     <t>Revisa y optimiza sus textos con autonomía, justificando con precisión técnica y terminológica las mejoras. Analiza críticamente las elecciones lingüísticas en relación con el contexto y la intención, formulando generalizaciones complejas que transfiere con éxito a nuevas situaciones comunicativas.
 → Reestructura un texto argumentativo transformando oraciones simples en subordinadas para dar mayor profundidad al razonamiento, empleando términos como 'causalidad' o 'concesión' para explicar el cambio.</t>
   </si>
   <si>
     <t>Identifica con dificultad y solo tras indicaciones directas los usos discriminatorios evidentes en la lengua. Muestra escasa disposición al diálogo en situaciones de conflicto, recurriendo a menudo a un lenguaje poco empático o que reproduce abusos de poder.
 → El alumno utiliza términos despectivos en un debate de clase y no es capaz de reconocer el sesgo discriminatorio de sus palabras hasta que el docente interviene directamente.</t>
   </si>
   <si>
     <t>Identifica y corrige algunos usos discriminatorios o abusos de poder en la palabra cuando se le proporcionan pautas claras. Utiliza estrategias básicas de escucha y diálogo para la resolución de conflictos en el ámbito escolar, aunque con una eficacia irregular.
 → En un trabajo grupal, el alumno detecta un comentario sexista en un texto publicitario analizado y propone una alternativa neutra siguiendo una lista de cotejo proporcionada en clase.</t>
   </si>
   <si>
     <t>Identifica y destierra de forma autónoma los usos discriminatorios de la lengua y los abusos de poder. Utiliza habitualmente estrategias de mediación, escucha activa y búsqueda de consenso, favoreciendo un uso ético y eficaz del lenguaje en sus prácticas comunicativas.
 → Durante una asamblea de aula, el alumno interviene para reconducir una discusión tensa, utilizando fórmulas de cortesía y argumentos basados en el respeto mutuo para alcanzar un acuerdo.</t>
   </si>
   <si>
     <t>Analiza críticamente y transforma discursos complejos que implican manipulación o desigualdad. Promueve activamente la convivencia democrática y la igualdad de derechos a través de un lenguaje inclusivo y propositivo, liderando la resolución dialogada de conflictos en contextos diversos.
 → El alumno redacta un manifiesto escolar contra el acoso verbal, analizando cómo el lenguaje puede ser una herramienta de poder y proponiendo alternativas comunicativas democráticas que integran a toda la comunidad educativa.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>Nuestras lenguas, nuestras voces</t>
+  </si>
+  <si>
+    <t>Situación de Aprendizaje: 'El mapa de mis palabras'. Creación de un podcast biográfico-lingüístico que explore las lenguas de la familia y el entorno, practicando la cortesía verbal y la resolución de discrepancias.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Análisis de la biografía lingüística propia y de la diversidad lingüística del centro y de la localidad.
+• Desarrollo sociohistórico de las lenguas de España.
+• Componentes del hecho comunicativo: grado de formalidad de la situación y carácter público o privado; distancia social entre los interlocutores; propósitos comunicativos e interpretación de intenciones; canal de comunicación y elementos no verbales de la comunicación.
+• Géneros discursivos propios del ámbito personal: la conversación, con especial atención a los actos de habla que amenazan la imagen del interlocutor (la discrepancia, la queja, la orden, la reprobación).
+• Interacción oral y escrita de carácter informal y formal: cooperación conversacional y cortesía lingüística. Escucha activa, asertividad y resolución dialogada de los conflictos.
+• Comprensión oral: sentido global del texto y relación entre sus partes, selección y retención de la información relevante. Detección de usos discriminatorios del lenguaje verbal y no verbal.
+• Reconocimiento de la lengua como sistema y de sus unidades básicas teniendo en cuenta los diferentes niveles: el sonido y sistema de escritura, las palabras (forma y significado), su organización en el discurso (orden de las palabras, componentes de las oraciones o conexión entre los significados).
+• Distinción entre la forma (categoría gramatical) y la función de las palabras (funciones sintácticas de la oración simple) y consolidación de los procedimientos léxicos (afijos) y sintácticos para el cambio de categoría.</t>
+  </si>
+  <si>
+    <t>1.1: Reconocer y valorar las lenguas de España y las variedades dialectales del español, con atención esp
+1.2: Identificar y cuestionar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y v
+2.1: Comprender el sentido global, la estructura, la información más relevante en función de las necesida
+3.2: Participar de manera activa y adecuada en interacciones orales informales, en el trabajo en equipo y
+10.2: Utilizar estrategias para la resolución dialogada de los conflictos y la búsqueda de consensos, tant</t>
+  </si>
+  <si>
+    <t>CE.LCL.1
+CE.LCL.2
+CE.LCL.10</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Observación sistemática de la interacción oral, rúbrica de podcast, pruebas de identificación de funciones sintácticas básicas.</t>
+  </si>
+  <si>
+    <t>Informar para aprender, leer para comprender</t>
+  </si>
+  <si>
+    <t>Situación de Aprendizaje: 'Exposiciones con impacto'. Investigación sobre un tema de actualidad educativa para realizar una exposición oral formal y un análisis comparativo de cómo el género literario influye en la visión del mundo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Secuencias textuales básicas, con especial atención a las expositivas.
+• Géneros discursivos propios del ámbito educativo.
+• Producción oral formal: planificación y búsqueda de información, textualización y revisión. Adecuación a la audiencia y al tiempo de exposición. Elementos no verbales. Rasgos discursivos y lingüísticos de la oralidad formal.
+• Comprensión lectora: sentido global del texto y relación entre sus partes. La intención del emisor. Detección de usos discriminatorios del lenguaje verbal e icónico.
+• La expresión de la subjetividad en textos de carácter expositivo. Identificación y uso de las variaciones de las formas deícticas (fórmulas de confianza y cortesía) en relación con las situaciones de comunicación.
+• Recursos lingüísticos para adecuar el registro a la situación de comunicación.
+• Relación entre los elementos constitutivos del género literario y la construcción del sentido de la obra. Efectos de sus recursos expresivos en la recepción.
+• Estrategias de construcción compartida de la interpretación de las obras a través de conversaciones literarias, con la incorporación progresiva de metalenguaje específico.
+• Relación y comparación de los textos leídos con otros textos orales, escritos o multimodales, con otras manifestaciones artísticas y culturales y con las nuevas formas de ficción en función de temas, tópicos, estructuras y lenguajes. Elementos de continuidad y ruptura.
+• Lectura con perspectiva de género.
+• Diferencias relevante e intersecciones entre lengua oral y lengua escrita atendiendo a aspectos sintácticos y léxicos.
+• Procedimientos de adquisición y formación de palabras.</t>
+  </si>
+  <si>
+    <t>2.2: Valorar la forma y el contenido de textos orales y multimodales de cierta complejidad, evaluando su
+3.1: Realizar exposiciones y argumentaciones orales de cierta extensión y complejidad con diferente grado
+4.1: Comprender e interpretar el sentido global, la estructura, la información más relevante y la intenci
+6.1: Localizar, seleccionar y contrastar de manera progresivamente autónoma información procedente de dif
+7.2: Compartir la experiencia de lectura en soportes diversos relacionando el sentido de la obra con la p
+8.1: Explicar y argumentar la interpretación de las obras leídas a partir del análisis de las relaciones
+8.2: Establecer de manera progresivamente autónoma vínculos argumentados entre los textos leídos y otros</t>
+  </si>
+  <si>
+    <t>CE.LCL.3
+CE.LCL.4
+CE.LCL.6
+CE.LCL.8</t>
+  </si>
+  <si>
+    <t>Rúbrica de exposición oral, pruebas de comprensión lectora crítica, portafolio de análisis literario.</t>
+  </si>
+  <si>
+    <t>El arte de la palabra y el compromiso social</t>
+  </si>
+  <si>
+    <t>Situación de Aprendizaje: 'Antología de voces aragonesas'. Creación de una antología literaria que incluya textos propios inspirados en autores aragoneses, con análisis dialectal y defensa ética de los temas tratados.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Comparación de rasgos de las principales variedades dialectales del español, con especial atención a la de Aragón.
+• Desarrollo de la reflexión interlingüística.
+• Propiedades textuales: coherencia, cohesión y adecuación.
+• Mecanismos de cohesión. Conectores textuales distributivos, de orden, explicación, causa y consecuencia.
+• Uso coherente de las formas verbales en los textos.
+• Expresión de la experiencia lectora, utilizando progresivamente metalenguaje específico. Apropiación de los textos leídos a través de distintas formas de recreación.
+• Movilización de la experiencia personal, lectora y cultural para establecer vínculos de manera argumentada entre la obra leída y aspectos de la actualidad, así como con otros textos y manifestaciones artísticas y culturales.
+• Estrategias para la recomendación de las lecturas en soportes variados o bien oralmente entre iguales, enmarcando de manera básica las obras en los géneros y subgéneros literarios.
+• Estrategias de utilización de información sociohistórica, cultural y artística básica para construir la interpretación de las obras literarias.
+• Estrategias para interpretar obras y fragmentos literarios a partir de la integración de los diferentes aspectos analizados y atendiendo a los valores culturales, éticos y estéticos presentes en los textos.
+• Procesos de indagación en torno a las obras leídas que promuevan el interés por construir la interpretación de las obras y establecer conexiones entre textos.
+• Lectura expresiva, dramatización y recitación de los textos atendiendo a los procesos de comprensión, apropiación y oralización implicados.
+• Creación de textos a partir de la apropiación de las convenciones del lenguaje literario y en referencia a modelos dados (imitación, transformación, continuación, etc.).
+• Relación entre los esquemas semántico y sintáctico de la oración simple. Observación y transformación de enunciados de acuerdo con estos esquemas y uso de la terminología sintáctica necesaria.</t>
+  </si>
+  <si>
+    <t>4.2: Valorar críticamente el contenido y la forma de textos de cierta complejidad evaluando su calidad y
+5.1: Planificar la redacción de textos escritos y multimodales de cierta extensión atendiendo a la situac
+5.2: Incorporar procedimientos para enriquecer los textos atendiendo a aspectos discursivos, lingüísticos
+6.2: Elaborar trabajos de investigación de manera progresivamente autónoma en diferentes soportes sobre d
+6.3: Adoptar hábitos de uso crítico, seguro, sostenible y saludable de las tecnologías digitales en relac
+7.1: Leer de manera autónoma textos seleccionados en función de los propios gustos, intereses y necesidad
+8.3: Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos so
+9.1: Revisar los textos propios de manera progresivamente autónoma y hacer propuestas de mejora argumenta
+9.2: Explicar y argumentar la interrelación entre el propósito comunicativo y las elecciones lingüísticas
+9.3: Formular generalizaciones sobre algunos aspectos del funcionamiento de la lengua a partir de la obse
+10.1: Identificar y desterrar los usos discriminatorios de la lengua, los abusos de poder a través de la p</t>
+  </si>
+  <si>
+    <t>CE.LCL.5
+CE.LCL.7
+CE.LCL.9</t>
+  </si>
+  <si>
+    <t>Rúbrica de creación literaria, pruebas de gramática y cohesión textual, autoevaluación de procesos de revisión.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Lenguas de ida y vuelta: un podcast contra los prejuicios lingüísticos</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>En el centro conviven alumnado de diferentes procedencias y lenguas (castellano, aragonés, catalán, árabe, rumano...). A menudo circulan comentarios despectivos sobre las variedades dialectales o lenguas minoritarias. La SDA propone que el alumnado investigue, reflexione y produzca un podcast con el que combatir esos prejuicios y dar valor a la diversidad lingüística real de Aragón, dirigido a la comunidad educativa.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Producir un podcast de 8-12 minutos que analice la diversidad lingüística de Aragón, identifique prejuicios y estereotipos, y proponga acciones para valorarla, con el objetivo de sensibilizar a la comunidad educativa.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Micrófonos o grabadoras (móviles con app de audio)
+• Software de edición Audacity (gratuito) o herramienta online (Podcastle)
+• Guía de escaleta y guion radiofónico (plantilla)
+• Mapa lingüístico interactivo de Aragón
+• Ejemplos de podcasts escolares sobre lengua (Canal de podcast de otros centros)
+• Rúbrica de evaluación impresa/digital</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación en valores (respeto a la diversidad), competencia digital (producción y edición de audio) y competencia social (trabajo en equipo, resolución de conflictos).</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo real: el equipo directivo pide un podcast para sensibilizar sobre la diversidad lingüística del centro. Se visualizan ejemplos de podcasts sobre lengua y se lanza la pregunta guía. Cada alumno/a completa un cuestionario anónimo sobre sus actitudes hacia lenguas y variedades. Se forman equipos heterogéneos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Cuestionario de actitudes iniciales.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller sobre diversidad lingüística aragonesa: vídeo de hablantes de aragonés y catalán, mapa interactivo, lectura de textos sobre prejuicios lingüísticos. Se trabaja la estructura del podcast (guion, escaleta, lenguaje oral vs escrito) mediante ejemplos analizados en grupo. Cada equipo selecciona un enfoque (histórico, social, lexical) y empieza a recopilar fuentes.</t>
+  </si>
+  <si>
+    <t>Ficha de recogida de fuentes y escaleta inicial.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos investigan: entrevistan a familiares, buscan testimonios en internet o contactan con asociaciones (Consello d'a Fabla, Institut d'Estudis Catalans). Elaboran el guion definitivo con escaleta, incluyendo fragmentos de entrevistas (simuladas o reales). Realizan las primeras grabaciones de prueba y reciben retroalimentación del docente sobre pronunciación, ritmo y registro.</t>
+  </si>
+  <si>
+    <t>Guion definitivo y grabaciones de prueba.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación final del podcast en un estudio improvisado (aula silenciosa con micrófono). Edición con Audacity (cortes, fundidos, inserción de sintonía y efectos). Se diseña una portada para el podcast y se sube a la plataforma del centro (SoundCloud o similar). Se prepara la presentación pública en el blog.</t>
+  </si>
+  <si>
+    <t>Podcast final editado y subido.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Audición de los podcast de otros equipos y coevaluación con rúbrica (criterios 1.1, 1.2, 3.1, 10.1). Cada alumno/a escribe una reflexión individual sobre el trabajo en equipo y la gestión de desacuerdos (criterio 10.2). El docente recoge las rúbricas y asigna niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada, reflexión individual escrita y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>VOCES DE NUESTRO BARRIO</t>
+  </si>
+  <si>
+    <t>Una investigación lingüística de campo en Aragón</t>
+  </si>
+  <si>
+    <t>La Asociación de Vecinos del barrio quiere diseñar una programación cultural que refleje la diversidad lingüística real de la zona. Para ello, necesita datos concretos sobre las lenguas y variedades que se hablan, las actitudes de los vecinos y los prejuicios existentes. El alumnado de 3.º ESO actuará como equipo de investigación social, recogiendo y analizando datos primarios para ofrecer recomendaciones fundamentadas.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una investigación de campo sobre la diversidad lingüística del barrio, analizar los datos recogidos y comunicar los resultados a la asociación vecinal con propuestas para una programación cultural inclusiva y respetuosa.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Folleto del Gobierno de Aragón sobre lenguas de Aragón
+• Plantilla de encuesta y guion de entrevista
+• Hoja de cálculo (LibreOffice Calc o Google Sheets) para gráficos
+• Acceso a internet para consultar datos oficiales
+• Grabadora o móvil para entrevistas (con permiso)
+• Cartulinas y rotuladores para póster o proyector para diapositivas</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía: respeto a la diversidad, rechazo de prejuicios; competencia digital: uso ético de datos y herramientas digitales; competencia personal, social y de aprender a aprender: trabajo en equipo, planificación y autoevaluación.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo de la Asociación de Vecinos. El alumnado comparte sus propias experiencias lingüísticas y reflexiona sobre la diversidad en el barrio. Se acuerda la pregunta guía y se forman equipos de investigación. Cada equipo escribe su hipótesis inicial sobre qué lenguas y actitudes encontrarán.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis y primera reflexión sobre la diversidad lingüística.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: 1) lenguas de Aragón (aragonés, catalán, español y variedades dialectales) a partir de materiales del Gobierno de Aragón; 2) diseño de instrumentos de recogida de datos (encuesta, guion de entrevista) y criterios de fiabilidad; 3) ética en la investigación (consentimiento informado, anonimato). Cada equipo diseña su cuestionario o guion adaptado al barrio.</t>
+  </si>
+  <si>
+    <t>Borrador del instrumento de recogida de datos (encuesta o guion de entrevista) entregado al docente para retroalimentación.</t>
+  </si>
+  <si>
+    <t>Los equipos salen al barrio (o realizan las encuestas en el centro con permiso) para recoger datos reales: encuestas a vecinos, entrevistas a comerciantes o grabaciones de conversaciones informales. También buscan datos secundarios (estadísticas del Gobierno de Aragón sobre lenguas). De vuelta al aula, vuelcan y organizan los datos en una hoja de cálculo, realizan gráficos y extraen primeras interpretaciones.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con respuestas en bruto y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe de investigación: introducción (pregunta, hipótesis), metodología (instrumento, muestra, procedimiento), resultados (gráficos y análisis), conclusiones y recomendaciones para la asociación. Paralelamente, preparan la presentación oral (5-7 minutos) con apoyo visual (póster o diapositivas). Se realizan ensayos en clase con coevaluación entre equipos.</t>
+  </si>
+  <si>
+    <t>Informe escrito completo y guion/borrador de la presentación oral.</t>
+  </si>
+  <si>
+    <t>Jornada de presentaciones: cada equipo expone su trabajo ante un tribunal (docente, representante de la asociación vecinal o del AMPA). Al finalizar, se abre un turno de preguntas. Después, los equipos completan una rúbrica de coevaluación para valorar las exposiciones de los compañeros y una diana de autoevaluación sobre su proceso de aprendizaje. El docente asigna niveles de logro (1-4) a cada criterio evaluable.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>El relato que no se atreven a contar</t>
+  </si>
+  <si>
+    <t>Creación de un fanzine literario contra el acoso escolar</t>
+  </si>
+  <si>
+    <t>El departamento de orientación detecta un aumento de conflictos en redes sociales y en el aula. Se propone al alumnado de 3.º ESO crear un fanzine literario para sensibilizar a los cursos de 1.º y 2.º ESO sobre el acoso y sus consecuencias, ofreciendo alternativas desde la empatía.</t>
+  </si>
+  <si>
+    <t>Elaborar un fanzine literario (relatos breves, poemas e ilustraciones) que aborde el acoso escolar desde la empatía y presentarlo al alumnado de 1.º y 2.º ESO en una jornada de sensibilización.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ejemplos de fanzines literarios (impresos o digitales)
+• Plantilla de planificación textual y rúbricas de evaluación
+• Material de dibujo y rotuladores
+• Acceso a ordenadores con procesador de textos y programa de maquetación básico (Canva, Publisher o similar)
+• Fotocopias para el fanzine final</t>
+  </si>
+  <si>
+    <t>Educación emocional, prevención de la violencia de género y acoso escolar, uso crítico del lenguaje.</t>
+  </si>
+  <si>
+    <t>Se presenta una noticia real sobre acoso escolar (anónima) y se debate. Se plantea la pregunta guía y se define el reto: crear un fanzine para los más pequeños. El alumnado analiza el lenguaje del texto original buscando usos discriminatorios.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de lenguaje discriminatorio y propuesta de alternativas.</t>
+  </si>
+  <si>
+    <t>Talleres de escritura creativa: microcuento y poema. Se trabajan recursos literarios (metáfora, hipérbole, etc.) y estructura narrativa. Se muestran ejemplos de fanzines literarios.</t>
+  </si>
+  <si>
+    <t>Ejercicios de escritura (borrador de un microcuento o poema).</t>
+  </si>
+  <si>
+    <t>En equipos, seleccionan y mejoran los textos individuales para incluirlos en el fanzine. Planifican la maquetación (orden, ilustraciones) y diseñan bocetos. Revisan la corrección lingüística y los recursos literarios.</t>
+  </si>
+  <si>
+    <t>Bocetos del fanzine y versión revisada de los textos.</t>
+  </si>
+  <si>
+    <t>Maquetan el fanzine de forma manual o digital. Preparan una breve exposición oral (5 min por equipo) para presentarlo a la audiencia real: explican el proceso, el mensaje y la intención artística.</t>
+  </si>
+  <si>
+    <t>Fanzine terminado y guión de la exposición oral.</t>
+  </si>
+  <si>
+    <t>Presentación del fanzine a los cursos de 1.º y 2.º ESO en la biblioteca del centro o del barrio. Coevaluación entre equipos mediante rúbrica y autoevaluación final. Se recogen preguntas y se reflexiona sobre el impacto.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación para percibir y comprender la diversidad lingüística.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de mapas interactivos cronológicos que permitan visualizar la fragmentación del latín y el surgimiento de las lenguas romances mediante capas de información visual y muestras de audio de cada etapa.
@@ -1406,231 +1820,303 @@
   <si>
     <t xml:space="preserve">
 • Reescritura creativa de fragmentos literarios clásicos que contengan abusos de poder, transformándolos en diálogos basados en la comunicación no violenta y la igualdad.
 • Producción de un podcast de simulación parlamentaria donde el alumnado deba defender posturas opuestas utilizando exclusivamente léxico inclusivo y evitando términos peyorativos.
 • Creación de una 'Guía de Estilo Ético' para el centro educativo en formato digital o infográfico, proponiendo alternativas lingüísticas a microaggressiones detectadas en el entorno.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Análisis crítico de las 'Normas de la Comunidad' de plataformas como TikTok o Twitch, debatiendo su eficacia para proteger la dignidad humana y la convivencia.
 • Implementación de un sistema de 'puntos de diplomacia' en debates de aula, donde se premie la capacidad de parafrasear al oponente y validar sus argumentos antes de refutar.
 • Elección autónoma de un conflicto social de actualidad para investigar cómo el lenguaje mediático influye en la percepción del mismo, vinculándolo con sus propios intereses.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, CP2, CP3</t>
-[...50 lines deleted...]
-    <t>Enfocada en la búsqueda, selección y contraste de información evaluando su fiabilidad y evitando riesgos digitales.</t>
+    <t>CCL1, CC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCEC1, CP2, CP3</t>
+  </si>
+  <si>
+    <t>La CE implica describir y apreciar la diversidad lingüística, lo que requiere expresar ideas (CCL1), reconocer la diversidad cultural (CC1) y desarrollar la autoestima lingüística (CPSAA1). Secundariamente, se aprecia el patrimonio (CCEC1), se media entre lenguas (CP2) y se conocen otras culturas (CP3).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CD1</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM4, CC3</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales implica extraer información (CCL2), evaluar su fiabilidad (CCL3) y manejar fuentes digitales (CD1). Secundariamente, se desarrolla el pensamiento crítico (CPSAA4), la interpretación de datos (STEM4) y la participación cívica (CC3).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, CD3</t>
+  </si>
+  <si>
+    <t>CPSAA2, CPSAA5, CC4</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales exige comunicación clara (CCL1), estrategias discursivas (CCL5) y creación de contenidos digitales (CD3). Secundariamente, requiere autorregulación (CPSAA2), trabajo en equipo (CPSAA5) y comunicación responsable (CC4).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL4, CC1</t>
+  </si>
+  <si>
+    <t>CPSAA4, CD4, STEM1</t>
+  </si>
+  <si>
+    <t>Comprender y valorar textos escritos supone comprender e interpretar (CCL2), leer con fluidez (CCL4) y valorar críticamente (CC1). Secundariamente, se fomenta el pensamiento crítico (CPSAA4), la lectura digital (CD4) y la interpretación de información científica (STEM1).</t>
+  </si>
+  <si>
+    <t>CPSAA2, CC4, CE1</t>
+  </si>
+  <si>
+    <t>Producir textos escritos coherentes y cohesionados implica expresar ideas (CCL1), aplicar estrategias discursivas (CCL5) y usar herramientas digitales (CD3). Secundariamente, requiere planificación (CPSAA2), responsabilidad comunicativa (CC4) e iniciativa (CE1).</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CD2</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM4, CC2</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información exige evaluar la fiabilidad (CCL3), buscar en entornos digitales (CD1) y gestionar la información (CD2). Secundariamente, se aplica el pensamiento crítico (CPSAA4), el análisis de datos (STEM4) y el respeto a la propiedad intelectual (CC2).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCEC2, CE2, CC3</t>
+  </si>
+  <si>
+    <t>Leer obras diversas como fuente de placer implica desarrollar el hábito lector (CCL4), apreciar el patrimonio cultural (CCEC1) y construir la identidad personal (CPSAA1). Secundariamente, se participa en la vida cultural (CCEC2), se establecen metas (CE2) y se reconoce el valor cultural (CC3).</t>
   </si>
   <si>
     <t>CCL4, CCEC1, CCEC2</t>
   </si>
   <si>
-    <t>CPSAA1</t>
-[...32 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>CCEC3, CPSAA3, CC1</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras literarias exige comprensión lectora (CCL4), apreciación artística (CCEC1) e interpretación (CCEC2). Secundariamente, se expresa creatividad (CCEC3), se desarrolla la conciencia social (CPSAA3) y se reconoce la diversidad cultural (CC1).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, STEM2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC1, CE1</t>
+  </si>
+  <si>
+    <t>Movilizar conocimiento sobre la lengua implica usarla adecuadamente (CCL1), reflexionar sobre el discurso (CCL5) y aplicar un pensamiento lógico-lingüístico (STEM2). Secundariamente, se desarrolla la autoevaluación (CPSAA1), se respeta la diversidad lingüística (CC1) y se aplica a situaciones reales (CE1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA5, CCL5</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática exige reconocer la diversidad (CC1), ejercer derechos (CC2) y participar cívicamente (CC3). Secundariamente, se desarrollan habilidades sociales (CPSAA3), cooperación (CPSAA5) y diálogo (CCL5).</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Qué normativa autonómica específica regula la programación didáctica de Lengua Castellana y Literatura en 3.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>La programación se rige por la Orden ECD/.../2023 que desarrolla el currículo de la ESO en Aragón. Para 3.º ESO, incluye 10 competencias específicas, 23 criterios de evaluación y 42 saberes básicos, distribuidos en 3 horas semanales.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la secuenciación de contenidos de Lengua Castellana y Literatura en 3.º ESO en Aragón respecto al currículo del BOE?</t>
+  </si>
+  <si>
+    <t>Aragón prioriza el bloque de Comunicación oral sobre Educación literaria, invirtiendo el orden respecto al BOE. Además, incorpora un enfoque más competencial con 42 saberes básicos (frente a 35 en el BOE) y dedica las 3 horas semanales a talleres de producción textual.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Cómo se gestiona la evaluación con solo 3 horas semanales en Lengua Castellana y Literatura en 3.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Con 3 horas, se priorizan instrumentos integrados: una situación de aprendizaje por evaluación que evalúa varios criterios a la vez. Se usan rúbricas para producciones orales y escritas y se distribuyen los 23 criterios en tres evaluaciones con ponderaciones 30-40-30.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Qué plan de recuperación se aplica para alumnos con Lengua Castellana y Literatura pendiente de 2.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>El departamento diseña un plan personalizado con entregas trimestrales de actividades competenciales y una prueba global en mayo. Se evalúan los criterios no superados del curso anterior, con apoyo de un cuaderno de recuperación y tutorías cada 15 días.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas concretas de atención a la diversidad se implementan en Lengua Castellana y Literatura en 3.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Se aplican adaptaciones curriculares no significativas mediante agrupamientos flexibles y cooperativos, ampliación de tiempos y materiales diversificados. Para alumnado ACNEE, se elaboran ACIS con priorización de hasta el 50% de los 42 saberes básicos.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo se coordina el departamento de Lengua con otras áreas en 3.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Se realizan dos reuniones trimestrales con Ciencias Sociales y Geografía para trabajar la expresión escrita en textos históricos, y con Música para analizar letras de canciones. Se programan tres situaciones de aprendizaje interdisciplinares a lo largo del curso.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué aspectos específicos revisa la inspección educativa en las programaciones de Lengua Castellana y Literatura en 3.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Inspección exige que los 23 criterios de evaluación estén asociados a instrumentos concretos, que las situaciones de aprendizaje sean competenciales y que la distribución temporal de los 42 saberes básicos esté detallada por trimestre, con al menos un 20% de trabajo cooperativo.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos bibliográficos y digitales se recomiendan para Lengua Castellana y Literatura en 3.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Se emplea el libro digital 'Lengua 3.º ESO Aragon' como base, complementado con la plataforma EducaAragón, que ofrece secuencias didácticas interactivas. Para literatura, antologías digitales del CATEDU y el portal 'Leer.es' del MEFP.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Lengua Castellana y Literatura para 3.º ESO (ej. Decreto 65/2022 de la Comunidad de Madrid). Identifica los 10 criterios de evaluación de la materia, sus 46 criterios de desempeño asociados y los 83 saberes básicos organizados en los 3 bloques: Comunicación oral, Comunicación escrita, y Educación literaria. Revisa también las orientaciones metodológicas y de evaluación que indica el decreto.</t>
+  </si>
+  <si>
+    <t>Crea una tabla en Excel con tres columnas: CE, criterios de evaluación (numerados) y saberes básicos. Usa la numeración exacta del decreto; te servirá para todas las programaciones del departamento.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica cómo se desglosan los 3 bloques (Comunicación, Reflexión sobre la Lengua y Educación Literaria) y revisa los descriptores operativos del Perfil de Salida que conectan con nuestra materia.</t>
-[...14 lines deleted...]
-    <t>Agrupa los 46 criterios por procesos (escuchar, hablar, leer, escribir) en un Excel; verás que muchos se repiten y puedes evaluarlos con la misma actividad recurrente.</t>
+    <t>Enumera las 10 competencias específicas (CE) de la materia. Para cada CE, escribe los criterios de evaluación que le corresponden (total 46). Asegúrate de no mezclar saberes ni redactar de forma academicista; los criterios son enunciados evaluables del tipo «Analizar el contenido de textos orales», no «Saber analizar».</t>
+  </si>
+  <si>
+    <t>Imprime la lista de criterios y ponla en tu mesa. Cada vez que diseñes una actividad, mira si algún criterio ya está cubierto; así evitas saturar un criterio y olvidar otros.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 46 criterios a un instrumento de evaluación (rúbricas para exposiciones, listas de cotejo para cuadernos, pruebas de control para gramática).</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO, el criterio de 'Reflexión sobre la lengua' debe evaluarse siempre vinculado a la producción de textos; olvida los exámenes de análisis sintáctico aislado si quieres cumplir con la inspección.</t>
+    <t>Selecciona 4-5 criterios por evaluación (trimestre) que sean abordables con los 3h semanales. Para cada criterio, decide el instrumento de evaluación más adecuado: rúbrica analítica, lista de cotejo, escala de valoración, prueba escrita u oral. Prioriza criterios que evalúen procesos (leer, escribir, hablar, escuchar) frente a saberes memorísticos.</t>
+  </si>
+  <si>
+    <t>No asignes más de 2 criterios a una sola prueba. Si una redacción cubre tres criterios (por ej., coherencia, cohesión y ortografía), usa una rúbrica que los distinga claramente. El departamento debe acordar los instrumentos comunes.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 83 saberes básicos en las 3 horas semanales. En 3.º ESO, la literatura suele abarcar desde la Edad Media al Siglo de Oro (o hasta el XVIII según CCAA).</t>
-[...2 lines deleted...]
-    <t>Con solo 3 horas semanales, fusiona la gramática (Bloque 3) con la literatura (Bloque 2). Por ejemplo, estudia los determinantes y adjetivos mientras analizas el 'Locus Amoenus' en la lírica renacentista.</t>
+    <t>Distribuye los 83 saberes en tres bloques trimestrales, asegurando progresión y que los saberes previos se retomen. Por ejemplo: 1er trimestre: texto narrativo y descripción (saberes del bloque de comunicación escrita), 2º: texto expositivo y argumentativo, 3º: textos multimodales y proyectos de investigación. No olvides incluir saberes de educación literaria (lectura de obras completas) en cada trimestre.</t>
+  </si>
+  <si>
+    <t>Haz una secuencia de saberes que termine con una tarea integradora (por ejemplo, un podcast o un artículo de opinión). Así evitas que los saberes queden aislados y el alumnado vea la utilidad.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para el segundo trimestre, funciona muy bien un 'Certamen de Teatro Clásico' donde los alumnos adapten escenas del Quijote o Lope; cubres literatura, expresión oral y trabajo cooperativo de un solo golpe.</t>
+    <t>3-4 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios saberes y criterios. Por ejemplo: «Crear un podcast literario sobre una obra leída» (1er trimestre). La SDA debe incluir: título, justificación, competencias clave trabajadas, saberes, criterios, actividades secuenciadas, producto final y rúbrica de evaluación. Ajusta la duración a 6-8 sesiones.</t>
+  </si>
+  <si>
+    <t>Reutiliza SDA compartidas por el departamento o adapta las del INTEF. Añade un «diario de aprendizaje» del alumno para que reflexione sobre su proceso; la inspección valora mucho esta metacognición.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada Competencia Específica. La suma debe ser 100%. Asegúrate de que las competencias comunicativas (1 a 5) tengan un peso predominante.</t>
-[...2 lines deleted...]
-    <t>No ponderes los instrumentos (exámenes 60%, trabajos 40%), pondera los criterios. Si un alumno falla en ortografía (CE 9), eso no debe hundir su nota de literatura (CE 8).</t>
+    <t>Acuerda con el departamento el peso de cada criterio en la calificación final. Por ejemplo: criterios de comunicación escrita 40%, comunicación oral 25%, educación literaria 20%, y un 15% para la actitud/participación (si el centro lo permite). Decide también cómo se ponderan las SDA (por ej., cada SDA vale un 10% de la nota trimestral).</t>
+  </si>
+  <si>
+    <t>No asignes más del 30% a un solo instrumento. Si una SDA falla (por problemas técnicos, absentismo, etc.), que el peso esté repartido para no perjudicar al alumnado. Documenta las ponderaciones en la programación didáctica.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones curriculares no significativas y el plan de recuperación basado en la superación de criterios no logrados, no en la repetición de exámenes.</t>
-[...2 lines deleted...]
-    <t>Diseña un 'Portfolio de Recuperación' donde el alumno solo trabaje los criterios suspensos; es más eficiente que volver a examinar de 20 temas de morfología.</t>
+    <t>Redacta medidas ordinarias (adaptaciones no significativas) y extraordinarias (significativas) según el perfil del alumnado. Para recuperación, define actividades de refuerzo y una prueba extraordinaria en junio. Incluye también el plan de recuperación de trimestres pendientes basado en la evaluación de criterios no superados.</t>
+  </si>
+  <si>
+    <t>En la programación, incluye ejemplos concretos: «Para alumnado con dislexia, se proporcionarán instrucciones orales y apoyo gráfico en las tareas escritas.» La inspección pide acciones observables, no genéricos como «adaptaciones curriculares» sin más.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer y valorar las lenguas de España y las variedades dialectales del español, con atención especial a la del propio territorio, a partir de la explicación de su origen y su d</t>
   </si>
   <si>
     <t>Identificar y cuestionar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valoración de la riqueza cultural, lingüística y dialectal, a partir del análisis</t>
   </si>
   <si>
     <t>Comprender el sentido global, la estructura, la información más relevante en función de las necesidades comunicativas y la intención del emisor en textos orales y multimodales de c</t>
   </si>
@@ -1806,130 +2292,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2245,2219 +2747,2336 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>411</v>
+      <c r="A2" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>523</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>414</v>
+      <c r="A3" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>526</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>417</v>
+      <c r="A4" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>529</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>420</v>
+      <c r="A5" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>532</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>423</v>
+      <c r="A6" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>535</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>426</v>
+      <c r="A7" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>537</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>429</v>
+      <c r="A8" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>538</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>540</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>432</v>
+      <c r="A9" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>543</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>434</v>
+      <c r="A10" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>546</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>437</v>
+      <c r="A11" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>549</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>440</v>
+      <c r="A12" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>552</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>442</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>554</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>572</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>575</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>578</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>579</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...12 lines deleted...]
-        <v>447</v>
+      <c r="A2" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>581</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>582</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>583</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>451</v>
+      <c r="B3" s="7" t="s">
+        <v>584</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>586</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>587</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...9 lines deleted...]
-        <v>455</v>
+      <c r="B4" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>591</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>459</v>
+      <c r="B5" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>594</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>595</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>462</v>
+      <c r="B6" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>598</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>466</v>
+      <c r="B7" s="7" t="s">
+        <v>599</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>600</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>602</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>469</v>
+      <c r="B8" s="7" t="s">
+        <v>603</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>605</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>472</v>
+      <c r="B9" s="7" t="s">
+        <v>606</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>608</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>477</v>
+      <c r="A2" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>610</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>611</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>612</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>613</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>614</v>
+      </c>
+      <c r="D3" s="9">
         <v>7.5</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="9">
         <v>7.5</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="D4" s="9">
         <v>7.5</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="9">
         <v>7.5</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>2.1</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>616</v>
+      </c>
+      <c r="D5" s="9">
         <v>10.0</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="9">
         <v>10.0</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>2.2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="D6" s="9">
         <v>10.0</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="9">
         <v>10.0</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>3.1</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7">
+      <c r="B7" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="D7" s="9">
         <v>12.5</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="9">
         <v>12.5</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>3.2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7">
+      <c r="B8" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="D8" s="9">
         <v>12.5</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="9">
         <v>12.5</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>4.1</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7">
+      <c r="B9" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="D9" s="9">
         <v>10.0</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="9">
         <v>10.0</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
+      <c r="A10" s="7">
         <v>4.2</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7">
+      <c r="B10" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="D10" s="9">
         <v>10.0</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="9">
         <v>10.0</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
+      <c r="A11" s="7">
         <v>5.1</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7">
+      <c r="B11" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="D11" s="9">
         <v>12.5</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="9">
         <v>12.5</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
+      <c r="A12" s="7">
         <v>5.2</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="D12" s="9">
         <v>12.5</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="9">
         <v>12.5</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
+      <c r="A13" s="7">
         <v>6.1</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B13" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="D13" s="9">
         <v>5.0</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="9">
         <v>5.0</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
+      <c r="A14" s="7">
         <v>6.2</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="D14" s="9">
         <v>5.0</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="9">
         <v>5.0</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
+      <c r="A15" s="7">
         <v>6.3</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7">
+      <c r="B15" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="D15" s="9">
         <v>5.0</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="9">
         <v>5.0</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
+      <c r="A16" s="7">
         <v>7.1</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="D16" s="9">
         <v>7.5</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="9">
         <v>7.5</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
+      <c r="A17" s="7">
         <v>7.2</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7">
+      <c r="B17" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="D17" s="9">
         <v>7.5</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="9">
         <v>7.5</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
+      <c r="A18" s="7">
         <v>8.1</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="7">
+      <c r="B18" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="D18" s="9">
         <v>6.67</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="9">
         <v>6.67</v>
       </c>
-      <c r="F18" s="5"/>
+      <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5">
+      <c r="A19" s="7">
         <v>8.2</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="7">
+      <c r="B19" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="D19" s="9">
         <v>6.67</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="9">
         <v>6.67</v>
       </c>
-      <c r="F19" s="5"/>
+      <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5">
+      <c r="A20" s="7">
         <v>8.3</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="7">
+      <c r="B20" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="D20" s="9">
         <v>6.67</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="9">
         <v>6.67</v>
       </c>
-      <c r="F20" s="5"/>
+      <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="5">
+      <c r="A21" s="7">
         <v>9.1</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="7">
+      <c r="B21" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="D21" s="9">
         <v>6.67</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="9">
         <v>6.67</v>
       </c>
-      <c r="F21" s="5"/>
+      <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5">
+      <c r="A22" s="7">
         <v>9.2</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="7">
+      <c r="B22" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="D22" s="9">
         <v>6.67</v>
       </c>
-      <c r="E22" s="7">
+      <c r="E22" s="9">
         <v>6.67</v>
       </c>
-      <c r="F22" s="5"/>
+      <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="5">
+      <c r="A23" s="7">
         <v>9.3</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="7">
+      <c r="B23" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="D23" s="9">
         <v>6.67</v>
       </c>
-      <c r="E23" s="7">
+      <c r="E23" s="9">
         <v>6.67</v>
       </c>
-      <c r="F23" s="5"/>
+      <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="5">
+      <c r="A24" s="7">
         <v>10.1</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D24" s="7">
+      <c r="B24" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>631</v>
+      </c>
+      <c r="D24" s="9">
         <v>7.5</v>
       </c>
-      <c r="E24" s="7">
+      <c r="E24" s="9">
         <v>7.5</v>
       </c>
-      <c r="F24" s="5"/>
+      <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="5">
+      <c r="A25" s="7">
         <v>10.2</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="7">
+      <c r="B25" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="D25" s="9">
         <v>7.5</v>
       </c>
-      <c r="E25" s="7">
+      <c r="E25" s="9">
         <v>7.5</v>
       </c>
-      <c r="F25" s="5"/>
+      <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="7">
+      <c r="A26" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="9"/>
+      <c r="E26" s="9">
         <f>SUM(E3:E25)</f>
         <v>190.019999999999925</v>
       </c>
-      <c r="F26" s="5" t="s">
-        <v>497</v>
+      <c r="F26" s="7" t="s">
+        <v>633</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>634</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>2.1</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.2</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>3.1</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>3.2</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>4.1</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>4.2</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>5.1</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>5.2</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>6.1</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>6.2</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>6.3</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>7.1</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>7.2</v>
       </c>
-      <c r="R1" s="6">
+      <c r="R1" s="8">
         <v>8.1</v>
       </c>
-      <c r="S1" s="6">
+      <c r="S1" s="8">
         <v>8.2</v>
       </c>
-      <c r="T1" s="6">
+      <c r="T1" s="8">
         <v>8.3</v>
       </c>
-      <c r="U1" s="6">
+      <c r="U1" s="8">
         <v>9.1</v>
       </c>
-      <c r="V1" s="6">
+      <c r="V1" s="8">
         <v>9.2</v>
       </c>
-      <c r="W1" s="6">
+      <c r="W1" s="8">
         <v>9.3</v>
       </c>
-      <c r="X1" s="6">
+      <c r="X1" s="8">
         <v>10.1</v>
       </c>
-      <c r="Y1" s="6">
+      <c r="Y1" s="8">
         <v>10.2</v>
       </c>
-      <c r="Z1" s="6" t="s">
-[...3 lines deleted...]
-        <v>477</v>
+      <c r="Z1" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="AA1" s="8" t="s">
+        <v>613</v>
       </c>
     </row>
     <row r="2" spans="1:27">
-      <c r="A2" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+      <c r="Z2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Y2),"")</f>
         <v/>
       </c>
-      <c r="AA2" s="5"/>
+      <c r="AA2" s="7"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="A3" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Y3),"")</f>
         <v/>
       </c>
-      <c r="AA3" s="5"/>
+      <c r="AA3" s="7"/>
     </row>
     <row r="4" spans="1:27">
-      <c r="A4" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>639</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7"/>
+      <c r="X4" s="7"/>
+      <c r="Y4" s="7"/>
+      <c r="Z4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Y4),"")</f>
         <v/>
       </c>
-      <c r="AA4" s="5"/>
+      <c r="AA4" s="7"/>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>640</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="7"/>
+      <c r="W5" s="7"/>
+      <c r="X5" s="7"/>
+      <c r="Y5" s="7"/>
+      <c r="Z5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Y5),"")</f>
         <v/>
       </c>
-      <c r="AA5" s="5"/>
+      <c r="AA5" s="7"/>
     </row>
     <row r="6" spans="1:27">
-      <c r="A6" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>641</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="7"/>
+      <c r="Z6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Y6),"")</f>
         <v/>
       </c>
-      <c r="AA6" s="5"/>
+      <c r="AA6" s="7"/>
     </row>
     <row r="7" spans="1:27">
-      <c r="A7" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>642</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7"/>
+      <c r="Z7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Y7),"")</f>
         <v/>
       </c>
-      <c r="AA7" s="5"/>
+      <c r="AA7" s="7"/>
     </row>
     <row r="8" spans="1:27">
-      <c r="A8" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>643</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+      <c r="Z8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Y8),"")</f>
         <v/>
       </c>
-      <c r="AA8" s="5"/>
+      <c r="AA8" s="7"/>
     </row>
     <row r="9" spans="1:27">
-      <c r="A9" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>644</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7"/>
+      <c r="W9" s="7"/>
+      <c r="X9" s="7"/>
+      <c r="Y9" s="7"/>
+      <c r="Z9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Y9),"")</f>
         <v/>
       </c>
-      <c r="AA9" s="5"/>
+      <c r="AA9" s="7"/>
     </row>
     <row r="10" spans="1:27">
-      <c r="A10" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>645</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+      <c r="X10" s="7"/>
+      <c r="Y10" s="7"/>
+      <c r="Z10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Y10),"")</f>
         <v/>
       </c>
-      <c r="AA10" s="5"/>
+      <c r="AA10" s="7"/>
     </row>
     <row r="11" spans="1:27">
-      <c r="A11" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+      <c r="V11" s="7"/>
+      <c r="W11" s="7"/>
+      <c r="X11" s="7"/>
+      <c r="Y11" s="7"/>
+      <c r="Z11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Y11),"")</f>
         <v/>
       </c>
-      <c r="AA11" s="5"/>
+      <c r="AA11" s="7"/>
     </row>
     <row r="12" spans="1:27">
-      <c r="A12" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+      <c r="V12" s="7"/>
+      <c r="W12" s="7"/>
+      <c r="X12" s="7"/>
+      <c r="Y12" s="7"/>
+      <c r="Z12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Y12),"")</f>
         <v/>
       </c>
-      <c r="AA12" s="5"/>
+      <c r="AA12" s="7"/>
     </row>
     <row r="13" spans="1:27">
-      <c r="A13" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="7"/>
+      <c r="V13" s="7"/>
+      <c r="W13" s="7"/>
+      <c r="X13" s="7"/>
+      <c r="Y13" s="7"/>
+      <c r="Z13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Y13),"")</f>
         <v/>
       </c>
-      <c r="AA13" s="5"/>
+      <c r="AA13" s="7"/>
     </row>
     <row r="14" spans="1:27">
-      <c r="A14" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7"/>
+      <c r="U14" s="7"/>
+      <c r="V14" s="7"/>
+      <c r="W14" s="7"/>
+      <c r="X14" s="7"/>
+      <c r="Y14" s="7"/>
+      <c r="Z14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Y14),"")</f>
         <v/>
       </c>
-      <c r="AA14" s="5"/>
+      <c r="AA14" s="7"/>
     </row>
     <row r="15" spans="1:27">
-      <c r="A15" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7"/>
+      <c r="U15" s="7"/>
+      <c r="V15" s="7"/>
+      <c r="W15" s="7"/>
+      <c r="X15" s="7"/>
+      <c r="Y15" s="7"/>
+      <c r="Z15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Y15),"")</f>
         <v/>
       </c>
-      <c r="AA15" s="5"/>
+      <c r="AA15" s="7"/>
     </row>
     <row r="16" spans="1:27">
-      <c r="A16" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7"/>
+      <c r="W16" s="7"/>
+      <c r="X16" s="7"/>
+      <c r="Y16" s="7"/>
+      <c r="Z16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Y16),"")</f>
         <v/>
       </c>
-      <c r="AA16" s="5"/>
+      <c r="AA16" s="7"/>
     </row>
     <row r="17" spans="1:27">
-      <c r="A17" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7"/>
+      <c r="U17" s="7"/>
+      <c r="V17" s="7"/>
+      <c r="W17" s="7"/>
+      <c r="X17" s="7"/>
+      <c r="Y17" s="7"/>
+      <c r="Z17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Y17),"")</f>
         <v/>
       </c>
-      <c r="AA17" s="5"/>
+      <c r="AA17" s="7"/>
     </row>
     <row r="18" spans="1:27">
-      <c r="A18" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>653</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Y18),"")</f>
         <v/>
       </c>
-      <c r="AA18" s="5"/>
+      <c r="AA18" s="7"/>
     </row>
     <row r="19" spans="1:27">
-      <c r="A19" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Y19),"")</f>
         <v/>
       </c>
-      <c r="AA19" s="5"/>
+      <c r="AA19" s="7"/>
     </row>
     <row r="20" spans="1:27">
-      <c r="A20" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Y20),"")</f>
         <v/>
       </c>
-      <c r="AA20" s="5"/>
+      <c r="AA20" s="7"/>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Y21),"")</f>
         <v/>
       </c>
-      <c r="AA21" s="5"/>
+      <c r="AA21" s="7"/>
     </row>
     <row r="22" spans="1:27">
-      <c r="A22" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Y22),"")</f>
         <v/>
       </c>
-      <c r="AA22" s="5"/>
+      <c r="AA22" s="7"/>
     </row>
     <row r="23" spans="1:27">
-      <c r="A23" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>658</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Y23),"")</f>
         <v/>
       </c>
-      <c r="AA23" s="5"/>
+      <c r="AA23" s="7"/>
     </row>
     <row r="24" spans="1:27">
-      <c r="A24" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>659</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Y24),"")</f>
         <v/>
       </c>
-      <c r="AA24" s="5"/>
+      <c r="AA24" s="7"/>
     </row>
     <row r="25" spans="1:27">
-      <c r="A25" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>660</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Y25),"")</f>
         <v/>
       </c>
-      <c r="AA25" s="5"/>
+      <c r="AA25" s="7"/>
     </row>
     <row r="26" spans="1:27">
-      <c r="A26" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Y26),"")</f>
         <v/>
       </c>
-      <c r="AA26" s="5"/>
+      <c r="AA26" s="7"/>
     </row>
     <row r="27" spans="1:27">
-      <c r="A27" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>662</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Y27),"")</f>
         <v/>
       </c>
-      <c r="AA27" s="5"/>
+      <c r="AA27" s="7"/>
     </row>
     <row r="28" spans="1:27">
-      <c r="A28" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>663</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Y28),"")</f>
         <v/>
       </c>
-      <c r="AA28" s="5"/>
+      <c r="AA28" s="7"/>
     </row>
     <row r="29" spans="1:27">
-      <c r="A29" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>664</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Y29),"")</f>
         <v/>
       </c>
-      <c r="AA29" s="5"/>
+      <c r="AA29" s="7"/>
     </row>
     <row r="30" spans="1:27">
-      <c r="A30" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Y30),"")</f>
         <v/>
       </c>
-      <c r="AA30" s="5"/>
+      <c r="AA30" s="7"/>
     </row>
     <row r="31" spans="1:27">
-      <c r="A31" s="5" t="s">
-[...26 lines deleted...]
-      <c r="Z31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Y31),"")</f>
         <v/>
       </c>
-      <c r="AA31" s="5"/>
+      <c r="AA31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="690">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -6499,3445 +7118,4239 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A13" sqref="A13:C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A12:E12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...18 lines deleted...]
-        <v>41</v>
+      <c r="B2" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...18 lines deleted...]
-        <v>48</v>
+      <c r="B3" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...18 lines deleted...]
-        <v>55</v>
+      <c r="B4" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E5" s="5" t="s">
+      <c r="B5" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="H10" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="F5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="5" t="s">
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...148 lines deleted...]
-        <v>100</v>
+      <c r="B11" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...26 lines deleted...]
-      <c r="J1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="K2" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="K3" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="K4" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="K5" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="K6" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="K7" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="K8" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="K9" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="K10" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="K11" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="K12" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="K13" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="K14" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="K15" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="K16" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="K17" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="K18" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7">
+        <v>8.3</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="K19" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="C20" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="K1" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="5" t="s">
+      <c r="D20" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="K20" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5">
-[...17 lines deleted...]
-      <c r="H2" s="5" t="s">
+      <c r="B21" s="7">
+        <v>9.2</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="K21" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7">
+        <v>9.3</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="K22" s="9">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="C23" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="I2" s="5" t="s">
-[...5 lines deleted...]
-      <c r="K2" s="7">
+      <c r="D23" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="J23" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="K23" s="9">
         <v>4.35</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-      <c r="A3" s="5" t="s">
+    <row r="24" spans="1:11">
+      <c r="A24" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5">
-[...17 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="B24" s="7">
+        <v>10.2</v>
+      </c>
+      <c r="C24" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="I3" s="5" t="s">
-[...238 lines deleted...]
-      <c r="G10" s="5" t="s">
+      <c r="D24" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="H24" s="7" t="s">
         <v>163</v>
       </c>
-      <c r="H10" s="5" t="s">
-[...488 lines deleted...]
-      <c r="K24" s="7">
+      <c r="I24" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="K24" s="9">
         <v>4.35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I43"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
-[...24 lines deleted...]
-        <v>246</v>
+      <c r="A1" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>268</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="5">
+      <c r="B2" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C2" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="D2" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="5">
+      <c r="B3" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C3" s="7">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="D3" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="5">
+      <c r="B4" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C4" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="D4" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="5">
+      <c r="B5" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C5" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="D5" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="5">
+      <c r="B6" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C6" s="7">
         <v>1</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="D6" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="5" t="s">
+      <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="5">
+      <c r="B7" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C7" s="7">
         <v>2</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="D7" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="5">
+      <c r="B8" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C8" s="7">
         <v>3</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="D8" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="5">
+      <c r="B9" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C9" s="7">
         <v>4</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I9" s="5"/>
+      <c r="D9" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="5" t="s">
+      <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="5">
+      <c r="B10" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C10" s="7">
         <v>5</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I10" s="5"/>
+      <c r="D10" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="5">
+      <c r="B11" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C11" s="7">
         <v>6</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I11" s="5"/>
+      <c r="D11" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="5" t="s">
+      <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="5">
+      <c r="B12" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C12" s="7">
         <v>7</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="D12" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="5">
+      <c r="B13" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C13" s="7">
         <v>8</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I13" s="5"/>
+      <c r="D13" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="5">
+      <c r="B14" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C14" s="7">
         <v>9</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I14" s="5"/>
+      <c r="D14" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="5">
+      <c r="B15" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C15" s="7">
         <v>10</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I15" s="5"/>
+      <c r="D15" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="5">
+      <c r="B16" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C16" s="7">
         <v>11</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I16" s="5"/>
+      <c r="D16" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="5">
+      <c r="B17" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C17" s="7">
         <v>12</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I17" s="5"/>
+      <c r="D17" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="5">
+      <c r="B18" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C18" s="7">
         <v>13</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I18" s="5"/>
+      <c r="D18" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="5">
+      <c r="B19" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C19" s="7">
         <v>14</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I19" s="5"/>
+      <c r="D19" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="5">
+      <c r="B20" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C20" s="7">
         <v>15</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I20" s="5"/>
+      <c r="D20" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="5">
+      <c r="B21" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C21" s="7">
         <v>16</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I21" s="5"/>
+      <c r="D21" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="5">
+      <c r="B22" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C22" s="7">
         <v>17</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I22" s="5"/>
+      <c r="D22" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="5">
+      <c r="B23" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C23" s="7">
         <v>1</v>
       </c>
-      <c r="D23" s="5" t="s">
+      <c r="D23" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7" t="s">
         <v>269</v>
       </c>
-      <c r="E23" s="5"/>
-[...6 lines deleted...]
-      <c r="A24" s="5" t="s">
+      <c r="C24" s="7">
         <v>2</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="5">
+      <c r="D24" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A25" s="5" t="s">
+      <c r="B25" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C25" s="7">
+        <v>3</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="5">
+      <c r="B26" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C26" s="7">
+        <v>4</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C27" s="7">
+        <v>5</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C28" s="7">
+        <v>6</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C29" s="7">
+        <v>7</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C30" s="7">
+        <v>8</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C31" s="7">
+        <v>9</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C32" s="7">
+        <v>10</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C33" s="7">
+        <v>11</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C34" s="7">
+        <v>12</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C35" s="7">
+        <v>13</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C36" s="7">
+        <v>14</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C37" s="7">
+        <v>15</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C38" s="7">
+        <v>1</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C39" s="7">
+        <v>2</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C40" s="7">
         <v>3</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A26" s="5" t="s">
+      <c r="D40" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="5">
+      <c r="B41" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C41" s="7">
         <v>4</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A27" s="5" t="s">
+      <c r="D41" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="5">
+      <c r="B42" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C42" s="7">
         <v>5</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A28" s="5" t="s">
+      <c r="D42" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="5">
+      <c r="B43" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C43" s="7">
         <v>6</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...291 lines deleted...]
-      <c r="I43" s="5"/>
+      <c r="D43" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>297</v>
+      <c r="A2" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>319</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B3" s="7">
         <v>15</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>300</v>
+      <c r="E3" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>322</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...2 lines deleted...]
-      <c r="D4" s="5">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
         <v>2</v>
       </c>
-      <c r="E4" s="5" t="s">
-[...6 lines deleted...]
-        <v>303</v>
+      <c r="E4" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>325</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...6 lines deleted...]
-        <v>306</v>
+      <c r="E5" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>328</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="5"/>
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...6 lines deleted...]
-        <v>309</v>
+      <c r="E6" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>331</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" s="7">
         <v>20</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="5">
+      <c r="C7" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="D7" s="7">
         <v>1</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...6 lines deleted...]
-        <v>310</v>
+      <c r="E7" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>332</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" s="5"/>
-[...2 lines deleted...]
-      <c r="D8" s="5">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
         <v>2</v>
       </c>
-      <c r="E8" s="5" t="s">
-[...6 lines deleted...]
-        <v>311</v>
+      <c r="E8" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>333</v>
       </c>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="5"/>
-[...2 lines deleted...]
-      <c r="D9" s="5">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
         <v>3</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...6 lines deleted...]
-        <v>312</v>
+      <c r="E9" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>334</v>
       </c>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" s="5"/>
-[...2 lines deleted...]
-      <c r="D10" s="5">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...6 lines deleted...]
-        <v>313</v>
+      <c r="E10" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>335</v>
       </c>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="5">
+      <c r="A11" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="7">
         <v>25</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="5">
+      <c r="C11" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="D11" s="7">
         <v>1</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...6 lines deleted...]
-        <v>314</v>
+      <c r="E11" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>336</v>
       </c>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="5"/>
-[...2 lines deleted...]
-      <c r="D12" s="5">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
         <v>2</v>
       </c>
-      <c r="E12" s="5" t="s">
-[...6 lines deleted...]
-        <v>315</v>
+      <c r="E12" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>337</v>
       </c>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="5"/>
-[...2 lines deleted...]
-      <c r="D13" s="5">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
         <v>3</v>
       </c>
-      <c r="E13" s="5" t="s">
-[...6 lines deleted...]
-        <v>316</v>
+      <c r="E13" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>338</v>
       </c>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="5"/>
-[...2 lines deleted...]
-      <c r="D14" s="5">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
         <v>4</v>
       </c>
-      <c r="E14" s="5" t="s">
-[...6 lines deleted...]
-        <v>317</v>
+      <c r="E14" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>339</v>
       </c>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="5">
+      <c r="A15" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="7">
         <v>20</v>
       </c>
-      <c r="C15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="5">
+      <c r="C15" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="D15" s="7">
         <v>1</v>
       </c>
-      <c r="E15" s="5" t="s">
-[...6 lines deleted...]
-        <v>319</v>
+      <c r="E15" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16" s="5"/>
-[...2 lines deleted...]
-      <c r="D16" s="5">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
         <v>2</v>
       </c>
-      <c r="E16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G16" s="5" t="s">
+      <c r="E16" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="7">
+        <v>25</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
         <v>320</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D17" s="5">
+      <c r="F19" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
         <v>3</v>
       </c>
-      <c r="E17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="5" t="s">
+      <c r="E21" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>4</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F23" s="7" t="s">
         <v>321</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D18" s="5">
+      <c r="G23" s="7" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
         <v>4</v>
       </c>
-      <c r="E18" s="5" t="s">
-[...19 lines deleted...]
-      <c r="D19" s="5">
+      <c r="E26" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" s="7">
+        <v>15</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D27" s="7">
         <v>1</v>
       </c>
-      <c r="E19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G19" s="5" t="s">
+      <c r="E27" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>2</v>
+      </c>
+      <c r="E28" s="7" t="s">
         <v>323</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D20" s="5">
+      <c r="F28" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
+        <v>3</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
+        <v>4</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B31" s="7">
+        <v>20</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7">
         <v>2</v>
       </c>
-      <c r="E20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G20" s="5" t="s">
+      <c r="E32" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="F32" s="7" t="s">
         <v>324</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D21" s="5">
+      <c r="G32" s="7" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7">
         <v>3</v>
       </c>
-      <c r="E21" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D22" s="5">
+      <c r="E33" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7">
         <v>4</v>
       </c>
-      <c r="E22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G22" s="5" t="s">
+      <c r="E34" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B35" s="7">
+        <v>20</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D35" s="7">
+        <v>1</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7">
+        <v>2</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7">
+        <v>3</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>326</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B23" s="5">
+      <c r="F37" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7">
+        <v>4</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="7">
         <v>15</v>
       </c>
-      <c r="C23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="5">
+      <c r="C39" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="D39" s="7">
         <v>1</v>
       </c>
-      <c r="E23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G23" s="5" t="s">
+      <c r="E39" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7">
+        <v>2</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7">
+        <v>3</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="F41" s="7" t="s">
         <v>327</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="G25" s="5" t="s">
+      <c r="G41" s="7" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="7"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7">
+        <v>4</v>
+      </c>
+      <c r="E42" s="7" t="s">
         <v>329</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G26" s="5" t="s">
+      <c r="F42" s="7" t="s">
         <v>330</v>
       </c>
-    </row>
-[...293 lines deleted...]
-        <v>346</v>
+      <c r="G42" s="7" t="s">
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>374</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>350</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>399</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>400</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>404</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>406</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>408</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>409</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>399</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>400</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>404</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>406</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>408</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>409</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>399</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>400</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>404</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>406</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>408</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>409</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>462</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>354</v>
+      <c r="A2" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>464</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>466</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>358</v>
+      <c r="A3" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>470</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>361</v>
+      <c r="A4" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>473</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>364</v>
+      <c r="A5" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>476</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>367</v>
+      <c r="A6" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>479</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>369</v>
+      <c r="A7" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>481</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>371</v>
+      <c r="A8" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>483</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>373</v>
+      <c r="A9" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>485</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>374</v>
+      <c r="A10" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>486</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>376</v>
+      <c r="A11" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>488</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>378</v>
+      <c r="A12" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>490</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>379</v>
+      <c r="A13" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>491</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>380</v>
+      <c r="A14" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>492</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>383</v>
+      <c r="A15" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>495</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>385</v>
+      <c r="A16" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>497</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>387</v>
+      <c r="A17" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>499</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>389</v>
+      <c r="A18" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>501</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>390</v>
+      <c r="A19" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>502</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>391</v>
+      <c r="A20" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>503</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="5" t="s">
-[...9 lines deleted...]
-        <v>393</v>
+      <c r="A21" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>505</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="5" t="s">
-[...9 lines deleted...]
-        <v>394</v>
+      <c r="A22" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>506</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="5" t="s">
-[...9 lines deleted...]
-        <v>395</v>
+      <c r="A23" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>507</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="5" t="s">
-[...9 lines deleted...]
-        <v>397</v>
+      <c r="A24" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>509</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="5" t="s">
-[...9 lines deleted...]
-        <v>398</v>
+      <c r="A25" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>510</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="5" t="s">
-[...9 lines deleted...]
-        <v>399</v>
+      <c r="A26" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>511</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="5" t="s">
-[...9 lines deleted...]
-        <v>401</v>
+      <c r="A27" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>513</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="5" t="s">
-[...9 lines deleted...]
-        <v>402</v>
+      <c r="A28" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="5" t="s">
-[...9 lines deleted...]
-        <v>403</v>
+      <c r="A29" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>515</v>
       </c>
     </row>
     <row r="30" spans="1:4">
-      <c r="A30" s="5" t="s">
-[...9 lines deleted...]
-        <v>405</v>
+      <c r="A30" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>517</v>
       </c>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" s="5" t="s">
-[...9 lines deleted...]
-        <v>406</v>
+      <c r="A31" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>518</v>
       </c>
     </row>
     <row r="32" spans="1:4">
-      <c r="A32" s="5" t="s">
-[...9 lines deleted...]
-        <v>407</v>
+      <c r="A32" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>519</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>