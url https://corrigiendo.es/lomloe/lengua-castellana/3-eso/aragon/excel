--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:19</t>
+    <t>01/09/2026 13:25</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón modifica la CE.1 añadiendo 'y de Aragón' a la diversidad lingüística. Mantiene el resto de competencias del BOE.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>El resto de competencias específicas (CE.LCL.2 a CE.LCL.10) son idénticas a las del BOE.</t>
   </si>