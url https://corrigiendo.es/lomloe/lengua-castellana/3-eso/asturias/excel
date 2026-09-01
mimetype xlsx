--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="529">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Principado de Asturias</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:51</t>
+    <t>01/09/2026 13:28</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -661,51 +661,63 @@
   <si>
     <t>Celebración de tertulias literarias dialógicas o creación de un diario de lectura digital para intercambiar opiniones y recomendaciones entre compañeros.</t>
   </si>
   <si>
     <t>Evaluar únicamente la comprensión literal o el resumen del argumento mediante un examen, ignorando la vinculación personal y la dimensión social de la lectura.</t>
   </si>
   <si>
     <t>Explicar y argumentar, con la ayuda de pautas y modelos, la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra, atendiendo a la configuración de los géneros y subgéneros literarios.</t>
   </si>
   <si>
     <t>Analizar y justificar la interpretación de textos literarios relacionando sus elementos internos con las características de su género y subgénero mediante guías de apoyo.</t>
   </si>
   <si>
     <t>El alumnado realiza un comentario de texto escrito o una guía de análisis donde justifica el sentido de la obra vinculándolo a su estructura y género literario.</t>
   </si>
   <si>
     <t>Lectura guiada de fragmentos literarios donde se identifican rasgos genéricos y se redacta una interpretación razonada siguiendo un modelo o plantilla de análisis.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resumen del argumento de la obra en lugar de la relación técnica entre los elementos formales y el sentido del texto.</t>
   </si>
   <si>
     <t>Establecer de manera guiada vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales, así como con otras manifestaciones artísticas y culturales en función de temas, tópicos, estructuras, lenguaje y valores éticos y estéticos, mostrando la implicación y la respuesta subjetiva de la persona que lee.</t>
   </si>
   <si>
-    <t>Comentario, redacción y producción oral</t>
+    <t>Conectar de forma argumentada obras literarias con otros textos o manifestaciones artísticas, mostrando la respuesta personal del lector.</t>
+  </si>
+  <si>
+    <t>Conectar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un texto oral o escrito en el que justifica las conexiones entre la obra leída y otras obras o manifestaciones artísticas, integrando su experiencia lectora.</t>
+  </si>
+  <si>
+    <t>Análisis comparativo guiado de un fragmento literario con una pintura o canción.</t>
+  </si>
+  <si>
+    <t>El alumnado enumera vínculos sin argumentación o justificación de la relación establecida.</t>
   </si>
   <si>
     <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
   </si>
   <si>
     <t>Escribir textos creativos propios, individuales o grupales, aplicando rasgos de estilo y géneros literarios estudiados, usando diversos formatos y lenguajes artísticos.</t>
   </si>
   <si>
     <t>Crear</t>
   </si>
   <si>
     <t>El alumnado produce textos de intención literaria o proyectos multimodales que imitan o reinterpretan modelos literarios leídos en clase, demostrando dominio de recursos expresivos.</t>
   </si>
   <si>
     <t>Talleres de escritura creativa donde se transforman textos clásicos o se aplican recursos retóricos específicos para generar obras originales en papel o soporte digital.</t>
   </si>
   <si>
     <t>Calificar la originalidad del texto de forma subjetiva sin evaluar si se han aplicado realmente las convenciones formales del género o el estilo literario requerido.</t>
   </si>
   <si>
     <t>Revisar los propios textos de manera guiada y hacer propuestas de mejora argumentando los cambios a partir de la reflexión metalingüística e interlingüística y con un metalenguaje específico, e identificar y subsanar algunos problemas de comprensión lectora utilizando los conocimientos explícitos sobre la lengua y su uso.</t>
   </si>
   <si>
     <t>Revisar y mejorar los propios textos escritos, justificando razonadamente los cambios realizados mediante el uso de la terminología gramatical y lingüística adecuada.</t>
   </si>
@@ -1382,231 +1394,231 @@
   <si>
     <t xml:space="preserve">
 • Reescritura creativa de fragmentos literarios clásicos que contengan abusos de poder, transformándolos en diálogos basados en la comunicación no violenta y la igualdad.
 • Producción de un podcast de simulación parlamentaria donde el alumnado deba defender posturas opuestas utilizando exclusivamente léxico inclusivo y evitando términos peyorativos.
 • Creación de una 'Guía de Estilo Ético' para el centro educativo en formato digital o infográfico, proponiendo alternativas lingüísticas a microaggressiones detectadas en el entorno.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Análisis crítico de las 'Normas de la Comunidad' de plataformas como TikTok o Twitch, debatiendo su eficacia para proteger la dignidad humana y la convivencia.
 • Implementación de un sistema de 'puntos de diplomacia' en debates de aula, donde se premie la capacidad de parafrasear al oponente y validar sus argumentos antes de refutar.
 • Elección autónoma de un conflicto social de actualidad para investigar cómo el lenguaje mediático influye en la percepción del mismo, vinculándolo con sus propios intereses.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, CP2, CP3</t>
-[...50 lines deleted...]
-    <t>Enfocada en la búsqueda, selección y contraste de información evaluando su fiabilidad y evitando riesgos digitales.</t>
+    <t>CCL1, CC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCEC1, CP2, CP3</t>
+  </si>
+  <si>
+    <t>La CE implica describir y apreciar la diversidad lingüística, lo que requiere expresar ideas (CCL1), reconocer la diversidad cultural (CC1) y desarrollar la autoestima lingüística (CPSAA1). Secundariamente, se aprecia el patrimonio (CCEC1), se media entre lenguas (CP2) y se conocen otras culturas (CP3).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CD1</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM4, CC3</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales implica extraer información (CCL2), evaluar su fiabilidad (CCL3) y manejar fuentes digitales (CD1). Secundariamente, se desarrolla el pensamiento crítico (CPSAA4), la interpretación de datos (STEM4) y la participación cívica (CC3).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, CD3</t>
+  </si>
+  <si>
+    <t>CPSAA2, CPSAA5, CC4</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales exige comunicación clara (CCL1), estrategias discursivas (CCL5) y creación de contenidos digitales (CD3). Secundariamente, requiere autorregulación (CPSAA2), trabajo en equipo (CPSAA5) y comunicación responsable (CC4).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL4, CC1</t>
+  </si>
+  <si>
+    <t>CPSAA4, CD4, STEM1</t>
+  </si>
+  <si>
+    <t>Comprender y valorar textos escritos supone comprender e interpretar (CCL2), leer con fluidez (CCL4) y valorar críticamente (CC1). Secundariamente, se fomenta el pensamiento crítico (CPSAA4), la lectura digital (CD4) y la interpretación de información científica (STEM1).</t>
+  </si>
+  <si>
+    <t>CPSAA2, CC4, CE1</t>
+  </si>
+  <si>
+    <t>Producir textos escritos coherentes y cohesionados implica expresar ideas (CCL1), aplicar estrategias discursivas (CCL5) y usar herramientas digitales (CD3). Secundariamente, requiere planificación (CPSAA2), responsabilidad comunicativa (CC4) e iniciativa (CE1).</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CD2</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM4, CC2</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información exige evaluar la fiabilidad (CCL3), buscar en entornos digitales (CD1) y gestionar la información (CD2). Secundariamente, se aplica el pensamiento crítico (CPSAA4), el análisis de datos (STEM4) y el respeto a la propiedad intelectual (CC2).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCEC2, CE2, CC3</t>
+  </si>
+  <si>
+    <t>Leer obras diversas como fuente de placer implica desarrollar el hábito lector (CCL4), apreciar el patrimonio cultural (CCEC1) y construir la identidad personal (CPSAA1). Secundariamente, se participa en la vida cultural (CCEC2), se establecen metas (CE2) y se reconoce el valor cultural (CC3).</t>
   </si>
   <si>
     <t>CCL4, CCEC1, CCEC2</t>
   </si>
   <si>
-    <t>CPSAA1</t>
-[...26 lines deleted...]
-    <t>Vincula las prácticas comunicativas con la convivencia democrática, la resolución de conflictos y la igualdad de derechos.</t>
+    <t>CCEC3, CPSAA3, CC1</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras literarias exige comprensión lectora (CCL4), apreciación artística (CCEC1) e interpretación (CCEC2). Secundariamente, se expresa creatividad (CCEC3), se desarrolla la conciencia social (CPSAA3) y se reconoce la diversidad cultural (CC1).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, STEM2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC1, CE1</t>
+  </si>
+  <si>
+    <t>Movilizar conocimiento sobre la lengua implica usarla adecuadamente (CCL1), reflexionar sobre el discurso (CCL5) y aplicar un pensamiento lógico-lingüístico (STEM2). Secundariamente, se desarrolla la autoevaluación (CPSAA1), se respeta la diversidad lingüística (CC1) y se aplica a situaciones reales (CE1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA5, CCL5</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática exige reconocer la diversidad (CC1), ejercer derechos (CC2) y participar cívicamente (CC3). Secundariamente, se desarrollan habilidades sociales (CPSAA3), cooperación (CPSAA5) y diálogo (CCL5).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Lengua Castellana y Literatura para 3.º ESO (ej. Decreto 65/2022 de la Comunidad de Madrid). Identifica los 10 criterios de evaluación de la materia, sus 46 criterios de desempeño asociados y los 83 saberes básicos organizados en los 3 bloques: Comunicación oral, Comunicación escrita, y Educación literaria. Revisa también las orientaciones metodológicas y de evaluación que indica el decreto.</t>
+  </si>
+  <si>
+    <t>Crea una tabla en Excel con tres columnas: CE, criterios de evaluación (numerados) y saberes básicos. Usa la numeración exacta del decreto; te servirá para todas las programaciones del departamento.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica cómo se desglosan los 3 bloques (Comunicación, Reflexión sobre la Lengua y Educación Literaria) y revisa los descriptores operativos del Perfil de Salida que conectan con nuestra materia.</t>
-[...14 lines deleted...]
-    <t>Agrupa los 46 criterios por procesos (escuchar, hablar, leer, escribir) en un Excel; verás que muchos se repiten y puedes evaluarlos con la misma actividad recurrente.</t>
+    <t>Enumera las 10 competencias específicas (CE) de la materia. Para cada CE, escribe los criterios de evaluación que le corresponden (total 46). Asegúrate de no mezclar saberes ni redactar de forma academicista; los criterios son enunciados evaluables del tipo «Analizar el contenido de textos orales», no «Saber analizar».</t>
+  </si>
+  <si>
+    <t>Imprime la lista de criterios y ponla en tu mesa. Cada vez que diseñes una actividad, mira si algún criterio ya está cubierto; así evitas saturar un criterio y olvidar otros.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 46 criterios a un instrumento de evaluación (rúbricas para exposiciones, listas de cotejo para cuadernos, pruebas de control para gramática).</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO, el criterio de 'Reflexión sobre la lengua' debe evaluarse siempre vinculado a la producción de textos; olvida los exámenes de análisis sintáctico aislado si quieres cumplir con la inspección.</t>
+    <t>Selecciona 4-5 criterios por evaluación (trimestre) que sean abordables con los 3h semanales. Para cada criterio, decide el instrumento de evaluación más adecuado: rúbrica analítica, lista de cotejo, escala de valoración, prueba escrita u oral. Prioriza criterios que evalúen procesos (leer, escribir, hablar, escuchar) frente a saberes memorísticos.</t>
+  </si>
+  <si>
+    <t>No asignes más de 2 criterios a una sola prueba. Si una redacción cubre tres criterios (por ej., coherencia, cohesión y ortografía), usa una rúbrica que los distinga claramente. El departamento debe acordar los instrumentos comunes.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 83 saberes básicos en las 3 horas semanales. En 3.º ESO, la literatura suele abarcar desde la Edad Media al Siglo de Oro (o hasta el XVIII según CCAA).</t>
-[...2 lines deleted...]
-    <t>Con solo 3 horas semanales, fusiona la gramática (Bloque 3) con la literatura (Bloque 2). Por ejemplo, estudia los determinantes y adjetivos mientras analizas el 'Locus Amoenus' en la lírica renacentista.</t>
+    <t>Distribuye los 83 saberes en tres bloques trimestrales, asegurando progresión y que los saberes previos se retomen. Por ejemplo: 1er trimestre: texto narrativo y descripción (saberes del bloque de comunicación escrita), 2º: texto expositivo y argumentativo, 3º: textos multimodales y proyectos de investigación. No olvides incluir saberes de educación literaria (lectura de obras completas) en cada trimestre.</t>
+  </si>
+  <si>
+    <t>Haz una secuencia de saberes que termine con una tarea integradora (por ejemplo, un podcast o un artículo de opinión). Así evitas que los saberes queden aislados y el alumnado vea la utilidad.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para el segundo trimestre, funciona muy bien un 'Certamen de Teatro Clásico' donde los alumnos adapten escenas del Quijote o Lope; cubres literatura, expresión oral y trabajo cooperativo de un solo golpe.</t>
+    <t>3-4 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios saberes y criterios. Por ejemplo: «Crear un podcast literario sobre una obra leída» (1er trimestre). La SDA debe incluir: título, justificación, competencias clave trabajadas, saberes, criterios, actividades secuenciadas, producto final y rúbrica de evaluación. Ajusta la duración a 6-8 sesiones.</t>
+  </si>
+  <si>
+    <t>Reutiliza SDA compartidas por el departamento o adapta las del INTEF. Añade un «diario de aprendizaje» del alumno para que reflexione sobre su proceso; la inspección valora mucho esta metacognición.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada Competencia Específica. La suma debe ser 100%. Asegúrate de que las competencias comunicativas (1 a 5) tengan un peso predominante.</t>
-[...2 lines deleted...]
-    <t>No ponderes los instrumentos (exámenes 60%, trabajos 40%), pondera los criterios. Si un alumno falla en ortografía (CE 9), eso no debe hundir su nota de literatura (CE 8).</t>
+    <t>Acuerda con el departamento el peso de cada criterio en la calificación final. Por ejemplo: criterios de comunicación escrita 40%, comunicación oral 25%, educación literaria 20%, y un 15% para la actitud/participación (si el centro lo permite). Decide también cómo se ponderan las SDA (por ej., cada SDA vale un 10% de la nota trimestral).</t>
+  </si>
+  <si>
+    <t>No asignes más del 30% a un solo instrumento. Si una SDA falla (por problemas técnicos, absentismo, etc.), que el peso esté repartido para no perjudicar al alumnado. Documenta las ponderaciones en la programación didáctica.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones curriculares no significativas y el plan de recuperación basado en la superación de criterios no logrados, no en la repetición de exámenes.</t>
-[...2 lines deleted...]
-    <t>Diseña un 'Portfolio de Recuperación' donde el alumno solo trabaje los criterios suspensos; es más eficiente que volver a examinar de 20 temas de morfología.</t>
+    <t>Redacta medidas ordinarias (adaptaciones no significativas) y extraordinarias (significativas) según el perfil del alumnado. Para recuperación, define actividades de refuerzo y una prueba extraordinaria en junio. Incluye también el plan de recuperación de trimestres pendientes basado en la evaluación de criterios no superados.</t>
+  </si>
+  <si>
+    <t>En la programación, incluye ejemplos concretos: «Para alumnado con dislexia, se proporcionarán instrucciones orales y apoyo gráfico en las tareas escritas.» La inspección pide acciones observables, no genéricos como «adaptaciones curriculares» sin más.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Reconocer las lenguas de España y las variedades dialectales del español, con especial atención a la lengua asturiana, identificando algunas nociones básicas de las lenguas, tanto </t>
   </si>
   <si>
     <t>Identificar y reflexionar sobre prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valoración de la riqueza cultural, lingüística y dialectal, a partir de la</t>
   </si>
   <si>
     <t>Comprender el sentido global, la estructura, la información más relevante en función de las necesidades comunicativas y la intención del emisor en textos orales y multimodales senc</t>
   </si>
@@ -2392,958 +2404,958 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>445</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="D3" s="7">
         <v>7.5</v>
       </c>
       <c r="E3" s="7">
         <v>7.5</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="D4" s="7">
         <v>7.5</v>
       </c>
       <c r="E4" s="7">
         <v>7.5</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="D5" s="7">
         <v>10.0</v>
       </c>
       <c r="E5" s="7">
         <v>10.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="D6" s="7">
         <v>10.0</v>
       </c>
       <c r="E6" s="7">
         <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="D7" s="7">
         <v>12.5</v>
       </c>
       <c r="E7" s="7">
         <v>12.5</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="D8" s="7">
         <v>12.5</v>
       </c>
       <c r="E8" s="7">
         <v>12.5</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>4.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="D9" s="7">
         <v>10.0</v>
       </c>
       <c r="E9" s="7">
         <v>10.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="D10" s="7">
         <v>10.0</v>
       </c>
       <c r="E10" s="7">
         <v>10.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="D11" s="7">
         <v>12.5</v>
       </c>
       <c r="E11" s="7">
         <v>12.5</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>5.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="D12" s="7">
         <v>12.5</v>
       </c>
       <c r="E12" s="7">
         <v>12.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>6.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="D13" s="7">
         <v>5.0</v>
       </c>
       <c r="E13" s="7">
         <v>5.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>6.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="D14" s="7">
         <v>5.0</v>
       </c>
       <c r="E14" s="7">
         <v>5.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6.3</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>183</v>
       </c>
       <c r="D15" s="7">
         <v>5.0</v>
       </c>
       <c r="E15" s="7">
         <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>7.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="D16" s="7">
         <v>7.5</v>
       </c>
       <c r="E16" s="7">
         <v>7.5</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>7.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D17" s="7">
         <v>7.5</v>
       </c>
       <c r="E17" s="7">
         <v>7.5</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>8.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="D18" s="7">
         <v>6.67</v>
       </c>
       <c r="E18" s="7">
         <v>6.67</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>8.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="D19" s="7">
         <v>6.67</v>
       </c>
       <c r="E19" s="7">
         <v>6.67</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>8.3</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="D20" s="7">
         <v>6.67</v>
       </c>
       <c r="E20" s="7">
         <v>6.67</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>9.1</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="D21" s="7">
         <v>6.67</v>
       </c>
       <c r="E21" s="7">
         <v>6.67</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>9.2</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="D22" s="7">
         <v>6.67</v>
       </c>
       <c r="E22" s="7">
         <v>6.67</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>9.3</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="D23" s="7">
         <v>6.67</v>
       </c>
       <c r="E23" s="7">
         <v>6.67</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>10.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="D24" s="7">
         <v>7.5</v>
       </c>
       <c r="E24" s="7">
         <v>7.5</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>10.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="D25" s="7">
         <v>7.5</v>
       </c>
       <c r="E25" s="7">
         <v>7.5</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <f>SUM(E3:E25)</f>
         <v>190.019999999999925</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="6" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>4.1</v>
       </c>
       <c r="J1" s="6">
         <v>4.2</v>
       </c>
@@ -3371,1045 +3383,1045 @@
       <c r="R1" s="6">
         <v>8.1</v>
       </c>
       <c r="S1" s="6">
         <v>8.2</v>
       </c>
       <c r="T1" s="6">
         <v>8.3</v>
       </c>
       <c r="U1" s="6">
         <v>9.1</v>
       </c>
       <c r="V1" s="6">
         <v>9.2</v>
       </c>
       <c r="W1" s="6">
         <v>9.3</v>
       </c>
       <c r="X1" s="6">
         <v>10.1</v>
       </c>
       <c r="Y1" s="6">
         <v>10.2</v>
       </c>
       <c r="Z1" s="6" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="AA1" s="6" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="5" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:Y2),"")</f>
         <v/>
       </c>
       <c r="AA2" s="5"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="5" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:Y3),"")</f>
         <v/>
       </c>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="5" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:Y4),"")</f>
         <v/>
       </c>
       <c r="AA4" s="5"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="5" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:Y5),"")</f>
         <v/>
       </c>
       <c r="AA5" s="5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="5" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:Y6),"")</f>
         <v/>
       </c>
       <c r="AA6" s="5"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="5" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:Y7),"")</f>
         <v/>
       </c>
       <c r="AA7" s="5"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="5" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:Y8),"")</f>
         <v/>
       </c>
       <c r="AA8" s="5"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="5" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:Y9),"")</f>
         <v/>
       </c>
       <c r="AA9" s="5"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="5" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:Y10),"")</f>
         <v/>
       </c>
       <c r="AA10" s="5"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="5" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:Y11),"")</f>
         <v/>
       </c>
       <c r="AA11" s="5"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="5" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:Y12),"")</f>
         <v/>
       </c>
       <c r="AA12" s="5"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="5" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:Y13),"")</f>
         <v/>
       </c>
       <c r="AA13" s="5"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="5" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:Y14),"")</f>
         <v/>
       </c>
       <c r="AA14" s="5"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="5" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:Y15),"")</f>
         <v/>
       </c>
       <c r="AA15" s="5"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="5" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:Y16),"")</f>
         <v/>
       </c>
       <c r="AA16" s="5"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="5" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:Y17),"")</f>
         <v/>
       </c>
       <c r="AA17" s="5"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="5" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:Y18),"")</f>
         <v/>
       </c>
       <c r="AA18" s="5"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="5" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:Y19),"")</f>
         <v/>
       </c>
       <c r="AA19" s="5"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="5" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:Y20),"")</f>
         <v/>
       </c>
       <c r="AA20" s="5"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="5" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:Y21),"")</f>
         <v/>
       </c>
       <c r="AA21" s="5"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="5" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:Y22),"")</f>
         <v/>
       </c>
       <c r="AA22" s="5"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="5" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:Y23),"")</f>
         <v/>
       </c>
       <c r="AA23" s="5"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="5" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:Y24),"")</f>
         <v/>
       </c>
       <c r="AA24" s="5"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="5" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:Y25),"")</f>
         <v/>
       </c>
       <c r="AA25" s="5"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="5" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:Y26),"")</f>
         <v/>
       </c>
       <c r="AA26" s="5"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="5" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:Y27),"")</f>
         <v/>
       </c>
       <c r="AA27" s="5"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="5" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:Y28),"")</f>
         <v/>
       </c>
       <c r="AA28" s="5"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="5" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:Y29),"")</f>
         <v/>
       </c>
       <c r="AA29" s="5"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="5" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:Y30),"")</f>
         <v/>
       </c>
       <c r="AA30" s="5"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="5" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -7461,2503 +7473,2513 @@
         <v>112</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>204</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>205</v>
       </c>
       <c r="K17" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>8.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="E18" s="5"/>
-[...1 lines deleted...]
-      <c r="G18" s="5"/>
+      <c r="E18" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>209</v>
+      </c>
       <c r="H18" s="5" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>211</v>
+      </c>
       <c r="K18" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>8.3</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="K19" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>9.1</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="K20" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>9.2</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>191</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="K21" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>9.3</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>125</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="K22" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>10.1</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="K23" s="7">
         <v>4.35</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>10.2</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>185</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>145</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="K24" s="7">
         <v>4.35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C7" s="5">
         <v>1</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C8" s="5">
         <v>2</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C9" s="5">
         <v>3</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C10" s="5">
         <v>4</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C11" s="5">
         <v>5</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C12" s="5">
         <v>6</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C13" s="5">
         <v>7</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C14" s="5">
         <v>8</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C15" s="5">
         <v>9</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C16" s="5">
         <v>10</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C17" s="5">
         <v>11</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C18" s="5">
         <v>12</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C19" s="5">
         <v>13</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C20" s="5">
         <v>14</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C21" s="5">
         <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C22" s="5">
         <v>16</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C23" s="5">
         <v>17</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C24" s="5">
         <v>1</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C25" s="5">
         <v>2</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C26" s="5">
         <v>3</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C27" s="5">
         <v>4</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C28" s="5">
         <v>5</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C29" s="5">
         <v>6</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C30" s="5">
         <v>7</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C31" s="5">
         <v>8</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C32" s="5">
         <v>9</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C33" s="5">
         <v>10</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C34" s="5">
         <v>11</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C35" s="5">
         <v>12</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C36" s="5">
         <v>13</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C37" s="5">
         <v>14</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C38" s="5">
         <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C39" s="5">
         <v>1</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C40" s="5">
         <v>2</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C41" s="5">
         <v>3</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C42" s="5">
         <v>4</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C43" s="5">
         <v>5</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C44" s="5">
         <v>6</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C45" s="5">
         <v>7</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>15</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>25</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>25</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="5">
         <v>20</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="5">
         <v>20</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>