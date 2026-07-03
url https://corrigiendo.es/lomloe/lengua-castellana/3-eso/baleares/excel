--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="638">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="646">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Illes Balears</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:26</t>
+    <t>03/07/2026 18:20</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -694,155 +694,170 @@
   <si>
     <t>Celebración de tertulias literarias dialógicas o creación de un diario de lectura digital para intercambiar opiniones y recomendaciones entre compañeros.</t>
   </si>
   <si>
     <t>Evaluar únicamente la comprensión literal o el resumen del argumento mediante un examen, ignorando la vinculación personal y la dimensión social de la lectura.</t>
   </si>
   <si>
     <t>Explicar y argumentar, con la ayuda de pautas y modelos, la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra, atendiendo a la configuración de los géneros y subgéneros literarios.</t>
   </si>
   <si>
     <t>Analizar y justificar la interpretación de textos literarios relacionando sus elementos internos con las características de su género y subgénero mediante guías de apoyo.</t>
   </si>
   <si>
     <t>El alumnado realiza un comentario de texto escrito o una guía de análisis donde justifica el sentido de la obra vinculándolo a su estructura y género literario.</t>
   </si>
   <si>
     <t>Lectura guiada de fragmentos literarios donde se identifican rasgos genéricos y se redacta una interpretación razonada siguiendo un modelo o plantilla de análisis.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resumen del argumento de la obra en lugar de la relación técnica entre los elementos formales y el sentido del texto.</t>
   </si>
   <si>
     <t>Establecer, de manera guiada, vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales, así como con otras manifestaciones artísticas y culturales, en función de temas, tópicos, estructuras, lenguaje y valores éticos y estéticos, mostrando la implicación y la respuesta personal del lector en la lectura.</t>
   </si>
   <si>
+    <t>Conectar de forma argumentada obras literarias con otros textos o manifestaciones artísticas, mostrando la respuesta personal del lector.</t>
+  </si>
+  <si>
+    <t>Conectar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un texto oral o escrito en el que justifica las conexiones entre la obra leída y otras obras o manifestaciones artísticas, integrando su experiencia lectora.</t>
+  </si>
+  <si>
+    <t>Análisis comparativo guiado de un fragmento literario con una pintura o canción.</t>
+  </si>
+  <si>
+    <t>El alumnado enumera vínculos sin argumentación o justificación de la relación establecida.</t>
+  </si>
+  <si>
+    <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
+  </si>
+  <si>
+    <t>Escribir textos creativos propios, individuales o grupales, aplicando rasgos de estilo y géneros literarios estudiados, usando diversos formatos y lenguajes artísticos.</t>
+  </si>
+  <si>
+    <t>Crear</t>
+  </si>
+  <si>
+    <t>El alumnado produce textos de intención literaria o proyectos multimodales que imitan o reinterpretan modelos literarios leídos en clase, demostrando dominio de recursos expresivos.</t>
+  </si>
+  <si>
+    <t>Talleres de escritura creativa donde se transforman textos clásicos o se aplican recursos retóricos específicos para generar obras originales en papel o soporte digital.</t>
+  </si>
+  <si>
+    <t>Calificar la originalidad del texto de forma subjetiva sin evaluar si se han aplicado realmente las convenciones formales del género o el estilo literario requerido.</t>
+  </si>
+  <si>
+    <t>Revisar los textos propios de manera guiada y hacer propuestas de mejora argumentando los cambios a partir de la reflexión metalingüística e interlingüística y con un metalenguaje específico.</t>
+  </si>
+  <si>
+    <t>Revisar y mejorar los propios textos escritos, justificando razonadamente los cambios realizados mediante el uso de la terminología gramatical y lingüística adecuada.</t>
+  </si>
+  <si>
+    <t>Reflexionar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un texto final junto a su borrador previo, donde se señalan y explican las mejoras gramaticales, sintácticas y léxicas aplicadas.</t>
+  </si>
+  <si>
+    <t>Actividades de taller de escritura en las que se comparan versiones de un mismo texto para identificar y corregir errores de cohesión o adecuación.</t>
+  </si>
+  <si>
+    <t>Evaluar la revisión basándose solo en la corrección de faltas de ortografía, sin exigir la reflexión sobre la estructura sintáctica o la propiedad léxica.</t>
+  </si>
+  <si>
+    <t>Explicar y argumentar la interrelación entre el propósito comunicativo y las elecciones lingüísticas del emisor, así como sus efectos en el receptor, utilizando el conocimiento explícito de la lengua y un metalenguaje específico.</t>
+  </si>
+  <si>
+    <t>Justificar razonadamente por qué un autor elige determinadas palabras o estructuras gramaticales según su intención y qué efecto busca provocar en quien lee o escucha.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un comentario de texto o exposición donde vincula rasgos lingüísticos concretos con la intención comunicativa del autor, empleando terminología gramatical precisa.</t>
+  </si>
+  <si>
+    <t>Análisis guiado de textos de diversos ámbitos para identificar mecanismos de persuasión, objetividad o subjetividad según el propósito del emisor.</t>
+  </si>
+  <si>
+    <t>Limitarse a identificar categorías gramaticales o figuras retóricas de forma aislada sin explicar su función comunicativa ni su impacto en el receptor.</t>
+  </si>
+  <si>
+    <t>Formular generalizaciones sobre aspectos básicos del funcionamiento de la lengua a partir de la observación, la comparación y la transformación de enunciados, así como de la formulación de hipótesis y la búsqueda de contraejemplos utilizando un metalenguaje específico y consultando de manera guiada diccionarios, manuales y gramáticas.</t>
+  </si>
+  <si>
+    <t>Explicar reglas gramaticales y el funcionamiento de la lengua comparando enunciados y usando terminología específica tras consultar fuentes de apoyo.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza actividades de reflexión gramatical donde transforma oraciones, propone hipótesis sobre cambios de significado y redacta conclusiones usando metalenguaje técnico.</t>
+  </si>
+  <si>
+    <t>Sesiones de gramática inductiva donde se comparan pares mínimos de oraciones para deducir normas sintácticas o semánticas mediante el ensayo y error.</t>
+  </si>
+  <si>
+    <t>Evaluar la memorización de definiciones gramaticales en lugar de la capacidad de deducir la norma mediante la manipulación y transformación de enunciados.</t>
+  </si>
+  <si>
+    <t>Identificar y desterrar los usos discriminatorios de la lengua, los abusos de poder a través de la palabra y los usos manipuladores del lenguaje a partir de la reflexión y el análisis de los elementos lingüísticos, textuales y discursivos utilizados, así como de los elementos no verbales que rigen la comunicación entre las personas.</t>
+  </si>
+  <si>
+    <t>Detectar y corregir usos discriminatorios o manipuladores del lenguaje mediante el análisis de textos y discursos para promover una comunicación ética y respetuosa.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un análisis escrito o exposición sobre textos reales, señalando sesgos, falacias o lenguaje excluyente y proponiendo alternativas lingüísticas inclusivas y respetuosas.</t>
+  </si>
+  <si>
+    <t>Análisis de discursos mediáticos, publicitarios o redes sociales donde se identifiquen estereotipos de género o manipulación informativa para su posterior debate y corrección.</t>
+  </si>
+  <si>
+    <t>Evaluar la opinión política o ética del alumno en lugar de calificar su capacidad técnica para identificar mecanismos lingüísticos de manipulación o discriminación.</t>
+  </si>
+  <si>
+    <t>Utilizar estrategias para la resolución dialogada de los conflictos y la búsqueda de consensos tanto en el ámbito personal como educativo y social.</t>
+  </si>
+  <si>
+    <t>Emplear estrategias de diálogo y consenso para resolver conflictos, reconociendo y eliminando prejuicios lingüísticos y estereotipos en situaciones comunicativas reales.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza debates dirigidos o simulaciones de mediación donde aplica fórmulas de cortesía y estrategias lingüísticas para desmontar prejuicios y alcanzar acuerdos.</t>
+  </si>
+  <si>
+    <t>Sesiones de trabajo cooperativo y debates sobre la realidad plurilingüe de España, analizando cómo el lenguaje puede generar o resolver tensiones sociales.</t>
+  </si>
+  <si>
+    <t>Evaluar la resolución de conflictos de forma genérica (propia de Valores Cívicos) sin vincularla a la reflexión sobre los prejuicios lingüísticos y las variedades dialectales.</t>
+  </si>
+  <si>
+    <t>CA1.1</t>
+  </si>
+  <si>
+    <t>Reconèixer i valorar les llengües d'Espanya i les varietats dialectals de l'espanyol, amb atenció especial a la del propi territori, a partir de l'explicació del seu origen i el seu desenvolupament històric i sociolingüístic, contrastant aspectes lingüístics i discursius de les diferents llengües, com també trets dels dialectes de l'espanyol, diferenciant-los dels trets sociolectals i de registre, en manifestacions orals, escrites i multimodals. - Reconèixer les llengües d'Espanya, amb atenció especial a la llengua castellana. - Reconèixer les varietats dialectals de l'espanyol. - Explicar l'origen i el desenvolupament històric i sociolingüístic de la llengua espanyola. - Identificar aspectes lingüístics i discursius de les diferents llengües, tant d'Espanya, com les que parlen els alumnes. - Contrastar els trets dialectals, sociolectals i de registre en manifestacions orals, escrites i multimodals. - Diferenciar el registre formal i informal en diferents manifestacions orals, escrites i multimodals. - Combatre els estereotips i prejudicis lingüístics. - Valorar la diversitat lingüística com a font de riquesa cultural.</t>
+  </si>
+  <si>
     <t>Comentario, redacción y producción oral</t>
   </si>
   <si>
-    <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
-[...100 lines deleted...]
-  <si>
     <t>CA1.2</t>
   </si>
   <si>
     <t>Identificar i qüestionar prejudicis i estereotips lingüístics adoptant una actitud de respecte i valoració de la riquesa cultural, lingüística i dialectal, a partir de l'anàlisi de la diversitat lingüística en l'entorn social pròxim i de l'exploració i reflexió entorn dels fenòmens del contacte entre llengües i de la indagació dels drets lingüístics individuals i col·lectius. - Identificar prejudicis i estereotips lingüístics. - Qüestionar prejudicis i estereotips des del respecte i la valoració de la riquesa cultural, lingüística i dialectal. - Analitzar la diversitat lingüística en l'entorn social pròxim. - Reflexionar sobre els fenòmens de contacte entre llengües. - Identificar els drets lingüístics individuals i col·lectius.</t>
   </si>
   <si>
     <t>CA2.1</t>
   </si>
   <si>
     <t>Comprendre el sentit global, l'estructura, la informació més rellevant en funció de les necessitats comunicatives i la intenció de l'emissor en texts orals i multimodals d'una certa complexitat a diferents àmbits, analitzant la interacció entre els diferents codis. - Comprendre el sentit global de texts orals i multimodals d'una certa complexitat de diferents àmbits. - Analitzar l'estructura de texts orals i multimodals d'una certa complexitat de diferents àmbits. - Destriar la informació més rellevant en funció de les necessitats comunicatives i la intenció de texts orals i multimodals d'una certa complexitat en diferents àmbits. - Analitzar la interacció entre el codi verbal i el codi no verbal.</t>
   </si>
   <si>
     <t>CA2.2</t>
   </si>
   <si>
     <t>Valorar la forma i el contingut de texts orals i multimodals d'una certa complexitat, avaluantne la qualitat, la fiabilitat i la idoneïtat del canal utilitzat, com també l'eficàcia dels procediments comunicatius emprats. - Valorar la forma de texts orals i multimodals d'una certa complexitat. - Valorar el contingut de texts orals i multimodals d'una certa complexitat. - Avaluar la qualitat, la fiabilitat i la idoneïtat del canal usat. - Avaluar l'eficàcia dels procediments comunicatius emprats.</t>
   </si>
   <si>
     <t>CA3.1</t>
   </si>
   <si>
     <t>Realitzar exposicions i argumentacions orals d'una certa extensió i complexitat amb diferent grau de planificació sobre temes d'interès personal, social, educatiu i professional ajustant-se a les convencions pròpies dels diversos gèneres discursius, amb fluïdesa, coherència, cohesió, correcció i el registre adequat en diferents suports, utilitzant de manera eficaç recursos verbals i no verbals. - Realitzar exposicions orals d'una certa extensió i complexitat amb diferent grau de planificació sobre temes d'interès personal, social, educatiu i professional. - Realitzar argumentacions orals d'una certa extensió i complexitat amb diferent grau de planificació sobre temes d'interès personal, social, educatiu i professional. - Aplicar les convencions pròpies dels diversos gèneres discursius, amb fluïdesa, coherència, cohesió, correcció i registre adequat. - Utilitzar de manera eficaç els recursos verbals i no verbals.</t>
   </si>
   <si>
     <t>CA3.2</t>
@@ -881,50 +896,56 @@
     <t>Localitzar, seleccionar i contrastar, de manera progressivament autònoma, informació procedent de diferents fonts, calibrant-ne la fiabilitat i pertinència en funció dels objectius de lectura; organitzar-la i integrar-la en esquemes propis, i reelaborar-la i comunicar-la de manera creativa adoptant un punt de vista crític respectant els principis de propietat intel·lectual. - Localitzar, seleccionar i contrastar, de manera progressivament autònoma, informació procedent de diferents fonts. - Avaluar-ne la fiabilitat i pertinença en funció dels objectius de lectura. - Organitzar la informació procedent de diferents fonts. - Integrar la informació procedent de diferents fonts en esquemes propis. - Reelaborar la informació procedent de diferents fonts. - Comunicar la informació procedent de diferents fonts de manera creativa adoptant un punt de vista crític. - Respectar els principis de la propietat intel·lectual.</t>
   </si>
   <si>
     <t>CA6.2</t>
   </si>
   <si>
     <t>Elaborar treballs de recerca, de manera progressivament autònoma, en diferents suports, sobre diversos temes d'interès acadèmic, personal o social a partir de la informació seleccionada.</t>
   </si>
   <si>
     <t>CA6.3</t>
   </si>
   <si>
     <t>Adoptar hàbits d'ús crític, segur, sostenible i saludable de les tecnologies digitals amb relació a la cerca i la comunicació de la informació.</t>
   </si>
   <si>
     <t>CA7.1</t>
   </si>
   <si>
     <t>Llegir de manera autònoma texts seleccionats en funció dels propis gusts, interessos i necessitats, i deixar constància del progrés del propi itinerari lector i cultural explicant els criteris de selecció de les lectures, les formes d'accés a la cultura literària i l'experiència de lectura. - Llegir de manera autònoma texts seleccionats en funció dels propis gusts, interessos i necessitats. - Deixar constància del progrés del propi itinerari lector i cultural. - Explicar els criteris de selecció de lectura. - Explicar les formes d'accés a la cultura literària i l'experiència de lectura.</t>
   </si>
   <si>
     <t>CA7.2</t>
   </si>
   <si>
     <t>Compartir l'experiència de lectura en suports diversos relacionant el sentit de l'obra amb la pròpia experiència biogràfica, lectora i cultural. - Compartir l'experiència de lectura en suports diversos. - Relacionar el sentit de l'obra amb la pròpia experiència biogràfica, lectora i cultural.</t>
+  </si>
+  <si>
+    <t>CA8.1</t>
+  </si>
+  <si>
+    <t>Explicar i argumentar la interpretació de les obres llegides a partir de l'anàlisi de les relacions internes dels seus elements constitutius amb el sentit de l'obra i de les relacions externes del text amb el seu context social i històric, atesa la configuració i evolució dels gèneres i subgèneres literaris. - Explicar i argumentar la interpretació de les obres llegides a partir de l'anàlisi de les relacions internes dels seus elements constitutius amb el sentit de l'obra. - Relacionar l'obra llegida amb el seu context històric. - Relacionar l'obra amb el gènere i/o subgènere literari al qual pertany.</t>
   </si>
   <si>
     <t>CA8.2</t>
   </si>
   <si>
     <t>Establir de manera progressivament autònoma vincles argumentats entre els texts llegits i altres texts escrits, orals o multimodals, com també altres manifestacions artístiques i culturals en funció de temes, tòpics, estructures, llenguatge i valors ètics i estètics, mostrant la implicació i la resposta personal del lector en la lectura. - Establir de manera progressivament autònoma vincles argumentats entre els texts llegits i altres texts escrits, orals i multimodals. - Establir de manera progressivament autònoma vincles argumentats entre els texts llegits amb altres manifestacions artístiques i culturals en funció de temes, tòpics, estructures, llenguatge i valors ètics i estètics. - Mostrar la implicació i la resposta personal del lector en la lectura.</t>
   </si>
   <si>
     <t>CA8.3</t>
   </si>
   <si>
     <t>Crear texts personals o col·lectius amb intenció literària i consciència d'estil, en diferents suports i amb ajuda d'altres llenguatges artístics i audiovisuals, a partir de la lectura d'obres o fragments significatius en els quals s'emprin les convencions formals dels diversos gèneres i estils literaris.</t>
   </si>
   <si>
     <t>CA9.1</t>
   </si>
   <si>
     <t>Revisar els texts propis de manera progressivament autònoma i fer propostes de millora argumentant els canvis a partir de la reflexió metalingüística i interlingüística amb el metallenguatge específic. - Revisar els texts propis de manera progressivament autònoma. - Fer propostes de millora argumentant els canvis a partir de la reflexió metalingüística amb el metallenguatge específic.</t>
   </si>
   <si>
     <t>CA9.2</t>
   </si>
   <si>
     <t>Explicar i argumentar la interrelació entre el propòsit comunicatiu i les eleccions lingüístiques de l'emissor, com també els seus efectes en el receptor, utilitzant el coneixement explícit de la llengua i el metallenguatge específic. - Explicar la interrelació entre el propòsit comunicatiu i les eleccions lingüístiques de l'emissor, com també dels seus efectes en el receptor. - Argumentar la interrelació entre el propòsit comunicatiu i les eleccions lingüístiques de l'emissor, com també dels seus efectes en el receptor. - Utilitzar el coneixement explícit de la llengua i el metallenguatge específic.</t>
   </si>
@@ -1664,231 +1685,231 @@
   <si>
     <t xml:space="preserve">
 • Reescritura creativa de fragmentos literarios clásicos que contengan abusos de poder, transformándolos en diálogos basados en la comunicación no violenta y la igualdad.
 • Producción de un podcast de simulación parlamentaria donde el alumnado deba defender posturas opuestas utilizando exclusivamente léxico inclusivo y evitando términos peyorativos.
 • Creación de una 'Guía de Estilo Ético' para el centro educativo en formato digital o infográfico, proponiendo alternativas lingüísticas a microaggressiones detectadas en el entorno.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Análisis crítico de las 'Normas de la Comunidad' de plataformas como TikTok o Twitch, debatiendo su eficacia para proteger la dignidad humana y la convivencia.
 • Implementación de un sistema de 'puntos de diplomacia' en debates de aula, donde se premie la capacidad de parafrasear al oponente y validar sus argumentos antes de refutar.
 • Elección autónoma de un conflicto social de actualidad para investigar cómo el lenguaje mediático influye en la percepción del mismo, vinculándolo con sus propios intereses.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, CP2, CP3</t>
-[...50 lines deleted...]
-    <t>Enfocada en la búsqueda, selección y contraste de información evaluando su fiabilidad y evitando riesgos digitales.</t>
+    <t>CCL1, CC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCEC1, CP2, CP3</t>
+  </si>
+  <si>
+    <t>La CE implica describir y apreciar la diversidad lingüística, lo que requiere expresar ideas (CCL1), reconocer la diversidad cultural (CC1) y desarrollar la autoestima lingüística (CPSAA1). Secundariamente, se aprecia el patrimonio (CCEC1), se media entre lenguas (CP2) y se conocen otras culturas (CP3).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CD1</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM4, CC3</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales implica extraer información (CCL2), evaluar su fiabilidad (CCL3) y manejar fuentes digitales (CD1). Secundariamente, se desarrolla el pensamiento crítico (CPSAA4), la interpretación de datos (STEM4) y la participación cívica (CC3).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, CD3</t>
+  </si>
+  <si>
+    <t>CPSAA2, CPSAA5, CC4</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales exige comunicación clara (CCL1), estrategias discursivas (CCL5) y creación de contenidos digitales (CD3). Secundariamente, requiere autorregulación (CPSAA2), trabajo en equipo (CPSAA5) y comunicación responsable (CC4).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL4, CC1</t>
+  </si>
+  <si>
+    <t>CPSAA4, CD4, STEM1</t>
+  </si>
+  <si>
+    <t>Comprender y valorar textos escritos supone comprender e interpretar (CCL2), leer con fluidez (CCL4) y valorar críticamente (CC1). Secundariamente, se fomenta el pensamiento crítico (CPSAA4), la lectura digital (CD4) y la interpretación de información científica (STEM1).</t>
+  </si>
+  <si>
+    <t>CPSAA2, CC4, CE1</t>
+  </si>
+  <si>
+    <t>Producir textos escritos coherentes y cohesionados implica expresar ideas (CCL1), aplicar estrategias discursivas (CCL5) y usar herramientas digitales (CD3). Secundariamente, requiere planificación (CPSAA2), responsabilidad comunicativa (CC4) e iniciativa (CE1).</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CD2</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM4, CC2</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información exige evaluar la fiabilidad (CCL3), buscar en entornos digitales (CD1) y gestionar la información (CD2). Secundariamente, se aplica el pensamiento crítico (CPSAA4), el análisis de datos (STEM4) y el respeto a la propiedad intelectual (CC2).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCEC2, CE2, CC3</t>
+  </si>
+  <si>
+    <t>Leer obras diversas como fuente de placer implica desarrollar el hábito lector (CCL4), apreciar el patrimonio cultural (CCEC1) y construir la identidad personal (CPSAA1). Secundariamente, se participa en la vida cultural (CCEC2), se establecen metas (CE2) y se reconoce el valor cultural (CC3).</t>
   </si>
   <si>
     <t>CCL4, CCEC1, CCEC2</t>
   </si>
   <si>
-    <t>CPSAA1</t>
-[...26 lines deleted...]
-    <t>Vincula las prácticas comunicativas con la convivencia democrática, la resolución de conflictos y la igualdad de derechos.</t>
+    <t>CCEC3, CPSAA3, CC1</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras literarias exige comprensión lectora (CCL4), apreciación artística (CCEC1) e interpretación (CCEC2). Secundariamente, se expresa creatividad (CCEC3), se desarrolla la conciencia social (CPSAA3) y se reconoce la diversidad cultural (CC1).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, STEM2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC1, CE1</t>
+  </si>
+  <si>
+    <t>Movilizar conocimiento sobre la lengua implica usarla adecuadamente (CCL1), reflexionar sobre el discurso (CCL5) y aplicar un pensamiento lógico-lingüístico (STEM2). Secundariamente, se desarrolla la autoevaluación (CPSAA1), se respeta la diversidad lingüística (CC1) y se aplica a situaciones reales (CE1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA5, CCL5</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática exige reconocer la diversidad (CC1), ejercer derechos (CC2) y participar cívicamente (CC3). Secundariamente, se desarrollan habilidades sociales (CPSAA3), cooperación (CPSAA5) y diálogo (CCL5).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Lengua Castellana y Literatura para 3.º ESO (ej. Decreto 65/2022 de la Comunidad de Madrid). Identifica los 10 criterios de evaluación de la materia, sus 46 criterios de desempeño asociados y los 83 saberes básicos organizados en los 3 bloques: Comunicación oral, Comunicación escrita, y Educación literaria. Revisa también las orientaciones metodológicas y de evaluación que indica el decreto.</t>
+  </si>
+  <si>
+    <t>Crea una tabla en Excel con tres columnas: CE, criterios de evaluación (numerados) y saberes básicos. Usa la numeración exacta del decreto; te servirá para todas las programaciones del departamento.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica cómo se desglosan los 3 bloques (Comunicación, Reflexión sobre la Lengua y Educación Literaria) y revisa los descriptores operativos del Perfil de Salida que conectan con nuestra materia.</t>
-[...14 lines deleted...]
-    <t>Agrupa los 46 criterios por procesos (escuchar, hablar, leer, escribir) en un Excel; verás que muchos se repiten y puedes evaluarlos con la misma actividad recurrente.</t>
+    <t>Enumera las 10 competencias específicas (CE) de la materia. Para cada CE, escribe los criterios de evaluación que le corresponden (total 46). Asegúrate de no mezclar saberes ni redactar de forma academicista; los criterios son enunciados evaluables del tipo «Analizar el contenido de textos orales», no «Saber analizar».</t>
+  </si>
+  <si>
+    <t>Imprime la lista de criterios y ponla en tu mesa. Cada vez que diseñes una actividad, mira si algún criterio ya está cubierto; así evitas saturar un criterio y olvidar otros.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 46 criterios a un instrumento de evaluación (rúbricas para exposiciones, listas de cotejo para cuadernos, pruebas de control para gramática).</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO, el criterio de 'Reflexión sobre la lengua' debe evaluarse siempre vinculado a la producción de textos; olvida los exámenes de análisis sintáctico aislado si quieres cumplir con la inspección.</t>
+    <t>Selecciona 4-5 criterios por evaluación (trimestre) que sean abordables con los 3h semanales. Para cada criterio, decide el instrumento de evaluación más adecuado: rúbrica analítica, lista de cotejo, escala de valoración, prueba escrita u oral. Prioriza criterios que evalúen procesos (leer, escribir, hablar, escuchar) frente a saberes memorísticos.</t>
+  </si>
+  <si>
+    <t>No asignes más de 2 criterios a una sola prueba. Si una redacción cubre tres criterios (por ej., coherencia, cohesión y ortografía), usa una rúbrica que los distinga claramente. El departamento debe acordar los instrumentos comunes.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 83 saberes básicos en las 3 horas semanales. En 3.º ESO, la literatura suele abarcar desde la Edad Media al Siglo de Oro (o hasta el XVIII según CCAA).</t>
-[...2 lines deleted...]
-    <t>Con solo 3 horas semanales, fusiona la gramática (Bloque 3) con la literatura (Bloque 2). Por ejemplo, estudia los determinantes y adjetivos mientras analizas el 'Locus Amoenus' en la lírica renacentista.</t>
+    <t>Distribuye los 83 saberes en tres bloques trimestrales, asegurando progresión y que los saberes previos se retomen. Por ejemplo: 1er trimestre: texto narrativo y descripción (saberes del bloque de comunicación escrita), 2º: texto expositivo y argumentativo, 3º: textos multimodales y proyectos de investigación. No olvides incluir saberes de educación literaria (lectura de obras completas) en cada trimestre.</t>
+  </si>
+  <si>
+    <t>Haz una secuencia de saberes que termine con una tarea integradora (por ejemplo, un podcast o un artículo de opinión). Así evitas que los saberes queden aislados y el alumnado vea la utilidad.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para el segundo trimestre, funciona muy bien un 'Certamen de Teatro Clásico' donde los alumnos adapten escenas del Quijote o Lope; cubres literatura, expresión oral y trabajo cooperativo de un solo golpe.</t>
+    <t>3-4 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios saberes y criterios. Por ejemplo: «Crear un podcast literario sobre una obra leída» (1er trimestre). La SDA debe incluir: título, justificación, competencias clave trabajadas, saberes, criterios, actividades secuenciadas, producto final y rúbrica de evaluación. Ajusta la duración a 6-8 sesiones.</t>
+  </si>
+  <si>
+    <t>Reutiliza SDA compartidas por el departamento o adapta las del INTEF. Añade un «diario de aprendizaje» del alumno para que reflexione sobre su proceso; la inspección valora mucho esta metacognición.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada Competencia Específica. La suma debe ser 100%. Asegúrate de que las competencias comunicativas (1 a 5) tengan un peso predominante.</t>
-[...2 lines deleted...]
-    <t>No ponderes los instrumentos (exámenes 60%, trabajos 40%), pondera los criterios. Si un alumno falla en ortografía (CE 9), eso no debe hundir su nota de literatura (CE 8).</t>
+    <t>Acuerda con el departamento el peso de cada criterio en la calificación final. Por ejemplo: criterios de comunicación escrita 40%, comunicación oral 25%, educación literaria 20%, y un 15% para la actitud/participación (si el centro lo permite). Decide también cómo se ponderan las SDA (por ej., cada SDA vale un 10% de la nota trimestral).</t>
+  </si>
+  <si>
+    <t>No asignes más del 30% a un solo instrumento. Si una SDA falla (por problemas técnicos, absentismo, etc.), que el peso esté repartido para no perjudicar al alumnado. Documenta las ponderaciones en la programación didáctica.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones curriculares no significativas y el plan de recuperación basado en la superación de criterios no logrados, no en la repetición de exámenes.</t>
-[...2 lines deleted...]
-    <t>Diseña un 'Portfolio de Recuperación' donde el alumno solo trabaje los criterios suspensos; es más eficiente que volver a examinar de 20 temas de morfología.</t>
+    <t>Redacta medidas ordinarias (adaptaciones no significativas) y extraordinarias (significativas) según el perfil del alumnado. Para recuperación, define actividades de refuerzo y una prueba extraordinaria en junio. Incluye también el plan de recuperación de trimestres pendientes basado en la evaluación de criterios no superados.</t>
+  </si>
+  <si>
+    <t>En la programación, incluye ejemplos concretos: «Para alumnado con dislexia, se proporcionarán instrucciones orales y apoyo gráfico en las tareas escritas.» La inspección pide acciones observables, no genéricos como «adaptaciones curriculares» sin más.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer las lenguas de España y las variedades dialectales del español, con atención especial a la del propio territorio, identificando algunas nociones básicas de las lenguas, t</t>
   </si>
   <si>
     <t>Identificar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valoración de la riqueza cultural, lingüística y dialectal, a partir de la observación de la d</t>
   </si>
   <si>
     <t>Comprender el sentido global, la estructura, la información más relevante en función de las necesidades comunicativas y la intención del emisor en textos orales y multimodales senc</t>
   </si>
@@ -1956,50 +1977,53 @@
     <t>Participar de manera activa i adequada en interaccions orals informals, en el treball en equip i en situacions orals formals de caràcter dialogat, amb actituds d'escolta activa i e</t>
   </si>
   <si>
     <t>Comprendre i interpretar el sentit global, l'estructura, la informació més rellevant i la intenció de l'emissor de texts escrits i multimodals d'una certa complexitat que respongui</t>
   </si>
   <si>
     <t>Valorar críticament el contingut i la forma de texts d'una certa complexitat avaluant-ne la qualitat i fiabilitat, com també l'eficàcia dels procediments lingüístics emprats. - Val</t>
   </si>
   <si>
     <t>Planificar la redacció de texts escrits i multimodals d'una certa extensió atesa la situació comunicativa, el destinatari, el propòsit i el canal; redactar esborranys i revisar-los</t>
   </si>
   <si>
     <t>Incorporar procediments per enriquir els texts atenent aspectes discursius, lingüístics i d'estil, amb precisió lèxica i correcció ortogràfica i gramatical. - Incorporar procedimen</t>
   </si>
   <si>
     <t>Localitzar, seleccionar i contrastar, de manera progressivament autònoma, informació procedent de diferents fonts, calibrant-ne la fiabilitat i pertinència en funció dels objectius</t>
   </si>
   <si>
     <t>Elaborar treballs de recerca, de manera progressivament autònoma, en diferents suports, sobre diversos temes d'interès acadèmic, personal o social a partir de la informació selecci</t>
   </si>
   <si>
     <t xml:space="preserve">Llegir de manera autònoma texts seleccionats en funció dels propis gusts, interessos i necessitats, i deixar constància del progrés del propi itinerari lector i cultural explicant </t>
   </si>
   <si>
     <t>Compartir l'experiència de lectura en suports diversos relacionant el sentit de l'obra amb la pròpia experiència biogràfica, lectora i cultural. - Compartir l'experiència de lectur</t>
+  </si>
+  <si>
+    <t>Explicar i argumentar la interpretació de les obres llegides a partir de l'anàlisi de les relacions internes dels seus elements constitutius amb el sentit de l'obra i de les relaci</t>
   </si>
   <si>
     <t>Establir de manera progressivament autònoma vincles argumentats entre els texts llegits i altres texts escrits, orals o multimodals, com també altres manifestacions artístiques i c</t>
   </si>
   <si>
     <t>Crear texts personals o col·lectius amb intenció literària i consciència d'estil, en diferents suports i amb ajuda d'altres llenguatges artístics i audiovisuals, a partir de la lec</t>
   </si>
   <si>
     <t>Revisar els texts propis de manera progressivament autònoma i fer propostes de millora argumentant els canvis a partir de la reflexió metalingüística i interlingüística amb el meta</t>
   </si>
   <si>
     <t>Explicar i argumentar la interrelació entre el propòsit comunicatiu i les eleccions lingüístiques de l'emissor, com també els seus efectes en el receptor, utilitzant el coneixement</t>
   </si>
   <si>
     <t>Formular generalitzacions sobre alguns aspectes del funcionament de la llengua a partir de l'observació, la comparació i transformació d'enunciats, com també de la formulació d'hip</t>
   </si>
   <si>
     <t>Identificar i bandejar els usos discriminatoris de la llengua, els abusos de poder a través de la paraula i els usos manipuladors del llenguatge a partir de la reflexió i l'anàlisi</t>
   </si>
   <si>
     <t>Utilitzar estratègies per a la resolució dialogada dels conflictes i la recerca de consensos, tant en l'àmbit personal com educatiu i social. - Utilitzar estratègies per a la resol</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
@@ -2637,51 +2661,51 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
         <v>170</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
@@ -2731,666 +2755,666 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>494</v>
+        <v>501</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>516</v>
+        <v>525</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>548</v>
+        <v>555</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>535</v>
+        <v>546</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F48"/>
+  <dimension ref="A1:F49"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E48"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
       <c r="D3" s="7">
         <v>3.75</v>
       </c>
       <c r="E3" s="7">
         <v>3.75</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="D4" s="7">
         <v>3.75</v>
       </c>
       <c r="E4" s="7">
         <v>3.75</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="D5" s="7">
         <v>5.0</v>
       </c>
       <c r="E5" s="7">
         <v>5.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="D6" s="7">
         <v>5.0</v>
       </c>
       <c r="E6" s="7">
         <v>5.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="D7" s="7">
         <v>6.25</v>
       </c>
       <c r="E7" s="7">
         <v>6.25</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="D8" s="7">
         <v>6.25</v>
       </c>
       <c r="E8" s="7">
         <v>6.25</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>4.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="D9" s="7">
         <v>5.0</v>
       </c>
       <c r="E9" s="7">
         <v>5.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="D10" s="7">
         <v>5.0</v>
       </c>
       <c r="E10" s="7">
         <v>5.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D11" s="7">
         <v>6.25</v>
       </c>
       <c r="E11" s="7">
         <v>6.25</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>5.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="D12" s="7">
         <v>6.25</v>
       </c>
       <c r="E12" s="7">
         <v>6.25</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>6.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="D13" s="7">
         <v>2.5</v>
       </c>
       <c r="E13" s="7">
         <v>2.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>6.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D14" s="7">
         <v>2.5</v>
       </c>
       <c r="E14" s="7">
         <v>2.5</v>
       </c>
@@ -3400,641 +3424,657 @@
       <c r="A15" s="5">
         <v>6.3</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>194</v>
       </c>
       <c r="D15" s="7">
         <v>2.5</v>
       </c>
       <c r="E15" s="7">
         <v>2.5</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>7.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
       <c r="D16" s="7">
         <v>3.75</v>
       </c>
       <c r="E16" s="7">
         <v>3.75</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>7.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>207</v>
       </c>
       <c r="D17" s="7">
         <v>3.75</v>
       </c>
       <c r="E17" s="7">
         <v>3.75</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>8.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="D18" s="7">
-        <v>4.0</v>
+        <v>3.33</v>
       </c>
       <c r="E18" s="7">
-        <v>4.0</v>
+        <v>3.33</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>8.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>576</v>
+        <v>583</v>
       </c>
       <c r="D19" s="7">
-        <v>4.0</v>
+        <v>3.33</v>
       </c>
       <c r="E19" s="7">
-        <v>4.0</v>
+        <v>3.33</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>8.3</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="D20" s="7">
-        <v>4.0</v>
+        <v>3.33</v>
       </c>
       <c r="E20" s="7">
-        <v>4.0</v>
+        <v>3.33</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>9.1</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="D21" s="7">
         <v>3.33</v>
       </c>
       <c r="E21" s="7">
         <v>3.33</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>9.2</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="D22" s="7">
         <v>3.33</v>
       </c>
       <c r="E22" s="7">
         <v>3.33</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>9.3</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="D23" s="7">
         <v>3.33</v>
       </c>
       <c r="E23" s="7">
         <v>3.33</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>10.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="D24" s="7">
         <v>3.75</v>
       </c>
       <c r="E24" s="7">
         <v>3.75</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>10.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="D25" s="7">
         <v>3.75</v>
       </c>
       <c r="E25" s="7">
         <v>3.75</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="D39" s="7"/>
       <c r="E39" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="D40" s="7"/>
       <c r="E40" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
       <c r="D43" s="7"/>
       <c r="E43" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>599</v>
+        <v>606</v>
       </c>
       <c r="D44" s="7"/>
       <c r="E44" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>600</v>
+        <v>607</v>
       </c>
       <c r="D45" s="7"/>
       <c r="E45" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>601</v>
+        <v>608</v>
       </c>
       <c r="D46" s="7"/>
       <c r="E46" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>602</v>
+        <v>609</v>
       </c>
       <c r="D47" s="7"/>
       <c r="E47" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-      <c r="C48" s="5"/>
+        <v>300</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>610</v>
+      </c>
       <c r="D48" s="7"/>
       <c r="E48" s="7">
-        <f>SUM(E3:E47)</f>
-[...3 lines deleted...]
-        <v>604</v>
+        <v>2.17</v>
+      </c>
+      <c r="F48" s="5"/>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="B49" s="5"/>
+      <c r="C49" s="5"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7">
+        <f>SUM(E3:E48)</f>
+        <v>144.88999999999993</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>612</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW31"/>
+  <dimension ref="A1:AX31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:AW31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:AX31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:50">
       <c r="A1" s="6" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>4.1</v>
       </c>
       <c r="J1" s="6">
         <v>4.2</v>
       </c>
@@ -4062,1804 +4102,1837 @@
       <c r="R1" s="6">
         <v>8.1</v>
       </c>
       <c r="S1" s="6">
         <v>8.2</v>
       </c>
       <c r="T1" s="6">
         <v>8.3</v>
       </c>
       <c r="U1" s="6">
         <v>9.1</v>
       </c>
       <c r="V1" s="6">
         <v>9.2</v>
       </c>
       <c r="W1" s="6">
         <v>9.3</v>
       </c>
       <c r="X1" s="6">
         <v>10.1</v>
       </c>
       <c r="Y1" s="6">
         <v>10.2</v>
       </c>
       <c r="Z1" s="6" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="AA1" s="6" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="AB1" s="6" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="AC1" s="6" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="AD1" s="6" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="AE1" s="6" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="AF1" s="6" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="AG1" s="6" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="AH1" s="6" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="AI1" s="6" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="AJ1" s="6" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="AK1" s="6" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="AL1" s="6" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="AM1" s="6" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="AN1" s="6" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="AO1" s="6" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="AP1" s="6" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="AQ1" s="6" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="AR1" s="6" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="AS1" s="6" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="AT1" s="6" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="AU1" s="6" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="AV1" s="6" t="s">
-        <v>607</v>
+        <v>300</v>
       </c>
       <c r="AW1" s="6" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:49">
+        <v>615</v>
+      </c>
+      <c r="AX1" s="6" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="2" spans="1:50">
       <c r="A2" s="5" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
-      <c r="AV2" s="5" t="str">
-        <f>IFERROR(AVERAGE(C2:AU2),"")</f>
+      <c r="AV2" s="5"/>
+      <c r="AW2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:AV2),"")</f>
         <v/>
       </c>
-      <c r="AW2" s="5"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:49">
+      <c r="AX2" s="5"/>
+    </row>
+    <row r="3" spans="1:50">
       <c r="A3" s="5" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
-      <c r="AV3" s="5" t="str">
-        <f>IFERROR(AVERAGE(C3:AU3),"")</f>
+      <c r="AV3" s="5"/>
+      <c r="AW3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:AV3),"")</f>
         <v/>
       </c>
-      <c r="AW3" s="5"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:49">
+      <c r="AX3" s="5"/>
+    </row>
+    <row r="4" spans="1:50">
       <c r="A4" s="5" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5"/>
       <c r="AK4" s="5"/>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5"/>
       <c r="AN4" s="5"/>
       <c r="AO4" s="5"/>
       <c r="AP4" s="5"/>
       <c r="AQ4" s="5"/>
       <c r="AR4" s="5"/>
       <c r="AS4" s="5"/>
       <c r="AT4" s="5"/>
       <c r="AU4" s="5"/>
-      <c r="AV4" s="5" t="str">
-        <f>IFERROR(AVERAGE(C4:AU4),"")</f>
+      <c r="AV4" s="5"/>
+      <c r="AW4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:AV4),"")</f>
         <v/>
       </c>
-      <c r="AW4" s="5"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:49">
+      <c r="AX4" s="5"/>
+    </row>
+    <row r="5" spans="1:50">
       <c r="A5" s="5" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
-      <c r="AV5" s="5" t="str">
-        <f>IFERROR(AVERAGE(C5:AU5),"")</f>
+      <c r="AV5" s="5"/>
+      <c r="AW5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:AV5),"")</f>
         <v/>
       </c>
-      <c r="AW5" s="5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:49">
+      <c r="AX5" s="5"/>
+    </row>
+    <row r="6" spans="1:50">
       <c r="A6" s="5" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
-      <c r="AV6" s="5" t="str">
-        <f>IFERROR(AVERAGE(C6:AU6),"")</f>
+      <c r="AV6" s="5"/>
+      <c r="AW6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:AV6),"")</f>
         <v/>
       </c>
-      <c r="AW6" s="5"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:49">
+      <c r="AX6" s="5"/>
+    </row>
+    <row r="7" spans="1:50">
       <c r="A7" s="5" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
-      <c r="AV7" s="5" t="str">
-        <f>IFERROR(AVERAGE(C7:AU7),"")</f>
+      <c r="AV7" s="5"/>
+      <c r="AW7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:AV7),"")</f>
         <v/>
       </c>
-      <c r="AW7" s="5"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:49">
+      <c r="AX7" s="5"/>
+    </row>
+    <row r="8" spans="1:50">
       <c r="A8" s="5" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
       <c r="AS8" s="5"/>
       <c r="AT8" s="5"/>
       <c r="AU8" s="5"/>
-      <c r="AV8" s="5" t="str">
-        <f>IFERROR(AVERAGE(C8:AU8),"")</f>
+      <c r="AV8" s="5"/>
+      <c r="AW8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:AV8),"")</f>
         <v/>
       </c>
-      <c r="AW8" s="5"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:49">
+      <c r="AX8" s="5"/>
+    </row>
+    <row r="9" spans="1:50">
       <c r="A9" s="5" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
       <c r="AN9" s="5"/>
       <c r="AO9" s="5"/>
       <c r="AP9" s="5"/>
       <c r="AQ9" s="5"/>
       <c r="AR9" s="5"/>
       <c r="AS9" s="5"/>
       <c r="AT9" s="5"/>
       <c r="AU9" s="5"/>
-      <c r="AV9" s="5" t="str">
-        <f>IFERROR(AVERAGE(C9:AU9),"")</f>
+      <c r="AV9" s="5"/>
+      <c r="AW9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:AV9),"")</f>
         <v/>
       </c>
-      <c r="AW9" s="5"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:49">
+      <c r="AX9" s="5"/>
+    </row>
+    <row r="10" spans="1:50">
       <c r="A10" s="5" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5"/>
       <c r="AK10" s="5"/>
       <c r="AL10" s="5"/>
       <c r="AM10" s="5"/>
       <c r="AN10" s="5"/>
       <c r="AO10" s="5"/>
       <c r="AP10" s="5"/>
       <c r="AQ10" s="5"/>
       <c r="AR10" s="5"/>
       <c r="AS10" s="5"/>
       <c r="AT10" s="5"/>
       <c r="AU10" s="5"/>
-      <c r="AV10" s="5" t="str">
-        <f>IFERROR(AVERAGE(C10:AU10),"")</f>
+      <c r="AV10" s="5"/>
+      <c r="AW10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:AV10),"")</f>
         <v/>
       </c>
-      <c r="AW10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:49">
+      <c r="AX10" s="5"/>
+    </row>
+    <row r="11" spans="1:50">
       <c r="A11" s="5" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
       <c r="AN11" s="5"/>
       <c r="AO11" s="5"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AS11" s="5"/>
       <c r="AT11" s="5"/>
       <c r="AU11" s="5"/>
-      <c r="AV11" s="5" t="str">
-        <f>IFERROR(AVERAGE(C11:AU11),"")</f>
+      <c r="AV11" s="5"/>
+      <c r="AW11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:AV11),"")</f>
         <v/>
       </c>
-      <c r="AW11" s="5"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:49">
+      <c r="AX11" s="5"/>
+    </row>
+    <row r="12" spans="1:50">
       <c r="A12" s="5" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
       <c r="AR12" s="5"/>
       <c r="AS12" s="5"/>
       <c r="AT12" s="5"/>
       <c r="AU12" s="5"/>
-      <c r="AV12" s="5" t="str">
-        <f>IFERROR(AVERAGE(C12:AU12),"")</f>
+      <c r="AV12" s="5"/>
+      <c r="AW12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:AV12),"")</f>
         <v/>
       </c>
-      <c r="AW12" s="5"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:49">
+      <c r="AX12" s="5"/>
+    </row>
+    <row r="13" spans="1:50">
       <c r="A13" s="5" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AS13" s="5"/>
       <c r="AT13" s="5"/>
       <c r="AU13" s="5"/>
-      <c r="AV13" s="5" t="str">
-        <f>IFERROR(AVERAGE(C13:AU13),"")</f>
+      <c r="AV13" s="5"/>
+      <c r="AW13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:AV13),"")</f>
         <v/>
       </c>
-      <c r="AW13" s="5"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:49">
+      <c r="AX13" s="5"/>
+    </row>
+    <row r="14" spans="1:50">
       <c r="A14" s="5" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5"/>
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5"/>
       <c r="AK14" s="5"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
       <c r="AN14" s="5"/>
       <c r="AO14" s="5"/>
       <c r="AP14" s="5"/>
       <c r="AQ14" s="5"/>
       <c r="AR14" s="5"/>
       <c r="AS14" s="5"/>
       <c r="AT14" s="5"/>
       <c r="AU14" s="5"/>
-      <c r="AV14" s="5" t="str">
-        <f>IFERROR(AVERAGE(C14:AU14),"")</f>
+      <c r="AV14" s="5"/>
+      <c r="AW14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:AV14),"")</f>
         <v/>
       </c>
-      <c r="AW14" s="5"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:49">
+      <c r="AX14" s="5"/>
+    </row>
+    <row r="15" spans="1:50">
       <c r="A15" s="5" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="5"/>
       <c r="AM15" s="5"/>
       <c r="AN15" s="5"/>
       <c r="AO15" s="5"/>
       <c r="AP15" s="5"/>
       <c r="AQ15" s="5"/>
       <c r="AR15" s="5"/>
       <c r="AS15" s="5"/>
       <c r="AT15" s="5"/>
       <c r="AU15" s="5"/>
-      <c r="AV15" s="5" t="str">
-        <f>IFERROR(AVERAGE(C15:AU15),"")</f>
+      <c r="AV15" s="5"/>
+      <c r="AW15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:AV15),"")</f>
         <v/>
       </c>
-      <c r="AW15" s="5"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:49">
+      <c r="AX15" s="5"/>
+    </row>
+    <row r="16" spans="1:50">
       <c r="A16" s="5" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
       <c r="AN16" s="5"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AS16" s="5"/>
       <c r="AT16" s="5"/>
       <c r="AU16" s="5"/>
-      <c r="AV16" s="5" t="str">
-        <f>IFERROR(AVERAGE(C16:AU16),"")</f>
+      <c r="AV16" s="5"/>
+      <c r="AW16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:AV16),"")</f>
         <v/>
       </c>
-      <c r="AW16" s="5"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:49">
+      <c r="AX16" s="5"/>
+    </row>
+    <row r="17" spans="1:50">
       <c r="A17" s="5" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5"/>
       <c r="AN17" s="5"/>
       <c r="AO17" s="5"/>
       <c r="AP17" s="5"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AS17" s="5"/>
       <c r="AT17" s="5"/>
       <c r="AU17" s="5"/>
-      <c r="AV17" s="5" t="str">
-        <f>IFERROR(AVERAGE(C17:AU17),"")</f>
+      <c r="AV17" s="5"/>
+      <c r="AW17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:AV17),"")</f>
         <v/>
       </c>
-      <c r="AW17" s="5"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:49">
+      <c r="AX17" s="5"/>
+    </row>
+    <row r="18" spans="1:50">
       <c r="A18" s="5" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="5"/>
       <c r="AM18" s="5"/>
       <c r="AN18" s="5"/>
       <c r="AO18" s="5"/>
       <c r="AP18" s="5"/>
       <c r="AQ18" s="5"/>
       <c r="AR18" s="5"/>
       <c r="AS18" s="5"/>
       <c r="AT18" s="5"/>
       <c r="AU18" s="5"/>
-      <c r="AV18" s="5" t="str">
-        <f>IFERROR(AVERAGE(C18:AU18),"")</f>
+      <c r="AV18" s="5"/>
+      <c r="AW18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:AV18),"")</f>
         <v/>
       </c>
-      <c r="AW18" s="5"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:49">
+      <c r="AX18" s="5"/>
+    </row>
+    <row r="19" spans="1:50">
       <c r="A19" s="5" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
       <c r="AN19" s="5"/>
       <c r="AO19" s="5"/>
       <c r="AP19" s="5"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AS19" s="5"/>
       <c r="AT19" s="5"/>
       <c r="AU19" s="5"/>
-      <c r="AV19" s="5" t="str">
-        <f>IFERROR(AVERAGE(C19:AU19),"")</f>
+      <c r="AV19" s="5"/>
+      <c r="AW19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:AV19),"")</f>
         <v/>
       </c>
-      <c r="AW19" s="5"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:49">
+      <c r="AX19" s="5"/>
+    </row>
+    <row r="20" spans="1:50">
       <c r="A20" s="5" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
       <c r="AN20" s="5"/>
       <c r="AO20" s="5"/>
       <c r="AP20" s="5"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AS20" s="5"/>
       <c r="AT20" s="5"/>
       <c r="AU20" s="5"/>
-      <c r="AV20" s="5" t="str">
-        <f>IFERROR(AVERAGE(C20:AU20),"")</f>
+      <c r="AV20" s="5"/>
+      <c r="AW20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:AV20),"")</f>
         <v/>
       </c>
-      <c r="AW20" s="5"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:49">
+      <c r="AX20" s="5"/>
+    </row>
+    <row r="21" spans="1:50">
       <c r="A21" s="5" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5"/>
       <c r="AT21" s="5"/>
       <c r="AU21" s="5"/>
-      <c r="AV21" s="5" t="str">
-        <f>IFERROR(AVERAGE(C21:AU21),"")</f>
+      <c r="AV21" s="5"/>
+      <c r="AW21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:AV21),"")</f>
         <v/>
       </c>
-      <c r="AW21" s="5"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:49">
+      <c r="AX21" s="5"/>
+    </row>
+    <row r="22" spans="1:50">
       <c r="A22" s="5" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
       <c r="AK22" s="5"/>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
       <c r="AN22" s="5"/>
       <c r="AO22" s="5"/>
       <c r="AP22" s="5"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AS22" s="5"/>
       <c r="AT22" s="5"/>
       <c r="AU22" s="5"/>
-      <c r="AV22" s="5" t="str">
-        <f>IFERROR(AVERAGE(C22:AU22),"")</f>
+      <c r="AV22" s="5"/>
+      <c r="AW22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:AV22),"")</f>
         <v/>
       </c>
-      <c r="AW22" s="5"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:49">
+      <c r="AX22" s="5"/>
+    </row>
+    <row r="23" spans="1:50">
       <c r="A23" s="5" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
       <c r="AN23" s="5"/>
       <c r="AO23" s="5"/>
       <c r="AP23" s="5"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AS23" s="5"/>
       <c r="AT23" s="5"/>
       <c r="AU23" s="5"/>
-      <c r="AV23" s="5" t="str">
-        <f>IFERROR(AVERAGE(C23:AU23),"")</f>
+      <c r="AV23" s="5"/>
+      <c r="AW23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:AV23),"")</f>
         <v/>
       </c>
-      <c r="AW23" s="5"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:49">
+      <c r="AX23" s="5"/>
+    </row>
+    <row r="24" spans="1:50">
       <c r="A24" s="5" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="5"/>
       <c r="AO24" s="5"/>
       <c r="AP24" s="5"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AS24" s="5"/>
       <c r="AT24" s="5"/>
       <c r="AU24" s="5"/>
-      <c r="AV24" s="5" t="str">
-        <f>IFERROR(AVERAGE(C24:AU24),"")</f>
+      <c r="AV24" s="5"/>
+      <c r="AW24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:AV24),"")</f>
         <v/>
       </c>
-      <c r="AW24" s="5"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:49">
+      <c r="AX24" s="5"/>
+    </row>
+    <row r="25" spans="1:50">
       <c r="A25" s="5" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="5"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
       <c r="AS25" s="5"/>
       <c r="AT25" s="5"/>
       <c r="AU25" s="5"/>
-      <c r="AV25" s="5" t="str">
-        <f>IFERROR(AVERAGE(C25:AU25),"")</f>
+      <c r="AV25" s="5"/>
+      <c r="AW25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:AV25),"")</f>
         <v/>
       </c>
-      <c r="AW25" s="5"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:49">
+      <c r="AX25" s="5"/>
+    </row>
+    <row r="26" spans="1:50">
       <c r="A26" s="5" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
       <c r="AN26" s="5"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="5"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AS26" s="5"/>
       <c r="AT26" s="5"/>
       <c r="AU26" s="5"/>
-      <c r="AV26" s="5" t="str">
-        <f>IFERROR(AVERAGE(C26:AU26),"")</f>
+      <c r="AV26" s="5"/>
+      <c r="AW26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:AV26),"")</f>
         <v/>
       </c>
-      <c r="AW26" s="5"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:49">
+      <c r="AX26" s="5"/>
+    </row>
+    <row r="27" spans="1:50">
       <c r="A27" s="5" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
       <c r="AN27" s="5"/>
       <c r="AO27" s="5"/>
       <c r="AP27" s="5"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AS27" s="5"/>
       <c r="AT27" s="5"/>
       <c r="AU27" s="5"/>
-      <c r="AV27" s="5" t="str">
-        <f>IFERROR(AVERAGE(C27:AU27),"")</f>
+      <c r="AV27" s="5"/>
+      <c r="AW27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:AV27),"")</f>
         <v/>
       </c>
-      <c r="AW27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:49">
+      <c r="AX27" s="5"/>
+    </row>
+    <row r="28" spans="1:50">
       <c r="A28" s="5" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
       <c r="AN28" s="5"/>
       <c r="AO28" s="5"/>
       <c r="AP28" s="5"/>
       <c r="AQ28" s="5"/>
       <c r="AR28" s="5"/>
       <c r="AS28" s="5"/>
       <c r="AT28" s="5"/>
       <c r="AU28" s="5"/>
-      <c r="AV28" s="5" t="str">
-        <f>IFERROR(AVERAGE(C28:AU28),"")</f>
+      <c r="AV28" s="5"/>
+      <c r="AW28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:AV28),"")</f>
         <v/>
       </c>
-      <c r="AW28" s="5"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:49">
+      <c r="AX28" s="5"/>
+    </row>
+    <row r="29" spans="1:50">
       <c r="A29" s="5" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
       <c r="AN29" s="5"/>
       <c r="AO29" s="5"/>
       <c r="AP29" s="5"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AS29" s="5"/>
       <c r="AT29" s="5"/>
       <c r="AU29" s="5"/>
-      <c r="AV29" s="5" t="str">
-        <f>IFERROR(AVERAGE(C29:AU29),"")</f>
+      <c r="AV29" s="5"/>
+      <c r="AW29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:AV29),"")</f>
         <v/>
       </c>
-      <c r="AW29" s="5"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:49">
+      <c r="AX29" s="5"/>
+    </row>
+    <row r="30" spans="1:50">
       <c r="A30" s="5" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
       <c r="AN30" s="5"/>
       <c r="AO30" s="5"/>
       <c r="AP30" s="5"/>
       <c r="AQ30" s="5"/>
       <c r="AR30" s="5"/>
       <c r="AS30" s="5"/>
       <c r="AT30" s="5"/>
       <c r="AU30" s="5"/>
-      <c r="AV30" s="5" t="str">
-        <f>IFERROR(AVERAGE(C30:AU30),"")</f>
+      <c r="AV30" s="5"/>
+      <c r="AW30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:AV30),"")</f>
         <v/>
       </c>
-      <c r="AW30" s="5"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:49">
+      <c r="AX30" s="5"/>
+    </row>
+    <row r="31" spans="1:50">
       <c r="A31" s="5" t="s">
-        <v>637</v>
+        <v>645</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
       <c r="Z31" s="5"/>
       <c r="AA31" s="5"/>
       <c r="AB31" s="5"/>
       <c r="AC31" s="5"/>
       <c r="AD31" s="5"/>
       <c r="AE31" s="5"/>
       <c r="AF31" s="5"/>
       <c r="AG31" s="5"/>
       <c r="AH31" s="5"/>
       <c r="AI31" s="5"/>
       <c r="AJ31" s="5"/>
       <c r="AK31" s="5"/>
       <c r="AL31" s="5"/>
       <c r="AM31" s="5"/>
       <c r="AN31" s="5"/>
       <c r="AO31" s="5"/>
       <c r="AP31" s="5"/>
       <c r="AQ31" s="5"/>
       <c r="AR31" s="5"/>
       <c r="AS31" s="5"/>
       <c r="AT31" s="5"/>
       <c r="AU31" s="5"/>
-      <c r="AV31" s="5" t="str">
-        <f>IFERROR(AVERAGE(C31:AU31),"")</f>
+      <c r="AV31" s="5"/>
+      <c r="AW31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:AV31),"")</f>
         <v/>
       </c>
-      <c r="AW31" s="5"/>
+      <c r="AX31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="1350">
+  <dataValidations count="1380">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -9864,50 +9937,140 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
@@ -10488,55 +10651,55 @@
       <c r="E21" s="5" t="s">
         <v>97</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K46"/>
+  <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K46"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
@@ -10577,5988 +10740,6023 @@
       <c r="C2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>122</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>124</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>125</v>
       </c>
       <c r="K2" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>126</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>127</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>128</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>129</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>130</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>131</v>
       </c>
       <c r="K3" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5">
         <v>2.1</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>133</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>134</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>135</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>137</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>138</v>
       </c>
       <c r="K4" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5">
         <v>2.2</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>140</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>141</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>142</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>143</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>144</v>
       </c>
       <c r="K5" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>3.1</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>146</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>147</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>148</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>149</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>150</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>151</v>
       </c>
       <c r="K6" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>3.2</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>152</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>153</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>155</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>156</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>157</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>158</v>
       </c>
       <c r="K7" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>4.1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>159</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>160</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>161</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>162</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>163</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>164</v>
       </c>
       <c r="K8" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>4.2</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>165</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>166</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>167</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>168</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>169</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>170</v>
       </c>
       <c r="K9" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>5.1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>171</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>172</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>173</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>174</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>175</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>176</v>
       </c>
       <c r="K10" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>5.2</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>177</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>178</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>147</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>179</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>180</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>181</v>
       </c>
       <c r="K11" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>6.1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>183</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>184</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>185</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>186</v>
       </c>
       <c r="J12" s="5" t="s">
         <v>187</v>
       </c>
       <c r="K12" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>6.2</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>188</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>189</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>190</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>191</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>192</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>193</v>
       </c>
       <c r="K13" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>6.3</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>194</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>195</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>196</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>197</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>198</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>199</v>
       </c>
       <c r="K14" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>7.1</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>200</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>201</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>202</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>203</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>204</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>205</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>206</v>
       </c>
       <c r="K15" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>7.2</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>207</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>208</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>209</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>210</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>211</v>
       </c>
       <c r="K16" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>8.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>212</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>213</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>202</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>214</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>215</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>216</v>
       </c>
       <c r="K17" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>8.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>217</v>
       </c>
-      <c r="E18" s="5"/>
-[...1 lines deleted...]
-      <c r="G18" s="5"/>
+      <c r="E18" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>220</v>
+      </c>
       <c r="H18" s="5" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+        <v>123</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>222</v>
+      </c>
       <c r="K18" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>8.3</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="K19" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>9.1</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="K20" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>9.2</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>202</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="K21" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>9.3</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>134</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="K22" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>10.1</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>134</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="K23" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>10.2</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>196</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>156</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="K24" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5"/>
       <c r="K42" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5"/>
       <c r="K44" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5"/>
       <c r="K46" s="7">
-        <v>2.22</v>
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="7">
+        <v>2.17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I171"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I171"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C8" s="5">
         <v>1</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C9" s="5">
         <v>2</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C10" s="5">
         <v>3</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C11" s="5">
         <v>4</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C12" s="5">
         <v>5</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C13" s="5">
         <v>6</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C14" s="5">
         <v>7</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C15" s="5">
         <v>8</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C16" s="5">
         <v>9</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C17" s="5">
         <v>10</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C18" s="5">
         <v>11</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C19" s="5">
         <v>12</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C20" s="5">
         <v>13</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C21" s="5">
         <v>14</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C22" s="5">
         <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C23" s="5">
         <v>16</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C24" s="5">
         <v>17</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C25" s="5">
         <v>18</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C26" s="5">
         <v>19</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C27" s="5">
         <v>20</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C28" s="5">
         <v>21</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C29" s="5">
         <v>22</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C30" s="5">
         <v>23</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C31" s="5">
         <v>24</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C32" s="5">
         <v>25</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C33" s="5">
         <v>26</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C34" s="5">
         <v>27</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C35" s="5">
         <v>28</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C36" s="5">
         <v>29</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C37" s="5">
         <v>30</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C38" s="5">
         <v>31</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C39" s="5">
         <v>32</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C40" s="5">
         <v>33</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C41" s="5">
         <v>34</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C42" s="5">
         <v>35</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C43" s="5">
         <v>36</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C44" s="5">
         <v>37</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C45" s="5">
         <v>38</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C46" s="5">
         <v>39</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C47" s="5">
         <v>40</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C48" s="5">
         <v>41</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C49" s="5">
         <v>1</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C50" s="5">
         <v>2</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C51" s="5">
         <v>3</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C52" s="5">
         <v>4</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C53" s="5">
         <v>5</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C54" s="5">
         <v>6</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C55" s="5">
         <v>7</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C56" s="5">
         <v>8</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C57" s="5">
         <v>9</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C58" s="5">
         <v>10</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C59" s="5">
         <v>11</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C60" s="5">
         <v>12</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C61" s="5">
         <v>13</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C62" s="5">
         <v>14</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C63" s="5">
         <v>15</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C64" s="5">
         <v>16</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C65" s="5">
         <v>17</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C66" s="5">
         <v>18</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C67" s="5">
         <v>19</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C68" s="5">
         <v>20</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C69" s="5">
         <v>21</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C70" s="5">
         <v>22</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C71" s="5">
         <v>23</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C72" s="5">
         <v>24</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C73" s="5">
         <v>25</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C74" s="5">
         <v>26</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C75" s="5">
         <v>27</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C76" s="5">
         <v>28</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C77" s="5">
         <v>29</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C78" s="5">
         <v>1</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C79" s="5">
         <v>2</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C80" s="5">
         <v>3</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C81" s="5">
         <v>4</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C82" s="5">
         <v>5</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C83" s="5">
         <v>6</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C84" s="5">
         <v>7</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C85" s="5">
         <v>8</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C86" s="5">
         <v>9</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C87" s="5">
         <v>1</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C88" s="5">
         <v>2</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C89" s="5">
         <v>3</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C90" s="5">
         <v>4</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C91" s="5">
         <v>5</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C92" s="5">
         <v>6</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C93" s="5">
         <v>1</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C94" s="5">
         <v>2</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C95" s="5">
         <v>3</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C96" s="5">
         <v>4</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C97" s="5">
         <v>5</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C98" s="5">
         <v>6</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C99" s="5">
         <v>7</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C100" s="5">
         <v>8</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C101" s="5">
         <v>9</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C102" s="5">
         <v>10</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C103" s="5">
         <v>11</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C104" s="5">
         <v>12</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C105" s="5">
         <v>13</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C106" s="5">
         <v>14</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C107" s="5">
         <v>15</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C108" s="5">
         <v>16</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C109" s="5">
         <v>17</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C110" s="5">
         <v>18</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C111" s="5">
         <v>19</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C112" s="5">
         <v>20</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C113" s="5">
         <v>21</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C114" s="5">
         <v>22</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C115" s="5">
         <v>23</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C116" s="5">
         <v>24</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C117" s="5">
         <v>25</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C118" s="5">
         <v>26</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C119" s="5">
         <v>27</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C120" s="5">
         <v>28</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C121" s="5">
         <v>29</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C122" s="5">
         <v>30</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C123" s="5">
         <v>31</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C124" s="5">
         <v>32</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C125" s="5">
         <v>33</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C126" s="5">
         <v>34</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C127" s="5">
         <v>35</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C128" s="5">
         <v>36</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5"/>
       <c r="I128" s="5"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C129" s="5">
         <v>37</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C130" s="5">
         <v>38</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C131" s="5">
         <v>39</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C132" s="5">
         <v>40</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C133" s="5">
         <v>41</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5"/>
       <c r="H133" s="5"/>
       <c r="I133" s="5"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C134" s="5">
         <v>1</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5"/>
       <c r="H134" s="5"/>
       <c r="I134" s="5"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C135" s="5">
         <v>2</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C136" s="5">
         <v>3</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C137" s="5">
         <v>4</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C138" s="5">
         <v>5</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C139" s="5">
         <v>6</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C140" s="5">
         <v>7</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C141" s="5">
         <v>8</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C142" s="5">
         <v>9</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C143" s="5">
         <v>10</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C144" s="5">
         <v>11</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C145" s="5">
         <v>12</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C146" s="5">
         <v>13</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C147" s="5">
         <v>14</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C148" s="5">
         <v>15</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C149" s="5">
         <v>16</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C150" s="5">
         <v>17</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5"/>
       <c r="H150" s="5"/>
       <c r="I150" s="5"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C151" s="5">
         <v>18</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C152" s="5">
         <v>19</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C153" s="5">
         <v>20</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C154" s="5">
         <v>21</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C155" s="5">
         <v>22</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C156" s="5">
         <v>23</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5"/>
       <c r="H156" s="5"/>
       <c r="I156" s="5"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C157" s="5">
         <v>24</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C158" s="5">
         <v>25</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5"/>
       <c r="H158" s="5"/>
       <c r="I158" s="5"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C159" s="5">
         <v>26</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5"/>
       <c r="H159" s="5"/>
       <c r="I159" s="5"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C160" s="5">
         <v>27</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C161" s="5">
         <v>28</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5"/>
       <c r="H161" s="5"/>
       <c r="I161" s="5"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C162" s="5">
         <v>29</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5"/>
       <c r="H162" s="5"/>
       <c r="I162" s="5"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C163" s="5">
         <v>1</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5"/>
       <c r="H163" s="5"/>
       <c r="I163" s="5"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C164" s="5">
         <v>2</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5"/>
       <c r="H164" s="5"/>
       <c r="I164" s="5"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C165" s="5">
         <v>3</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5"/>
       <c r="H165" s="5"/>
       <c r="I165" s="5"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C166" s="5">
         <v>4</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5"/>
       <c r="H166" s="5"/>
       <c r="I166" s="5"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C167" s="5">
         <v>5</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5"/>
       <c r="H167" s="5"/>
       <c r="I167" s="5"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C168" s="5">
         <v>6</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="5"/>
       <c r="G168" s="5"/>
       <c r="H168" s="5"/>
       <c r="I168" s="5"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C169" s="5">
         <v>7</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5"/>
       <c r="H169" s="5"/>
       <c r="I169" s="5"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C170" s="5">
         <v>8</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
       <c r="G170" s="5"/>
       <c r="H170" s="5"/>
       <c r="I170" s="5"/>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C171" s="5">
         <v>9</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="5"/>
       <c r="G171" s="5"/>
       <c r="H171" s="5"/>
       <c r="I171" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>15</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>149</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>149</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>25</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>149</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>25</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>204</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>204</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>204</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>429</v>
+        <v>436</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="5">
         <v>20</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>204</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="5">
         <v>20</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>204</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>149</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>453</v>
+        <v>460</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>459</v>
+        <v>466</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>472</v>
+        <v>479</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>