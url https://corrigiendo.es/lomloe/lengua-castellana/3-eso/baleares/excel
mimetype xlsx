--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:20</t>
+    <t>03/07/2026 19:36</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>