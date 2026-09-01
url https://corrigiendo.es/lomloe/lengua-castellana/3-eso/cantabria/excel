--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="517">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="529">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:41</t>
+    <t>01/09/2026 13:25</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -661,122 +661,137 @@
   <si>
     <t>Celebración de tertulias literarias dialógicas o creación de un diario de lectura digital para intercambiar opiniones y recomendaciones entre compañeros.</t>
   </si>
   <si>
     <t>Evaluar únicamente la comprensión literal o el resumen del argumento mediante un examen, ignorando la vinculación personal y la dimensión social de la lectura.</t>
   </si>
   <si>
     <t>Explicar y argumentar, con la ayuda de pautas y modelos, la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra, atendiendo a la configuración de los géneros y subgéneros literarios.</t>
   </si>
   <si>
     <t>Analizar y justificar la interpretación de textos literarios relacionando sus elementos internos con las características de su género y subgénero mediante guías de apoyo.</t>
   </si>
   <si>
     <t>El alumnado realiza un comentario de texto escrito o una guía de análisis donde justifica el sentido de la obra vinculándolo a su estructura y género literario.</t>
   </si>
   <si>
     <t>Lectura guiada de fragmentos literarios donde se identifican rasgos genéricos y se redacta una interpretación razonada siguiendo un modelo o plantilla de análisis.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resumen del argumento de la obra en lugar de la relación técnica entre los elementos formales y el sentido del texto.</t>
   </si>
   <si>
     <t>Establecer, de manera guiada, vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales, así como con otras manifestaciones artísticas y culturales, en función de temas, tópicos, estructuras, lenguaje y valores éticos y estéticos, mostrando la implicación y la respuesta personal del lector en la lectura.</t>
   </si>
   <si>
+    <t>Conectar de forma argumentada obras literarias con otros textos o manifestaciones artísticas, mostrando la respuesta personal del lector.</t>
+  </si>
+  <si>
+    <t>Conectar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un texto oral o escrito en el que justifica las conexiones entre la obra leída y otras obras o manifestaciones artísticas, integrando su experiencia lectora.</t>
+  </si>
+  <si>
+    <t>Análisis comparativo guiado de un fragmento literario con una pintura o canción.</t>
+  </si>
+  <si>
+    <t>El alumnado enumera vínculos sin argumentación o justificación de la relación establecida.</t>
+  </si>
+  <si>
+    <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, y con corrección ortográfica y gramatical, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
+  </si>
+  <si>
+    <t>Escribir textos creativos propios, individuales o grupales, aplicando rasgos de estilo y géneros literarios estudiados, usando diversos formatos y lenguajes artísticos.</t>
+  </si>
+  <si>
+    <t>Crear</t>
+  </si>
+  <si>
+    <t>El alumnado produce textos de intención literaria o proyectos multimodales que imitan o reinterpretan modelos literarios leídos en clase, demostrando dominio de recursos expresivos.</t>
+  </si>
+  <si>
+    <t>Talleres de escritura creativa donde se transforman textos clásicos o se aplican recursos retóricos específicos para generar obras originales en papel o soporte digital.</t>
+  </si>
+  <si>
+    <t>Calificar la originalidad del texto de forma subjetiva sin evaluar si se han aplicado realmente las convenciones formales del género o el estilo literario requerido.</t>
+  </si>
+  <si>
+    <t>Revisar los textos propios de manera guiada y hacer propuestas de mejora argumentando los cambios a partir de la reflexión metalingüística e interlingüística y con un metalenguaje específico.</t>
+  </si>
+  <si>
+    <t>Revisar y mejorar los propios textos escritos, justificando razonadamente los cambios realizados mediante el uso de la terminología gramatical y lingüística adecuada.</t>
+  </si>
+  <si>
+    <t>Reflexionar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un texto final junto a su borrador previo, donde se señalan y explican las mejoras gramaticales, sintácticas y léxicas aplicadas.</t>
+  </si>
+  <si>
+    <t>Actividades de taller de escritura en las que se comparan versiones de un mismo texto para identificar y corregir errores de cohesión o adecuación.</t>
+  </si>
+  <si>
+    <t>Evaluar la revisión basándose solo en la corrección de faltas de ortografía, sin exigir la reflexión sobre la estructura sintáctica o la propiedad léxica.</t>
+  </si>
+  <si>
+    <t>Explicar y argumentar la interrelación entre el propósito comunicativo y las elecciones lingüísticas del emisor, así como sus efectos en el receptor, en relación con el canal y la situación comunicativa, utilizando el conocimiento explícito de la lengua y un metalenguaje específico.</t>
+  </si>
+  <si>
+    <t>Justificar razonadamente por qué un autor elige determinadas palabras o estructuras gramaticales según su intención y qué efecto busca provocar en quien lee o escucha.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un comentario de texto o exposición donde vincula rasgos lingüísticos concretos con la intención comunicativa del autor, empleando terminología gramatical precisa.</t>
+  </si>
+  <si>
+    <t>Análisis guiado de textos de diversos ámbitos para identificar mecanismos de persuasión, objetividad o subjetividad según el propósito del emisor.</t>
+  </si>
+  <si>
+    <t>Limitarse a identificar categorías gramaticales o figuras retóricas de forma aislada sin explicar su función comunicativa ni su impacto en el receptor.</t>
+  </si>
+  <si>
+    <t>Formular generalizaciones sobre aspectos básicos del funcionamiento de la lengua a partir de la observación, la comparación y la transformación de enunciados, así como de la formulación de hipótesis y la búsqueda de contraejemplos utilizando un metalenguaje específico y consultando de manera guiada diccionarios, manuales y gramáticas.</t>
+  </si>
+  <si>
+    <t>Explicar reglas gramaticales y el funcionamiento de la lengua comparando enunciados y usando terminología específica tras consultar fuentes de apoyo.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza actividades de reflexión gramatical donde transforma oraciones, propone hipótesis sobre cambios de significado y redacta conclusiones usando metalenguaje técnico.</t>
+  </si>
+  <si>
+    <t>Sesiones de gramática inductiva donde se comparan pares mínimos de oraciones para deducir normas sintácticas o semánticas mediante el ensayo y error.</t>
+  </si>
+  <si>
+    <t>Evaluar la memorización de definiciones gramaticales en lugar de la capacidad de deducir la norma mediante la manipulación y transformación de enunciados.</t>
+  </si>
+  <si>
+    <t>Reconocer y explicar el uso de las categorías gramaticales y los elementos constitutivos de la palabra.</t>
+  </si>
+  <si>
     <t>Comentario, redacción y producción oral</t>
   </si>
   <si>
-    <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, y con corrección ortográfica y gramatical, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
-[...67 lines deleted...]
-  <si>
     <t>Conocer, usar y valorar las reglas de ortografía: reglas generales de acentuación, tilde diacrítica, ortografía de las letras y signos de puntuación.</t>
   </si>
   <si>
     <t>Identificar y desterrar los usos discriminatorios de la lengua, los abusos de poder a través de la palabra y los usos manipuladores del lenguaje a partir de la reflexión y el análisis de los elementos lingüísticos, textuales y discursivos utilizados, así como de los elementos no verbales que rigen la comunicación entre las personas.</t>
   </si>
   <si>
     <t>Detectar y corregir usos discriminatorios o manipuladores del lenguaje mediante el análisis de textos y discursos para promover una comunicación ética y respetuosa.</t>
   </si>
   <si>
     <t>El alumnado realiza un análisis escrito o exposición sobre textos reales, señalando sesgos, falacias o lenguaje excluyente y proponiendo alternativas lingüísticas inclusivas y respetuosas.</t>
   </si>
   <si>
     <t>Análisis de discursos mediáticos, publicitarios o redes sociales donde se identifiquen estereotipos de género o manipulación informativa para su posterior debate y corrección.</t>
   </si>
   <si>
     <t>Evaluar la opinión política o ética del alumno en lugar de calificar su capacidad técnica para identificar mecanismos lingüísticos de manipulación o discriminación.</t>
   </si>
   <si>
     <t>Utilizar estrategias para la resolución dialogada de los conflictos y la búsqueda de consenso tanto en el ámbito personal como educativo y social.</t>
   </si>
   <si>
     <t>Emplear estrategias de diálogo y consenso para resolver conflictos, reconociendo y eliminando prejuicios lingüísticos y estereotipos en situaciones comunicativas reales.</t>
   </si>
   <si>
     <t>El alumnado realiza debates dirigidos o simulaciones de mediación donde aplica fórmulas de cortesía y estrategias lingüísticas para desmontar prejuicios y alcanzar acuerdos.</t>
@@ -790,150 +805,171 @@
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
+    <t>Observación de la propia biografía lingüística y de la diversidad lingüística del centro. Las familias lingüísticas y las lenguas del mundo.</t>
+  </si>
+  <si>
     <t>Las lenguas de España: origen, distribución geográfica y nociones básicas. Diferencias entre plurilingüismo y diversidad dialectal. Aproximación a las lenguas de signos.</t>
   </si>
   <si>
     <t>Comparación de rasgos de las principales variedades dialectales del español, con especial atención a la de la comunidad autónoma de Cantabria. El habla tradicional en Cantabria (giros comarcales y terminología tradicional).</t>
   </si>
   <si>
     <t>Iniciación a la reflexión interlingüística.</t>
   </si>
   <si>
     <t>Estrategias de identificación de prejuicios y estereotipos lingüísticos y exploración de formas de evitarlos.</t>
   </si>
   <si>
+    <t>Análisis de la biografía lingüística propia y de la diversidad lingüística del centro y de la localidad.</t>
+  </si>
+  <si>
     <t>Desarrollo sociohistórico de las lenguas de España.</t>
   </si>
   <si>
     <t>Comparación de rasgos de las principales variedades dialectales del español, con especial atención a los de la comunidad autónoma de Cantabria. El habla tradicional en Cantabria (giros comarcales, toponimia y terminología tradicional).</t>
   </si>
   <si>
     <t>Desarrollo de la reflexión interlingüística.</t>
   </si>
   <si>
     <t>Estrategias de producción, comprensión y análisis crítico de textos orales, escritos y multimodales de diferentes ámbitos, con atención conjunta a los siguientes aspectos:</t>
   </si>
   <si>
     <t>Contexto.</t>
   </si>
   <si>
+    <t>Lectura autónoma. Implicación en la lectura de obras de forma progresivamente autónoma a partir de una preselección de textos variados, y reflexión sobre los textos leídos y sobre la práctica de lectura, atendiendo a los siguientes saberes:</t>
+  </si>
+  <si>
     <t>Criterios y estrategias para la selección de obras variadas de manera orientada, a partir de la exploración guiada de la biblioteca escolar y de otras bibliotecas.</t>
   </si>
   <si>
     <t>Toma de conciencia progresiva de los propios gustos e identidad lectora.</t>
   </si>
   <si>
     <t>Participación activa en actos culturales vinculados con el circuito literario y lector.</t>
   </si>
   <si>
     <t>Expresión de la experiencia lectora, con apoyo de ejemplos y utilizando progresivamente un metalenguaje específico. Apropiación de los textos leídos a través de distintas formas de recreación.</t>
   </si>
   <si>
     <t>Movilización de la experiencia personal y lectora como forma de establecer vínculos entre la obra leída y aspectos de la actualidad, ascomo con otros textos y manifestaciones artísticas y culturales.</t>
   </si>
   <si>
     <t>Criterios y estrategias para la selección de obras variadas, a partir de la utilización autónoma de la biblioteca escolar y otras bibliotecas.</t>
   </si>
   <si>
     <t>Toma de conciencia y verbalización de los propios gustos e identidad lectora.</t>
   </si>
   <si>
     <t>Expresión de la experiencia lectora, utilizando progresivamente metalenguaje específico. Apropiación de los textos leídos a través de distintas formas de recreación.</t>
   </si>
   <si>
     <t>Movilización de la experiencia personal, lectora y cultural para establecer vínculos de manera argumentada entre la obra leída y aspectos de la actualidad, ascomo con otros textos y manifestaciones artísticas y culturales.</t>
   </si>
   <si>
     <t>Estrategias para la recomendación de las lecturas en soportes variados o bien oralmente entre iguales, enmarcando de manera básica las obras en los géneros y subgéneros literarios.</t>
   </si>
   <si>
+    <t>Lectura guiada. Lectura de obras y fragmentos relevantes de la literatura del patrimonio literario nacional y universal y de la literatura actual, inscritas en itinerarios temáticos o de género que atraviesan épocas, contextos culturales y movimientos artísticos, atendiendo a los siguientes saberes: Cantabria en la literatura. Escritores vinculados con Cantabria.</t>
+  </si>
+  <si>
     <t>Lectura expresiva, dramatización y recitación de los textos atendiendo a los procesos de comprensión, apropiación y oralización implicados.</t>
   </si>
   <si>
     <t>Relación entre los elementos constitutivos del género literario y la construcción del sentido de la obra. Efectos de sus recursos expresivos en la recepción.</t>
   </si>
   <si>
+    <t>Elaboración de conclusiones propias sobre el funcionamiento del sistema lingüístico con un lenguaje específico a partir de la observación, comparación y clasificación de unidades comunicativas y del contraste entre lenguas en torno a los siguientes saberes:</t>
+  </si>
+  <si>
     <t>Diferencias relevantes e intersecciones entre lengua oral y lengua escrita atendiendo a aspectos sintácticos, léxicos y pragmáticos.</t>
   </si>
   <si>
     <t>Aproximación a la lengua como sistema y a sus unidades básicas teniendo en cuenta los diferentes niveles: el sonido y sistema de escritura, las palabras (categoría, forma y significado), los sintagmas, la oración y su organización en</t>
   </si>
   <si>
+    <t>Elaboración de conclusiones propias sobre el funcionamiento del sistema lingüístico con un lenguaje específico a partir de la observación, comparación y clasificación de unidades comunicativas y del contraste entre lenguas, atendiendo a los siguientes saberes:</t>
+  </si>
+  <si>
     <t>Reconocimiento de la lengua como sistema y de sus unidades básicas teniendo en cuenta los diferentes niveles: el sonido y sistema de escritura, las palabras (forma y significado), su organización en el discurso (orden de las palabras, componentes de las oraciones o conexión entre los significados).</t>
   </si>
   <si>
     <t>Distinción entre la forma (categoría gramatical) y la función de las palabras (funciones sintácticas de la oración simple y de la oración compuesta) y consolidación de los procedimientos léxicos (afijos) y sintácticos para el cambio de categoría.</t>
   </si>
   <si>
     <t>Relación entre los esquemas semántico y sintáctico de la oración simple y compuesta. Observación y transformación de enunciados de acuerdo con estos esquemas y uso de la terminología sintáctica necesaria.</t>
   </si>
   <si>
-    <t>- Componentes del hecho comunicativo: grado de formalidad de la situación y carácter público o privado; distancia social entre los interlocutores; propósitos comunicativos e interpretación de intenciones; canal de comunicación y elementos no verbales de la comunicación. Funciones del lenguaje</t>
+    <t>Componentes del hecho comunicativo: grado de formalidad de la situación y carácter público o privado; distancia social entre los interlocutores; propósitos comunicativos e interpretación de intenciones; canal de comunicación y elementos no verbales de la comunicación. Funciones del lenguaje</t>
   </si>
   <si>
     <t>Los géneros discursivos.</t>
   </si>
   <si>
     <t>Secuencias textuales básicas, con especial atención a las expositivas y argumentativas.</t>
   </si>
   <si>
     <t>Propiedades textuales: coherencia, cohesión y adecuación.</t>
   </si>
   <si>
     <t>Géneros discursivos propios del ámbito personal: la conversación, con especial atención a los actos de habla que amenazan la imagen del interlocutor (la discrepancia, la queja, la orden, la reprobación).</t>
   </si>
   <si>
     <t>Géneros discursivos propios del ámbito educativo. La exposición oral, los trabajos monográficos y el debate.</t>
   </si>
   <si>
     <t>Géneros discursivos propios del ámbito social. Redes sociales y medios de comunicación. Etiqueta digital y riesgos de desinformación, manipulación y vulneración de la privacidad en la red. Análisis de la imagen y de los elementos paratextuales de los textos icónico-verbales y multimodales.</t>
   </si>
   <si>
     <t>Géneros discursivos propios del ámbito profesional: el currículum vitae, la carta de motivación y la entrevista de trabajo.</t>
+  </si>
+  <si>
+    <t>Procesos.</t>
   </si>
   <si>
     <t>Interacción oral y escrita de carácter informal y formal: cooperación conversacional y cortesía lingüística. Escucha activa, asertividad y resolución dialogada de los conflictos.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
@@ -1361,231 +1397,231 @@
   <si>
     <t xml:space="preserve">
 • Reescritura creativa de fragmentos literarios clásicos que contengan abusos de poder, transformándolos en diálogos basados en la comunicación no violenta y la igualdad.
 • Producción de un podcast de simulación parlamentaria donde el alumnado deba defender posturas opuestas utilizando exclusivamente léxico inclusivo y evitando términos peyorativos.
 • Creación de una 'Guía de Estilo Ético' para el centro educativo en formato digital o infográfico, proponiendo alternativas lingüísticas a microaggressiones detectadas en el entorno.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Análisis crítico de las 'Normas de la Comunidad' de plataformas como TikTok o Twitch, debatiendo su eficacia para proteger la dignidad humana y la convivencia.
 • Implementación de un sistema de 'puntos de diplomacia' en debates de aula, donde se premie la capacidad de parafrasear al oponente y validar sus argumentos antes de refutar.
 • Elección autónoma de un conflicto social de actualidad para investigar cómo el lenguaje mediático influye en la percepción del mismo, vinculándolo con sus propios intereses.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, CP2, CP3</t>
-[...50 lines deleted...]
-    <t>Enfocada en la búsqueda, selección y contraste de información evaluando su fiabilidad y evitando riesgos digitales.</t>
+    <t>CCL1, CC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCEC1, CP2, CP3</t>
+  </si>
+  <si>
+    <t>La CE implica describir y apreciar la diversidad lingüística, lo que requiere expresar ideas (CCL1), reconocer la diversidad cultural (CC1) y desarrollar la autoestima lingüística (CPSAA1). Secundariamente, se aprecia el patrimonio (CCEC1), se media entre lenguas (CP2) y se conocen otras culturas (CP3).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CD1</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM4, CC3</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales implica extraer información (CCL2), evaluar su fiabilidad (CCL3) y manejar fuentes digitales (CD1). Secundariamente, se desarrolla el pensamiento crítico (CPSAA4), la interpretación de datos (STEM4) y la participación cívica (CC3).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, CD3</t>
+  </si>
+  <si>
+    <t>CPSAA2, CPSAA5, CC4</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales exige comunicación clara (CCL1), estrategias discursivas (CCL5) y creación de contenidos digitales (CD3). Secundariamente, requiere autorregulación (CPSAA2), trabajo en equipo (CPSAA5) y comunicación responsable (CC4).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL4, CC1</t>
+  </si>
+  <si>
+    <t>CPSAA4, CD4, STEM1</t>
+  </si>
+  <si>
+    <t>Comprender y valorar textos escritos supone comprender e interpretar (CCL2), leer con fluidez (CCL4) y valorar críticamente (CC1). Secundariamente, se fomenta el pensamiento crítico (CPSAA4), la lectura digital (CD4) y la interpretación de información científica (STEM1).</t>
+  </si>
+  <si>
+    <t>CPSAA2, CC4, CE1</t>
+  </si>
+  <si>
+    <t>Producir textos escritos coherentes y cohesionados implica expresar ideas (CCL1), aplicar estrategias discursivas (CCL5) y usar herramientas digitales (CD3). Secundariamente, requiere planificación (CPSAA2), responsabilidad comunicativa (CC4) e iniciativa (CE1).</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CD2</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM4, CC2</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información exige evaluar la fiabilidad (CCL3), buscar en entornos digitales (CD1) y gestionar la información (CD2). Secundariamente, se aplica el pensamiento crítico (CPSAA4), el análisis de datos (STEM4) y el respeto a la propiedad intelectual (CC2).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCEC2, CE2, CC3</t>
+  </si>
+  <si>
+    <t>Leer obras diversas como fuente de placer implica desarrollar el hábito lector (CCL4), apreciar el patrimonio cultural (CCEC1) y construir la identidad personal (CPSAA1). Secundariamente, se participa en la vida cultural (CCEC2), se establecen metas (CE2) y se reconoce el valor cultural (CC3).</t>
   </si>
   <si>
     <t>CCL4, CCEC1, CCEC2</t>
   </si>
   <si>
-    <t>CPSAA1</t>
-[...26 lines deleted...]
-    <t>Vincula las prácticas comunicativas con la convivencia democrática, la resolución de conflictos y la igualdad de derechos.</t>
+    <t>CCEC3, CPSAA3, CC1</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras literarias exige comprensión lectora (CCL4), apreciación artística (CCEC1) e interpretación (CCEC2). Secundariamente, se expresa creatividad (CCEC3), se desarrolla la conciencia social (CPSAA3) y se reconoce la diversidad cultural (CC1).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, STEM2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC1, CE1</t>
+  </si>
+  <si>
+    <t>Movilizar conocimiento sobre la lengua implica usarla adecuadamente (CCL1), reflexionar sobre el discurso (CCL5) y aplicar un pensamiento lógico-lingüístico (STEM2). Secundariamente, se desarrolla la autoevaluación (CPSAA1), se respeta la diversidad lingüística (CC1) y se aplica a situaciones reales (CE1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA5, CCL5</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática exige reconocer la diversidad (CC1), ejercer derechos (CC2) y participar cívicamente (CC3). Secundariamente, se desarrollan habilidades sociales (CPSAA3), cooperación (CPSAA5) y diálogo (CCL5).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Lengua Castellana y Literatura para 3.º ESO (ej. Decreto 65/2022 de la Comunidad de Madrid). Identifica los 10 criterios de evaluación de la materia, sus 46 criterios de desempeño asociados y los 83 saberes básicos organizados en los 3 bloques: Comunicación oral, Comunicación escrita, y Educación literaria. Revisa también las orientaciones metodológicas y de evaluación que indica el decreto.</t>
+  </si>
+  <si>
+    <t>Crea una tabla en Excel con tres columnas: CE, criterios de evaluación (numerados) y saberes básicos. Usa la numeración exacta del decreto; te servirá para todas las programaciones del departamento.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica cómo se desglosan los 3 bloques (Comunicación, Reflexión sobre la Lengua y Educación Literaria) y revisa los descriptores operativos del Perfil de Salida que conectan con nuestra materia.</t>
-[...14 lines deleted...]
-    <t>Agrupa los 46 criterios por procesos (escuchar, hablar, leer, escribir) en un Excel; verás que muchos se repiten y puedes evaluarlos con la misma actividad recurrente.</t>
+    <t>Enumera las 10 competencias específicas (CE) de la materia. Para cada CE, escribe los criterios de evaluación que le corresponden (total 46). Asegúrate de no mezclar saberes ni redactar de forma academicista; los criterios son enunciados evaluables del tipo «Analizar el contenido de textos orales», no «Saber analizar».</t>
+  </si>
+  <si>
+    <t>Imprime la lista de criterios y ponla en tu mesa. Cada vez que diseñes una actividad, mira si algún criterio ya está cubierto; así evitas saturar un criterio y olvidar otros.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 46 criterios a un instrumento de evaluación (rúbricas para exposiciones, listas de cotejo para cuadernos, pruebas de control para gramática).</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO, el criterio de 'Reflexión sobre la lengua' debe evaluarse siempre vinculado a la producción de textos; olvida los exámenes de análisis sintáctico aislado si quieres cumplir con la inspección.</t>
+    <t>Selecciona 4-5 criterios por evaluación (trimestre) que sean abordables con los 3h semanales. Para cada criterio, decide el instrumento de evaluación más adecuado: rúbrica analítica, lista de cotejo, escala de valoración, prueba escrita u oral. Prioriza criterios que evalúen procesos (leer, escribir, hablar, escuchar) frente a saberes memorísticos.</t>
+  </si>
+  <si>
+    <t>No asignes más de 2 criterios a una sola prueba. Si una redacción cubre tres criterios (por ej., coherencia, cohesión y ortografía), usa una rúbrica que los distinga claramente. El departamento debe acordar los instrumentos comunes.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 83 saberes básicos en las 3 horas semanales. En 3.º ESO, la literatura suele abarcar desde la Edad Media al Siglo de Oro (o hasta el XVIII según CCAA).</t>
-[...2 lines deleted...]
-    <t>Con solo 3 horas semanales, fusiona la gramática (Bloque 3) con la literatura (Bloque 2). Por ejemplo, estudia los determinantes y adjetivos mientras analizas el 'Locus Amoenus' en la lírica renacentista.</t>
+    <t>Distribuye los 83 saberes en tres bloques trimestrales, asegurando progresión y que los saberes previos se retomen. Por ejemplo: 1er trimestre: texto narrativo y descripción (saberes del bloque de comunicación escrita), 2º: texto expositivo y argumentativo, 3º: textos multimodales y proyectos de investigación. No olvides incluir saberes de educación literaria (lectura de obras completas) en cada trimestre.</t>
+  </si>
+  <si>
+    <t>Haz una secuencia de saberes que termine con una tarea integradora (por ejemplo, un podcast o un artículo de opinión). Así evitas que los saberes queden aislados y el alumnado vea la utilidad.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para el segundo trimestre, funciona muy bien un 'Certamen de Teatro Clásico' donde los alumnos adapten escenas del Quijote o Lope; cubres literatura, expresión oral y trabajo cooperativo de un solo golpe.</t>
+    <t>3-4 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios saberes y criterios. Por ejemplo: «Crear un podcast literario sobre una obra leída» (1er trimestre). La SDA debe incluir: título, justificación, competencias clave trabajadas, saberes, criterios, actividades secuenciadas, producto final y rúbrica de evaluación. Ajusta la duración a 6-8 sesiones.</t>
+  </si>
+  <si>
+    <t>Reutiliza SDA compartidas por el departamento o adapta las del INTEF. Añade un «diario de aprendizaje» del alumno para que reflexione sobre su proceso; la inspección valora mucho esta metacognición.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada Competencia Específica. La suma debe ser 100%. Asegúrate de que las competencias comunicativas (1 a 5) tengan un peso predominante.</t>
-[...2 lines deleted...]
-    <t>No ponderes los instrumentos (exámenes 60%, trabajos 40%), pondera los criterios. Si un alumno falla en ortografía (CE 9), eso no debe hundir su nota de literatura (CE 8).</t>
+    <t>Acuerda con el departamento el peso de cada criterio en la calificación final. Por ejemplo: criterios de comunicación escrita 40%, comunicación oral 25%, educación literaria 20%, y un 15% para la actitud/participación (si el centro lo permite). Decide también cómo se ponderan las SDA (por ej., cada SDA vale un 10% de la nota trimestral).</t>
+  </si>
+  <si>
+    <t>No asignes más del 30% a un solo instrumento. Si una SDA falla (por problemas técnicos, absentismo, etc.), que el peso esté repartido para no perjudicar al alumnado. Documenta las ponderaciones en la programación didáctica.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones curriculares no significativas y el plan de recuperación basado en la superación de criterios no logrados, no en la repetición de exámenes.</t>
-[...2 lines deleted...]
-    <t>Diseña un 'Portfolio de Recuperación' donde el alumno solo trabaje los criterios suspensos; es más eficiente que volver a examinar de 20 temas de morfología.</t>
+    <t>Redacta medidas ordinarias (adaptaciones no significativas) y extraordinarias (significativas) según el perfil del alumnado. Para recuperación, define actividades de refuerzo y una prueba extraordinaria en junio. Incluye también el plan de recuperación de trimestres pendientes basado en la evaluación de criterios no superados.</t>
+  </si>
+  <si>
+    <t>En la programación, incluye ejemplos concretos: «Para alumnado con dislexia, se proporcionarán instrucciones orales y apoyo gráfico en las tareas escritas.» La inspección pide acciones observables, no genéricos como «adaptaciones curriculares» sin más.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer las lenguas de España y las variedades dialectales del español, con atención especial a las de la comunidad autónoma de Cantabria, identificando algunas características b</t>
   </si>
   <si>
     <t>Identificar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valoración de la riqueza cultural, lingüística y dialectal, a partir de la observación de la d</t>
   </si>
   <si>
     <t>Comprender el sentido global, la estructura, la información más relevante en función de las necesidades comunicativas y la intención del emisor en textos orales y multimodales (ent</t>
   </si>
@@ -2282,51 +2318,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>12</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -2368,666 +2404,666 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>393</v>
+        <v>405</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>394</v>
+        <v>406</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>399</v>
+        <v>411</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>401</v>
+        <v>413</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>402</v>
+        <v>414</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>403</v>
+        <v>415</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>405</v>
+        <v>417</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>406</v>
+        <v>418</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>407</v>
+        <v>419</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>408</v>
+        <v>420</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>410</v>
+        <v>421</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>411</v>
+        <v>422</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>412</v>
+        <v>423</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>413</v>
+        <v>424</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>414</v>
+        <v>425</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>415</v>
+        <v>426</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>416</v>
+        <v>427</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>417</v>
+        <v>428</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>415</v>
+        <v>429</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>419</v>
+        <v>431</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>420</v>
+        <v>432</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>421</v>
+        <v>433</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>422</v>
+        <v>434</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>423</v>
+        <v>435</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>426</v>
+        <v>438</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>427</v>
+        <v>439</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>428</v>
+        <v>440</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>429</v>
+        <v>441</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>430</v>
+        <v>442</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>437</v>
+        <v>449</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>438</v>
+        <v>450</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>439</v>
+        <v>451</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>441</v>
+        <v>453</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>448</v>
+        <v>460</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>450</v>
+        <v>462</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>451</v>
+        <v>463</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>452</v>
+        <v>464</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>434</v>
+        <v>450</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>453</v>
+        <v>465</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>454</v>
+        <v>466</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>457</v>
+        <v>469</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>459</v>
+        <v>471</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>460</v>
+        <v>472</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>461</v>
+        <v>473</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>463</v>
+        <v>475</v>
       </c>
       <c r="D3" s="7">
         <v>7.5</v>
       </c>
       <c r="E3" s="7">
         <v>7.5</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="D4" s="7">
         <v>7.5</v>
       </c>
       <c r="E4" s="7">
         <v>7.5</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="D5" s="7">
         <v>10.0</v>
       </c>
       <c r="E5" s="7">
         <v>10.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>466</v>
+        <v>478</v>
       </c>
       <c r="D6" s="7">
         <v>10.0</v>
       </c>
       <c r="E6" s="7">
         <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
       <c r="D7" s="7">
         <v>12.5</v>
       </c>
       <c r="E7" s="7">
         <v>12.5</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="D8" s="7">
         <v>12.5</v>
       </c>
       <c r="E8" s="7">
         <v>12.5</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>4.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>469</v>
+        <v>481</v>
       </c>
       <c r="D9" s="7">
         <v>10.0</v>
       </c>
       <c r="E9" s="7">
         <v>10.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>470</v>
+        <v>482</v>
       </c>
       <c r="D10" s="7">
         <v>10.0</v>
       </c>
       <c r="E10" s="7">
         <v>10.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>471</v>
+        <v>483</v>
       </c>
       <c r="D11" s="7">
         <v>12.5</v>
       </c>
       <c r="E11" s="7">
         <v>12.5</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>5.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>472</v>
+        <v>484</v>
       </c>
       <c r="D12" s="7">
         <v>12.5</v>
       </c>
       <c r="E12" s="7">
         <v>12.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>6.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
       <c r="D13" s="7">
         <v>5.0</v>
       </c>
       <c r="E13" s="7">
         <v>5.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>6.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>177</v>
       </c>
       <c r="D14" s="7">
         <v>5.0</v>
       </c>
       <c r="E14" s="7">
         <v>5.0</v>
       </c>
@@ -3037,325 +3073,325 @@
       <c r="A15" s="5">
         <v>6.3</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>183</v>
       </c>
       <c r="D15" s="7">
         <v>5.0</v>
       </c>
       <c r="E15" s="7">
         <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>7.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="D16" s="7">
         <v>7.5</v>
       </c>
       <c r="E16" s="7">
         <v>7.5</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>7.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D17" s="7">
         <v>7.5</v>
       </c>
       <c r="E17" s="7">
         <v>7.5</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>8.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="D18" s="7">
         <v>6.67</v>
       </c>
       <c r="E18" s="7">
         <v>6.67</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>8.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
       <c r="D19" s="7">
         <v>6.67</v>
       </c>
       <c r="E19" s="7">
         <v>6.67</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>8.3</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>477</v>
+        <v>489</v>
       </c>
       <c r="D20" s="7">
         <v>6.67</v>
       </c>
       <c r="E20" s="7">
         <v>6.67</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>9.1</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>478</v>
+        <v>490</v>
       </c>
       <c r="D21" s="7">
         <v>4.0</v>
       </c>
       <c r="E21" s="7">
         <v>4.0</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>9.2</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>479</v>
+        <v>491</v>
       </c>
       <c r="D22" s="7">
         <v>4.0</v>
       </c>
       <c r="E22" s="7">
         <v>4.0</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>9.3</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="D23" s="7">
         <v>4.0</v>
       </c>
       <c r="E23" s="7">
         <v>4.0</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>9.4</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="D24" s="7">
         <v>4.0</v>
       </c>
       <c r="E24" s="7">
         <v>4.0</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>9.5</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="D25" s="7">
         <v>4.0</v>
       </c>
       <c r="E25" s="7">
         <v>4.0</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>10.1</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="D26" s="7">
         <v>7.5</v>
       </c>
       <c r="E26" s="7">
         <v>7.5</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>10.2</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="D27" s="7">
         <v>7.5</v>
       </c>
       <c r="E27" s="7">
         <v>7.5</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <f>SUM(E3:E27)</f>
         <v>190.0099999999999625</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>483</v>
+        <v>495</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AC31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="6" t="s">
-        <v>484</v>
+        <v>496</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>485</v>
+        <v>497</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>4.1</v>
       </c>
       <c r="J1" s="6">
         <v>4.2</v>
       </c>
@@ -3389,1103 +3425,1103 @@
       <c r="T1" s="6">
         <v>8.3</v>
       </c>
       <c r="U1" s="6">
         <v>9.1</v>
       </c>
       <c r="V1" s="6">
         <v>9.2</v>
       </c>
       <c r="W1" s="6">
         <v>9.3</v>
       </c>
       <c r="X1" s="6">
         <v>9.4</v>
       </c>
       <c r="Y1" s="6">
         <v>9.5</v>
       </c>
       <c r="Z1" s="6">
         <v>10.1</v>
       </c>
       <c r="AA1" s="6">
         <v>10.2</v>
       </c>
       <c r="AB1" s="6" t="s">
-        <v>486</v>
+        <v>498</v>
       </c>
       <c r="AC1" s="6" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" s="5" t="s">
-        <v>487</v>
+        <v>499</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AA2),"")</f>
         <v/>
       </c>
       <c r="AC2" s="5"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" s="5" t="s">
-        <v>488</v>
+        <v>500</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AA3),"")</f>
         <v/>
       </c>
       <c r="AC3" s="5"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" s="5" t="s">
-        <v>489</v>
+        <v>501</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AA4),"")</f>
         <v/>
       </c>
       <c r="AC4" s="5"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" s="5" t="s">
-        <v>490</v>
+        <v>502</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AA5),"")</f>
         <v/>
       </c>
       <c r="AC5" s="5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" s="5" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AA6),"")</f>
         <v/>
       </c>
       <c r="AC6" s="5"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" s="5" t="s">
-        <v>492</v>
+        <v>504</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AA7),"")</f>
         <v/>
       </c>
       <c r="AC7" s="5"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" s="5" t="s">
-        <v>493</v>
+        <v>505</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AA8),"")</f>
         <v/>
       </c>
       <c r="AC8" s="5"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" s="5" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AA9),"")</f>
         <v/>
       </c>
       <c r="AC9" s="5"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" s="5" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AA10),"")</f>
         <v/>
       </c>
       <c r="AC10" s="5"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" s="5" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AA11),"")</f>
         <v/>
       </c>
       <c r="AC11" s="5"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" s="5" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AA12),"")</f>
         <v/>
       </c>
       <c r="AC12" s="5"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" s="5" t="s">
-        <v>498</v>
+        <v>510</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AA13),"")</f>
         <v/>
       </c>
       <c r="AC13" s="5"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" s="5" t="s">
-        <v>499</v>
+        <v>511</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AA14),"")</f>
         <v/>
       </c>
       <c r="AC14" s="5"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" s="5" t="s">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AA15),"")</f>
         <v/>
       </c>
       <c r="AC15" s="5"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" s="5" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AA16),"")</f>
         <v/>
       </c>
       <c r="AC16" s="5"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" s="5" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AA17),"")</f>
         <v/>
       </c>
       <c r="AC17" s="5"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" s="5" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AA18),"")</f>
         <v/>
       </c>
       <c r="AC18" s="5"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" s="5" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AA19),"")</f>
         <v/>
       </c>
       <c r="AC19" s="5"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" s="5" t="s">
-        <v>505</v>
+        <v>517</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AA20),"")</f>
         <v/>
       </c>
       <c r="AC20" s="5"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" s="5" t="s">
-        <v>506</v>
+        <v>518</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AA21),"")</f>
         <v/>
       </c>
       <c r="AC21" s="5"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" s="5" t="s">
-        <v>507</v>
+        <v>519</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AA22),"")</f>
         <v/>
       </c>
       <c r="AC22" s="5"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" s="5" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AA23),"")</f>
         <v/>
       </c>
       <c r="AC23" s="5"/>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" s="5" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AA24),"")</f>
         <v/>
       </c>
       <c r="AC24" s="5"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" s="5" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AA25),"")</f>
         <v/>
       </c>
       <c r="AC25" s="5"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" s="5" t="s">
-        <v>511</v>
+        <v>523</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AA26),"")</f>
         <v/>
       </c>
       <c r="AC26" s="5"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" s="5" t="s">
-        <v>512</v>
+        <v>524</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AA27),"")</f>
         <v/>
       </c>
       <c r="AC27" s="5"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" s="5" t="s">
-        <v>513</v>
+        <v>525</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AA28),"")</f>
         <v/>
       </c>
       <c r="AC28" s="5"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" s="5" t="s">
-        <v>514</v>
+        <v>526</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AA29),"")</f>
         <v/>
       </c>
       <c r="AC29" s="5"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" s="5" t="s">
-        <v>515</v>
+        <v>527</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AA30),"")</f>
         <v/>
       </c>
       <c r="AC30" s="5"/>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" s="5" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -7719,2420 +7755,2582 @@
         <v>112</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>204</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>205</v>
       </c>
       <c r="K17" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>8.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="E18" s="5"/>
-[...1 lines deleted...]
-      <c r="G18" s="5"/>
+      <c r="E18" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>209</v>
+      </c>
       <c r="H18" s="5" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>211</v>
+      </c>
       <c r="K18" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>8.3</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="K19" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>9.1</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="K20" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>9.2</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>191</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="K21" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>9.3</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>125</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="K22" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>9.4</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
-        <v>207</v>
+        <v>235</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>9.5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5" t="s">
-        <v>207</v>
+        <v>235</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5">
         <v>10.1</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="K25" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5">
         <v>10.2</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>185</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>145</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="K26" s="7">
         <v>4.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I38"/>
+  <dimension ref="A1:I46"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I38"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C9" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C10" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C11" s="5">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C12" s="5">
         <v>2</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C13" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C14" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C15" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C16" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C17" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C18" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C19" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>266</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C20" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C21" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C22" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C23" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C24" s="5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C25" s="5">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C26" s="5">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C27" s="5">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C28" s="5">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C29" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C30" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C31" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C32" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C33" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C34" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C35" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C36" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C37" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C38" s="5">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C39" s="5">
+        <v>3</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C40" s="5">
+        <v>4</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C41" s="5">
+        <v>5</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C42" s="5">
+        <v>6</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C43" s="5">
+        <v>7</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C44" s="5">
+        <v>8</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C45" s="5">
+        <v>9</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C46" s="5">
+        <v>10</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>15</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>308</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>25</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>309</v>
+        <v>321</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>25</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>328</v>
+        <v>340</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="5">
         <v>20</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>332</v>
+        <v>344</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="5">
         <v>20</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>334</v>
+        <v>346</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>335</v>
+        <v>347</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>336</v>
+        <v>348</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>337</v>
+        <v>349</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>346</v>
+        <v>358</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>348</v>
+        <v>360</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>357</v>
+        <v>369</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>360</v>
+        <v>372</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>363</v>
+        <v>375</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>364</v>
+        <v>376</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>369</v>
+        <v>381</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>380</v>
+        <v>392</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>383</v>
+        <v>395</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>389</v>
+        <v>401</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>390</v>
+        <v>402</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>391</v>
+        <v>403</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>392</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>