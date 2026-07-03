--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="568">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="573">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Castilla-La Mancha</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:39</t>
+    <t>03/07/2026 19:38</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -671,50 +671,65 @@
     <t>El alumnado realiza una exposición oral, un podcast o una reseña escrita donde conecta los temas del libro con su biografía personal y su contexto cultural.</t>
   </si>
   <si>
     <t>Celebración de tertulias literarias dialógicas o creación de un diario de lectura digital para intercambiar opiniones y recomendaciones entre compañeros.</t>
   </si>
   <si>
     <t>Evaluar únicamente la comprensión literal o el resumen del argumento mediante un examen, ignorando la vinculación personal y la dimensión social de la lectura.</t>
   </si>
   <si>
     <t>Explicar y argumentar, con la ayuda de pautas y modelos, la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra, atendiendo a la configuración de los géneros y subgéneros literarios.</t>
   </si>
   <si>
     <t>Analizar y justificar la interpretación de textos literarios relacionando sus elementos internos con las características de su género y subgénero mediante guías de apoyo.</t>
   </si>
   <si>
     <t>El alumnado realiza un comentario de texto escrito o una guía de análisis donde justifica el sentido de la obra vinculándolo a su estructura y género literario.</t>
   </si>
   <si>
     <t>Lectura guiada de fragmentos literarios donde se identifican rasgos genéricos y se redacta una interpretación razonada siguiendo un modelo o plantilla de análisis.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resumen del argumento de la obra en lugar de la relación técnica entre los elementos formales y el sentido del texto.</t>
   </si>
   <si>
     <t>Establecer, de manera guiada, vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales, así como con otras manifestaciones artísticas y culturales, en función de temas, tópicos, estructuras, lenguaje y valores éticos y estéticos, mostrando la implicación y la respuesta personal del lector en la lectura.</t>
+  </si>
+  <si>
+    <t>Conectar de forma argumentada obras literarias con otros textos o manifestaciones artísticas, mostrando la respuesta personal del lector.</t>
+  </si>
+  <si>
+    <t>Conectar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un texto oral o escrito en el que justifica las conexiones entre la obra leída y otras obras o manifestaciones artísticas, integrando su experiencia lectora.</t>
+  </si>
+  <si>
+    <t>Análisis comparativo guiado de un fragmento literario con una pintura o canción.</t>
+  </si>
+  <si>
+    <t>El alumnado enumera vínculos sin argumentación o justificación de la relación establecida.</t>
   </si>
   <si>
     <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir partiendo de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
   </si>
   <si>
     <t>Escribir textos creativos propios, individuales o grupales, aplicando rasgos de estilo y géneros literarios estudiados, usando diversos formatos y lenguajes artísticos.</t>
   </si>
   <si>
     <t>Crear</t>
   </si>
   <si>
     <t>El alumnado produce textos de intención literaria o proyectos multimodales que imitan o reinterpretan modelos literarios leídos en clase, demostrando dominio de recursos expresivos.</t>
   </si>
   <si>
     <t>Talleres de escritura creativa donde se transforman textos clásicos o se aplican recursos retóricos específicos para generar obras originales en papel o soporte digital.</t>
   </si>
   <si>
     <t>Calificar la originalidad del texto de forma subjetiva sin evaluar si se han aplicado realmente las convenciones formales del género o el estilo literario requerido.</t>
   </si>
   <si>
     <t>Revisar los textos propios de manera guiada y hacer propuestas de mejora argumentando los cambios a partir de la reflexión metalingüística e interlingüística y con un metalenguaje específico.</t>
   </si>
   <si>
     <t>Revisar y mejorar los propios textos escritos, justificando razonadamente los cambios realizados mediante el uso de la terminología gramatical y lingüística adecuada.</t>
   </si>
@@ -1499,231 +1514,231 @@
   <si>
     <t xml:space="preserve">
 • Reescritura creativa de fragmentos literarios clásicos que contengan abusos de poder, transformándolos en diálogos basados en la comunicación no violenta y la igualdad.
 • Producción de un podcast de simulación parlamentaria donde el alumnado deba defender posturas opuestas utilizando exclusivamente léxico inclusivo y evitando términos peyorativos.
 • Creación de una 'Guía de Estilo Ético' para el centro educativo en formato digital o infográfico, proponiendo alternativas lingüísticas a microaggressiones detectadas en el entorno.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Análisis crítico de las 'Normas de la Comunidad' de plataformas como TikTok o Twitch, debatiendo su eficacia para proteger la dignidad humana y la convivencia.
 • Implementación de un sistema de 'puntos de diplomacia' en debates de aula, donde se premie la capacidad de parafrasear al oponente y validar sus argumentos antes de refutar.
 • Elección autónoma de un conflicto social de actualidad para investigar cómo el lenguaje mediático influye en la percepción del mismo, vinculándolo con sus propios intereses.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, CP2, CP3</t>
-[...50 lines deleted...]
-    <t>Enfocada en la búsqueda, selección y contraste de información evaluando su fiabilidad y evitando riesgos digitales.</t>
+    <t>CCL1, CC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCEC1, CP2, CP3</t>
+  </si>
+  <si>
+    <t>La CE implica describir y apreciar la diversidad lingüística, lo que requiere expresar ideas (CCL1), reconocer la diversidad cultural (CC1) y desarrollar la autoestima lingüística (CPSAA1). Secundariamente, se aprecia el patrimonio (CCEC1), se media entre lenguas (CP2) y se conocen otras culturas (CP3).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CD1</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM4, CC3</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales implica extraer información (CCL2), evaluar su fiabilidad (CCL3) y manejar fuentes digitales (CD1). Secundariamente, se desarrolla el pensamiento crítico (CPSAA4), la interpretación de datos (STEM4) y la participación cívica (CC3).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, CD3</t>
+  </si>
+  <si>
+    <t>CPSAA2, CPSAA5, CC4</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales exige comunicación clara (CCL1), estrategias discursivas (CCL5) y creación de contenidos digitales (CD3). Secundariamente, requiere autorregulación (CPSAA2), trabajo en equipo (CPSAA5) y comunicación responsable (CC4).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL4, CC1</t>
+  </si>
+  <si>
+    <t>CPSAA4, CD4, STEM1</t>
+  </si>
+  <si>
+    <t>Comprender y valorar textos escritos supone comprender e interpretar (CCL2), leer con fluidez (CCL4) y valorar críticamente (CC1). Secundariamente, se fomenta el pensamiento crítico (CPSAA4), la lectura digital (CD4) y la interpretación de información científica (STEM1).</t>
+  </si>
+  <si>
+    <t>CPSAA2, CC4, CE1</t>
+  </si>
+  <si>
+    <t>Producir textos escritos coherentes y cohesionados implica expresar ideas (CCL1), aplicar estrategias discursivas (CCL5) y usar herramientas digitales (CD3). Secundariamente, requiere planificación (CPSAA2), responsabilidad comunicativa (CC4) e iniciativa (CE1).</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CD2</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM4, CC2</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información exige evaluar la fiabilidad (CCL3), buscar en entornos digitales (CD1) y gestionar la información (CD2). Secundariamente, se aplica el pensamiento crítico (CPSAA4), el análisis de datos (STEM4) y el respeto a la propiedad intelectual (CC2).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCEC2, CE2, CC3</t>
+  </si>
+  <si>
+    <t>Leer obras diversas como fuente de placer implica desarrollar el hábito lector (CCL4), apreciar el patrimonio cultural (CCEC1) y construir la identidad personal (CPSAA1). Secundariamente, se participa en la vida cultural (CCEC2), se establecen metas (CE2) y se reconoce el valor cultural (CC3).</t>
   </si>
   <si>
     <t>CCL4, CCEC1, CCEC2</t>
   </si>
   <si>
-    <t>CPSAA1</t>
-[...26 lines deleted...]
-    <t>Vincula las prácticas comunicativas con la convivencia democrática, la resolución de conflictos y la igualdad de derechos.</t>
+    <t>CCEC3, CPSAA3, CC1</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras literarias exige comprensión lectora (CCL4), apreciación artística (CCEC1) e interpretación (CCEC2). Secundariamente, se expresa creatividad (CCEC3), se desarrolla la conciencia social (CPSAA3) y se reconoce la diversidad cultural (CC1).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, STEM2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC1, CE1</t>
+  </si>
+  <si>
+    <t>Movilizar conocimiento sobre la lengua implica usarla adecuadamente (CCL1), reflexionar sobre el discurso (CCL5) y aplicar un pensamiento lógico-lingüístico (STEM2). Secundariamente, se desarrolla la autoevaluación (CPSAA1), se respeta la diversidad lingüística (CC1) y se aplica a situaciones reales (CE1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA5, CCL5</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática exige reconocer la diversidad (CC1), ejercer derechos (CC2) y participar cívicamente (CC3). Secundariamente, se desarrollan habilidades sociales (CPSAA3), cooperación (CPSAA5) y diálogo (CCL5).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Lengua Castellana y Literatura para 3.º ESO (ej. Decreto 65/2022 de la Comunidad de Madrid). Identifica los 10 criterios de evaluación de la materia, sus 46 criterios de desempeño asociados y los 83 saberes básicos organizados en los 3 bloques: Comunicación oral, Comunicación escrita, y Educación literaria. Revisa también las orientaciones metodológicas y de evaluación que indica el decreto.</t>
+  </si>
+  <si>
+    <t>Crea una tabla en Excel con tres columnas: CE, criterios de evaluación (numerados) y saberes básicos. Usa la numeración exacta del decreto; te servirá para todas las programaciones del departamento.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica cómo se desglosan los 3 bloques (Comunicación, Reflexión sobre la Lengua y Educación Literaria) y revisa los descriptores operativos del Perfil de Salida que conectan con nuestra materia.</t>
-[...14 lines deleted...]
-    <t>Agrupa los 46 criterios por procesos (escuchar, hablar, leer, escribir) en un Excel; verás que muchos se repiten y puedes evaluarlos con la misma actividad recurrente.</t>
+    <t>Enumera las 10 competencias específicas (CE) de la materia. Para cada CE, escribe los criterios de evaluación que le corresponden (total 46). Asegúrate de no mezclar saberes ni redactar de forma academicista; los criterios son enunciados evaluables del tipo «Analizar el contenido de textos orales», no «Saber analizar».</t>
+  </si>
+  <si>
+    <t>Imprime la lista de criterios y ponla en tu mesa. Cada vez que diseñes una actividad, mira si algún criterio ya está cubierto; así evitas saturar un criterio y olvidar otros.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 46 criterios a un instrumento de evaluación (rúbricas para exposiciones, listas de cotejo para cuadernos, pruebas de control para gramática).</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO, el criterio de 'Reflexión sobre la lengua' debe evaluarse siempre vinculado a la producción de textos; olvida los exámenes de análisis sintáctico aislado si quieres cumplir con la inspección.</t>
+    <t>Selecciona 4-5 criterios por evaluación (trimestre) que sean abordables con los 3h semanales. Para cada criterio, decide el instrumento de evaluación más adecuado: rúbrica analítica, lista de cotejo, escala de valoración, prueba escrita u oral. Prioriza criterios que evalúen procesos (leer, escribir, hablar, escuchar) frente a saberes memorísticos.</t>
+  </si>
+  <si>
+    <t>No asignes más de 2 criterios a una sola prueba. Si una redacción cubre tres criterios (por ej., coherencia, cohesión y ortografía), usa una rúbrica que los distinga claramente. El departamento debe acordar los instrumentos comunes.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 83 saberes básicos en las 3 horas semanales. En 3.º ESO, la literatura suele abarcar desde la Edad Media al Siglo de Oro (o hasta el XVIII según CCAA).</t>
-[...2 lines deleted...]
-    <t>Con solo 3 horas semanales, fusiona la gramática (Bloque 3) con la literatura (Bloque 2). Por ejemplo, estudia los determinantes y adjetivos mientras analizas el 'Locus Amoenus' en la lírica renacentista.</t>
+    <t>Distribuye los 83 saberes en tres bloques trimestrales, asegurando progresión y que los saberes previos se retomen. Por ejemplo: 1er trimestre: texto narrativo y descripción (saberes del bloque de comunicación escrita), 2º: texto expositivo y argumentativo, 3º: textos multimodales y proyectos de investigación. No olvides incluir saberes de educación literaria (lectura de obras completas) en cada trimestre.</t>
+  </si>
+  <si>
+    <t>Haz una secuencia de saberes que termine con una tarea integradora (por ejemplo, un podcast o un artículo de opinión). Así evitas que los saberes queden aislados y el alumnado vea la utilidad.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para el segundo trimestre, funciona muy bien un 'Certamen de Teatro Clásico' donde los alumnos adapten escenas del Quijote o Lope; cubres literatura, expresión oral y trabajo cooperativo de un solo golpe.</t>
+    <t>3-4 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios saberes y criterios. Por ejemplo: «Crear un podcast literario sobre una obra leída» (1er trimestre). La SDA debe incluir: título, justificación, competencias clave trabajadas, saberes, criterios, actividades secuenciadas, producto final y rúbrica de evaluación. Ajusta la duración a 6-8 sesiones.</t>
+  </si>
+  <si>
+    <t>Reutiliza SDA compartidas por el departamento o adapta las del INTEF. Añade un «diario de aprendizaje» del alumno para que reflexione sobre su proceso; la inspección valora mucho esta metacognición.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada Competencia Específica. La suma debe ser 100%. Asegúrate de que las competencias comunicativas (1 a 5) tengan un peso predominante.</t>
-[...2 lines deleted...]
-    <t>No ponderes los instrumentos (exámenes 60%, trabajos 40%), pondera los criterios. Si un alumno falla en ortografía (CE 9), eso no debe hundir su nota de literatura (CE 8).</t>
+    <t>Acuerda con el departamento el peso de cada criterio en la calificación final. Por ejemplo: criterios de comunicación escrita 40%, comunicación oral 25%, educación literaria 20%, y un 15% para la actitud/participación (si el centro lo permite). Decide también cómo se ponderan las SDA (por ej., cada SDA vale un 10% de la nota trimestral).</t>
+  </si>
+  <si>
+    <t>No asignes más del 30% a un solo instrumento. Si una SDA falla (por problemas técnicos, absentismo, etc.), que el peso esté repartido para no perjudicar al alumnado. Documenta las ponderaciones en la programación didáctica.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones curriculares no significativas y el plan de recuperación basado en la superación de criterios no logrados, no en la repetición de exámenes.</t>
-[...2 lines deleted...]
-    <t>Diseña un 'Portfolio de Recuperación' donde el alumno solo trabaje los criterios suspensos; es más eficiente que volver a examinar de 20 temas de morfología.</t>
+    <t>Redacta medidas ordinarias (adaptaciones no significativas) y extraordinarias (significativas) según el perfil del alumnado. Para recuperación, define actividades de refuerzo y una prueba extraordinaria en junio. Incluye también el plan de recuperación de trimestres pendientes basado en la evaluación de criterios no superados.</t>
+  </si>
+  <si>
+    <t>En la programación, incluye ejemplos concretos: «Para alumnado con dislexia, se proporcionarán instrucciones orales y apoyo gráfico en las tareas escritas.» La inspección pide acciones observables, no genéricos como «adaptaciones curriculares» sin más.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Reconocer las lenguas de España y las variedades dialectales del español, con atención especial a las de Castilla la Mancha, identificando algunas nociones básicas de las lenguas, </t>
   </si>
   <si>
     <t>Identificar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valoración de la riqueza cultural, lingüística y dialectal, a partir de la observación de la d</t>
   </si>
   <si>
     <t>Comprender el sentido global, la estructura, la información más relevante en función de las necesidades comunicativas y la intención del emisor en textos orales y multimodales senc</t>
   </si>
@@ -2521,1012 +2536,1012 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>480</v>
+        <v>489</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="D3" s="7">
         <v>7.5</v>
       </c>
       <c r="E3" s="7">
         <v>7.5</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="D4" s="7">
         <v>7.5</v>
       </c>
       <c r="E4" s="7">
         <v>7.5</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="D5" s="7">
         <v>10.0</v>
       </c>
       <c r="E5" s="7">
         <v>10.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="D6" s="7">
         <v>10.0</v>
       </c>
       <c r="E6" s="7">
         <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="D7" s="7">
         <v>8.33</v>
       </c>
       <c r="E7" s="7">
         <v>8.33</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="D8" s="7">
         <v>8.33</v>
       </c>
       <c r="E8" s="7">
         <v>8.33</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.3</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="D9" s="7">
         <v>8.33</v>
       </c>
       <c r="E9" s="7">
         <v>8.33</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4.1</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="D10" s="7">
         <v>5.0</v>
       </c>
       <c r="E10" s="7">
         <v>5.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>4.2</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="D11" s="7">
         <v>5.0</v>
       </c>
       <c r="E11" s="7">
         <v>5.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.3</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="D12" s="7">
         <v>5.0</v>
       </c>
       <c r="E12" s="7">
         <v>5.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4.4</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="D13" s="7">
         <v>5.0</v>
       </c>
       <c r="E13" s="7">
         <v>5.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.1</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="D14" s="7">
         <v>12.5</v>
       </c>
       <c r="E14" s="7">
         <v>12.5</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>5.2</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="D15" s="7">
         <v>12.5</v>
       </c>
       <c r="E15" s="7">
         <v>12.5</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>6.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="D16" s="7">
         <v>5.0</v>
       </c>
       <c r="E16" s="7">
         <v>5.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>6.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="D17" s="7">
         <v>5.0</v>
       </c>
       <c r="E17" s="7">
         <v>5.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>6.3</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>187</v>
       </c>
       <c r="D18" s="7">
         <v>5.0</v>
       </c>
       <c r="E18" s="7">
         <v>5.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>7.1</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="D19" s="7">
         <v>7.5</v>
       </c>
       <c r="E19" s="7">
         <v>7.5</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>7.2</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>200</v>
       </c>
       <c r="D20" s="7">
         <v>7.5</v>
       </c>
       <c r="E20" s="7">
         <v>7.5</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>8.1</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="D21" s="7">
         <v>6.67</v>
       </c>
       <c r="E21" s="7">
         <v>6.67</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>8.2</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="D22" s="7">
         <v>6.67</v>
       </c>
       <c r="E22" s="7">
         <v>6.67</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>8.3</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="D23" s="7">
         <v>6.67</v>
       </c>
       <c r="E23" s="7">
         <v>6.67</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>9.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="D24" s="7">
         <v>6.67</v>
       </c>
       <c r="E24" s="7">
         <v>6.67</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>9.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="D25" s="7">
         <v>6.67</v>
       </c>
       <c r="E25" s="7">
         <v>6.67</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>9.3</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="D26" s="7">
         <v>6.67</v>
       </c>
       <c r="E26" s="7">
         <v>6.67</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>10.1</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="D27" s="7">
         <v>7.5</v>
       </c>
       <c r="E27" s="7">
         <v>7.5</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>10.2</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="D28" s="7">
         <v>7.5</v>
       </c>
       <c r="E28" s="7">
         <v>7.5</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <f>SUM(E3:E28)</f>
         <v>190.0099999999999341</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AD31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" s="6" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>3.3</v>
       </c>
       <c r="J1" s="6">
         <v>4.1</v>
       </c>
@@ -3563,1132 +3578,1132 @@
       <c r="U1" s="6">
         <v>8.1</v>
       </c>
       <c r="V1" s="6">
         <v>8.2</v>
       </c>
       <c r="W1" s="6">
         <v>8.3</v>
       </c>
       <c r="X1" s="6">
         <v>9.1</v>
       </c>
       <c r="Y1" s="6">
         <v>9.2</v>
       </c>
       <c r="Z1" s="6">
         <v>9.3</v>
       </c>
       <c r="AA1" s="6">
         <v>10.1</v>
       </c>
       <c r="AB1" s="6">
         <v>10.2</v>
       </c>
       <c r="AC1" s="6" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="AD1" s="6" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" s="5" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AB2),"")</f>
         <v/>
       </c>
       <c r="AD2" s="5"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" s="5" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AB3),"")</f>
         <v/>
       </c>
       <c r="AD3" s="5"/>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" s="5" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AB4),"")</f>
         <v/>
       </c>
       <c r="AD4" s="5"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" s="5" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AB5),"")</f>
         <v/>
       </c>
       <c r="AD5" s="5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" s="5" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AB6),"")</f>
         <v/>
       </c>
       <c r="AD6" s="5"/>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" s="5" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AB7),"")</f>
         <v/>
       </c>
       <c r="AD7" s="5"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" s="5" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AB8),"")</f>
         <v/>
       </c>
       <c r="AD8" s="5"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" s="5" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AB9),"")</f>
         <v/>
       </c>
       <c r="AD9" s="5"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" s="5" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AB10),"")</f>
         <v/>
       </c>
       <c r="AD10" s="5"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" s="5" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AB11),"")</f>
         <v/>
       </c>
       <c r="AD11" s="5"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" s="5" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AB12),"")</f>
         <v/>
       </c>
       <c r="AD12" s="5"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" s="5" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AB13),"")</f>
         <v/>
       </c>
       <c r="AD13" s="5"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" s="5" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AB14),"")</f>
         <v/>
       </c>
       <c r="AD14" s="5"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" s="5" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AB15),"")</f>
         <v/>
       </c>
       <c r="AD15" s="5"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" s="5" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AB16),"")</f>
         <v/>
       </c>
       <c r="AD16" s="5"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="5" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AB17),"")</f>
         <v/>
       </c>
       <c r="AD17" s="5"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" s="5" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AB18),"")</f>
         <v/>
       </c>
       <c r="AD18" s="5"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="5" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AB19),"")</f>
         <v/>
       </c>
       <c r="AD19" s="5"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" s="5" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AB20),"")</f>
         <v/>
       </c>
       <c r="AD20" s="5"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="5" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AB21),"")</f>
         <v/>
       </c>
       <c r="AD21" s="5"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="5" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AB22),"")</f>
         <v/>
       </c>
       <c r="AD22" s="5"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" s="5" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AB23),"")</f>
         <v/>
       </c>
       <c r="AD23" s="5"/>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="5" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AB24),"")</f>
         <v/>
       </c>
       <c r="AD24" s="5"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" s="5" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AB25),"")</f>
         <v/>
       </c>
       <c r="AD25" s="5"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" s="5" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AB26),"")</f>
         <v/>
       </c>
       <c r="AD26" s="5"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="5" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AB27),"")</f>
         <v/>
       </c>
       <c r="AD27" s="5"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" s="5" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AB28),"")</f>
         <v/>
       </c>
       <c r="AD28" s="5"/>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" s="5" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AB29),"")</f>
         <v/>
       </c>
       <c r="AD29" s="5"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="5" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AB30),"")</f>
         <v/>
       </c>
       <c r="AD30" s="5"/>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" s="5" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -8088,3244 +8103,3254 @@
         <v>112</v>
       </c>
       <c r="I20" s="5" t="s">
         <v>208</v>
       </c>
       <c r="J20" s="5" t="s">
         <v>209</v>
       </c>
       <c r="K20" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>8.2</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="E21" s="5"/>
-[...1 lines deleted...]
-      <c r="G21" s="5"/>
+      <c r="E21" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>213</v>
+      </c>
       <c r="H21" s="5" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="J21" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>215</v>
+      </c>
       <c r="K21" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>8.3</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="K22" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>9.1</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="K23" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>9.2</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>195</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="K24" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5">
         <v>9.3</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>125</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="K25" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5">
         <v>10.1</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="K26" s="7">
         <v>3.85</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5">
         <v>10.2</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>189</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>145</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="K27" s="7">
         <v>3.85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I84"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C11" s="5">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C12" s="5">
         <v>2</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C13" s="5">
         <v>3</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C14" s="5">
         <v>4</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C15" s="5">
         <v>5</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C16" s="5">
         <v>6</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C17" s="5">
         <v>7</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C18" s="5">
         <v>8</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C19" s="5">
         <v>9</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C20" s="5">
         <v>10</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C21" s="5">
         <v>11</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C22" s="5">
         <v>12</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C23" s="5">
         <v>13</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C24" s="5">
         <v>14</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C25" s="5">
         <v>15</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C26" s="5">
         <v>16</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C27" s="5">
         <v>17</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C28" s="5">
         <v>18</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C29" s="5">
         <v>19</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C30" s="5">
         <v>20</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C31" s="5">
         <v>21</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C32" s="5">
         <v>22</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C33" s="5">
         <v>23</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C34" s="5">
         <v>24</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C35" s="5">
         <v>25</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C36" s="5">
         <v>26</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C37" s="5">
         <v>27</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C38" s="5">
         <v>28</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C39" s="5">
         <v>29</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C40" s="5">
         <v>30</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C41" s="5">
         <v>31</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C42" s="5">
         <v>1</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C43" s="5">
         <v>2</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C44" s="5">
         <v>3</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C45" s="5">
         <v>4</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C46" s="5">
         <v>5</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C47" s="5">
         <v>6</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C48" s="5">
         <v>7</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C49" s="5">
         <v>8</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C50" s="5">
         <v>9</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C51" s="5">
         <v>10</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C52" s="5">
         <v>11</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C53" s="5">
         <v>12</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C54" s="5">
         <v>13</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C55" s="5">
         <v>14</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C56" s="5">
         <v>15</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C57" s="5">
         <v>16</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C58" s="5">
         <v>17</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C59" s="5">
         <v>18</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C60" s="5">
         <v>19</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C61" s="5">
         <v>20</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C62" s="5">
         <v>21</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C63" s="5">
         <v>22</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C64" s="5">
         <v>23</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C65" s="5">
         <v>24</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C66" s="5">
         <v>25</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C67" s="5">
         <v>26</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C68" s="5">
         <v>27</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C69" s="5">
         <v>1</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C70" s="5">
         <v>2</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C71" s="5">
         <v>3</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C72" s="5">
         <v>4</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C73" s="5">
         <v>5</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C74" s="5">
         <v>6</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C75" s="5">
         <v>7</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C76" s="5">
         <v>8</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C77" s="5">
         <v>1</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C78" s="5">
         <v>2</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C79" s="5">
         <v>3</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C80" s="5">
         <v>4</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C81" s="5">
         <v>5</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C82" s="5">
         <v>6</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C83" s="5">
         <v>7</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C84" s="5">
         <v>8</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>15</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>25</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>25</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>197</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>197</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>197</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="5">
         <v>20</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>197</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="5">
         <v>20</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>197</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>