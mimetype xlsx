--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="398">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="590">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:26</t>
+    <t>03/07/2026 18:22</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -364,300 +364,792 @@
   <si>
     <t>comunicar</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
+    <t>Reconocer y valorar patrimonialmente las lenguas de España, a partir tanto de la identificación de elementos esenciales de su origen y desarrollo histórico y sociolingüístico como de la comparación de sus rasgos lingüísticos y discursivos en manifestaciones orales, escritas y multimodales.</t>
+  </si>
+  <si>
+    <t>Identificar las lenguas de España y las variedades del español, analizando sus rasgos diferenciales en textos reales y prestando especial atención a la modalidad lingüística propia.</t>
+  </si>
+  <si>
+    <t>Reconocer</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un análisis comparativo de textos orales y escritos donde identifica rasgos dialectales específicos y diferencia las lenguas constitucionales de España.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Audición de fragmentos de diferentes zonas dialectales y lectura de textos en lenguas cooficiales para extraer y contrastar rasgos lingüísticos básicos.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la memorización de la historia de las lenguas sin exigir la identificación práctica de rasgos dialectales en muestras reales de habla.</t>
+  </si>
+  <si>
+    <t>Diferenciar las variedades dialectales del español, con atención especial a las manifestaciones de la variedad geográfica extremeña, mediante el desarrollo de algunos criterios para reconocer las peculiaridades de hablas comarcales y locales de la región extremeña, en contextos de intercambio familiar, académico y social, con actitud de respeto e interés hacia las mismas.</t>
+  </si>
+  <si>
+    <t>Reconocer y rechazar prejuicios lingüísticos mediante el análisis de la diversidad del entorno, fomentando el respeto hacia las variedades dialectales y lenguas de España.</t>
+  </si>
+  <si>
+    <t>Identificar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación digital donde analiza casos reales de prejuicios lingüísticos detectados en su entorno cercano o en medios de comunicación.</t>
+  </si>
+  <si>
+    <t>Análisis crítico de vídeos, redes sociales o entrevistas locales para detectar estereotipos sobre hablas regionales y proponer alternativas respetuosas.</t>
+  </si>
+  <si>
+    <t>Evaluar la definición teórica de prejuicio lingüístico en un examen de memoria en lugar de la capacidad de detectarlos en situaciones reales de comunicación.</t>
+  </si>
+  <si>
+    <t>Distinguir las características de los sociolectos y de los registros de la lengua castellana, en contextos de intercambio familiar, académico y social, descartando prejuicios explícitos e implícitos que vinculan variedades geográficas y sociales.</t>
+  </si>
+  <si>
+    <t>Comentario, redacción y producción oral</t>
+  </si>
+  <si>
+    <t>Analizar los fenómenos surgidos del contacto entre lenguas, interpretando situaciones de bilingüismo y diglosia, a partir de la observación de la diversidad lingüística del entorno y el acercamiento a las normas que expresan derechos lingüísticos nacionales e internacionales.</t>
+  </si>
+  <si>
+    <t>Consolidar técnicas de reflexión interlingüística favorecedoras de la competencia plurilingüe.</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar el sentido global y la información más relevante de textos orales y multimodales de cierta complejidad, propios del ámbito personal, académico y laboral, en función de las necesidades comunicativas y la intención del emisor.</t>
+  </si>
+  <si>
+    <t>Identificar la idea principal, la estructura y la intención comunicativa en audios o vídeos, analizando cómo interactúan el lenguaje verbal, la imagen y el sonido.</t>
+  </si>
+  <si>
+    <t>Analizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un cuestionario de comprensión o un esquema de contenido tras la escucha de un podcast o el visionado de un producto audiovisual multimodal.</t>
+  </si>
+  <si>
+    <t>Examen escrito</t>
+  </si>
+  <si>
+    <t>Audición de reportajes radiofónicos o visionado de campañas publicitarias para extraer información relevante y explicar la función de los elementos visuales y sonoros.</t>
+  </si>
+  <si>
+    <t>Evaluar exclusivamente el contenido textual del mensaje, ignorando el análisis de los elementos no verbales (música, gestos, encuadres) que el criterio exige integrar.</t>
+  </si>
+  <si>
+    <t>Reconocer la estructura de textos orales propios del ámbito personal, académico y laboral en función de las necesidades comunicativas y la intención del emisor.</t>
+  </si>
+  <si>
+    <t>Evaluar la calidad y fiabilidad de textos orales y multimodales, analizando si el canal y los recursos comunicativos son eficaces para transmitir el mensaje propuesto.</t>
+  </si>
+  <si>
+    <t>Evaluar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un comentario crítico escrito o una ficha de evaluación donde analiza la veracidad de un discurso oral y la adecuación de sus elementos no verbales.</t>
+  </si>
+  <si>
+    <t>Análisis de un podcast informativo o un vídeo publicitario para identificar posibles sesgos, evaluar la calidad técnica y la eficacia de los argumentos presentados.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a la identificación de la idea principal o el resumen del contenido en lugar de juzgar la fiabilidad o la calidad del formato.</t>
+  </si>
+  <si>
+    <t>Profundizar en el análisis de diferentes códigos de comunicación en situaciones de intercambio académico, social y profesional, y la posible interacción entre ellos.</t>
+  </si>
+  <si>
+    <t>Valorar la forma y el contenido de textos orales y multimodales de cierta complejidad, relacionados con los retos del siglo XXI.</t>
+  </si>
+  <si>
+    <t>Evaluar la eficacia de los procedimientos empleados en situaciones de comunicación oral, en ámbitos académicos ampliados, sociales y profesionales, así como la calidad, fiabilidad e idoneidad del canal utilizado.</t>
+  </si>
+  <si>
+    <t>Realizar exposiciones y argumentaciones orales de cierta extensión y complejidad, con diferente grado de planificación, sobre temas de interés personal, social, educativo y profesional, empleando conscientemente los mecanismos lingüísticos necesarios.</t>
+  </si>
+  <si>
+    <t>Exponer y narrar oralmente temas de interés con orden, claridad y registro formal, empleando recursos digitales y lenguaje no verbal de forma efectiva.</t>
+  </si>
+  <si>
+    <t>Producir</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una exposición oral o grabación de una narración, demostrando planificación previa, uso de conectores y apoyo visual o multimodal.</t>
+  </si>
+  <si>
+    <t>Exposición / interacción oral</t>
+  </si>
+  <si>
+    <t>Presentación en clase sobre un tema social o grabación de un podcast narrativo utilizando guiones previos y herramientas digitales.</t>
+  </si>
+  <si>
+    <t>Calificar únicamente el contenido escrito del guion sin valorar la fluidez, la entonación o el lenguaje no verbal durante la ejecución oral.</t>
+  </si>
+  <si>
+    <t>Ajustarse a las convenciones propias de los diversos géneros discursivos, con fluidez, coherencia y el registro adecuado en diferentes soportes, utilizando de manera eficaz recursos verbales y no verbales, para la comunicación en contextos académicos extensos y sociales de carácter local y global.</t>
+  </si>
+  <si>
+    <t>Participar activamente en diálogos, debates y trabajos en equipo, aplicando normas de cortesía, escucha activa y estrategias de cooperación para una comunicación eficaz.</t>
+  </si>
+  <si>
+    <t>Participar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza intervenciones orales en debates o trabajos grupales, respetando turnos de palabra, empleando fórmulas de cortesía y demostrando escucha activa mediante respuestas pertinentes.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Debates dirigidos en clase, sesiones de trabajo cooperativo para proyectos o simulaciones de situaciones comunicativas formales e informales.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la corrección gramatical del discurso individual olvidando valorar la interacción, el respeto a los turnos de palabra o la actitud de escucha.</t>
+  </si>
+  <si>
+    <t>Usar de manera eficaz los recursos verbales y no verbales en sus producciones orales, contextualizadas en el entorno académico del aula.</t>
+  </si>
+  <si>
+    <t>Participar de manera activa y adecuada en interacciones orales informales, integradas en el trabajo en equipo, con actitudes de escucha activa, estrategias de cooperación conversacional y cortesía lingüística y uso tanto de una expresión respetuosa e inclusiva como de mecanismos para combatir los usos verbales discriminatorios.</t>
+  </si>
+  <si>
+    <t>Intervenir de forma guiada en interacciones formales de complejidad creciente y de carácter dialogado, a partir del empleo de mecanismos lingüísticos básicos, para adecuar su registro a situaciones académicas formales y a contextos sociales reconocibles para el alumnado en los que dicho registro sea adecuado.</t>
+  </si>
+  <si>
+    <t>Reconocer y utilizar recursos lingüísticos variados para mostrar la implicación del emisor en los textos e introducir diversos mecanismos de cohesión en los textos orales.</t>
+  </si>
+  <si>
+    <t>Emplear técnicas habituales de alfabetización informacional en la planificación de las intervenciones orales.</t>
+  </si>
+  <si>
+    <t>Comprender el sentido global de los textos escritos y multimodales de cierta complejidad, propios de diferentes ámbitos y vinculados a contextos locales, y distinguir su mensaje principal de la información secundaria, en relación a los propósitos de lectura.</t>
+  </si>
+  <si>
+    <t>Analizar textos escritos y multimodales para extraer su idea principal, estructura e intención comunicativa, aplicando deducciones lógicas sobre información no explícita.</t>
+  </si>
+  <si>
+    <t>Interpretar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza pruebas de comprensión lectora donde identifica el tema, resume el contenido, señala la estructura y deduce la intención del autor.</t>
+  </si>
+  <si>
+    <t>Lectura guiada y autónoma de textos periodísticos, publicitarios o académicos sencillos, seguida de actividades de análisis crítico y síntesis de información.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a la mera localización de información explícita (literalidad) sin trabajar las inferencias o la intención del emisor.</t>
+  </si>
+  <si>
+    <t>Interpretar el sentido global, la información más relevante y la intención del emisor de textos escritos y multimodales de cierta complejidad y propios de diferentes ámbitos, realizando las inferencias e hipótesis necesarias.</t>
+  </si>
+  <si>
+    <t>Analizar críticamente textos sencillos juzgando su fiabilidad, la adecuación del canal y la eficacia de los recursos lingüísticos utilizados para transmitir el mensaje.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un comentario crítico escrito o una ficha de análisis donde identifica la fiabilidad de las fuentes y juzga la adecuación formal del texto.</t>
+  </si>
+  <si>
+    <t>Lectura y análisis guiado de textos periodísticos o digitales en los que se debe verificar la veracidad de la información y la intención comunicativa.</t>
+  </si>
+  <si>
+    <t>Confundir la valoración crítica de la forma y el contenido con la expresión de una opinión personal subjetiva sin base en el análisis lingüístico.</t>
+  </si>
+  <si>
+    <t>Reconocer la estructura y características lingüísticas de textos escritos y multimodales propios del ámbito personal, académico y social en función de las necesidades comunicativas y la intención del emisor.</t>
+  </si>
+  <si>
+    <t>Reconocer los rasgos de los niveles y registros de la lengua y valorar la relación entre forma y contenido de discursos insertos en situaciones de comunicación local o global, a partir del análisis de los mecanismos de coherencia, cohesión y adecuación textual.</t>
+  </si>
+  <si>
+    <t>Evaluar la fiabilidad e idoneidad del canal de la comunicación escrita o multimodal, así como la eficacia de los procedimientos comunicativos empleados.</t>
+  </si>
+  <si>
+    <t>Percibir los usos discriminatorios de los códigos verbales y visuales mediante el análisis de elementos icónicos y paratextuales presentes en mensajes sociales habituales en entornos locales o globales.</t>
+  </si>
+  <si>
+    <t>Emplear técnicas de alfabetización informacional a partir del desarrollo de criterios habituales de detección de la veracidad, calidad y pertinencia de la información seleccionada.</t>
+  </si>
+  <si>
+    <t>Planificar la redacción de textos escritos expositivos, argumentativos y multimodales de cierta extensión atendiendo a la situación comunicativa, destinatario, propósito y canal.</t>
+  </si>
+  <si>
+    <t>Planificar y organizar la escritura de textos sencillos mediante borradores y esquemas, considerando el propósito, el destinatario y el canal antes de la redacción final.</t>
+  </si>
+  <si>
+    <t>Planificar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega esquemas previos, mapas conceptuales o borradores iniciales donde se visualiza la estructura del texto y la adecuación a la situación comunicativa planteada.</t>
+  </si>
+  <si>
+    <t>Actividades de pre-escritura en las que se definen los objetivos comunicativos y se estructura el contenido antes de elaborar la versión definitiva del texto.</t>
+  </si>
+  <si>
+    <t>Calificar únicamente el producto final sin recoger evidencias documentales de los borradores o planes de escritura previos que exige específicamente el criterio.</t>
+  </si>
+  <si>
+    <t>Redactar borradores, con creciente independencia, y revisarlos con ayuda del diálogo entre iguales, la supervisión docente y el empleo de instrumentos de consulta, y presentar un texto final coherente, cohesionado y con el registro adecuado.</t>
+  </si>
+  <si>
+    <t>Mejorar la calidad de los textos escritos aplicando recursos de estilo, vocabulario preciso y respetando las normas gramaticales y ortográficas vigentes.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega textos escritos o multimodales donde se aprecia el uso intencionado de sinónimos, conectores variados y una revisión gramatical y ortográfica exhaustiva.</t>
+  </si>
+  <si>
+    <t>Actividades de taller de escritura creativa o académica donde se realizan borradores sucesivos para pulir el léxico y la estructura gramatical.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la corrección ortográfica mecánica, ignorando la riqueza del vocabulario o la variedad de los mecanismos de cohesión textual.</t>
+  </si>
+  <si>
+    <t>Incorporar procedimientos diversificados para corregir y enriquecer los textos, atendiendo a aspectos discursivos, lingüísticos y de estilo, con precisión léxica y corrección ortográfica y gramatical, con atención al uso no discriminatorio de la lengua.</t>
+  </si>
+  <si>
+    <t>Afianzar el uso de técnicas variadas de escritura para la organización del pensamiento en la redacción autónoma de textos tales como esquemas, resúmenes y mapas conceptuales.</t>
+  </si>
+  <si>
+    <t>Ampliar el uso de técnicas para la edición del texto escrito en distintos soportes y en formatos variados, adecuados a su edad y al grado de desarrollo de sus habilidades comunicativas, potenciando su creatividad y fomentando el respeto a la propiedad intelectual.</t>
+  </si>
+  <si>
+    <t>Elaborar trabajos de investigación de manera progresivamente autónoma en diferentes soportes sobre diversos temas de interés académico, personal, social o laboral.</t>
+  </si>
+  <si>
+    <t>Investigar y contrastar información de diversas fuentes de forma guiada, evaluando su fiabilidad para elaborar y comunicar contenidos propios respetando la propiedad intelectual.</t>
+  </si>
+  <si>
+    <t>Investigar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un producto comunicativo, como una infografía o informe, que sintetiza información contrastada de diversas fuentes, citando correctamente la procedencia de los datos.</t>
+  </si>
+  <si>
+    <t>Sesiones de búsqueda guiada en internet para resolver una pregunta de investigación, comparando la veracidad de diferentes sitios web y organizando los hallazgos.</t>
+  </si>
+  <si>
+    <t>Evaluar la mera acumulación de datos encontrados en buscadores sin comprobar si el alumno ha verificado la fiabilidad de las fuentes o evitado el plagio.</t>
+  </si>
+  <si>
+    <t>Localizar, seleccionar y contrastar información procedente de diferentes fuentes, calibrando su fiabilidad y pertinencia en función de los objetivos de lectura.</t>
+  </si>
+  <si>
+    <t>Realizar investigaciones guiadas sobre temas variados, utilizando diversas fuentes de información y soportes físicos o digitales, transformando los datos en un producto propio y estructurado.</t>
+  </si>
+  <si>
+    <t>Elaborar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un trabajo de investigación, ya sea en formato escrito, digital o audiovisual, que organiza y sintetiza la información obtenida de diversas fuentes sobre un tema propuesto.</t>
+  </si>
+  <si>
+    <t>Desarrollo de un proyecto de búsqueda y síntesis de información sobre un autor literario o un fenómeno social actual durante las sesiones de clase.</t>
+  </si>
+  <si>
+    <t>Calificar la extensión del trabajo o su estética visual sin verificar la veracidad de las fuentes consultadas ni el respeto a la propiedad intelectual.</t>
+  </si>
+  <si>
+    <t>Organizar e integrar la información seleccionada en esquemas propios.</t>
+  </si>
+  <si>
+    <t>Utilizar herramientas digitales para buscar información de forma segura y crítica, citando fuentes correctamente y manteniendo hábitos saludables y sostenibles en el entorno virtual.</t>
+  </si>
+  <si>
+    <t>Utilizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un registro de búsqueda y una bibliografía citada siguiendo normas APA o similares, justificando la elección de sitios web seguros y fiables.</t>
+  </si>
+  <si>
+    <t>Durante un proyecto de investigación sobre un tema literario o lingüístico, el alumnado navega por bases de datos y repositorios digitales institucionales.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la competencia digital técnica (manejo de software) olvidando la dimensión ética de la propiedad intelectual y la fiabilidad de las fuentes.</t>
+  </si>
+  <si>
+    <t>Reelaborar la información previamente seleccionada adoptando un punto de vista crítico y respetuoso con los principios de propiedad intelectual.</t>
+  </si>
+  <si>
+    <t>Comunicar de forma creativa la información seleccionada, diversificando su empleo de soportes tradicionales o digitales.</t>
+  </si>
+  <si>
+    <t>Elegir y leer textos de forma autónoma guiándose por sus propios gustos, intereses y necesidades.</t>
+  </si>
+  <si>
+    <t>Desarrollar un itinerario lector personal mediante la lectura autónoma de obras elegidas, justificando las preferencias y registrando el proceso de crecimiento cultural.</t>
+  </si>
+  <si>
+    <t>Explicar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un diario o portfolio de lectura donde registra las obras leídas, justifica su elección y reflexiona sobre su experiencia estética y personal.</t>
+  </si>
+  <si>
+    <t>Portfolio / dosier</t>
+  </si>
+  <si>
+    <t>Sesiones de lectura autónoma en el aula o biblioteca donde el alumnado selecciona obras y actualiza periódicamente su registro de lecturas personal.</t>
+  </si>
+  <si>
+    <t>Confundir la evaluación del itinerario lector personal con un examen de comprensión lectora sobre una única lectura obligatoria común para toda la clase.</t>
+  </si>
+  <si>
+    <t>Profundizar en la construcción de sus propios criterios estéticos y valorar la experiencia lectora como fuente de placer.</t>
+  </si>
+  <si>
+    <t>Compartir impresiones de lectura en diversos formatos, vinculando el contenido de las obras con la experiencia personal, los conocimientos culturales y otras lecturas previas.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una exposición oral, un podcast o una reseña escrita donde conecta los temas del libro con su biografía personal y su contexto cultural.</t>
+  </si>
+  <si>
+    <t>Celebración de tertulias literarias dialógicas o creación de un diario de lectura digital para intercambiar opiniones y recomendaciones entre compañeros.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la comprensión literal o el resumen del argumento mediante un examen, ignorando la vinculación personal y la dimensión social de la lectura.</t>
+  </si>
+  <si>
+    <t>Diversificar las dinámicas para compartir la experiencia de lectura en soportes diversos, con receptores de ámbitos académicos y del contexto social cercano.</t>
+  </si>
+  <si>
+    <t>Progresar en el análisis de relaciones entre el sentido de la obra y la propia experiencia biográfica, lectora y cultural.</t>
+  </si>
+  <si>
+    <t>Explicar y argumentar la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra y de las relaciones externas del texto con su contexto sociohistórico, atendiendo a la configuración y evolución de los géneros y subgéneros literarios.</t>
+  </si>
+  <si>
+    <t>Analizar y justificar la interpretación de textos literarios relacionando sus elementos internos con las características de su género y subgénero mediante guías de apoyo.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un comentario de texto escrito o una guía de análisis donde justifica el sentido de la obra vinculándolo a su estructura y género literario.</t>
+  </si>
+  <si>
+    <t>Lectura guiada de fragmentos literarios donde se identifican rasgos genéricos y se redacta una interpretación razonada siguiendo un modelo o plantilla de análisis.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resumen del argumento de la obra en lugar de la relación técnica entre los elementos formales y el sentido del texto.</t>
+  </si>
+  <si>
+    <t>Conocer, leer, comentar y valorar las obras y autores más representativos de la literatura regional, nacional y universal desde la Edad Media hasta la actualidad.</t>
+  </si>
+  <si>
+    <t>Conectar de forma argumentada obras literarias con otros textos o manifestaciones artísticas, mostrando la respuesta personal del lector.</t>
+  </si>
+  <si>
+    <t>Conectar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un texto oral o escrito en el que justifica las conexiones entre la obra leída y otras obras o manifestaciones artísticas, integrando su experiencia lectora.</t>
+  </si>
+  <si>
+    <t>Análisis comparativo guiado de un fragmento literario con una pintura o canción.</t>
+  </si>
+  <si>
+    <t>El alumnado enumera vínculos sin argumentación o justificación de la relación establecida.</t>
+  </si>
+  <si>
+    <t>Establecer de manera progresivamente autónoma vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales, así como con otras manifestaciones artísticas, en función de temas, tópicos, estructuras, lenguaje y valores éticos y estéticos, mostrando la implicación y la respuesta personal del lector en la lectura.</t>
+  </si>
+  <si>
+    <t>Escribir textos creativos propios, individuales o grupales, aplicando rasgos de estilo y géneros literarios estudiados, usando diversos formatos y lenguajes artísticos.</t>
+  </si>
+  <si>
+    <t>Crear</t>
+  </si>
+  <si>
+    <t>El alumnado produce textos de intención literaria o proyectos multimodales que imitan o reinterpretan modelos literarios leídos en clase, demostrando dominio de recursos expresivos.</t>
+  </si>
+  <si>
+    <t>Talleres de escritura creativa donde se transforman textos clásicos o se aplican recursos retóricos específicos para generar obras originales en papel o soporte digital.</t>
+  </si>
+  <si>
+    <t>Calificar la originalidad del texto de forma subjetiva sin evaluar si se han aplicado realmente las convenciones formales del género o el estilo literario requerido.</t>
+  </si>
+  <si>
+    <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos de los diferentes movimientos que integran la historia de la literatura, en los que se empleen las convenciones formales diversos géneros y estilos literarios.</t>
+  </si>
+  <si>
+    <t>Revisar textos propios y ajenos de manera progresivamente autónoma y hacer propuestas de mejora argumentando los cambios, a partir de la observación y análisis de las unidades básicas del sistema lingüístico y empleando los tecnicismos adecuados.</t>
+  </si>
+  <si>
+    <t>Revisar y mejorar los propios textos escritos, justificando razonadamente los cambios realizados mediante el uso de la terminología gramatical y lingüística adecuada.</t>
+  </si>
+  <si>
+    <t>Reflexionar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un texto final junto a su borrador previo, donde se señalan y explican las mejoras gramaticales, sintácticas y léxicas aplicadas.</t>
+  </si>
+  <si>
+    <t>Actividades de taller de escritura en las que se comparan versiones de un mismo texto para identificar y corregir errores de cohesión o adecuación.</t>
+  </si>
+  <si>
+    <t>Evaluar la revisión basándose solo en la corrección de faltas de ortografía, sin exigir la reflexión sobre la estructura sintáctica o la propiedad léxica.</t>
+  </si>
+  <si>
+    <t>Identificar y subsanar, de forma progresivamente autónoma, dificultades de expresión escrita, poniendo en práctica las habilidades derivadas de la reflexión sobre la estructura y componentes de los diferentes niveles de la lengua.</t>
+  </si>
+  <si>
+    <t>Justificar razonadamente por qué un autor elige determinadas palabras o estructuras gramaticales según su intención y qué efecto busca provocar en quien lee o escucha.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un comentario de texto o exposición donde vincula rasgos lingüísticos concretos con la intención comunicativa del autor, empleando terminología gramatical precisa.</t>
+  </si>
+  <si>
+    <t>Análisis guiado de textos de diversos ámbitos para identificar mecanismos de persuasión, objetividad o subjetividad según el propósito del emisor.</t>
+  </si>
+  <si>
+    <t>Limitarse a identificar categorías gramaticales o figuras retóricas de forma aislada sin explicar su función comunicativa ni su impacto en el receptor.</t>
+  </si>
+  <si>
+    <t>Establecer semejanzas y diferencias entre aspectos de la lengua oral y escrita, por medio del reconocimiento de los principios de la fonología y de las reglas de ortografía.</t>
+  </si>
+  <si>
+    <t>Explicar reglas gramaticales y el funcionamiento de la lengua comparando enunciados y usando terminología específica tras consultar fuentes de apoyo.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza actividades de reflexión gramatical donde transforma oraciones, propone hipótesis sobre cambios de significado y redacta conclusiones usando metalenguaje técnico.</t>
+  </si>
+  <si>
+    <t>Sesiones de gramática inductiva donde se comparan pares mínimos de oraciones para deducir normas sintácticas o semánticas mediante el ensayo y error.</t>
+  </si>
+  <si>
+    <t>Evaluar la memorización de definiciones gramaticales en lugar de la capacidad de deducir la norma mediante la manipulación y transformación de enunciados.</t>
+  </si>
+  <si>
+    <t>Expresar generalizaciones sobre aspectos básicos del funcionamiento de la lengua, tales como la estructura morfológica de la palabra y sus relaciones funcionales en la oración simple, a partir del análisis, comparación y transformación de distintas unidades de la lengua y empleando los tecnicismos apropiados.</t>
+  </si>
+  <si>
+    <t>Analizar y explicar los procedimientos de adquisición y formación de palabras, como herramientas para el avance progresivo en la interpretación y elaboración de discursos orales y escritos.</t>
+  </si>
+  <si>
+    <t>Reconocer, de forma progresivamente autónoma, los valores del léxico en función del contexto y el propósito comunicativo, a partir de la reflexión sobre las relaciones semánticas y los cambios en el significado de las palabras.</t>
+  </si>
+  <si>
+    <t>Formular hipótesis y proponer ejemplos y contraejemplos, con autonomía, a partir del conocimiento de la norma lingüística y la profundización en la reflexión metalingüística, utilizando un metalenguaje específico y consultando diccionarios, manuales y gramáticas.</t>
+  </si>
+  <si>
+    <t>Identificar y eliminar los usos discriminatorios o manipuladores de la lengua así como los abusos de poder a través de la palabra, a partir de la reflexión y el análisis progresivamente autónomo de los elementos lingüísticos y no verbales presentes en contextos comunicativos orales y escritos.</t>
+  </si>
+  <si>
+    <t>Detectar y corregir usos discriminatorios o manipuladores del lenguaje mediante el análisis de textos y discursos para promover una comunicación ética y respetuosa.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un análisis escrito o exposición sobre textos reales, señalando sesgos, falacias o lenguaje excluyente y proponiendo alternativas lingüísticas inclusivas y respetuosas.</t>
+  </si>
+  <si>
+    <t>Análisis de discursos mediáticos, publicitarios o redes sociales donde se identifiquen estereotipos de género o manipulación informativa para su posterior debate y corrección.</t>
+  </si>
+  <si>
+    <t>Evaluar la opinión política o ética del alumno en lugar de calificar su capacidad técnica para identificar mecanismos lingüísticos de manipulación o discriminación.</t>
+  </si>
+  <si>
+    <t>Diversificar el uso de habilidades para una interacción verbal respetuosa y utilizar estrategias lingüísticamente variadas y creativas para la resolución dialogada de los conflictos y la búsqueda de consensos tanto en el ámbito personal como educativo y social.</t>
+  </si>
+  <si>
+    <t>Emplear estrategias de diálogo y consenso para resolver conflictos, reconociendo y eliminando prejuicios lingüísticos y estereotipos en situaciones comunicativas reales.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza debates dirigidos o simulaciones de mediación donde aplica fórmulas de cortesía y estrategias lingüísticas para desmontar prejuicios y alcanzar acuerdos.</t>
+  </si>
+  <si>
+    <t>Sesiones de trabajo cooperativo y debates sobre la realidad plurilingüe de España, analizando cómo el lenguaje puede generar o resolver tensiones sociales.</t>
+  </si>
+  <si>
+    <t>Evaluar la resolución de conflictos de forma genérica (propia de Valores Cívicos) sin vincularla a la reflexión sobre los prejuicios lingüísticos y las variedades dialectales.</t>
+  </si>
+  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>tre lenguas: bilingüismo, diglosia lingüística, préstamos, interferencias.</t>
+    <t>Los fenómenos del contacto entre lenguas: bilingüismo, diglosia lingüística, préstamos, interferencias.</t>
   </si>
   <si>
     <t>Desarrollo sociohistórico de las lenguas de España.</t>
   </si>
   <si>
     <t>Análisis y valoración de las diferencias entre los rasgos propios de las variedades dialectales (fónicos, gramaticales y léxicos) y los relativos a los sociolectos y los registros. Reflexión sobre la diglosia dialectal, en contextos regionales y nacionales.</t>
   </si>
   <si>
-    <t>Reconocimiento de la diversidad dialectal de hablas comarcales y locales de la región extremeña. 42987</t>
+    <t>Reconocimiento de la diversidad dialectal de hablas comarcales y locales de la región extremeña.</t>
   </si>
   <si>
     <t>Biografía lingüística y diversidad idiomática del entorno (iniciación).</t>
   </si>
   <si>
     <t>Reflexión interlingüística.</t>
   </si>
   <si>
-    <t>ticos explícitos e implícitos. Estrategias para evitarlos.</t>
+    <t>Prejuicios y estereotipos lingüísticos explícitos e implícitos. Estrategias para evitarlos.</t>
   </si>
   <si>
     <t>Indagación en torno a los derechos lingüísticos y su expresión en leyes y declaraciones institucionales.</t>
   </si>
   <si>
     <t>Análisis ampliado de los elementos de la comunicación.</t>
   </si>
   <si>
     <t>Identificación de las funciones del lenguaje en situaciones comunicativas propias de ámbitos variados, locales y globales.</t>
   </si>
   <si>
     <t>Uso variado de estructuras sintácticas complejas y léxico culto en contextos de comunicación formal.</t>
   </si>
   <si>
     <t>Análisis de registros y propósitos comunicativos.</t>
   </si>
   <si>
     <t>Estrategias ampliadas para la comunicación formal.</t>
   </si>
   <si>
-    <t>Análisis de los niveles sociales de la lengua. 42988</t>
+    <t>Análisis de los niveles sociales de la lengua.</t>
   </si>
   <si>
     <t>Reconocimiento, análisis y redacción de textos expositivos.</t>
   </si>
   <si>
     <t>Reconocimiento, análisis y redacción de textos argumentativos.</t>
   </si>
   <si>
     <t>Géneros discursivos propios del ámbito personal: la conversación, con especial atención a los actos de habla que amenazan la imagen del interlocutor (la discrepancia, la queja, la orden, la reprobación).</t>
   </si>
   <si>
-    <t>cedimientos y razonamientos analíticos relacionados con la lengua y la literatura.</t>
-[...2 lines deleted...]
-    <t>tesis y opiniones acerca de cuestiones lingüísticas y literarias.</t>
+    <t>Géneros discursivos propios del ámbito educativo. La explicación de procedimientos y razonamientos analíticos relacionados con la lengua y la literatura.</t>
+  </si>
+  <si>
+    <t>Géneros discursivos propios del ámbito educativo. La expresión de hipótesis y opiniones acerca de cuestiones lingüísticas y literarias.</t>
   </si>
   <si>
     <t>Géneros discursivos propios del ámbito social: redes sociales y medios de comunicación. Etiqueta digital y riesgos de desinformación, manipulación y vulneración de la privacidad en la red.</t>
   </si>
   <si>
     <t>Análisis ampliado de la imagen y de los elementos paratextuales de los textos icónico-verbales y multimodales.</t>
   </si>
   <si>
     <t>Géneros discursivos propios del ámbito profesional. Estructura y redacción de un currículum vitae y de cartas de motivación. Planificación y recursos discursivos de la entrevista laboral.</t>
   </si>
   <si>
-    <t>Reconocimiento e integración textual habitual de las propiedades textuales: coherencia, cohesión y adecuación. 42989</t>
+    <t>Reconocimiento e integración textual habitual de las propiedades textuales: coherencia, cohesión y adecuación.</t>
   </si>
   <si>
     <t>Interacción oral de carácter formal e informal. Tomar y dejar la palabra. Cooperación conversacional y cortesía lingüística. Escucha activa, asertividad y resolución dialogada de los conflictos.</t>
   </si>
   <si>
     <t>Interacción escrita de carácter formal e informal.</t>
   </si>
   <si>
     <t>Comprensión oral: sentido global del texto y relación entre sus partes, selección y retención de la información relevante. La intención del emisor. Valoración de la forma y el contenido del texto.</t>
   </si>
   <si>
-    <t>natorios del lenguaje verbal y no verbal, desarrollo de recursos para erradicarlos y empleo de los mecanismos adecuados para el lenguaje inclusivo.</t>
+    <t>Identificación de usos discriminatorios del lenguaje verbal y no verbal, desarrollo de recursos para erradicarlos y empleo de los mecanismos adecuados para el lenguaje inclusivo.</t>
   </si>
   <si>
     <t>Estrategias habituales para la producción oral formal. Planificación y búsqueda de información, textualización y revisión. Adecuación a la audiencia y al tiempo de exposición. Elementos no verbales. Rasgos discursivos y lingüísticos de la oralidad formal. La deliberación oral argumentada.</t>
   </si>
   <si>
     <t>Comprensión lectora: sentido global del texto y relación entre sus partes. La intención del emisor. Valoración de la forma y el contenido del texto.</t>
   </si>
   <si>
-    <t>piedad léxica.</t>
+    <t>Estrategias ampliadas de producción escrita. Planificación, redacción, revisión y edición en diferentes soportes. Corrección gramatical y ortográfica. Propiedad léxica.</t>
   </si>
   <si>
     <t>Técnicas avanzadas de escritura para la organización del pensamiento en toma de notas, esquemas, mapas conceptuales, resúmenes, etc.</t>
   </si>
   <si>
-    <t>Destrezas de alfabetización informacional: búsqueda y selección de la información con criterios de fiabilidad, calidad y pertinencia; análisis, valoración, reorganización y síntesis de la información en esquemas propios y transformación en conocimiento; comunicación y difusión creativa y respetuosa con la propiedad intelectual. Uso de plataformas virtuales en proyectos escolares. 42990</t>
-[...2 lines deleted...]
-    <t>za y cortesía) en relación con las situaciones de comunicación.</t>
+    <t>Destrezas de alfabetización informacional: búsqueda y selección de la información con criterios de fiabilidad, calidad y pertinencia; análisis, valoración, reorganización y síntesis de la información en esquemas propios y transformación en conocimiento; comunicación y difusión creativa y respetuosa con la propiedad intelectual. Uso de plataformas virtuales en proyectos escolares.</t>
+  </si>
+  <si>
+    <t>Recursos lingüísticos para la expresión de la subjetividad en textos de carácter expositivo o argumentativo. Identificación y uso de las variaciones de las formas deícticas (fórmulas de confianza y cortesía) en relación con las situaciones de comunicación.</t>
   </si>
   <si>
     <t>Recursos lingüísticos para adecuar el registro a la situación de comunicación. Procedimientos explicativos básicos: la aposición y las oraciones de relativo.</t>
   </si>
   <si>
     <t>Mecanismos de cohesión. Conectores textuales distributivos, de orden, contraste, explicación, causa, consecuencia, condición e hipótesis. Mecanismos de referencia interna, gramaticales y léxicos (nominalizaciones e hiperónimos de significado abstracto).</t>
   </si>
   <si>
     <t>Uso coherente de las formas verbales en los textos. Correlación temporal en la coordinación y subordinación de oraciones, y en el discurso relatado.</t>
   </si>
   <si>
-    <t>ca y revisión ortográfica y gramatical de los textos. Uso de diccionarios, manuales de consulta y correctores ortográficos en soporte analógico o digital.</t>
-[...2 lines deleted...]
-    <t>Consolidación del uso de los signos de puntuación como mecanismo organizador del texto escrito. Su relación con el significado. 42991</t>
+    <t>Técnicas de corrección lingüística y revisión ortográfica y gramatical de los textos. Uso de diccionarios, manuales de consulta y correctores ortográficos en soporte analógico o digital.</t>
+  </si>
+  <si>
+    <t>Consolidación del uso de los signos de puntuación como mecanismo organizador del texto escrito. Su relación con el significado.</t>
   </si>
   <si>
     <t>Implicación en la lectura de forma progresivamente autónoma y reflexión sobre los textos leídos y sobre la propia práctica de lectura.</t>
   </si>
   <si>
     <t>Selección, de manera progresivamente autónoma, de obras variadas que incluyan autoras y autores a partir de la utilización autónoma de las bibliotecas, la escolar y públicas disponibles. Consolidación del uso compensado y sostenible de formatos variados, físicos o digitales, para la lectura.</t>
   </si>
   <si>
-    <t>rales organizados dentro y fuera del ámbito escolar.</t>
+    <t>Familiarización con el circuito literario y lector. Participación en actos culturales organizados dentro y fuera del ámbito escolar.</t>
   </si>
   <si>
     <t>Tácticas de toma de conciencia y verbalización de los propios gustos e identidad lectora.</t>
   </si>
   <si>
     <t>Expresión de la experiencia lectora y de diferentes formas de apropiación y recreación de los textos leídos.</t>
   </si>
   <si>
     <t>Estrategias de movilización de la experiencia personal, lectora y cultural para establecer vínculos de manera argumentada entre la obra leída y aspectos de la actualidad, así como con otros textos y manifestaciones artísticas</t>
   </si>
   <si>
-    <t>Técnicas para la recomendación de las lecturas en soportes variados o bien oralmente entre iguales, enmarcando de manera básica las obras en los géneros y subgéneros literarios. 42992</t>
+    <t>Técnicas para la recomendación de las lecturas en soportes variados o bien oralmente entre iguales, enmarcando de manera básica las obras en los géneros y subgéneros literarios.</t>
   </si>
   <si>
     <t>Lectura de obras relevantes de la literatura juvenil contemporánea y del patrimonio literario universal, con atención a las manifestaciones de la literatura extremeña, inscritas en itinerarios temáticos o de género, que incluyan la presencia de autoras y autores.</t>
   </si>
   <si>
     <t>Estrategias habituales de construcción compartida de la interpretación de las obras. Discusiones o conversaciones literarias.</t>
   </si>
   <si>
-    <t>ros literarios.</t>
+    <t>Vinculación específica entre los elementos constitutivos del género literario y la construcción del sentido de la obra. Análisis de rasgos específicos de subgéneros literarios.</t>
   </si>
   <si>
     <t>Conocimiento ampliado del lenguaje literario. Análisis avanzado del valor de los recursos expresivos; sus efectos en la recepción.</t>
   </si>
   <si>
     <t>Estrategias de utilización de información sociohistórica, cultural y artística básica para construir la interpretación de las obras literarias de la historia de la literatura (desde los orígenes hasta la actualidad), relacionando la producción nacional con movimientos, obras, autoras y autores de la literatura universal.</t>
   </si>
   <si>
     <t>Relación y comparación de los textos leídos con otros textos orales, escritos o multimodales, con otras manifestaciones artísticas y con las nuevas formas de ficción en función de temas, tópicos, estructuras y lenguajes. Elementos de continuidad y ruptura.</t>
   </si>
   <si>
     <t>Estrategias para interpretar obras y fragmentos literarios a partir de la integración de los diferentes aspectos analizados y atendiendo a los valores culturales, éticos y estéticos presentes en los textos.</t>
   </si>
   <si>
-    <t>ro. Acercamiento a textos de autoras de diferentes épocas y tradiciones, en relación con el contexto sociohistórico, determinante en la expresión literaria femenina así como en la inclusión de escritoras en el canon literario.</t>
-[...5 lines deleted...]
-    <t>ra expresiva, dramatización y recitación de los textos.</t>
+    <t>Lectura con perspectiva de género. Acercamiento a textos de autoras de diferentes épocas y tradiciones, en relación con el contexto sociohistórico, determinante en la expresión literaria femenina así como en la inclusión de escritoras en el canon literario.</t>
+  </si>
+  <si>
+    <t>Procesos de indagación en torno a las obras leídas que promuevan el interés por construir la interpretación de las obras y establecer conexiones entre textos.</t>
+  </si>
+  <si>
+    <t>Técnicas perfeccionadas de lectura expresiva, dramatización y recitación de los textos.</t>
   </si>
   <si>
     <t>Creación de textos de cierta complejidad a partir de la apropiación de las convenciones del lenguaje literario y en referencia a modelos dados (imitación, transformación, continuación, etc.).</t>
   </si>
   <si>
     <t>Estudio de la lengua como sistema y de sus unidades básicas, teniendo en cuenta los diferentes niveles: el sonido y sistema de escritura, las palabras (forma y significado), su organización en el discurso (orden de las palabras, componentes de las oraciones o conexión entre los significados).</t>
   </si>
   <si>
     <t>Estrategias ampliadas para la construcción guiada de conclusiones propias sobre el sistema lingüístico. Observación, comparación y clasificación de unidades comunicativas.</t>
   </si>
   <si>
     <t>Manipulación de estructuras, formulación de hipótesis, contraejemplos, generalizaciones y contraste entre lenguas, utilizando el metalenguaje específico.</t>
   </si>
   <si>
-    <t>ferencias relevantes e intersecciones entre lengua oral y lengua escrita atendiendo a aspectos morfosintácticos, léxicos y pragmáticos.</t>
-[...2 lines deleted...]
-    <t>Conocimiento de las unidades fonológicas del castellano y su vinculación con la escritura. Aplicación de las reglas de ortografía. 42994</t>
+    <t>Consolidación de técnicas de identificación y análisis de las diferencias relevantes e intersecciones entre lengua oral y lengua escrita atendiendo a aspectos morfosintácticos, léxicos y pragmáticos.</t>
+  </si>
+  <si>
+    <t>Conocimiento de las unidades fonológicas del castellano y su vinculación con la escritura. Aplicación de las reglas de ortografía.</t>
   </si>
   <si>
     <t>Análisis ampliado de la estructura de la palabra. Las categorías gramaticales y los procedimientos para el cambio de categoría.</t>
   </si>
   <si>
-    <t>ción de la relación predicativa y el análisis de funciones sintácticas en la oración simple.</t>
+    <t>Procesos para la identificación de la relación predicativa y el análisis de funciones sintácticas en la oración simple.</t>
   </si>
   <si>
     <t>Estudio asociado de los esquemas semántico y sintáctico de la oración simple. Observación, análisis, clasificación y transformación de enunciados oracionales de acuerdo con estos esquemas y uso de la terminología sintáctica necesaria.</t>
   </si>
   <si>
     <t>Estrategias de uso de diccionarios y manuales especializados para obtener información gramatical.</t>
   </si>
   <si>
     <t>Reconocimiento y análisis desarrollado de los procedimientos de adquisición y formación de palabras.</t>
   </si>
   <si>
-    <t>ciones semánticas entre palabras y sus valores denotativos y connotativos en función del contexto y el propósito comunicativo.</t>
+    <t>Reflexión ampliada sobre los cambios en su significado, las relaciones semánticas entre palabras y sus valores denotativos y connotativos en función del contexto y el propósito comunicativo.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
-  </si>
-[...1 lines deleted...]
-    <t>Exposición / interacción oral</t>
   </si>
   <si>
     <t>No conseguido</t>
   </si>
   <si>
     <t>0-49%</t>
   </si>
   <si>
     <t>Identifica de manera aislada y con ayuda docente algunas lenguas de España, sin llegar a distinguir claramente entre lengua y dialecto ni reconocer el origen sociohistórico de las mismas o los prejuicios asociados.
 → Localiza en un mapa las lenguas cooficiales de España pero confunde los conceptos de lengua y variedad dialectal al ser preguntado.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
     <t>50-69%</t>
   </si>
   <si>
     <t>Describe la realidad plurilingüe de España y las variedades dialectales del español de forma superficial, identificando prejuicios lingüísticos evidentes, aunque requiere de guías para analizar su desarrollo histórico o valorar la riqueza cultural.
 → Enumera rasgos básicos del dialecto de su propio territorio y señala estereotipos comunes presentes en programas de entretenimiento.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
@@ -705,53 +1197,50 @@
     <t>Produce textos orales y multimodales con fluidez, coherencia y cohesión, respetando las convenciones de los géneros discursivos trabajados. Adapta el registro al contexto y participa de manera activa y adecuada en interacciones tanto informales como formales.
 → Presentación de una exposición argumentativa bien estructurada, utilizando conectores variados y un soporte multimodal que complementa eficazmente el discurso oral.</t>
   </si>
   <si>
     <t>Produce textos orales y multimodales complejos con gran fluidez, rigor y creatividad, integrando recursos retóricos y estratégicos. Lidera interacciones orales con asertividad, gestionando turnos de palabra y adaptando el registro con precisión técnica a cualquier situación.
 → Participación destacada en un debate académico formal, rebatiendo argumentos con cortesía, fluidez léxica y un uso excelente de la comunicación no verbal.</t>
   </si>
   <si>
     <t>Rúbrica genérica</t>
   </si>
   <si>
     <t>Localiza información explícita y aislada en textos escritos de estructura muy sencilla con ayuda constante, mostrando dificultades para identificar el sentido global, la intención del emisor o para distinguir ideas principales de secundarias.
 → Identificación de un dato concreto (fecha o lugar) en una noticia breve tras múltiples indicaciones del docente.</t>
   </si>
   <si>
     <t>Extrae el sentido global y las ideas principales en textos de complejidad baja, identificando la intención comunicativa y realizando valoraciones elementales sobre el contenido o la forma con apoyo ocasional.
 → Elaboración de un resumen básico de un texto narrativo o expositivo sencillo, señalando el tema y el propósito del autor.</t>
   </si>
   <si>
     <t>Interpreta con autonomía el sentido global, la estructura y la intención del emisor en textos de diversa tipología, evaluando críticamente su calidad y fiabilidad, así como la idoneidad del canal utilizado para responder a sus intereses.
 → Comentario crítico de un artículo de opinión donde se analiza la estructura argumentativa y se valora la solidez de las fuentes citadas.</t>
   </si>
   <si>
     <t>Analiza e integra con profundidad textos de alta complejidad, evaluando con rigor la forma y el contenido, detectando sesgos o estrategias retóricas y contrastando la información para construir conocimiento sólido y autónomo.
 → Análisis comparativo de dos textos periodísticos sobre un mismo hecho, evaluando su objetividad, el uso del lenguaje y la fiabilidad de la información presentada.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Portfolio / dosier</t>
   </si>
   <si>
     <t>Redacta textos con graves deficiencias en la planificación, que carecen de una estructura lógica (coherencia) y presentan dificultades severas en el uso de conectores (cohesión), sin adaptarse a las convenciones del género ni a la situación comunicativa.
 → Un texto sin párrafos diferenciados, con repeticiones léxicas constantes y que no responde al propósito de la tarea planteada.</t>
   </si>
   <si>
     <t>Planifica y produce textos sencillos con una estructura básica, aunque la cohesión es elemental y el estilo resulta plano. Muestra una adecuación parcial al género discursivo y a la situación comunicativa, con errores normativos que no impiden la comprensión.
 → Una carta formal que utiliza un registro estándar pero olvida fórmulas de cortesía específicas o presenta una progresión temática algo inconexa.</t>
   </si>
   <si>
     <t>Planifica y redacta textos de cierta extensión de forma coherente y cohesionada, adecuándose con eficacia al género y al destinatario. Incorpora procedimientos lingüísticos y estilísticos variados para enriquecer el texto y dar respuesta a la demanda comunicativa.
 → Un artículo de opinión bien estructurado, con uso de marcadores discursivos variados, léxico preciso y una tesis claramente defendida.</t>
   </si>
   <si>
     <t>Produce textos complejos y multimodales con una planificación estratégica y creativa. Demuestra un dominio excelente de los recursos retóricos y de estilo, logrando una integración perfecta de elementos textuales y gráficos para construir conocimiento de forma original.
 → Una infografía o reportaje digital que combina texto, imagen y diseño de forma profesional, empleando un estilo personal, persuasivo y sin errores.</t>
   </si>
   <si>
     <t>Localiza información de manera dependiente y con dificultades para distinguir fuentes fiables de las que no lo son. Se limita a la reproducción literal de contenidos sin realizar procesos de contraste o transformación, omitiendo habitualmente la autoría de las fuentes consultadas.
 → Un listado de enlaces o un texto copiado directamente de una única página web (como Wikipedia) sin elaboración personal ni mención a la fuente.</t>
   </si>
   <si>
     <t>Selecciona y contrasta información con pautas docentes, identificando rasgos básicos de fiabilidad en las fuentes. Realiza una síntesis sencilla de la información recogida, integrando algunas ideas personales, aunque el respeto a la propiedad intelectual es asistemático o incompleto.
 → Un resumen de dos noticias sobre un mismo tema donde se mencionan los medios consultados, pero no se profundiza en las diferencias de enfoque entre ellos.</t>
   </si>
@@ -1061,246 +1550,333 @@
   <si>
     <t xml:space="preserve">
 • Reescritura creativa de fragmentos literarios clásicos que contengan abusos de poder, transformándolos en diálogos basados en la comunicación no violenta y la igualdad.
 • Producción de un podcast de simulación parlamentaria donde el alumnado deba defender posturas opuestas utilizando exclusivamente léxico inclusivo y evitando términos peyorativos.
 • Creación de una 'Guía de Estilo Ético' para el centro educativo en formato digital o infográfico, proponiendo alternativas lingüísticas a microaggressiones detectadas en el entorno.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Análisis crítico de las 'Normas de la Comunidad' de plataformas como TikTok o Twitch, debatiendo su eficacia para proteger la dignidad humana y la convivencia.
 • Implementación de un sistema de 'puntos de diplomacia' en debates de aula, donde se premie la capacidad de parafrasear al oponente y validar sus argumentos antes de refutar.
 • Elección autónoma de un conflicto social de actualidad para investigar cómo el lenguaje mediático influye en la percepción del mismo, vinculándolo con sus propios intereses.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, CP2, CP3</t>
-[...50 lines deleted...]
-    <t>Enfocada en la búsqueda, selección y contraste de información evaluando su fiabilidad y evitando riesgos digitales.</t>
+    <t>CCL1, CC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCEC1, CP2, CP3</t>
+  </si>
+  <si>
+    <t>La CE implica describir y apreciar la diversidad lingüística, lo que requiere expresar ideas (CCL1), reconocer la diversidad cultural (CC1) y desarrollar la autoestima lingüística (CPSAA1). Secundariamente, se aprecia el patrimonio (CCEC1), se media entre lenguas (CP2) y se conocen otras culturas (CP3).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CD1</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM4, CC3</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales implica extraer información (CCL2), evaluar su fiabilidad (CCL3) y manejar fuentes digitales (CD1). Secundariamente, se desarrolla el pensamiento crítico (CPSAA4), la interpretación de datos (STEM4) y la participación cívica (CC3).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, CD3</t>
+  </si>
+  <si>
+    <t>CPSAA2, CPSAA5, CC4</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales exige comunicación clara (CCL1), estrategias discursivas (CCL5) y creación de contenidos digitales (CD3). Secundariamente, requiere autorregulación (CPSAA2), trabajo en equipo (CPSAA5) y comunicación responsable (CC4).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL4, CC1</t>
+  </si>
+  <si>
+    <t>CPSAA4, CD4, STEM1</t>
+  </si>
+  <si>
+    <t>Comprender y valorar textos escritos supone comprender e interpretar (CCL2), leer con fluidez (CCL4) y valorar críticamente (CC1). Secundariamente, se fomenta el pensamiento crítico (CPSAA4), la lectura digital (CD4) y la interpretación de información científica (STEM1).</t>
+  </si>
+  <si>
+    <t>CPSAA2, CC4, CE1</t>
+  </si>
+  <si>
+    <t>Producir textos escritos coherentes y cohesionados implica expresar ideas (CCL1), aplicar estrategias discursivas (CCL5) y usar herramientas digitales (CD3). Secundariamente, requiere planificación (CPSAA2), responsabilidad comunicativa (CC4) e iniciativa (CE1).</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CD2</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM4, CC2</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información exige evaluar la fiabilidad (CCL3), buscar en entornos digitales (CD1) y gestionar la información (CD2). Secundariamente, se aplica el pensamiento crítico (CPSAA4), el análisis de datos (STEM4) y el respeto a la propiedad intelectual (CC2).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCEC2, CE2, CC3</t>
+  </si>
+  <si>
+    <t>Leer obras diversas como fuente de placer implica desarrollar el hábito lector (CCL4), apreciar el patrimonio cultural (CCEC1) y construir la identidad personal (CPSAA1). Secundariamente, se participa en la vida cultural (CCEC2), se establecen metas (CE2) y se reconoce el valor cultural (CC3).</t>
   </si>
   <si>
     <t>CCL4, CCEC1, CCEC2</t>
   </si>
   <si>
-    <t>CPSAA1</t>
-[...26 lines deleted...]
-    <t>Vincula las prácticas comunicativas con la convivencia democrática, la resolución de conflictos y la igualdad de derechos.</t>
+    <t>CCEC3, CPSAA3, CC1</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras literarias exige comprensión lectora (CCL4), apreciación artística (CCEC1) e interpretación (CCEC2). Secundariamente, se expresa creatividad (CCEC3), se desarrolla la conciencia social (CPSAA3) y se reconoce la diversidad cultural (CC1).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, STEM2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC1, CE1</t>
+  </si>
+  <si>
+    <t>Movilizar conocimiento sobre la lengua implica usarla adecuadamente (CCL1), reflexionar sobre el discurso (CCL5) y aplicar un pensamiento lógico-lingüístico (STEM2). Secundariamente, se desarrolla la autoevaluación (CPSAA1), se respeta la diversidad lingüística (CC1) y se aplica a situaciones reales (CE1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA5, CCL5</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática exige reconocer la diversidad (CC1), ejercer derechos (CC2) y participar cívicamente (CC3). Secundariamente, se desarrollan habilidades sociales (CPSAA3), cooperación (CPSAA5) y diálogo (CCL5).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Lengua Castellana y Literatura para 3.º ESO (ej. Decreto 65/2022 de la Comunidad de Madrid). Identifica los 10 criterios de evaluación de la materia, sus 46 criterios de desempeño asociados y los 83 saberes básicos organizados en los 3 bloques: Comunicación oral, Comunicación escrita, y Educación literaria. Revisa también las orientaciones metodológicas y de evaluación que indica el decreto.</t>
+  </si>
+  <si>
+    <t>Crea una tabla en Excel con tres columnas: CE, criterios de evaluación (numerados) y saberes básicos. Usa la numeración exacta del decreto; te servirá para todas las programaciones del departamento.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica cómo se desglosan los 3 bloques (Comunicación, Reflexión sobre la Lengua y Educación Literaria) y revisa los descriptores operativos del Perfil de Salida que conectan con nuestra materia.</t>
-[...14 lines deleted...]
-    <t>Agrupa los 46 criterios por procesos (escuchar, hablar, leer, escribir) en un Excel; verás que muchos se repiten y puedes evaluarlos con la misma actividad recurrente.</t>
+    <t>Enumera las 10 competencias específicas (CE) de la materia. Para cada CE, escribe los criterios de evaluación que le corresponden (total 46). Asegúrate de no mezclar saberes ni redactar de forma academicista; los criterios son enunciados evaluables del tipo «Analizar el contenido de textos orales», no «Saber analizar».</t>
+  </si>
+  <si>
+    <t>Imprime la lista de criterios y ponla en tu mesa. Cada vez que diseñes una actividad, mira si algún criterio ya está cubierto; así evitas saturar un criterio y olvidar otros.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 46 criterios a un instrumento de evaluación (rúbricas para exposiciones, listas de cotejo para cuadernos, pruebas de control para gramática).</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO, el criterio de 'Reflexión sobre la lengua' debe evaluarse siempre vinculado a la producción de textos; olvida los exámenes de análisis sintáctico aislado si quieres cumplir con la inspección.</t>
+    <t>Selecciona 4-5 criterios por evaluación (trimestre) que sean abordables con los 3h semanales. Para cada criterio, decide el instrumento de evaluación más adecuado: rúbrica analítica, lista de cotejo, escala de valoración, prueba escrita u oral. Prioriza criterios que evalúen procesos (leer, escribir, hablar, escuchar) frente a saberes memorísticos.</t>
+  </si>
+  <si>
+    <t>No asignes más de 2 criterios a una sola prueba. Si una redacción cubre tres criterios (por ej., coherencia, cohesión y ortografía), usa una rúbrica que los distinga claramente. El departamento debe acordar los instrumentos comunes.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 83 saberes básicos en las 3 horas semanales. En 3.º ESO, la literatura suele abarcar desde la Edad Media al Siglo de Oro (o hasta el XVIII según CCAA).</t>
-[...2 lines deleted...]
-    <t>Con solo 3 horas semanales, fusiona la gramática (Bloque 3) con la literatura (Bloque 2). Por ejemplo, estudia los determinantes y adjetivos mientras analizas el 'Locus Amoenus' en la lírica renacentista.</t>
+    <t>Distribuye los 83 saberes en tres bloques trimestrales, asegurando progresión y que los saberes previos se retomen. Por ejemplo: 1er trimestre: texto narrativo y descripción (saberes del bloque de comunicación escrita), 2º: texto expositivo y argumentativo, 3º: textos multimodales y proyectos de investigación. No olvides incluir saberes de educación literaria (lectura de obras completas) en cada trimestre.</t>
+  </si>
+  <si>
+    <t>Haz una secuencia de saberes que termine con una tarea integradora (por ejemplo, un podcast o un artículo de opinión). Así evitas que los saberes queden aislados y el alumnado vea la utilidad.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para el segundo trimestre, funciona muy bien un 'Certamen de Teatro Clásico' donde los alumnos adapten escenas del Quijote o Lope; cubres literatura, expresión oral y trabajo cooperativo de un solo golpe.</t>
+    <t>3-4 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios saberes y criterios. Por ejemplo: «Crear un podcast literario sobre una obra leída» (1er trimestre). La SDA debe incluir: título, justificación, competencias clave trabajadas, saberes, criterios, actividades secuenciadas, producto final y rúbrica de evaluación. Ajusta la duración a 6-8 sesiones.</t>
+  </si>
+  <si>
+    <t>Reutiliza SDA compartidas por el departamento o adapta las del INTEF. Añade un «diario de aprendizaje» del alumno para que reflexione sobre su proceso; la inspección valora mucho esta metacognición.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada Competencia Específica. La suma debe ser 100%. Asegúrate de que las competencias comunicativas (1 a 5) tengan un peso predominante.</t>
-[...2 lines deleted...]
-    <t>No ponderes los instrumentos (exámenes 60%, trabajos 40%), pondera los criterios. Si un alumno falla en ortografía (CE 9), eso no debe hundir su nota de literatura (CE 8).</t>
+    <t>Acuerda con el departamento el peso de cada criterio en la calificación final. Por ejemplo: criterios de comunicación escrita 40%, comunicación oral 25%, educación literaria 20%, y un 15% para la actitud/participación (si el centro lo permite). Decide también cómo se ponderan las SDA (por ej., cada SDA vale un 10% de la nota trimestral).</t>
+  </si>
+  <si>
+    <t>No asignes más del 30% a un solo instrumento. Si una SDA falla (por problemas técnicos, absentismo, etc.), que el peso esté repartido para no perjudicar al alumnado. Documenta las ponderaciones en la programación didáctica.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones curriculares no significativas y el plan de recuperación basado en la superación de criterios no logrados, no en la repetición de exámenes.</t>
-[...2 lines deleted...]
-    <t>Diseña un 'Portfolio de Recuperación' donde el alumno solo trabaje los criterios suspensos; es más eficiente que volver a examinar de 20 temas de morfología.</t>
+    <t>Redacta medidas ordinarias (adaptaciones no significativas) y extraordinarias (significativas) según el perfil del alumnado. Para recuperación, define actividades de refuerzo y una prueba extraordinaria en junio. Incluye también el plan de recuperación de trimestres pendientes basado en la evaluación de criterios no superados.</t>
+  </si>
+  <si>
+    <t>En la programación, incluye ejemplos concretos: «Para alumnado con dislexia, se proporcionarán instrucciones orales y apoyo gráfico en las tareas escritas.» La inspección pide acciones observables, no genéricos como «adaptaciones curriculares» sin más.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reconocer y valorar patrimonialmente las lenguas de España, a partir tanto de la identificación de elementos esenciales de su origen y desarrollo histórico y sociolingüístico como </t>
+  </si>
+  <si>
+    <t>Diferenciar las variedades dialectales del español, con atención especial a las manifestaciones de la variedad geográfica extremeña, mediante el desarrollo de algunos criterios par</t>
+  </si>
+  <si>
+    <t>Distinguir las características de los sociolectos y de los registros de la lengua castellana, en contextos de intercambio familiar, académico y social, descartando prejuicios explí</t>
+  </si>
+  <si>
+    <t>Analizar los fenómenos surgidos del contacto entre lenguas, interpretando situaciones de bilingüismo y diglosia, a partir de la observación de la diversidad lingüística del entorno</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar el sentido global y la información más relevante de textos orales y multimodales de cierta complejidad, propios del ámbito personal, académico y laboral, e</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evaluar la eficacia de los procedimientos empleados en situaciones de comunicación oral, en ámbitos académicos ampliados, sociales y profesionales, así como la calidad, fiabilidad </t>
+  </si>
+  <si>
+    <t>Realizar exposiciones y argumentaciones orales de cierta extensión y complejidad, con diferente grado de planificación, sobre temas de interés personal, social, educativo y profesi</t>
+  </si>
+  <si>
+    <t>Ajustarse a las convenciones propias de los diversos géneros discursivos, con fluidez, coherencia y el registro adecuado en diferentes soportes, utilizando de manera eficaz recurso</t>
+  </si>
+  <si>
+    <t>Participar de manera activa y adecuada en interacciones orales informales, integradas en el trabajo en equipo, con actitudes de escucha activa, estrategias de cooperación conversac</t>
+  </si>
+  <si>
+    <t>Intervenir de forma guiada en interacciones formales de complejidad creciente y de carácter dialogado, a partir del empleo de mecanismos lingüísticos básicos, para adecuar su regis</t>
+  </si>
+  <si>
+    <t>Comprender el sentido global de los textos escritos y multimodales de cierta complejidad, propios de diferentes ámbitos y vinculados a contextos locales, y distinguir su mensaje pr</t>
+  </si>
+  <si>
+    <t>Interpretar el sentido global, la información más relevante y la intención del emisor de textos escritos y multimodales de cierta complejidad y propios de diferentes ámbitos, reali</t>
+  </si>
+  <si>
+    <t>Reconocer la estructura y características lingüísticas de textos escritos y multimodales propios del ámbito personal, académico y social en función de las necesidades comunicativas</t>
+  </si>
+  <si>
+    <t>Reconocer los rasgos de los niveles y registros de la lengua y valorar la relación entre forma y contenido de discursos insertos en situaciones de comunicación local o global, a pa</t>
+  </si>
+  <si>
+    <t>Percibir los usos discriminatorios de los códigos verbales y visuales mediante el análisis de elementos icónicos y paratextuales presentes en mensajes sociales habituales en entorn</t>
+  </si>
+  <si>
+    <t>Redactar borradores, con creciente independencia, y revisarlos con ayuda del diálogo entre iguales, la supervisión docente y el empleo de instrumentos de consulta, y presentar un t</t>
+  </si>
+  <si>
+    <t>Incorporar procedimientos diversificados para corregir y enriquecer los textos, atendiendo a aspectos discursivos, lingüísticos y de estilo, con precisión léxica y corrección ortog</t>
+  </si>
+  <si>
+    <t>Ampliar el uso de técnicas para la edición del texto escrito en distintos soportes y en formatos variados, adecuados a su edad y al grado de desarrollo de sus habilidades comunicat</t>
+  </si>
+  <si>
+    <t>Explicar y argumentar la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra y de las relac</t>
+  </si>
+  <si>
+    <t>Establecer de manera progresivamente autónoma vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales, así como con otras manifestaciones artís</t>
+  </si>
+  <si>
+    <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la</t>
+  </si>
+  <si>
+    <t>Revisar textos propios y ajenos de manera progresivamente autónoma y hacer propuestas de mejora argumentando los cambios, a partir de la observación y análisis de las unidades bási</t>
+  </si>
+  <si>
+    <t>Identificar y subsanar, de forma progresivamente autónoma, dificultades de expresión escrita, poniendo en práctica las habilidades derivadas de la reflexión sobre la estructura y c</t>
+  </si>
+  <si>
+    <t>Expresar generalizaciones sobre aspectos básicos del funcionamiento de la lengua, tales como la estructura morfológica de la palabra y sus relaciones funcionales en la oración simp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Analizar y explicar los procedimientos de adquisición y formación de palabras, como herramientas para el avance progresivo en la interpretación y elaboración de discursos orales y </t>
+  </si>
+  <si>
+    <t>Reconocer, de forma progresivamente autónoma, los valores del léxico en función del contexto y el propósito comunicativo, a partir de la reflexión sobre las relaciones semánticas y</t>
+  </si>
+  <si>
+    <t>Formular hipótesis y proponer ejemplos y contraejemplos, con autonomía, a partir del conocimiento de la norma lingüística y la profundización en la reflexión metalingüística, utili</t>
+  </si>
+  <si>
+    <t>Identificar y eliminar los usos discriminatorios o manipuladores de la lengua así como los abusos de poder a través de la palabra, a partir de la reflexión y el análisis progresiva</t>
+  </si>
+  <si>
+    <t>Diversificar el uso de habilidades para una interacción verbal respetuosa y utilizar estrategias lingüísticamente variadas y creativas para la resolución dialogada de los conflicto</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -1466,69 +2042,68 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1918,51 +2493,51 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>0</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
         <v>67</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
@@ -2012,867 +2587,8076 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>293</v>
+        <v>456</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>184</v>
+        <v>349</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>294</v>
+        <v>457</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>295</v>
+        <v>458</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>296</v>
+        <v>459</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>297</v>
+        <v>460</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>298</v>
+        <v>461</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>299</v>
+        <v>462</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>300</v>
+        <v>463</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>301</v>
+        <v>464</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>302</v>
+        <v>465</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>303</v>
+        <v>466</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>304</v>
+        <v>467</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>305</v>
+        <v>468</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>306</v>
+        <v>469</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>307</v>
+        <v>470</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>308</v>
+        <v>471</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>309</v>
+        <v>466</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>310</v>
+        <v>472</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>311</v>
+        <v>473</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>312</v>
+        <v>474</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>313</v>
+        <v>475</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>314</v>
+        <v>476</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>315</v>
+        <v>477</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>316</v>
+        <v>478</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>317</v>
+        <v>479</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>315</v>
+        <v>480</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>318</v>
+        <v>481</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>319</v>
+        <v>482</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>320</v>
+        <v>483</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>321</v>
+        <v>484</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>322</v>
+        <v>485</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>323</v>
+        <v>486</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>324</v>
+        <v>487</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>325</v>
+        <v>488</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>326</v>
+        <v>489</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>327</v>
+        <v>490</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>328</v>
+        <v>491</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>109</v>
+        <v>274</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>329</v>
+        <v>492</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>330</v>
+        <v>493</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>331</v>
+        <v>494</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>332</v>
+        <v>495</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>333</v>
+        <v>496</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>334</v>
+        <v>497</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>335</v>
+        <v>498</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>336</v>
+        <v>499</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>337</v>
+        <v>500</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>338</v>
+        <v>501</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>339</v>
+        <v>502</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>340</v>
+        <v>503</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>341</v>
+        <v>504</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>342</v>
+        <v>505</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>343</v>
+        <v>506</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>344</v>
+        <v>507</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>345</v>
+        <v>508</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>342</v>
+        <v>497</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>346</v>
+        <v>509</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>347</v>
+        <v>510</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>348</v>
+        <v>511</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>349</v>
+        <v>512</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>350</v>
+        <v>513</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>351</v>
+        <v>514</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>352</v>
+        <v>515</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>334</v>
+        <v>501</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>353</v>
+        <v>516</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>354</v>
+        <v>517</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>355</v>
+        <v>518</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>338</v>
+        <v>497</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>356</v>
+        <v>519</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>357</v>
+        <v>520</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E3"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>358</v>
+        <v>521</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>359</v>
+        <v>522</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>360</v>
+        <v>523</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>361</v>
+        <v>524</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>362</v>
+        <v>525</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5" t="s">
-[...10 lines deleted...]
-        <v>364</v>
+      <c r="A3" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="D3" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E3" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F3" s="5"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="D4" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E4" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F4" s="5"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="D5" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E5" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F5" s="5"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="D6" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E6" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="D7" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E7" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="D8" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="E8" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="D9" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="E9" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="F9" s="5"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="D10" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="E10" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="F10" s="5"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="D11" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="E11" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="F11" s="5"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="D12" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="E12" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="F12" s="5"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="D13" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="E13" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="F13" s="5"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="D14" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="E14" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="F14" s="5"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="D15" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="E15" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="F15" s="5"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="D16" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="E16" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="F16" s="5"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="D17" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="E17" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="F17" s="5"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="D18" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="E18" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="F18" s="5"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D19" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="E19" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="F19" s="5"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="D20" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E20" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F20" s="5"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="D21" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E21" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F21" s="5"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="D22" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E22" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F22" s="5"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="5">
+        <v>4.4</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="D23" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E23" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F23" s="5"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="D24" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E24" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F24" s="5"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="D25" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E25" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F25" s="5"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D26" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E26" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F26" s="5"/>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="D27" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E27" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F27" s="5"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="D28" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E28" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F28" s="5"/>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="D29" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E29" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F29" s="5"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D30" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E30" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F30" s="5"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="D31" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E31" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F31" s="5"/>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="D32" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E32" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F32" s="5"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="D33" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E33" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F33" s="5"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="D34" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E34" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F34" s="5"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D35" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E35" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F35" s="5"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="D36" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E36" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F36" s="5"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="D37" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="E37" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="F37" s="5"/>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D38" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="E38" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="F38" s="5"/>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="D39" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="E39" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="F39" s="5"/>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="D40" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="E40" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="F40" s="5"/>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="D41" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E41" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F41" s="5"/>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="D42" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E42" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F42" s="5"/>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="D43" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E43" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F43" s="5"/>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="5">
+        <v>8.4</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="D44" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E44" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F44" s="5"/>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="D45" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E45" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F45" s="5"/>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="D46" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E46" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F46" s="5"/>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="5">
+        <v>9.3</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="D47" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E47" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F47" s="5"/>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="D48" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E48" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F48" s="5"/>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="D49" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E49" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F49" s="5"/>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="5">
+        <v>9.6</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="D50" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E50" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F50" s="5"/>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="5">
+        <v>9.7</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="D51" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E51" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F51" s="5"/>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="D52" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E52" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F52" s="5"/>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="5">
+        <v>10.2</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="D53" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E53" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F53" s="5"/>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="B54" s="5"/>
+      <c r="C54" s="5"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7">
+        <f>SUM(E3:E53)</f>
+        <v>190.030000000000086</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>556</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D31"/>
+  <dimension ref="A1:BC31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:D31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:BC31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:55">
       <c r="A1" s="6" t="s">
-        <v>365</v>
+        <v>557</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>366</v>
-[...8 lines deleted...]
-    <row r="2" spans="1:4">
+        <v>558</v>
+      </c>
+      <c r="C1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="D1" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="E1" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="F1" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="G1" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="H1" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="I1" s="6">
+        <v>2.2</v>
+      </c>
+      <c r="J1" s="6">
+        <v>2.3</v>
+      </c>
+      <c r="K1" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="L1" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="M1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="N1" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="O1" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="P1" s="6">
+        <v>3.4</v>
+      </c>
+      <c r="Q1" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="R1" s="6">
+        <v>3.6</v>
+      </c>
+      <c r="S1" s="6">
+        <v>3.7</v>
+      </c>
+      <c r="T1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="U1" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="V1" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="W1" s="6">
+        <v>4.4</v>
+      </c>
+      <c r="X1" s="6">
+        <v>4.5</v>
+      </c>
+      <c r="Y1" s="6">
+        <v>4.6</v>
+      </c>
+      <c r="Z1" s="6">
+        <v>4.7</v>
+      </c>
+      <c r="AA1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="AB1" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="AC1" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="AD1" s="6">
+        <v>5.4</v>
+      </c>
+      <c r="AE1" s="6">
+        <v>5.5</v>
+      </c>
+      <c r="AF1" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="AG1" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="AH1" s="6">
+        <v>6.3</v>
+      </c>
+      <c r="AI1" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="AJ1" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="AK1" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="AL1" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="AM1" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="AN1" s="6">
+        <v>7.4</v>
+      </c>
+      <c r="AO1" s="6">
+        <v>8.1</v>
+      </c>
+      <c r="AP1" s="6">
+        <v>8.2</v>
+      </c>
+      <c r="AQ1" s="6">
+        <v>8.3</v>
+      </c>
+      <c r="AR1" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="AS1" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="AT1" s="6">
+        <v>9.2</v>
+      </c>
+      <c r="AU1" s="6">
+        <v>9.3</v>
+      </c>
+      <c r="AV1" s="6">
+        <v>9.4</v>
+      </c>
+      <c r="AW1" s="6">
+        <v>9.5</v>
+      </c>
+      <c r="AX1" s="6">
+        <v>9.6</v>
+      </c>
+      <c r="AY1" s="6">
+        <v>9.7</v>
+      </c>
+      <c r="AZ1" s="6">
+        <v>10.1</v>
+      </c>
+      <c r="BA1" s="6">
+        <v>10.2</v>
+      </c>
+      <c r="BB1" s="6" t="s">
+        <v>559</v>
+      </c>
+      <c r="BC1" s="6" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" s="5" t="s">
-        <v>368</v>
+        <v>560</v>
       </c>
       <c r="B2" s="5"/>
-      <c r="C2" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C2" s="5"/>
       <c r="D2" s="5"/>
-    </row>
-    <row r="3" spans="1:4">
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5"/>
+      <c r="AA2" s="5"/>
+      <c r="AB2" s="5"/>
+      <c r="AC2" s="5"/>
+      <c r="AD2" s="5"/>
+      <c r="AE2" s="5"/>
+      <c r="AF2" s="5"/>
+      <c r="AG2" s="5"/>
+      <c r="AH2" s="5"/>
+      <c r="AI2" s="5"/>
+      <c r="AJ2" s="5"/>
+      <c r="AK2" s="5"/>
+      <c r="AL2" s="5"/>
+      <c r="AM2" s="5"/>
+      <c r="AN2" s="5"/>
+      <c r="AO2" s="5"/>
+      <c r="AP2" s="5"/>
+      <c r="AQ2" s="5"/>
+      <c r="AR2" s="5"/>
+      <c r="AS2" s="5"/>
+      <c r="AT2" s="5"/>
+      <c r="AU2" s="5"/>
+      <c r="AV2" s="5"/>
+      <c r="AW2" s="5"/>
+      <c r="AX2" s="5"/>
+      <c r="AY2" s="5"/>
+      <c r="AZ2" s="5"/>
+      <c r="BA2" s="5"/>
+      <c r="BB2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:BA2),"")</f>
+        <v/>
+      </c>
+      <c r="BC2" s="5"/>
+    </row>
+    <row r="3" spans="1:55">
       <c r="A3" s="5" t="s">
-        <v>369</v>
+        <v>561</v>
       </c>
       <c r="B3" s="5"/>
-      <c r="C3" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C3" s="5"/>
       <c r="D3" s="5"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5"/>
+      <c r="AB3" s="5"/>
+      <c r="AC3" s="5"/>
+      <c r="AD3" s="5"/>
+      <c r="AE3" s="5"/>
+      <c r="AF3" s="5"/>
+      <c r="AG3" s="5"/>
+      <c r="AH3" s="5"/>
+      <c r="AI3" s="5"/>
+      <c r="AJ3" s="5"/>
+      <c r="AK3" s="5"/>
+      <c r="AL3" s="5"/>
+      <c r="AM3" s="5"/>
+      <c r="AN3" s="5"/>
+      <c r="AO3" s="5"/>
+      <c r="AP3" s="5"/>
+      <c r="AQ3" s="5"/>
+      <c r="AR3" s="5"/>
+      <c r="AS3" s="5"/>
+      <c r="AT3" s="5"/>
+      <c r="AU3" s="5"/>
+      <c r="AV3" s="5"/>
+      <c r="AW3" s="5"/>
+      <c r="AX3" s="5"/>
+      <c r="AY3" s="5"/>
+      <c r="AZ3" s="5"/>
+      <c r="BA3" s="5"/>
+      <c r="BB3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:BA3),"")</f>
+        <v/>
+      </c>
+      <c r="BC3" s="5"/>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" s="5" t="s">
-        <v>370</v>
+        <v>562</v>
       </c>
       <c r="B4" s="5"/>
-      <c r="C4" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C4" s="5"/>
       <c r="D4" s="5"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
+      <c r="AA4" s="5"/>
+      <c r="AB4" s="5"/>
+      <c r="AC4" s="5"/>
+      <c r="AD4" s="5"/>
+      <c r="AE4" s="5"/>
+      <c r="AF4" s="5"/>
+      <c r="AG4" s="5"/>
+      <c r="AH4" s="5"/>
+      <c r="AI4" s="5"/>
+      <c r="AJ4" s="5"/>
+      <c r="AK4" s="5"/>
+      <c r="AL4" s="5"/>
+      <c r="AM4" s="5"/>
+      <c r="AN4" s="5"/>
+      <c r="AO4" s="5"/>
+      <c r="AP4" s="5"/>
+      <c r="AQ4" s="5"/>
+      <c r="AR4" s="5"/>
+      <c r="AS4" s="5"/>
+      <c r="AT4" s="5"/>
+      <c r="AU4" s="5"/>
+      <c r="AV4" s="5"/>
+      <c r="AW4" s="5"/>
+      <c r="AX4" s="5"/>
+      <c r="AY4" s="5"/>
+      <c r="AZ4" s="5"/>
+      <c r="BA4" s="5"/>
+      <c r="BB4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:BA4),"")</f>
+        <v/>
+      </c>
+      <c r="BC4" s="5"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" s="5" t="s">
-        <v>371</v>
+        <v>563</v>
       </c>
       <c r="B5" s="5"/>
-      <c r="C5" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C5" s="5"/>
       <c r="D5" s="5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="5"/>
+      <c r="AD5" s="5"/>
+      <c r="AE5" s="5"/>
+      <c r="AF5" s="5"/>
+      <c r="AG5" s="5"/>
+      <c r="AH5" s="5"/>
+      <c r="AI5" s="5"/>
+      <c r="AJ5" s="5"/>
+      <c r="AK5" s="5"/>
+      <c r="AL5" s="5"/>
+      <c r="AM5" s="5"/>
+      <c r="AN5" s="5"/>
+      <c r="AO5" s="5"/>
+      <c r="AP5" s="5"/>
+      <c r="AQ5" s="5"/>
+      <c r="AR5" s="5"/>
+      <c r="AS5" s="5"/>
+      <c r="AT5" s="5"/>
+      <c r="AU5" s="5"/>
+      <c r="AV5" s="5"/>
+      <c r="AW5" s="5"/>
+      <c r="AX5" s="5"/>
+      <c r="AY5" s="5"/>
+      <c r="AZ5" s="5"/>
+      <c r="BA5" s="5"/>
+      <c r="BB5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:BA5),"")</f>
+        <v/>
+      </c>
+      <c r="BC5" s="5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" s="5" t="s">
-        <v>372</v>
+        <v>564</v>
       </c>
       <c r="B6" s="5"/>
-      <c r="C6" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C6" s="5"/>
       <c r="D6" s="5"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5"/>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5"/>
+      <c r="AH6" s="5"/>
+      <c r="AI6" s="5"/>
+      <c r="AJ6" s="5"/>
+      <c r="AK6" s="5"/>
+      <c r="AL6" s="5"/>
+      <c r="AM6" s="5"/>
+      <c r="AN6" s="5"/>
+      <c r="AO6" s="5"/>
+      <c r="AP6" s="5"/>
+      <c r="AQ6" s="5"/>
+      <c r="AR6" s="5"/>
+      <c r="AS6" s="5"/>
+      <c r="AT6" s="5"/>
+      <c r="AU6" s="5"/>
+      <c r="AV6" s="5"/>
+      <c r="AW6" s="5"/>
+      <c r="AX6" s="5"/>
+      <c r="AY6" s="5"/>
+      <c r="AZ6" s="5"/>
+      <c r="BA6" s="5"/>
+      <c r="BB6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:BA6),"")</f>
+        <v/>
+      </c>
+      <c r="BC6" s="5"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" s="5" t="s">
-        <v>373</v>
+        <v>565</v>
       </c>
       <c r="B7" s="5"/>
-      <c r="C7" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C7" s="5"/>
       <c r="D7" s="5"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="5"/>
+      <c r="AD7" s="5"/>
+      <c r="AE7" s="5"/>
+      <c r="AF7" s="5"/>
+      <c r="AG7" s="5"/>
+      <c r="AH7" s="5"/>
+      <c r="AI7" s="5"/>
+      <c r="AJ7" s="5"/>
+      <c r="AK7" s="5"/>
+      <c r="AL7" s="5"/>
+      <c r="AM7" s="5"/>
+      <c r="AN7" s="5"/>
+      <c r="AO7" s="5"/>
+      <c r="AP7" s="5"/>
+      <c r="AQ7" s="5"/>
+      <c r="AR7" s="5"/>
+      <c r="AS7" s="5"/>
+      <c r="AT7" s="5"/>
+      <c r="AU7" s="5"/>
+      <c r="AV7" s="5"/>
+      <c r="AW7" s="5"/>
+      <c r="AX7" s="5"/>
+      <c r="AY7" s="5"/>
+      <c r="AZ7" s="5"/>
+      <c r="BA7" s="5"/>
+      <c r="BB7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:BA7),"")</f>
+        <v/>
+      </c>
+      <c r="BC7" s="5"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" s="5" t="s">
-        <v>374</v>
+        <v>566</v>
       </c>
       <c r="B8" s="5"/>
-      <c r="C8" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C8" s="5"/>
       <c r="D8" s="5"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="5"/>
+      <c r="AD8" s="5"/>
+      <c r="AE8" s="5"/>
+      <c r="AF8" s="5"/>
+      <c r="AG8" s="5"/>
+      <c r="AH8" s="5"/>
+      <c r="AI8" s="5"/>
+      <c r="AJ8" s="5"/>
+      <c r="AK8" s="5"/>
+      <c r="AL8" s="5"/>
+      <c r="AM8" s="5"/>
+      <c r="AN8" s="5"/>
+      <c r="AO8" s="5"/>
+      <c r="AP8" s="5"/>
+      <c r="AQ8" s="5"/>
+      <c r="AR8" s="5"/>
+      <c r="AS8" s="5"/>
+      <c r="AT8" s="5"/>
+      <c r="AU8" s="5"/>
+      <c r="AV8" s="5"/>
+      <c r="AW8" s="5"/>
+      <c r="AX8" s="5"/>
+      <c r="AY8" s="5"/>
+      <c r="AZ8" s="5"/>
+      <c r="BA8" s="5"/>
+      <c r="BB8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:BA8),"")</f>
+        <v/>
+      </c>
+      <c r="BC8" s="5"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" s="5" t="s">
-        <v>375</v>
+        <v>567</v>
       </c>
       <c r="B9" s="5"/>
-      <c r="C9" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C9" s="5"/>
       <c r="D9" s="5"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="5"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="5"/>
+      <c r="AD9" s="5"/>
+      <c r="AE9" s="5"/>
+      <c r="AF9" s="5"/>
+      <c r="AG9" s="5"/>
+      <c r="AH9" s="5"/>
+      <c r="AI9" s="5"/>
+      <c r="AJ9" s="5"/>
+      <c r="AK9" s="5"/>
+      <c r="AL9" s="5"/>
+      <c r="AM9" s="5"/>
+      <c r="AN9" s="5"/>
+      <c r="AO9" s="5"/>
+      <c r="AP9" s="5"/>
+      <c r="AQ9" s="5"/>
+      <c r="AR9" s="5"/>
+      <c r="AS9" s="5"/>
+      <c r="AT9" s="5"/>
+      <c r="AU9" s="5"/>
+      <c r="AV9" s="5"/>
+      <c r="AW9" s="5"/>
+      <c r="AX9" s="5"/>
+      <c r="AY9" s="5"/>
+      <c r="AZ9" s="5"/>
+      <c r="BA9" s="5"/>
+      <c r="BB9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:BA9),"")</f>
+        <v/>
+      </c>
+      <c r="BC9" s="5"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" s="5" t="s">
-        <v>376</v>
+        <v>568</v>
       </c>
       <c r="B10" s="5"/>
-      <c r="C10" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C10" s="5"/>
       <c r="D10" s="5"/>
-    </row>
-    <row r="11" spans="1:4">
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+      <c r="AE10" s="5"/>
+      <c r="AF10" s="5"/>
+      <c r="AG10" s="5"/>
+      <c r="AH10" s="5"/>
+      <c r="AI10" s="5"/>
+      <c r="AJ10" s="5"/>
+      <c r="AK10" s="5"/>
+      <c r="AL10" s="5"/>
+      <c r="AM10" s="5"/>
+      <c r="AN10" s="5"/>
+      <c r="AO10" s="5"/>
+      <c r="AP10" s="5"/>
+      <c r="AQ10" s="5"/>
+      <c r="AR10" s="5"/>
+      <c r="AS10" s="5"/>
+      <c r="AT10" s="5"/>
+      <c r="AU10" s="5"/>
+      <c r="AV10" s="5"/>
+      <c r="AW10" s="5"/>
+      <c r="AX10" s="5"/>
+      <c r="AY10" s="5"/>
+      <c r="AZ10" s="5"/>
+      <c r="BA10" s="5"/>
+      <c r="BB10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:BA10),"")</f>
+        <v/>
+      </c>
+      <c r="BC10" s="5"/>
+    </row>
+    <row r="11" spans="1:55">
       <c r="A11" s="5" t="s">
-        <v>377</v>
+        <v>569</v>
       </c>
       <c r="B11" s="5"/>
-      <c r="C11" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C11" s="5"/>
       <c r="D11" s="5"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="5"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="5"/>
+      <c r="AD11" s="5"/>
+      <c r="AE11" s="5"/>
+      <c r="AF11" s="5"/>
+      <c r="AG11" s="5"/>
+      <c r="AH11" s="5"/>
+      <c r="AI11" s="5"/>
+      <c r="AJ11" s="5"/>
+      <c r="AK11" s="5"/>
+      <c r="AL11" s="5"/>
+      <c r="AM11" s="5"/>
+      <c r="AN11" s="5"/>
+      <c r="AO11" s="5"/>
+      <c r="AP11" s="5"/>
+      <c r="AQ11" s="5"/>
+      <c r="AR11" s="5"/>
+      <c r="AS11" s="5"/>
+      <c r="AT11" s="5"/>
+      <c r="AU11" s="5"/>
+      <c r="AV11" s="5"/>
+      <c r="AW11" s="5"/>
+      <c r="AX11" s="5"/>
+      <c r="AY11" s="5"/>
+      <c r="AZ11" s="5"/>
+      <c r="BA11" s="5"/>
+      <c r="BB11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:BA11),"")</f>
+        <v/>
+      </c>
+      <c r="BC11" s="5"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" s="5" t="s">
-        <v>378</v>
+        <v>570</v>
       </c>
       <c r="B12" s="5"/>
-      <c r="C12" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C12" s="5"/>
       <c r="D12" s="5"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="5"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="5"/>
+      <c r="AD12" s="5"/>
+      <c r="AE12" s="5"/>
+      <c r="AF12" s="5"/>
+      <c r="AG12" s="5"/>
+      <c r="AH12" s="5"/>
+      <c r="AI12" s="5"/>
+      <c r="AJ12" s="5"/>
+      <c r="AK12" s="5"/>
+      <c r="AL12" s="5"/>
+      <c r="AM12" s="5"/>
+      <c r="AN12" s="5"/>
+      <c r="AO12" s="5"/>
+      <c r="AP12" s="5"/>
+      <c r="AQ12" s="5"/>
+      <c r="AR12" s="5"/>
+      <c r="AS12" s="5"/>
+      <c r="AT12" s="5"/>
+      <c r="AU12" s="5"/>
+      <c r="AV12" s="5"/>
+      <c r="AW12" s="5"/>
+      <c r="AX12" s="5"/>
+      <c r="AY12" s="5"/>
+      <c r="AZ12" s="5"/>
+      <c r="BA12" s="5"/>
+      <c r="BB12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:BA12),"")</f>
+        <v/>
+      </c>
+      <c r="BC12" s="5"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" s="5" t="s">
-        <v>379</v>
+        <v>571</v>
       </c>
       <c r="B13" s="5"/>
-      <c r="C13" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C13" s="5"/>
       <c r="D13" s="5"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5"/>
+      <c r="T13" s="5"/>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5"/>
+      <c r="X13" s="5"/>
+      <c r="Y13" s="5"/>
+      <c r="Z13" s="5"/>
+      <c r="AA13" s="5"/>
+      <c r="AB13" s="5"/>
+      <c r="AC13" s="5"/>
+      <c r="AD13" s="5"/>
+      <c r="AE13" s="5"/>
+      <c r="AF13" s="5"/>
+      <c r="AG13" s="5"/>
+      <c r="AH13" s="5"/>
+      <c r="AI13" s="5"/>
+      <c r="AJ13" s="5"/>
+      <c r="AK13" s="5"/>
+      <c r="AL13" s="5"/>
+      <c r="AM13" s="5"/>
+      <c r="AN13" s="5"/>
+      <c r="AO13" s="5"/>
+      <c r="AP13" s="5"/>
+      <c r="AQ13" s="5"/>
+      <c r="AR13" s="5"/>
+      <c r="AS13" s="5"/>
+      <c r="AT13" s="5"/>
+      <c r="AU13" s="5"/>
+      <c r="AV13" s="5"/>
+      <c r="AW13" s="5"/>
+      <c r="AX13" s="5"/>
+      <c r="AY13" s="5"/>
+      <c r="AZ13" s="5"/>
+      <c r="BA13" s="5"/>
+      <c r="BB13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:BA13),"")</f>
+        <v/>
+      </c>
+      <c r="BC13" s="5"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" s="5" t="s">
-        <v>380</v>
+        <v>572</v>
       </c>
       <c r="B14" s="5"/>
-      <c r="C14" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C14" s="5"/>
       <c r="D14" s="5"/>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
+      <c r="S14" s="5"/>
+      <c r="T14" s="5"/>
+      <c r="U14" s="5"/>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5"/>
+      <c r="X14" s="5"/>
+      <c r="Y14" s="5"/>
+      <c r="Z14" s="5"/>
+      <c r="AA14" s="5"/>
+      <c r="AB14" s="5"/>
+      <c r="AC14" s="5"/>
+      <c r="AD14" s="5"/>
+      <c r="AE14" s="5"/>
+      <c r="AF14" s="5"/>
+      <c r="AG14" s="5"/>
+      <c r="AH14" s="5"/>
+      <c r="AI14" s="5"/>
+      <c r="AJ14" s="5"/>
+      <c r="AK14" s="5"/>
+      <c r="AL14" s="5"/>
+      <c r="AM14" s="5"/>
+      <c r="AN14" s="5"/>
+      <c r="AO14" s="5"/>
+      <c r="AP14" s="5"/>
+      <c r="AQ14" s="5"/>
+      <c r="AR14" s="5"/>
+      <c r="AS14" s="5"/>
+      <c r="AT14" s="5"/>
+      <c r="AU14" s="5"/>
+      <c r="AV14" s="5"/>
+      <c r="AW14" s="5"/>
+      <c r="AX14" s="5"/>
+      <c r="AY14" s="5"/>
+      <c r="AZ14" s="5"/>
+      <c r="BA14" s="5"/>
+      <c r="BB14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:BA14),"")</f>
+        <v/>
+      </c>
+      <c r="BC14" s="5"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" s="5" t="s">
-        <v>381</v>
+        <v>573</v>
       </c>
       <c r="B15" s="5"/>
-      <c r="C15" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C15" s="5"/>
       <c r="D15" s="5"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+      <c r="S15" s="5"/>
+      <c r="T15" s="5"/>
+      <c r="U15" s="5"/>
+      <c r="V15" s="5"/>
+      <c r="W15" s="5"/>
+      <c r="X15" s="5"/>
+      <c r="Y15" s="5"/>
+      <c r="Z15" s="5"/>
+      <c r="AA15" s="5"/>
+      <c r="AB15" s="5"/>
+      <c r="AC15" s="5"/>
+      <c r="AD15" s="5"/>
+      <c r="AE15" s="5"/>
+      <c r="AF15" s="5"/>
+      <c r="AG15" s="5"/>
+      <c r="AH15" s="5"/>
+      <c r="AI15" s="5"/>
+      <c r="AJ15" s="5"/>
+      <c r="AK15" s="5"/>
+      <c r="AL15" s="5"/>
+      <c r="AM15" s="5"/>
+      <c r="AN15" s="5"/>
+      <c r="AO15" s="5"/>
+      <c r="AP15" s="5"/>
+      <c r="AQ15" s="5"/>
+      <c r="AR15" s="5"/>
+      <c r="AS15" s="5"/>
+      <c r="AT15" s="5"/>
+      <c r="AU15" s="5"/>
+      <c r="AV15" s="5"/>
+      <c r="AW15" s="5"/>
+      <c r="AX15" s="5"/>
+      <c r="AY15" s="5"/>
+      <c r="AZ15" s="5"/>
+      <c r="BA15" s="5"/>
+      <c r="BB15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:BA15),"")</f>
+        <v/>
+      </c>
+      <c r="BC15" s="5"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" s="5" t="s">
-        <v>382</v>
+        <v>574</v>
       </c>
       <c r="B16" s="5"/>
-      <c r="C16" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C16" s="5"/>
       <c r="D16" s="5"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5"/>
+      <c r="AA16" s="5"/>
+      <c r="AB16" s="5"/>
+      <c r="AC16" s="5"/>
+      <c r="AD16" s="5"/>
+      <c r="AE16" s="5"/>
+      <c r="AF16" s="5"/>
+      <c r="AG16" s="5"/>
+      <c r="AH16" s="5"/>
+      <c r="AI16" s="5"/>
+      <c r="AJ16" s="5"/>
+      <c r="AK16" s="5"/>
+      <c r="AL16" s="5"/>
+      <c r="AM16" s="5"/>
+      <c r="AN16" s="5"/>
+      <c r="AO16" s="5"/>
+      <c r="AP16" s="5"/>
+      <c r="AQ16" s="5"/>
+      <c r="AR16" s="5"/>
+      <c r="AS16" s="5"/>
+      <c r="AT16" s="5"/>
+      <c r="AU16" s="5"/>
+      <c r="AV16" s="5"/>
+      <c r="AW16" s="5"/>
+      <c r="AX16" s="5"/>
+      <c r="AY16" s="5"/>
+      <c r="AZ16" s="5"/>
+      <c r="BA16" s="5"/>
+      <c r="BB16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:BA16),"")</f>
+        <v/>
+      </c>
+      <c r="BC16" s="5"/>
+    </row>
+    <row r="17" spans="1:55">
       <c r="A17" s="5" t="s">
-        <v>383</v>
+        <v>575</v>
       </c>
       <c r="B17" s="5"/>
-      <c r="C17" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C17" s="5"/>
       <c r="D17" s="5"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5"/>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="5"/>
+      <c r="AD17" s="5"/>
+      <c r="AE17" s="5"/>
+      <c r="AF17" s="5"/>
+      <c r="AG17" s="5"/>
+      <c r="AH17" s="5"/>
+      <c r="AI17" s="5"/>
+      <c r="AJ17" s="5"/>
+      <c r="AK17" s="5"/>
+      <c r="AL17" s="5"/>
+      <c r="AM17" s="5"/>
+      <c r="AN17" s="5"/>
+      <c r="AO17" s="5"/>
+      <c r="AP17" s="5"/>
+      <c r="AQ17" s="5"/>
+      <c r="AR17" s="5"/>
+      <c r="AS17" s="5"/>
+      <c r="AT17" s="5"/>
+      <c r="AU17" s="5"/>
+      <c r="AV17" s="5"/>
+      <c r="AW17" s="5"/>
+      <c r="AX17" s="5"/>
+      <c r="AY17" s="5"/>
+      <c r="AZ17" s="5"/>
+      <c r="BA17" s="5"/>
+      <c r="BB17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:BA17),"")</f>
+        <v/>
+      </c>
+      <c r="BC17" s="5"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" s="5" t="s">
-        <v>384</v>
+        <v>576</v>
       </c>
       <c r="B18" s="5"/>
-      <c r="C18" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C18" s="5"/>
       <c r="D18" s="5"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5"/>
+      <c r="AA18" s="5"/>
+      <c r="AB18" s="5"/>
+      <c r="AC18" s="5"/>
+      <c r="AD18" s="5"/>
+      <c r="AE18" s="5"/>
+      <c r="AF18" s="5"/>
+      <c r="AG18" s="5"/>
+      <c r="AH18" s="5"/>
+      <c r="AI18" s="5"/>
+      <c r="AJ18" s="5"/>
+      <c r="AK18" s="5"/>
+      <c r="AL18" s="5"/>
+      <c r="AM18" s="5"/>
+      <c r="AN18" s="5"/>
+      <c r="AO18" s="5"/>
+      <c r="AP18" s="5"/>
+      <c r="AQ18" s="5"/>
+      <c r="AR18" s="5"/>
+      <c r="AS18" s="5"/>
+      <c r="AT18" s="5"/>
+      <c r="AU18" s="5"/>
+      <c r="AV18" s="5"/>
+      <c r="AW18" s="5"/>
+      <c r="AX18" s="5"/>
+      <c r="AY18" s="5"/>
+      <c r="AZ18" s="5"/>
+      <c r="BA18" s="5"/>
+      <c r="BB18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:BA18),"")</f>
+        <v/>
+      </c>
+      <c r="BC18" s="5"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" s="5" t="s">
-        <v>385</v>
+        <v>577</v>
       </c>
       <c r="B19" s="5"/>
-      <c r="C19" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C19" s="5"/>
       <c r="D19" s="5"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5"/>
+      <c r="AC19" s="5"/>
+      <c r="AD19" s="5"/>
+      <c r="AE19" s="5"/>
+      <c r="AF19" s="5"/>
+      <c r="AG19" s="5"/>
+      <c r="AH19" s="5"/>
+      <c r="AI19" s="5"/>
+      <c r="AJ19" s="5"/>
+      <c r="AK19" s="5"/>
+      <c r="AL19" s="5"/>
+      <c r="AM19" s="5"/>
+      <c r="AN19" s="5"/>
+      <c r="AO19" s="5"/>
+      <c r="AP19" s="5"/>
+      <c r="AQ19" s="5"/>
+      <c r="AR19" s="5"/>
+      <c r="AS19" s="5"/>
+      <c r="AT19" s="5"/>
+      <c r="AU19" s="5"/>
+      <c r="AV19" s="5"/>
+      <c r="AW19" s="5"/>
+      <c r="AX19" s="5"/>
+      <c r="AY19" s="5"/>
+      <c r="AZ19" s="5"/>
+      <c r="BA19" s="5"/>
+      <c r="BB19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:BA19),"")</f>
+        <v/>
+      </c>
+      <c r="BC19" s="5"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" s="5" t="s">
-        <v>386</v>
+        <v>578</v>
       </c>
       <c r="B20" s="5"/>
-      <c r="C20" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C20" s="5"/>
       <c r="D20" s="5"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5"/>
+      <c r="AA20" s="5"/>
+      <c r="AB20" s="5"/>
+      <c r="AC20" s="5"/>
+      <c r="AD20" s="5"/>
+      <c r="AE20" s="5"/>
+      <c r="AF20" s="5"/>
+      <c r="AG20" s="5"/>
+      <c r="AH20" s="5"/>
+      <c r="AI20" s="5"/>
+      <c r="AJ20" s="5"/>
+      <c r="AK20" s="5"/>
+      <c r="AL20" s="5"/>
+      <c r="AM20" s="5"/>
+      <c r="AN20" s="5"/>
+      <c r="AO20" s="5"/>
+      <c r="AP20" s="5"/>
+      <c r="AQ20" s="5"/>
+      <c r="AR20" s="5"/>
+      <c r="AS20" s="5"/>
+      <c r="AT20" s="5"/>
+      <c r="AU20" s="5"/>
+      <c r="AV20" s="5"/>
+      <c r="AW20" s="5"/>
+      <c r="AX20" s="5"/>
+      <c r="AY20" s="5"/>
+      <c r="AZ20" s="5"/>
+      <c r="BA20" s="5"/>
+      <c r="BB20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:BA20),"")</f>
+        <v/>
+      </c>
+      <c r="BC20" s="5"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" s="5" t="s">
-        <v>387</v>
+        <v>579</v>
       </c>
       <c r="B21" s="5"/>
-      <c r="C21" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C21" s="5"/>
       <c r="D21" s="5"/>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="5"/>
+      <c r="AD21" s="5"/>
+      <c r="AE21" s="5"/>
+      <c r="AF21" s="5"/>
+      <c r="AG21" s="5"/>
+      <c r="AH21" s="5"/>
+      <c r="AI21" s="5"/>
+      <c r="AJ21" s="5"/>
+      <c r="AK21" s="5"/>
+      <c r="AL21" s="5"/>
+      <c r="AM21" s="5"/>
+      <c r="AN21" s="5"/>
+      <c r="AO21" s="5"/>
+      <c r="AP21" s="5"/>
+      <c r="AQ21" s="5"/>
+      <c r="AR21" s="5"/>
+      <c r="AS21" s="5"/>
+      <c r="AT21" s="5"/>
+      <c r="AU21" s="5"/>
+      <c r="AV21" s="5"/>
+      <c r="AW21" s="5"/>
+      <c r="AX21" s="5"/>
+      <c r="AY21" s="5"/>
+      <c r="AZ21" s="5"/>
+      <c r="BA21" s="5"/>
+      <c r="BB21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:BA21),"")</f>
+        <v/>
+      </c>
+      <c r="BC21" s="5"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" s="5" t="s">
-        <v>388</v>
+        <v>580</v>
       </c>
       <c r="B22" s="5"/>
-      <c r="C22" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C22" s="5"/>
       <c r="D22" s="5"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+      <c r="R22" s="5"/>
+      <c r="S22" s="5"/>
+      <c r="T22" s="5"/>
+      <c r="U22" s="5"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5"/>
+      <c r="X22" s="5"/>
+      <c r="Y22" s="5"/>
+      <c r="Z22" s="5"/>
+      <c r="AA22" s="5"/>
+      <c r="AB22" s="5"/>
+      <c r="AC22" s="5"/>
+      <c r="AD22" s="5"/>
+      <c r="AE22" s="5"/>
+      <c r="AF22" s="5"/>
+      <c r="AG22" s="5"/>
+      <c r="AH22" s="5"/>
+      <c r="AI22" s="5"/>
+      <c r="AJ22" s="5"/>
+      <c r="AK22" s="5"/>
+      <c r="AL22" s="5"/>
+      <c r="AM22" s="5"/>
+      <c r="AN22" s="5"/>
+      <c r="AO22" s="5"/>
+      <c r="AP22" s="5"/>
+      <c r="AQ22" s="5"/>
+      <c r="AR22" s="5"/>
+      <c r="AS22" s="5"/>
+      <c r="AT22" s="5"/>
+      <c r="AU22" s="5"/>
+      <c r="AV22" s="5"/>
+      <c r="AW22" s="5"/>
+      <c r="AX22" s="5"/>
+      <c r="AY22" s="5"/>
+      <c r="AZ22" s="5"/>
+      <c r="BA22" s="5"/>
+      <c r="BB22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:BA22),"")</f>
+        <v/>
+      </c>
+      <c r="BC22" s="5"/>
+    </row>
+    <row r="23" spans="1:55">
       <c r="A23" s="5" t="s">
-        <v>389</v>
+        <v>581</v>
       </c>
       <c r="B23" s="5"/>
-      <c r="C23" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C23" s="5"/>
       <c r="D23" s="5"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+      <c r="S23" s="5"/>
+      <c r="T23" s="5"/>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5"/>
+      <c r="X23" s="5"/>
+      <c r="Y23" s="5"/>
+      <c r="Z23" s="5"/>
+      <c r="AA23" s="5"/>
+      <c r="AB23" s="5"/>
+      <c r="AC23" s="5"/>
+      <c r="AD23" s="5"/>
+      <c r="AE23" s="5"/>
+      <c r="AF23" s="5"/>
+      <c r="AG23" s="5"/>
+      <c r="AH23" s="5"/>
+      <c r="AI23" s="5"/>
+      <c r="AJ23" s="5"/>
+      <c r="AK23" s="5"/>
+      <c r="AL23" s="5"/>
+      <c r="AM23" s="5"/>
+      <c r="AN23" s="5"/>
+      <c r="AO23" s="5"/>
+      <c r="AP23" s="5"/>
+      <c r="AQ23" s="5"/>
+      <c r="AR23" s="5"/>
+      <c r="AS23" s="5"/>
+      <c r="AT23" s="5"/>
+      <c r="AU23" s="5"/>
+      <c r="AV23" s="5"/>
+      <c r="AW23" s="5"/>
+      <c r="AX23" s="5"/>
+      <c r="AY23" s="5"/>
+      <c r="AZ23" s="5"/>
+      <c r="BA23" s="5"/>
+      <c r="BB23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:BA23),"")</f>
+        <v/>
+      </c>
+      <c r="BC23" s="5"/>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" s="5" t="s">
-        <v>390</v>
+        <v>582</v>
       </c>
       <c r="B24" s="5"/>
-      <c r="C24" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C24" s="5"/>
       <c r="D24" s="5"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
+      <c r="S24" s="5"/>
+      <c r="T24" s="5"/>
+      <c r="U24" s="5"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5"/>
+      <c r="X24" s="5"/>
+      <c r="Y24" s="5"/>
+      <c r="Z24" s="5"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="5"/>
+      <c r="AD24" s="5"/>
+      <c r="AE24" s="5"/>
+      <c r="AF24" s="5"/>
+      <c r="AG24" s="5"/>
+      <c r="AH24" s="5"/>
+      <c r="AI24" s="5"/>
+      <c r="AJ24" s="5"/>
+      <c r="AK24" s="5"/>
+      <c r="AL24" s="5"/>
+      <c r="AM24" s="5"/>
+      <c r="AN24" s="5"/>
+      <c r="AO24" s="5"/>
+      <c r="AP24" s="5"/>
+      <c r="AQ24" s="5"/>
+      <c r="AR24" s="5"/>
+      <c r="AS24" s="5"/>
+      <c r="AT24" s="5"/>
+      <c r="AU24" s="5"/>
+      <c r="AV24" s="5"/>
+      <c r="AW24" s="5"/>
+      <c r="AX24" s="5"/>
+      <c r="AY24" s="5"/>
+      <c r="AZ24" s="5"/>
+      <c r="BA24" s="5"/>
+      <c r="BB24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:BA24),"")</f>
+        <v/>
+      </c>
+      <c r="BC24" s="5"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" s="5" t="s">
-        <v>391</v>
+        <v>583</v>
       </c>
       <c r="B25" s="5"/>
-      <c r="C25" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C25" s="5"/>
       <c r="D25" s="5"/>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="5"/>
+      <c r="AD25" s="5"/>
+      <c r="AE25" s="5"/>
+      <c r="AF25" s="5"/>
+      <c r="AG25" s="5"/>
+      <c r="AH25" s="5"/>
+      <c r="AI25" s="5"/>
+      <c r="AJ25" s="5"/>
+      <c r="AK25" s="5"/>
+      <c r="AL25" s="5"/>
+      <c r="AM25" s="5"/>
+      <c r="AN25" s="5"/>
+      <c r="AO25" s="5"/>
+      <c r="AP25" s="5"/>
+      <c r="AQ25" s="5"/>
+      <c r="AR25" s="5"/>
+      <c r="AS25" s="5"/>
+      <c r="AT25" s="5"/>
+      <c r="AU25" s="5"/>
+      <c r="AV25" s="5"/>
+      <c r="AW25" s="5"/>
+      <c r="AX25" s="5"/>
+      <c r="AY25" s="5"/>
+      <c r="AZ25" s="5"/>
+      <c r="BA25" s="5"/>
+      <c r="BB25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:BA25),"")</f>
+        <v/>
+      </c>
+      <c r="BC25" s="5"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" s="5" t="s">
-        <v>392</v>
+        <v>584</v>
       </c>
       <c r="B26" s="5"/>
-      <c r="C26" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C26" s="5"/>
       <c r="D26" s="5"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="5"/>
+      <c r="AD26" s="5"/>
+      <c r="AE26" s="5"/>
+      <c r="AF26" s="5"/>
+      <c r="AG26" s="5"/>
+      <c r="AH26" s="5"/>
+      <c r="AI26" s="5"/>
+      <c r="AJ26" s="5"/>
+      <c r="AK26" s="5"/>
+      <c r="AL26" s="5"/>
+      <c r="AM26" s="5"/>
+      <c r="AN26" s="5"/>
+      <c r="AO26" s="5"/>
+      <c r="AP26" s="5"/>
+      <c r="AQ26" s="5"/>
+      <c r="AR26" s="5"/>
+      <c r="AS26" s="5"/>
+      <c r="AT26" s="5"/>
+      <c r="AU26" s="5"/>
+      <c r="AV26" s="5"/>
+      <c r="AW26" s="5"/>
+      <c r="AX26" s="5"/>
+      <c r="AY26" s="5"/>
+      <c r="AZ26" s="5"/>
+      <c r="BA26" s="5"/>
+      <c r="BB26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:BA26),"")</f>
+        <v/>
+      </c>
+      <c r="BC26" s="5"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" s="5" t="s">
-        <v>393</v>
+        <v>585</v>
       </c>
       <c r="B27" s="5"/>
-      <c r="C27" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C27" s="5"/>
       <c r="D27" s="5"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5"/>
+      <c r="AA27" s="5"/>
+      <c r="AB27" s="5"/>
+      <c r="AC27" s="5"/>
+      <c r="AD27" s="5"/>
+      <c r="AE27" s="5"/>
+      <c r="AF27" s="5"/>
+      <c r="AG27" s="5"/>
+      <c r="AH27" s="5"/>
+      <c r="AI27" s="5"/>
+      <c r="AJ27" s="5"/>
+      <c r="AK27" s="5"/>
+      <c r="AL27" s="5"/>
+      <c r="AM27" s="5"/>
+      <c r="AN27" s="5"/>
+      <c r="AO27" s="5"/>
+      <c r="AP27" s="5"/>
+      <c r="AQ27" s="5"/>
+      <c r="AR27" s="5"/>
+      <c r="AS27" s="5"/>
+      <c r="AT27" s="5"/>
+      <c r="AU27" s="5"/>
+      <c r="AV27" s="5"/>
+      <c r="AW27" s="5"/>
+      <c r="AX27" s="5"/>
+      <c r="AY27" s="5"/>
+      <c r="AZ27" s="5"/>
+      <c r="BA27" s="5"/>
+      <c r="BB27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:BA27),"")</f>
+        <v/>
+      </c>
+      <c r="BC27" s="5"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" s="5" t="s">
-        <v>394</v>
+        <v>586</v>
       </c>
       <c r="B28" s="5"/>
-      <c r="C28" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C28" s="5"/>
       <c r="D28" s="5"/>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="5"/>
+      <c r="AD28" s="5"/>
+      <c r="AE28" s="5"/>
+      <c r="AF28" s="5"/>
+      <c r="AG28" s="5"/>
+      <c r="AH28" s="5"/>
+      <c r="AI28" s="5"/>
+      <c r="AJ28" s="5"/>
+      <c r="AK28" s="5"/>
+      <c r="AL28" s="5"/>
+      <c r="AM28" s="5"/>
+      <c r="AN28" s="5"/>
+      <c r="AO28" s="5"/>
+      <c r="AP28" s="5"/>
+      <c r="AQ28" s="5"/>
+      <c r="AR28" s="5"/>
+      <c r="AS28" s="5"/>
+      <c r="AT28" s="5"/>
+      <c r="AU28" s="5"/>
+      <c r="AV28" s="5"/>
+      <c r="AW28" s="5"/>
+      <c r="AX28" s="5"/>
+      <c r="AY28" s="5"/>
+      <c r="AZ28" s="5"/>
+      <c r="BA28" s="5"/>
+      <c r="BB28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:BA28),"")</f>
+        <v/>
+      </c>
+      <c r="BC28" s="5"/>
+    </row>
+    <row r="29" spans="1:55">
       <c r="A29" s="5" t="s">
-        <v>395</v>
+        <v>587</v>
       </c>
       <c r="B29" s="5"/>
-      <c r="C29" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C29" s="5"/>
       <c r="D29" s="5"/>
-    </row>
-    <row r="30" spans="1:4">
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="5"/>
+      <c r="AD29" s="5"/>
+      <c r="AE29" s="5"/>
+      <c r="AF29" s="5"/>
+      <c r="AG29" s="5"/>
+      <c r="AH29" s="5"/>
+      <c r="AI29" s="5"/>
+      <c r="AJ29" s="5"/>
+      <c r="AK29" s="5"/>
+      <c r="AL29" s="5"/>
+      <c r="AM29" s="5"/>
+      <c r="AN29" s="5"/>
+      <c r="AO29" s="5"/>
+      <c r="AP29" s="5"/>
+      <c r="AQ29" s="5"/>
+      <c r="AR29" s="5"/>
+      <c r="AS29" s="5"/>
+      <c r="AT29" s="5"/>
+      <c r="AU29" s="5"/>
+      <c r="AV29" s="5"/>
+      <c r="AW29" s="5"/>
+      <c r="AX29" s="5"/>
+      <c r="AY29" s="5"/>
+      <c r="AZ29" s="5"/>
+      <c r="BA29" s="5"/>
+      <c r="BB29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:BA29),"")</f>
+        <v/>
+      </c>
+      <c r="BC29" s="5"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" s="5" t="s">
-        <v>396</v>
+        <v>588</v>
       </c>
       <c r="B30" s="5"/>
-      <c r="C30" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C30" s="5"/>
       <c r="D30" s="5"/>
-    </row>
-    <row r="31" spans="1:4">
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="5"/>
+      <c r="AD30" s="5"/>
+      <c r="AE30" s="5"/>
+      <c r="AF30" s="5"/>
+      <c r="AG30" s="5"/>
+      <c r="AH30" s="5"/>
+      <c r="AI30" s="5"/>
+      <c r="AJ30" s="5"/>
+      <c r="AK30" s="5"/>
+      <c r="AL30" s="5"/>
+      <c r="AM30" s="5"/>
+      <c r="AN30" s="5"/>
+      <c r="AO30" s="5"/>
+      <c r="AP30" s="5"/>
+      <c r="AQ30" s="5"/>
+      <c r="AR30" s="5"/>
+      <c r="AS30" s="5"/>
+      <c r="AT30" s="5"/>
+      <c r="AU30" s="5"/>
+      <c r="AV30" s="5"/>
+      <c r="AW30" s="5"/>
+      <c r="AX30" s="5"/>
+      <c r="AY30" s="5"/>
+      <c r="AZ30" s="5"/>
+      <c r="BA30" s="5"/>
+      <c r="BB30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:BA30),"")</f>
+        <v/>
+      </c>
+      <c r="BC30" s="5"/>
+    </row>
+    <row r="31" spans="1:55">
       <c r="A31" s="5" t="s">
-        <v>397</v>
+        <v>589</v>
       </c>
       <c r="B31" s="5"/>
-      <c r="C31" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C31" s="5"/>
       <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+      <c r="S31" s="5"/>
+      <c r="T31" s="5"/>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5"/>
+      <c r="X31" s="5"/>
+      <c r="Y31" s="5"/>
+      <c r="Z31" s="5"/>
+      <c r="AA31" s="5"/>
+      <c r="AB31" s="5"/>
+      <c r="AC31" s="5"/>
+      <c r="AD31" s="5"/>
+      <c r="AE31" s="5"/>
+      <c r="AF31" s="5"/>
+      <c r="AG31" s="5"/>
+      <c r="AH31" s="5"/>
+      <c r="AI31" s="5"/>
+      <c r="AJ31" s="5"/>
+      <c r="AK31" s="5"/>
+      <c r="AL31" s="5"/>
+      <c r="AM31" s="5"/>
+      <c r="AN31" s="5"/>
+      <c r="AO31" s="5"/>
+      <c r="AP31" s="5"/>
+      <c r="AQ31" s="5"/>
+      <c r="AR31" s="5"/>
+      <c r="AS31" s="5"/>
+      <c r="AT31" s="5"/>
+      <c r="AU31" s="5"/>
+      <c r="AV31" s="5"/>
+      <c r="AW31" s="5"/>
+      <c r="AX31" s="5"/>
+      <c r="AY31" s="5"/>
+      <c r="AZ31" s="5"/>
+      <c r="BA31" s="5"/>
+      <c r="BB31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:BA31),"")</f>
+        <v/>
+      </c>
+      <c r="BC31" s="5"/>
     </row>
   </sheetData>
+  <dataValidations count="1530">
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AN31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AO31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AP31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AQ31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AR31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AS31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AT31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AU31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AV31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AW31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AX31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AY31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AZ31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+  </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:1">
@@ -3190,55 +10974,55 @@
       <c r="E11" s="5" t="s">
         <v>97</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K2"/>
+  <dimension ref="A1:K52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K2"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
@@ -3248,2720 +11032,4222 @@
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>102</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>103</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>104</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>105</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>106</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="2" spans="1:11">
-      <c r="K2" s="7"/>
+      <c r="A2" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="K2" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="K3" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="K7" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="K8" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="K12" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="K13" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="K19" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="K20" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="5">
+        <v>4.4</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="5">
+        <v>4.6</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="K26" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="K27" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="K31" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="K32" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="K33" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="K36" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="K37" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="K40" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="5">
+        <v>8.2</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="K41" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="K42" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="5">
+        <v>8.4</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I43" s="5"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="K44" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="K45" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="5">
+        <v>9.3</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="K46" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B49" s="5">
+        <v>9.6</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="5">
+        <v>9.7</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="I50" s="5"/>
+      <c r="J50" s="5"/>
+      <c r="K50" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="K51" s="7">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="5">
+        <v>10.2</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="J52" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="K52" s="7">
+        <v>1.96</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I68"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>108</v>
+        <v>273</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>109</v>
+        <v>274</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>110</v>
+        <v>275</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>111</v>
+        <v>276</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>112</v>
+        <v>277</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>113</v>
+        <v>278</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>114</v>
+        <v>279</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>116</v>
+        <v>281</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>117</v>
+        <v>282</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>118</v>
+        <v>283</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>119</v>
+        <v>284</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>120</v>
+        <v>285</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>121</v>
+        <v>286</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>122</v>
+        <v>287</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>123</v>
+        <v>288</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C10" s="5">
         <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>124</v>
+        <v>289</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C11" s="5">
         <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>125</v>
+        <v>290</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C12" s="5">
         <v>3</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>126</v>
+        <v>291</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C13" s="5">
         <v>4</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>127</v>
+        <v>292</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C14" s="5">
         <v>5</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>128</v>
+        <v>293</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C15" s="5">
         <v>6</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>129</v>
+        <v>294</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C16" s="5">
         <v>7</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>130</v>
+        <v>295</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C17" s="5">
         <v>8</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>131</v>
+        <v>296</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C18" s="5">
         <v>9</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>132</v>
+        <v>297</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C19" s="5">
         <v>10</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>133</v>
+        <v>298</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C20" s="5">
         <v>11</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>134</v>
+        <v>299</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C21" s="5">
         <v>12</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>135</v>
+        <v>300</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C22" s="5">
         <v>13</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>136</v>
+        <v>301</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C23" s="5">
         <v>14</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>137</v>
+        <v>302</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C24" s="5">
         <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>138</v>
+        <v>303</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C25" s="5">
         <v>16</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>139</v>
+        <v>304</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C26" s="5">
         <v>17</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>140</v>
+        <v>305</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C27" s="5">
         <v>18</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>141</v>
+        <v>306</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C28" s="5">
         <v>19</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>142</v>
+        <v>307</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C29" s="5">
         <v>20</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>143</v>
+        <v>308</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C30" s="5">
         <v>21</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>144</v>
+        <v>309</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C31" s="5">
         <v>22</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>145</v>
+        <v>310</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C32" s="5">
         <v>23</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>146</v>
+        <v>311</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C33" s="5">
         <v>24</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>147</v>
+        <v>312</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C34" s="5">
         <v>25</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>148</v>
+        <v>313</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C35" s="5">
         <v>26</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>149</v>
+        <v>314</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C36" s="5">
         <v>27</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>150</v>
+        <v>315</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C37" s="5">
         <v>28</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>151</v>
+        <v>316</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C38" s="5">
         <v>29</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>152</v>
+        <v>317</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C39" s="5">
         <v>30</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>153</v>
+        <v>318</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C40" s="5">
         <v>1</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>154</v>
+        <v>319</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C41" s="5">
         <v>2</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>155</v>
+        <v>320</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C42" s="5">
         <v>3</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>156</v>
+        <v>321</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C43" s="5">
         <v>4</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>157</v>
+        <v>322</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C44" s="5">
         <v>5</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>158</v>
+        <v>323</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C45" s="5">
         <v>6</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>159</v>
+        <v>324</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C46" s="5">
         <v>7</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>160</v>
+        <v>325</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C47" s="5">
         <v>8</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>161</v>
+        <v>326</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C48" s="5">
         <v>9</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>162</v>
+        <v>327</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C49" s="5">
         <v>10</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>163</v>
+        <v>328</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C50" s="5">
         <v>11</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>164</v>
+        <v>329</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C51" s="5">
         <v>12</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>165</v>
+        <v>330</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C52" s="5">
         <v>13</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>166</v>
+        <v>331</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C53" s="5">
         <v>14</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>167</v>
+        <v>332</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C54" s="5">
         <v>15</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>168</v>
+        <v>333</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C55" s="5">
         <v>16</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>169</v>
+        <v>334</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C56" s="5">
         <v>17</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>170</v>
+        <v>335</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C57" s="5">
         <v>18</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>171</v>
+        <v>336</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C58" s="5">
         <v>1</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>172</v>
+        <v>337</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C59" s="5">
         <v>2</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>173</v>
+        <v>338</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C60" s="5">
         <v>3</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>174</v>
+        <v>339</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C61" s="5">
         <v>4</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>175</v>
+        <v>340</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C62" s="5">
         <v>5</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>176</v>
+        <v>341</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C63" s="5">
         <v>6</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>177</v>
+        <v>342</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C64" s="5">
         <v>7</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>178</v>
+        <v>343</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C65" s="5">
         <v>8</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>179</v>
+        <v>344</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C66" s="5">
         <v>9</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>180</v>
+        <v>345</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C67" s="5">
         <v>10</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>181</v>
+        <v>346</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="C68" s="5">
         <v>11</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>182</v>
+        <v>347</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>183</v>
+        <v>348</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>184</v>
+        <v>349</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>185</v>
+        <v>350</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>186</v>
+        <v>351</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>187</v>
+        <v>352</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>188</v>
+        <v>353</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>189</v>
+        <v>354</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>190</v>
+        <v>355</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>15</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>192</v>
+        <v>356</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>194</v>
+        <v>358</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>197</v>
+        <v>361</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>198</v>
+        <v>362</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>200</v>
+        <v>364</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>201</v>
+        <v>365</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>202</v>
+        <v>366</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>203</v>
+        <v>367</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>192</v>
+        <v>356</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>204</v>
+        <v>368</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>205</v>
+        <v>369</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>198</v>
+        <v>362</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>206</v>
+        <v>370</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>201</v>
+        <v>365</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>202</v>
+        <v>366</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>207</v>
+        <v>371</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>25</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>192</v>
+        <v>356</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>208</v>
+        <v>372</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>209</v>
+        <v>373</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>198</v>
+        <v>362</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>210</v>
+        <v>374</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>201</v>
+        <v>365</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>202</v>
+        <v>366</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>211</v>
+        <v>375</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>212</v>
+        <v>376</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>192</v>
+        <v>356</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>213</v>
+        <v>377</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>214</v>
+        <v>378</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>198</v>
+        <v>362</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>215</v>
+        <v>379</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>201</v>
+        <v>365</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>202</v>
+        <v>366</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>216</v>
+        <v>380</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>25</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>192</v>
+        <v>356</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>218</v>
+        <v>381</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>219</v>
+        <v>382</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>198</v>
+        <v>362</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>220</v>
+        <v>383</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>201</v>
+        <v>365</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>202</v>
+        <v>366</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>221</v>
+        <v>384</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>192</v>
+        <v>356</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>222</v>
+        <v>385</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>223</v>
+        <v>386</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>198</v>
+        <v>362</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>224</v>
+        <v>387</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>201</v>
+        <v>365</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>202</v>
+        <v>366</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>225</v>
+        <v>388</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>192</v>
+        <v>356</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>226</v>
+        <v>389</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>227</v>
+        <v>390</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>198</v>
+        <v>362</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>228</v>
+        <v>391</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>201</v>
+        <v>365</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>202</v>
+        <v>366</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>229</v>
+        <v>392</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="5">
         <v>20</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>192</v>
+        <v>356</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>230</v>
+        <v>393</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>231</v>
+        <v>394</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>198</v>
+        <v>362</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>232</v>
+        <v>395</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>201</v>
+        <v>365</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>202</v>
+        <v>366</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>233</v>
+        <v>396</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="5">
         <v>20</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>192</v>
+        <v>356</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>234</v>
+        <v>397</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>235</v>
+        <v>398</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>198</v>
+        <v>362</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>236</v>
+        <v>399</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>201</v>
+        <v>365</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>202</v>
+        <v>366</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>237</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B39" s="5">
         <v>15</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="D39" s="5">
         <v>1</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>192</v>
+        <v>356</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>238</v>
+        <v>401</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>196</v>
+        <v>360</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>239</v>
+        <v>402</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5">
         <v>3</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>198</v>
+        <v>362</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>240</v>
+        <v>403</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5">
         <v>4</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>201</v>
+        <v>365</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>202</v>
+        <v>366</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>241</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>242</v>
+        <v>405</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>243</v>
+        <v>406</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>244</v>
+        <v>407</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>245</v>
+        <v>408</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>246</v>
+        <v>409</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>184</v>
+        <v>349</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>247</v>
+        <v>410</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>248</v>
+        <v>411</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>249</v>
+        <v>412</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>250</v>
+        <v>413</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>251</v>
+        <v>414</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>252</v>
+        <v>415</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>253</v>
+        <v>416</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>254</v>
+        <v>417</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>255</v>
+        <v>418</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>256</v>
+        <v>419</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>257</v>
+        <v>420</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>258</v>
+        <v>421</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>250</v>
+        <v>413</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>259</v>
+        <v>422</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>260</v>
+        <v>423</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>253</v>
+        <v>416</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>261</v>
+        <v>424</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>262</v>
+        <v>425</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>256</v>
+        <v>419</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>263</v>
+        <v>426</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>264</v>
+        <v>427</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>250</v>
+        <v>413</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>259</v>
+        <v>422</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>265</v>
+        <v>428</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>253</v>
+        <v>416</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>261</v>
+        <v>424</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>266</v>
+        <v>429</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>256</v>
+        <v>419</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>267</v>
+        <v>430</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>268</v>
+        <v>431</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>250</v>
+        <v>413</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>259</v>
+        <v>422</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>269</v>
+        <v>432</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>253</v>
+        <v>416</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>261</v>
+        <v>424</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>270</v>
+        <v>433</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>256</v>
+        <v>419</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>267</v>
+        <v>430</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>271</v>
+        <v>434</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>250</v>
+        <v>413</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>272</v>
+        <v>435</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>273</v>
+        <v>436</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>253</v>
+        <v>416</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>274</v>
+        <v>437</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>275</v>
+        <v>438</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>256</v>
+        <v>419</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>276</v>
+        <v>439</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>277</v>
+        <v>440</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>250</v>
+        <v>413</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>259</v>
+        <v>422</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>278</v>
+        <v>441</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>253</v>
+        <v>416</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>261</v>
+        <v>424</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>279</v>
+        <v>442</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>256</v>
+        <v>419</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>267</v>
+        <v>430</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>280</v>
+        <v>443</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>250</v>
+        <v>413</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>259</v>
+        <v>422</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>281</v>
+        <v>444</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>253</v>
+        <v>416</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>261</v>
+        <v>424</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>282</v>
+        <v>445</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>256</v>
+        <v>419</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>267</v>
+        <v>430</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>283</v>
+        <v>446</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>250</v>
+        <v>413</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>259</v>
+        <v>422</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>284</v>
+        <v>447</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>253</v>
+        <v>416</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>261</v>
+        <v>424</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>285</v>
+        <v>448</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>256</v>
+        <v>419</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>267</v>
+        <v>430</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>286</v>
+        <v>449</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>250</v>
+        <v>413</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>259</v>
+        <v>422</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>287</v>
+        <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>253</v>
+        <v>416</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>261</v>
+        <v>424</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>288</v>
+        <v>451</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>256</v>
+        <v>419</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>267</v>
+        <v>430</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>289</v>
+        <v>452</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>250</v>
+        <v>413</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>259</v>
+        <v>422</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>290</v>
+        <v>453</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>253</v>
+        <v>416</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>261</v>
+        <v>424</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>291</v>
+        <v>454</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>256</v>
+        <v>419</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>267</v>
+        <v>430</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>292</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>