--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:22</t>
+    <t>03/07/2026 19:38</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>