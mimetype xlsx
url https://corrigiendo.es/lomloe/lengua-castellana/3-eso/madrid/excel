--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,131 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="567">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="695">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 65/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:25</t>
+    <t>03/07/2026 18:19</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Madrid no ha publicado decreto autonómico; aplica el currículo estatal del RD 217/2022 sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Comunidad de Madrid vs BOE — Lengua Castellana y Literatura</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Sí, la Comunidad de Madrid mantiene íntegramente los criterios de evaluación y competencias específicas del BOE para Lengua Castellana y Literatura en 3.º ESO.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>La programación debe basarse exclusivamente en el RD 217/2022, sin adaptaciones curriculares autonómicas. Se recomienda verificar futuras publicaciones autonómicas.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -634,50 +658,65 @@
   <si>
     <t>Evaluar únicamente la comprensión literal o el resumen del argumento mediante un examen, ignorando la vinculación personal y la dimensión social de la lectura.</t>
   </si>
   <si>
     <t>Compartir la experiencia de la lectura en soportes diversos relacionando el sentido de la obra con la propia experiencia biográfica y lectora.</t>
   </si>
   <si>
     <t>Conocer las características distintivas del texto literario y los recursos literarios.</t>
   </si>
   <si>
     <t>Analizar y justificar la interpretación de textos literarios relacionando sus elementos internos con las características de su género y subgénero mediante guías de apoyo.</t>
   </si>
   <si>
     <t>El alumnado realiza un comentario de texto escrito o una guía de análisis donde justifica el sentido de la obra vinculándolo a su estructura y género literario.</t>
   </si>
   <si>
     <t>Lectura guiada de fragmentos literarios donde se identifican rasgos genéricos y se redacta una interpretación razonada siguiendo un modelo o plantilla de análisis.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resumen del argumento de la obra en lugar de la relación técnica entre los elementos formales y el sentido del texto.</t>
   </si>
   <si>
     <t>Establecer, de manera guiada, vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales, así como con otras manifestaciones artísticas y culturales, en función de temas, tópicos, estructuras, lenguaje y valores éticos y estéticos.</t>
   </si>
   <si>
+    <t>Conectar de forma argumentada obras literarias con otros textos o manifestaciones artísticas, mostrando la respuesta personal del lector.</t>
+  </si>
+  <si>
+    <t>Conectar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un texto oral o escrito en el que justifica las conexiones entre la obra leída y otras obras o manifestaciones artísticas, integrando su experiencia lectora.</t>
+  </si>
+  <si>
+    <t>Análisis comparativo guiado de un fragmento literario con una pintura o canción.</t>
+  </si>
+  <si>
+    <t>El alumnado enumera vínculos sin argumentación o justificación de la relación establecida.</t>
+  </si>
+  <si>
     <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
   </si>
   <si>
     <t>Escribir textos creativos propios, individuales o grupales, aplicando rasgos de estilo y géneros literarios estudiados, usando diversos formatos y lenguajes artísticos.</t>
   </si>
   <si>
     <t>Crear</t>
   </si>
   <si>
     <t>El alumnado produce textos de intención literaria o proyectos multimodales que imitan o reinterpretan modelos literarios leídos en clase, demostrando dominio de recursos expresivos.</t>
   </si>
   <si>
     <t>Talleres de escritura creativa donde se transforman textos clásicos o se aplican recursos retóricos específicos para generar obras originales en papel o soporte digital.</t>
   </si>
   <si>
     <t>Calificar la originalidad del texto de forma subjetiva sin evaluar si se han aplicado realmente las convenciones formales del género o el estilo literario requerido.</t>
   </si>
   <si>
     <t>Revisar los textos propios de manera guiada y hacer propuestas de mejora argumentando los cambios, e identificar y subsanar algunos problemas de comprensión lectora utilizando los conocimientos explícitos sobre la lengua y su uso.</t>
   </si>
   <si>
     <t>Revisar y mejorar los propios textos escritos, justificando razonadamente los cambios realizados mediante el uso de la terminología gramatical y lingüística adecuada.</t>
   </si>
   <si>
     <t>Reflexionar</t>
@@ -706,51 +745,51 @@
   <si>
     <t>Limitarse a identificar categorías gramaticales o figuras retóricas de forma aislada sin explicar su función comunicativa ni su impacto en el receptor.</t>
   </si>
   <si>
     <t>Comprender las relaciones de igualdad y contrariedad que se establecen entre las palabras y su uso en el discurso oral y escrito.</t>
   </si>
   <si>
     <t>Explicar reglas gramaticales y el funcionamiento de la lengua comparando enunciados y usando terminología específica tras consultar fuentes de apoyo.</t>
   </si>
   <si>
     <t>El alumnado realiza actividades de reflexión gramatical donde transforma oraciones, propone hipótesis sobre cambios de significado y redacta conclusiones usando metalenguaje técnico.</t>
   </si>
   <si>
     <t>Sesiones de gramática inductiva donde se comparan pares mínimos de oraciones para deducir normas sintácticas o semánticas mediante el ensayo y error.</t>
   </si>
   <si>
     <t>Evaluar la memorización de definiciones gramaticales en lugar de la capacidad de deducir la norma mediante la manipulación y transformación de enunciados.</t>
   </si>
   <si>
     <t>Identificar los elementos constitutivos de la oración simple, diferenciando sujeto y predicado.</t>
   </si>
   <si>
     <t>Formular generalizaciones sobre aspectos básicos del funcionamiento de la lengua a partir de la observación, la comparación y la transformación de enunciados.</t>
   </si>
   <si>
-    <t>Identificar los procesos de formación de palabras. BO CM</t>
+    <t>Identificar los procesos de formación de palabras.</t>
   </si>
   <si>
     <t>Identificar, desterrar y sustituir los usos discriminatorios de la lengua a partir de la reflexión y el análisis de los elementos lingüísticos, textuales y discursivos utilizados, así como de los elementos no verbales que rigen la comunicación entre personas.</t>
   </si>
   <si>
     <t>Detectar y corregir usos discriminatorios o manipuladores del lenguaje mediante el análisis de textos y discursos para promover una comunicación ética y respetuosa.</t>
   </si>
   <si>
     <t>El alumnado realiza un análisis escrito o exposición sobre textos reales, señalando sesgos, falacias o lenguaje excluyente y proponiendo alternativas lingüísticas inclusivas y respetuosas.</t>
   </si>
   <si>
     <t>Análisis de discursos mediáticos, publicitarios o redes sociales donde se identifiquen estereotipos de género o manipulación informativa para su posterior debate y corrección.</t>
   </si>
   <si>
     <t>Evaluar la opinión política o ética del alumno en lugar de calificar su capacidad técnica para identificar mecanismos lingüísticos de manipulación o discriminación.</t>
   </si>
   <si>
     <t>Utilizar estrategias para la resolución dialogada de los conflictos y la búsqueda de consensos tanto en el ámbito personal como educativo y social.</t>
   </si>
   <si>
     <t>Emplear estrategias de diálogo y consenso para resolver conflictos, reconociendo y eliminando prejuicios lingüísticos y estereotipos en situaciones comunicativas reales.</t>
   </si>
   <si>
     <t>Utilizar</t>
   </si>
@@ -1274,57 +1313,405 @@
   </si>
   <si>
     <t>Revisa y optimiza sus textos con autonomía, justificando con precisión técnica y terminológica las mejoras. Analiza críticamente las elecciones lingüísticas en relación con el contexto y la intención, formulando generalizaciones complejas que transfiere con éxito a nuevas situaciones comunicativas.
 → Reestructura un texto argumentativo transformando oraciones simples en subordinadas para dar mayor profundidad al razonamiento, empleando términos como 'causalidad' o 'concesión' para explicar el cambio.</t>
   </si>
   <si>
     <t>Identifica con dificultad y solo tras indicaciones directas los usos discriminatorios evidentes en la lengua. Muestra escasa disposición al diálogo en situaciones de conflicto, recurriendo a menudo a un lenguaje poco empático o que reproduce abusos de poder.
 → El alumno utiliza términos despectivos en un debate de clase y no es capaz de reconocer el sesgo discriminatorio de sus palabras hasta que el docente interviene directamente.</t>
   </si>
   <si>
     <t>Identifica y corrige algunos usos discriminatorios o abusos de poder en la palabra cuando se le proporcionan pautas claras. Utiliza estrategias básicas de escucha y diálogo para la resolución de conflictos en el ámbito escolar, aunque con una eficacia irregular.
 → En un trabajo grupal, el alumno detecta un comentario sexista en un texto publicitario analizado y propone una alternativa neutra siguiendo una lista de cotejo proporcionada en clase.</t>
   </si>
   <si>
     <t>Identifica y destierra de forma autónoma los usos discriminatorios de la lengua y los abusos de poder. Utiliza habitualmente estrategias de mediación, escucha activa y búsqueda de consenso, favoreciendo un uso ético y eficaz del lenguaje en sus prácticas comunicativas.
 → Durante una asamblea de aula, el alumno interviene para reconducir una discusión tensa, utilizando fórmulas de cortesía y argumentos basados en el respeto mutuo para alcanzar un acuerdo.</t>
   </si>
   <si>
     <t>Analiza críticamente y transforma discursos complejos que implican manipulación o desigualdad. Promueve activamente la convivencia democrática y la igualdad de derechos a través de un lenguaje inclusivo y propositivo, liderando la resolución dialogada de conflictos en contextos diversos.
 → El alumno redacta un manifiesto escolar contra el acoso verbal, analizando cómo el lenguaje puede ser una herramienta de poder y proponiendo alternativas comunicativas democráticas que integran a toda la comunidad educativa.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>Identidad, Orígenes y Exposición</t>
+  </si>
+  <si>
+    <t>Proyecto 'Nuestras Raíces': Investigación sobre el origen de los apellidos y lenguas de la localidad, culminando en una exposición oral formal sobre la evolución del castellano.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Análisis de la biografía lingüística propia y de la diversidad lingüística del centro y de la localidad.
+• Análisis del origen de las lenguas de España: lenguas prerromanas, el euskera, lenguas romances y evolución del castellano.
+• Desarrollo sociohistórico de las lenguas de España.
+• Variedades del español: comparación de rasgos fónicos, gramaticales y léxicos de las principales variedades dialectales.
+• Exploración y cuestionamiento de prejuicios y estereotipos lingüísticos.
+• Lectura, análisis e interpretación de secuencias textuales básicas, con especial atención a las expositivas.
+• Análisis del texto y sus propiedades: la coherencia, la adecuación y la cohesión.
+• Identificación de los rasgos lingüísticos y discursivos de la oralidad formal.
+• Identificación, distinción y caracterización de las categorías gramaticales: palabras variables e invariables.
+• El verbo: análisis de la formación, usos y valores de las formas verbales simples, compuestas, no personales, aspecto y perífrasis.
+• Introducción a la literatura medieval: poesía épica (siglos XII-XIII), prosa del siglo XIV y poesía del siglo XV.
+• Procedimientos explicativos básicos: la aposición.</t>
+  </si>
+  <si>
+    <t>1.1: Reconocer las lenguas de España, con atención especial a las lenguas y variedades dialectales del propio territorio.
+1.2: Identificar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto.
+2.1: Comprender el sentido global, la estructura y la información relevante en textos orales.
+4.1: Comprender el sentido global y la intención del emisor en textos escritos.
+5.3: Resumir textos breves, diferenciando la idea principal de las secundarias.
+8.1: Identificar las características distintivas del texto literario y los recursos literarios.
+9.2: Identificar y distinguir las categorías gramaticales de las palabras variables e invariables.</t>
+  </si>
+  <si>
+    <t>CE.1: Describir y apreciar la diversidad lingüística.
+CE.2: Comprender e interpretar textos orales y multimodales.
+CE.4: Comprender, interpretar y valorar textos escritos.</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Rúbrica de exposición oral, pruebas de análisis morfológico en contexto y comentario de textos medievales.</t>
+  </si>
+  <si>
+    <t>Argumentación y Estructura del Mensaje</t>
+  </si>
+  <si>
+    <t>Liga de Debate Escolar: Creación de ensayos argumentativos sobre temas de actualidad y defensa oral de posturas, integrando el análisis de la oración simple para mejorar la cohesión.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• El español de América: rasgos principales y situación actual.
+• El texto expositivo-argumentativo: estructura y rasgos lingüísticos.
+• Géneros discursivos propios del ámbito educativo: monografías, ensayos y debates.
+• Géneros discursivos propios del ámbito personal: la conversación y actos de habla que amenazan la imagen (queja, orden, reprobación).
+• Caracterización, identificación y reconocimiento de oraciones y sus constituyentes: grupos nominal, verbal, adjetival, preposicional y adverbial.
+• Distinción entre la forma (categoría) y la función de las palabras (funciones sintácticas de la oración simple).
+• Relación entre los esquemas semántico y sintáctico de la oración simple.
+• Las relaciones de significado: hiperónimos, hipónimos, denotación y connotación.
+• Introducción a la literatura del Siglo de Oro: características del Renacimiento y análisis de textos narrativos y poéticos relevantes.
+• Las conjunciones y preposiciones como palabras relacionantes.</t>
+  </si>
+  <si>
+    <t>3.1: Realizar narraciones orales sencillas con diferente grado de planificación.
+3.2: Participar en interacciones orales informales y situaciones formales de trabajo en equipo.
+5.1: Planificar la redacción de textos escritos y multimodales atendiendo a la situación comunicativa.
+5.2: Escribir textos propios del ámbito académico y familiar con corrección gramatical.
+9.3: Comprender las relaciones de igualdad y contrariedad entre palabras.
+9.4: Identificar los elementos constitutivos de la oración simple, diferenciando sujeto y predicado.
+9.6: Identificar los procesos de formación de palabras.</t>
+  </si>
+  <si>
+    <t>CE.3: Producir textos orales y multimodales con fluidez.
+CE.5: Producir textos escritos y multimodales coherentes.
+CE.9: Movilizar el conocimiento sobre la estructura de la lengua.</t>
+  </si>
+  <si>
+    <t>Portafolio de textos argumentativos, observación sistemática del debate y pruebas de sintaxis oracional.</t>
+  </si>
+  <si>
+    <t>Sociedad, Medios y el Esplendor Literario</t>
+  </si>
+  <si>
+    <t>Revista Literaria 'El Siglo de Oro hoy': Creación de una revista digital que incluya entrevistas a personajes del Barroco, noticias de la época y adaptaciones de textos clásicos a formatos de redes sociales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Géneros discursivos propios del ámbito social: textos periodísticos de información (noticia, reportaje, entrevista).
+• La conversación en las nuevas tecnologías (chats, foros, mensajes de móvil).
+• Oraciones impersonales, activas y pasivas.
+• Distinción de la estructura de la oración copulativa y predicativa (transitivas, intransitivas, reflexivas, recíprocas).
+• El cambio semántico: metáfora, metonimia, palabras tabú y eufemismos.
+• Las frases hechas y el lenguaje figurado.
+• Literatura del Siglo de Oro: el Barroco. Análisis de textos dramáticos, poéticos y narrativos (orígenes del teatro y la novela moderna).
+• Lectura dramatizada de textos teatrales y recitado de textos poéticos.
+• Detección y análisis de usos lingüísticos discriminatorios en el lenguaje verbal e icónico.
+• Estrategias para la resolución dialogada de conflictos y búsqueda de consensos.</t>
+  </si>
+  <si>
+    <t>2.2: Desarrollar la oratoria en situaciones formales e informales.
+6.1: Localizar y seleccionar información de manera guiada calibrando su fiabilidad.
+6.2: Adoptar hábitos de uso crítico y seguro de las tecnologías digitales.
+7.1: Elegir y leer textos de la literatura española y universal de manera autónoma.
+7.2: Mostrar gusto y hábito por la lectura a través de la lectura autónoma.
+7.3: Compartir la experiencia de la lectura relacionando la obra con la actualidad.
+8.2: Establecer vínculos argumentados entre textos leídos y otras manifestaciones artísticas.
+8.3: Crear textos personales con intención literaria y conciencia de estilo.
+9.5: Formular generalizaciones sobre el funcionamiento de la lengua.
+10.1: Identificar y sustituir usos discriminatorios de la lengua.
+10.2: Utilizar estrategias para la resolución dialogada de conflictos.</t>
+  </si>
+  <si>
+    <t>CE.6: Seleccionar y contrastar información de diferentes fuentes.
+CE.7: Seleccionar y leer obras diversas configurando un itinerario lector.
+CE.8: Leer, interpretar y valorar obras del patrimonio literario.
+CE.10: Poner las prácticas comunicativas al servicio de la convivencia.</t>
+  </si>
+  <si>
+    <t>Proyecto final de la revista, representación teatral breve y pruebas de evaluación sobre semántica y sintaxis avanzada.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Voces de Madrid: un podcast sobre nuestra diversidad lingüística</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Producimos un podcast que celebra y analiza las lenguas y variedades del español en nuestra ciudad</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>Nuestro centro, en un barrio multicultural de Madrid, alberga alumnado con orígenes muy diversos. A menudo se producen comentarios despectivos sobre acentos o lenguas. Queremos visibilizar y valorar esa riqueza lingüística.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>El alumnado investiga la diversidad lingüística del entorno (lenguas de España y del mundo presentes en Madrid, variedades dialectales del español) y produce un podcast de tres episodios cortos en el que entrevistan a compañeros o vecinos, reflexionan sobre prejuicios y explican algún rasgo lingüístico (léxico, gramatical, fónico) que hayan observado.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Grabadoras/ móviles para entrevistas
+• Software de edición de audio (Audacity) o aplicación web (Anchor)
+• Plantilla de mapa lingüístico de Madrid
+• Fichas de análisis de prejuicios lingüísticos
+• Ejemplos de podcasts lingüísticos (p. ej., 'El podcast de la lengua' de la RAE)
+• Rúbricas de evaluación (impresas o digitales)</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación en valores: respeto a la diversidad cultural y lingüística, uso crítico de la tecnología (edición de audio, publicación en web) y competencia digital.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía: ¿qué lenguas y variedades de español se hablan en Madrid? Se reproduce un fragmento de podcast similar (ej. 'El podcast de la lengua' de RAE) para motivar. Se forman equipos y se define el reto: crear un podcast sobre la diversidad lingüística de nuestro entorno.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales y preguntas que surgen en lluvia de ideas (registradas en una pizarra digital).</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: diversidad lingüística en España (especialmente Madrid), prejuicios lingüísticos, y nociones de variación (fonética, léxica, gramatical). Se analizan ejemplos de noticias o comentarios con prejuicios. Se introducen conceptos como bilingüismo y diglosia. Además, se practica la revisión de textos (criterio 9.1) con un guion modelo y se profundiza en la reflexión sobre la lengua (criterio 9.5).</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de un caso de prejuicio lingüístico y ejercicios de observación y generalización sobre variación (por parejas).</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos investigan la diversidad lingüística de su barrio o centro: entrevistan a compañeros o vecinos (previo permiso), recogen muestras de habla (p. ej., grabaciones cortas autorizadas) y elaboran un mapa lingüístico. Relacionan lo observado con los conceptos estudiados. También planifican el guion del podcast integrando el análisis de prejuicios.</t>
+  </si>
+  <si>
+    <t>Mapa lingüístico con leyenda y las grabaciones/entrevistas realizadas (al menos un audio por equipo).</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos graban y editan su podcast (con apoyo de herramientas digitales como Audacity o GarageBand). Se realizan las entrevistas, se integran las reflexiones y se cuida la calidad del audio. El producto final se sube a la web del centro o a una plataforma compartida con las familias.</t>
+  </si>
+  <si>
+    <t>Podcast final editado (archivo de audio) y hoja de grabación con créditos.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Se realiza una escucha compartida de los episodios finales (o se publican en la web). Cada equipo rellena una rúbrica de autoevaluación y coevaluación de otro equipo, asignando niveles de logro a los criterios trabajados. El docente recoge los portfolios y completa la evaluación final.</t>
+  </si>
+  <si>
+    <t>Rúbrica de autoevaluación y coevaluación cumplimentada, y revisión final del guion (mejoras argumentadas).</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>El pulso lector de tu barrio</t>
+  </si>
+  <si>
+    <t>Una encuesta sobre hábitos de lectura</t>
+  </si>
+  <si>
+    <t>La biblioteca escolar quiere renovar sus fondos y actividades para conectar mejor con el barrio. Necesita datos reales sobre los hábitos lectores de las familias y vecinos, no suposiciones.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos lectores, analizar los datos y elaborar un informe gráfico (infografía) para presentar sus conclusiones a la biblioteca escolar, contribuyendo a mejorar sus servicios.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de encuesta (papel o Google Forms)
+• Ordenadores o tablets con acceso a hoja de cálculo y diseño gráfico (Canva, Piktochart)
+• Datos del Observatorio de la Lectura en Madrid (web)
+• Rúbrica de evaluación para infografía y exposición</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación en la mejora del centro) y competencia digital (uso de herramientas de recogida y representación de datos).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto por parte del docente: la biblioteca escolar necesita datos reales. Se visionan ejemplos de infografías sobre hábitos lectores y se formula la pregunta guía. Los equipos (4-5 personas) se organizan y realizan una lluvia de ideas sobre posibles preguntas y destinatarios.</t>
+  </si>
+  <si>
+    <t>Borrador inicial de ideas (lluvia) en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan: tipos de preguntas en encuestas (abiertas/cerradas), escalas, muestreo; redacción con corrección ortográfica; búsqueda de fuentes (Ej. estadísticas del Observatorio de la Lectura en Madrid). Cada equipo elabora un borrador de encuesta y lo revisa entre pares.</t>
+  </si>
+  <si>
+    <t>Borrador de la encuesta con correcciones y fuentes anotadas.</t>
+  </si>
+  <si>
+    <t>El alumnado aplica la encuesta a su entorno (familia, vecinos, compañeros) fuera del aula (tarea). En clase, recopilan los datos en una hoja de cálculo compartida, los depuran y obtienen frecuencias y porcentajes.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con datos brutos y resumen estadístico.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan la infografía: seleccionan gráficos (barras, sectores), redactan titulares y recomendaciones, revisan ortografía y maquetan el producto final. Preparan también la exposición oral (5-7 min) con apoyo visual.</t>
+  </si>
+  <si>
+    <t>Infografía final (digital o papel) y guion de la exposición.</t>
+  </si>
+  <si>
+    <t>Presentación de las infografías ante la comisión de la biblioteca (docente y compañeros). Turno de preguntas. Coevaluación entre equipos mediante rúbrica. Autoevaluación individual. Asignación de niveles de logro 1-4 por criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentadas.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>El barrio en un verso</t>
+  </si>
+  <si>
+    <t>Mural poético colaborativo para celebrar la diversidad de nuestro entorno</t>
+  </si>
+  <si>
+    <t>El barrio del centro educativo es un crisol de culturas, pero muchas de sus historias cotidianas pasan desapercibidas. El alumnado, como parte de esa comunidad, puede dar voz a esas experiencias a través de la creación artística.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar un mural poético colaborativo que recoja las voces del barrio (compañeros, vecinos, familiares) y las transforme en poemas visuales inclusivos, instalándolo en un espacio público del entorno.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ejemplos de poemas sobre Madrid y arte urbano poético
+• Material de pintura (pintura acrílica, pinceles, plantillas) o impresión de vinilos
+• Grabadora de audio o teléfono para entrevistas
+• Rúbrica de evaluación (diseñada previamente)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación, respeto a la diversidad), competencia digital (uso de herramientas de grabación y diseño sencillo), creatividad.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: crear un mural poético para el barrio. El alumnado explora ejemplos de arte urbano con poesía (como los poemas en el metro de Madrid) y comparte lo que ya sabe sobre su barrio. Se formula la pregunta guía y se organizan los equipos.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales y preguntas sobre el barrio (cuaderno de equipo).</t>
+  </si>
+  <si>
+    <t>Taller de recursos poéticos (imágenes sensoriales, figuras retóricas) y análisis de poemas sobre la ciudad (p. ej., de Gloria Fuertes, Benjamín Prado o poetas locales). Se aborda la reflexión sobre lenguaje inclusivo y no discriminatorio. Se practican técnicas de resumen y paráfrasis.</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de recursos y resúmenes de poemas.</t>
+  </si>
+  <si>
+    <t>Salida al entorno (o encuesta virtual) para recoger palabras, frases e historias de compañeros y vecinos. Cada equipo selecciona y resume ese material, lo transforma en borradores de poemas, y los revisa aplicando criterios de estilo e inclusión.</t>
+  </si>
+  <si>
+    <t>Registro de datos (grabación, notas) y borradores de poemas con correcciones.</t>
+  </si>
+  <si>
+    <t>Diseño del mural: maquetación de los poemas, elección de tipografía y elementos visuales. Se pinta o instala en el muro asignado (con permiso). Preparación de un pequeño acto de inauguración (lectura de poemas, explicación del proyecto a los asistentes).</t>
+  </si>
+  <si>
+    <t>Fotos del proceso y del mural terminado; guion de la intervención oral.</t>
+  </si>
+  <si>
+    <t>Asamblea: cada equipo comparte su experiencia y autoevalúa su proceso mediante una rúbrica. Coevaluación entre equipos. Se asignan niveles de logro a cada criterio (1-4) y se recoge la valoración del público (vecinos, familias) a través de una encuesta o comentarios.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (autoevaluación y coevaluación) y reflexión individual.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación para percibir y comprender la diversidad lingüística.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de mapas interactivos cronológicos que permitan visualizar la fragmentación del latín y el surgimiento de las lenguas romances mediante capas de información visual y muestras de audio de cada etapa.
 • Provisión de un corpus de audios reales de las variedades dialectales (septentrionales y meridionales) acompañados de transcripciones codificadas por colores para identificar rasgos como el seseo, la aspiración o el voseo.
 • Infografías comparativas que vinculen términos léxicos comunes en castellano, catalán, gallego y euskera para reconocer raíces compartidas, préstamos y la evolución fonética diferenciada.</t>
   </si>
@@ -1526,231 +1913,303 @@
   <si>
     <t xml:space="preserve">
 • Reescritura creativa de fragmentos literarios clásicos que contengan abusos de poder, transformándolos en diálogos basados en la comunicación no violenta y la igualdad.
 • Producción de un podcast de simulación parlamentaria donde el alumnado deba defender posturas opuestas utilizando exclusivamente léxico inclusivo y evitando términos peyorativos.
 • Creación de una 'Guía de Estilo Ético' para el centro educativo en formato digital o infográfico, proponiendo alternativas lingüísticas a microaggressiones detectadas en el entorno.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Análisis crítico de las 'Normas de la Comunidad' de plataformas como TikTok o Twitch, debatiendo su eficacia para proteger la dignidad humana y la convivencia.
 • Implementación de un sistema de 'puntos de diplomacia' en debates de aula, donde se premie la capacidad de parafrasear al oponente y validar sus argumentos antes de refutar.
 • Elección autónoma de un conflicto social de actualidad para investigar cómo el lenguaje mediático influye en la percepción del mismo, vinculándolo con sus propios intereses.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, CP2, CP3</t>
-[...50 lines deleted...]
-    <t>Enfocada en la búsqueda, selección y contraste de información evaluando su fiabilidad y evitando riesgos digitales.</t>
+    <t>CCL1, CC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCEC1, CP2, CP3</t>
+  </si>
+  <si>
+    <t>La CE implica describir y apreciar la diversidad lingüística, lo que requiere expresar ideas (CCL1), reconocer la diversidad cultural (CC1) y desarrollar la autoestima lingüística (CPSAA1). Secundariamente, se aprecia el patrimonio (CCEC1), se media entre lenguas (CP2) y se conocen otras culturas (CP3).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CD1</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM4, CC3</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales implica extraer información (CCL2), evaluar su fiabilidad (CCL3) y manejar fuentes digitales (CD1). Secundariamente, se desarrolla el pensamiento crítico (CPSAA4), la interpretación de datos (STEM4) y la participación cívica (CC3).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, CD3</t>
+  </si>
+  <si>
+    <t>CPSAA2, CPSAA5, CC4</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales exige comunicación clara (CCL1), estrategias discursivas (CCL5) y creación de contenidos digitales (CD3). Secundariamente, requiere autorregulación (CPSAA2), trabajo en equipo (CPSAA5) y comunicación responsable (CC4).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL4, CC1</t>
+  </si>
+  <si>
+    <t>CPSAA4, CD4, STEM1</t>
+  </si>
+  <si>
+    <t>Comprender y valorar textos escritos supone comprender e interpretar (CCL2), leer con fluidez (CCL4) y valorar críticamente (CC1). Secundariamente, se fomenta el pensamiento crítico (CPSAA4), la lectura digital (CD4) y la interpretación de información científica (STEM1).</t>
+  </si>
+  <si>
+    <t>CPSAA2, CC4, CE1</t>
+  </si>
+  <si>
+    <t>Producir textos escritos coherentes y cohesionados implica expresar ideas (CCL1), aplicar estrategias discursivas (CCL5) y usar herramientas digitales (CD3). Secundariamente, requiere planificación (CPSAA2), responsabilidad comunicativa (CC4) e iniciativa (CE1).</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CD2</t>
+  </si>
+  <si>
+    <t>CPSAA4, STEM4, CC2</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información exige evaluar la fiabilidad (CCL3), buscar en entornos digitales (CD1) y gestionar la información (CD2). Secundariamente, se aplica el pensamiento crítico (CPSAA4), el análisis de datos (STEM4) y el respeto a la propiedad intelectual (CC2).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCEC2, CE2, CC3</t>
+  </si>
+  <si>
+    <t>Leer obras diversas como fuente de placer implica desarrollar el hábito lector (CCL4), apreciar el patrimonio cultural (CCEC1) y construir la identidad personal (CPSAA1). Secundariamente, se participa en la vida cultural (CCEC2), se establecen metas (CE2) y se reconoce el valor cultural (CC3).</t>
   </si>
   <si>
     <t>CCL4, CCEC1, CCEC2</t>
   </si>
   <si>
-    <t>CPSAA1</t>
-[...32 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>CCEC3, CPSAA3, CC1</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras literarias exige comprensión lectora (CCL4), apreciación artística (CCEC1) e interpretación (CCEC2). Secundariamente, se expresa creatividad (CCEC3), se desarrolla la conciencia social (CPSAA3) y se reconoce la diversidad cultural (CC1).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, STEM2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC1, CE1</t>
+  </si>
+  <si>
+    <t>Movilizar conocimiento sobre la lengua implica usarla adecuadamente (CCL1), reflexionar sobre el discurso (CCL5) y aplicar un pensamiento lógico-lingüístico (STEM2). Secundariamente, se desarrolla la autoevaluación (CPSAA1), se respeta la diversidad lingüística (CC1) y se aplica a situaciones reales (CE1).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA5, CCL5</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática exige reconocer la diversidad (CC1), ejercer derechos (CC2) y participar cívicamente (CC3). Secundariamente, se desarrollan habilidades sociales (CPSAA3), cooperación (CPSAA5) y diálogo (CCL5).</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Qué particularidad presenta el Decreto 65/2022 de Madrid para Lengua Castellana y Literatura en 3.º ESO respecto a los saberes básicos?</t>
+  </si>
+  <si>
+    <t>Madrid organiza los 98 saberes en bloques: Comunicación, Educación Literaria y Reflexión sobre la Lengua, con un enfoque competencial. Además, exige la lectura de dos obras completas por curso, una de ellas del siglo XX o XXI, detalle que no está en el BOE base.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la secuenciación de Lengua Castellana y Literatura en 3.º ESO en Madrid frente a la propuesta de Castilla-La Mancha?</t>
+  </si>
+  <si>
+    <t>Madrid reduce a 3 horas semanales frente a las 4 de Castilla-La Mancha. Esto obliga a priorizar los 26 criterios de evaluación y los 98 saberes, eliminando contenidos redundantes. En Madrid, la literatura se agrupa por géneros y no por períodos históricos, a diferencia de CCLLM.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Cómo evaluar la expresión oral en 3.º ESO con solo 3 horas semanales?</t>
+  </si>
+  <si>
+    <t>Diseña tareas integradas que combinen expresión oral y escrita. Por ejemplo, exponer un análisis de un texto argumentativo en 5 minutos. Evalúa con rúbricas que midan coherencia, cohesión y fluidez. Los 26 criterios incluyen dos específicos para oralidad; aplícalos en una producción trimestral.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué documentos solicita la inspección educativa de Madrid para verificar la programación de Lengua Castellana y Literatura en 3.º ESO?</t>
+  </si>
+  <si>
+    <t>Solicita la programación didáctica completa con los 10 CE y 26 criterios, una tabla de distribución temporal de los 98 saberes, las rúbricas asociadas a cada criterio, y las adaptaciones para alumnado NEAE. También exige actas de departamento donde se justifique la selección de lecturas obligatorias.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos digitales recomienda la Comunidad de Madrid para trabajar la sintaxis en 3.º ESO?</t>
+  </si>
+  <si>
+    <t>La plataforma EducaMadrid ofrece el banco de recursos de Lengua 'Analiza' con ejercicios interactivos de sintaxis. También se sugiere el uso de herramientas como 'Sintaxis fácil' y 'Ortografía, 3.º ESO' de la editorial Santillana. Evita materiales anteriores a 2022 que no sigan LOMLOE.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo se organiza el departamento para coordinar los 10 CE de Lengua Castellana y Literatura en 3.º ESO?</t>
+  </si>
+  <si>
+    <t>El jefe de departamento propone una rúbrica común para los 26 criterios y distribuye los 98 saberes entre los docentes. Cada profesor aporta evidencias de dos criterios por evaluación. Se realizan reuniones mensuales para ajustar la programación según el ritmo real del alumnado.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué adaptaciones metodológicas concretas se aplican en 3.º ESO para alumnado con dislexia en Lengua Castellana y Literatura?</t>
+  </si>
+  <si>
+    <t>Para dislexia se permiten presentaciones orales en lugar de escritas, se usan fuentes tipográficas específicas (OpenDyslexic) y se fragmentan los 98 saberes en microcontenidos. La evaluación se centra en los criterios de comprensión oral y expresión oral (CE 2 y 3), reduciendo la exigencia escrita.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo recuperar la materia de Lengua Castellana y Literatura de cursos anteriores en 3.º ESO en Madrid?</t>
+  </si>
+  <si>
+    <t>El alumnado con la materia pendiente de 2.º ESO debe realizar un plan de trabajo individualizado con actividades que cubran los saberes no superados. Se evalúa mediante una prueba escrita en febrero (40% de la nota) y un trabajo monográfico (60%). El profesor de 3.º ESO supervisa el progreso.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Lengua Castellana y Literatura para 3.º ESO (ej. Decreto 65/2022 de la Comunidad de Madrid). Identifica los 10 criterios de evaluación de la materia, sus 46 criterios de desempeño asociados y los 83 saberes básicos organizados en los 3 bloques: Comunicación oral, Comunicación escrita, y Educación literaria. Revisa también las orientaciones metodológicas y de evaluación que indica el decreto.</t>
+  </si>
+  <si>
+    <t>Crea una tabla en Excel con tres columnas: CE, criterios de evaluación (numerados) y saberes básicos. Usa la numeración exacta del decreto; te servirá para todas las programaciones del departamento.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica cómo se desglosan los 3 bloques (Comunicación, Reflexión sobre la Lengua y Educación Literaria) y revisa los descriptores operativos del Perfil de Salida que conectan con nuestra materia.</t>
-[...14 lines deleted...]
-    <t>Agrupa los 46 criterios por procesos (escuchar, hablar, leer, escribir) en un Excel; verás que muchos se repiten y puedes evaluarlos con la misma actividad recurrente.</t>
+    <t>Enumera las 10 competencias específicas (CE) de la materia. Para cada CE, escribe los criterios de evaluación que le corresponden (total 46). Asegúrate de no mezclar saberes ni redactar de forma academicista; los criterios son enunciados evaluables del tipo «Analizar el contenido de textos orales», no «Saber analizar».</t>
+  </si>
+  <si>
+    <t>Imprime la lista de criterios y ponla en tu mesa. Cada vez que diseñes una actividad, mira si algún criterio ya está cubierto; así evitas saturar un criterio y olvidar otros.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 46 criterios a un instrumento de evaluación (rúbricas para exposiciones, listas de cotejo para cuadernos, pruebas de control para gramática).</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO, el criterio de 'Reflexión sobre la lengua' debe evaluarse siempre vinculado a la producción de textos; olvida los exámenes de análisis sintáctico aislado si quieres cumplir con la inspección.</t>
+    <t>Selecciona 4-5 criterios por evaluación (trimestre) que sean abordables con los 3h semanales. Para cada criterio, decide el instrumento de evaluación más adecuado: rúbrica analítica, lista de cotejo, escala de valoración, prueba escrita u oral. Prioriza criterios que evalúen procesos (leer, escribir, hablar, escuchar) frente a saberes memorísticos.</t>
+  </si>
+  <si>
+    <t>No asignes más de 2 criterios a una sola prueba. Si una redacción cubre tres criterios (por ej., coherencia, cohesión y ortografía), usa una rúbrica que los distinga claramente. El departamento debe acordar los instrumentos comunes.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 83 saberes básicos en las 3 horas semanales. En 3.º ESO, la literatura suele abarcar desde la Edad Media al Siglo de Oro (o hasta el XVIII según CCAA).</t>
-[...2 lines deleted...]
-    <t>Con solo 3 horas semanales, fusiona la gramática (Bloque 3) con la literatura (Bloque 2). Por ejemplo, estudia los determinantes y adjetivos mientras analizas el 'Locus Amoenus' en la lírica renacentista.</t>
+    <t>Distribuye los 83 saberes en tres bloques trimestrales, asegurando progresión y que los saberes previos se retomen. Por ejemplo: 1er trimestre: texto narrativo y descripción (saberes del bloque de comunicación escrita), 2º: texto expositivo y argumentativo, 3º: textos multimodales y proyectos de investigación. No olvides incluir saberes de educación literaria (lectura de obras completas) en cada trimestre.</t>
+  </si>
+  <si>
+    <t>Haz una secuencia de saberes que termine con una tarea integradora (por ejemplo, un podcast o un artículo de opinión). Así evitas que los saberes queden aislados y el alumnado vea la utilidad.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para el segundo trimestre, funciona muy bien un 'Certamen de Teatro Clásico' donde los alumnos adapten escenas del Quijote o Lope; cubres literatura, expresión oral y trabajo cooperativo de un solo golpe.</t>
+    <t>3-4 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios saberes y criterios. Por ejemplo: «Crear un podcast literario sobre una obra leída» (1er trimestre). La SDA debe incluir: título, justificación, competencias clave trabajadas, saberes, criterios, actividades secuenciadas, producto final y rúbrica de evaluación. Ajusta la duración a 6-8 sesiones.</t>
+  </si>
+  <si>
+    <t>Reutiliza SDA compartidas por el departamento o adapta las del INTEF. Añade un «diario de aprendizaje» del alumno para que reflexione sobre su proceso; la inspección valora mucho esta metacognición.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada Competencia Específica. La suma debe ser 100%. Asegúrate de que las competencias comunicativas (1 a 5) tengan un peso predominante.</t>
-[...2 lines deleted...]
-    <t>No ponderes los instrumentos (exámenes 60%, trabajos 40%), pondera los criterios. Si un alumno falla en ortografía (CE 9), eso no debe hundir su nota de literatura (CE 8).</t>
+    <t>Acuerda con el departamento el peso de cada criterio en la calificación final. Por ejemplo: criterios de comunicación escrita 40%, comunicación oral 25%, educación literaria 20%, y un 15% para la actitud/participación (si el centro lo permite). Decide también cómo se ponderan las SDA (por ej., cada SDA vale un 10% de la nota trimestral).</t>
+  </si>
+  <si>
+    <t>No asignes más del 30% a un solo instrumento. Si una SDA falla (por problemas técnicos, absentismo, etc.), que el peso esté repartido para no perjudicar al alumnado. Documenta las ponderaciones en la programación didáctica.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones curriculares no significativas y el plan de recuperación basado en la superación de criterios no logrados, no en la repetición de exámenes.</t>
-[...2 lines deleted...]
-    <t>Diseña un 'Portfolio de Recuperación' donde el alumno solo trabaje los criterios suspensos; es más eficiente que volver a examinar de 20 temas de morfología.</t>
+    <t>Redacta medidas ordinarias (adaptaciones no significativas) y extraordinarias (significativas) según el perfil del alumnado. Para recuperación, define actividades de refuerzo y una prueba extraordinaria en junio. Incluye también el plan de recuperación de trimestres pendientes basado en la evaluación de criterios no superados.</t>
+  </si>
+  <si>
+    <t>En la programación, incluye ejemplos concretos: «Para alumnado con dislexia, se proporcionarán instrucciones orales y apoyo gráfico en las tareas escritas.» La inspección pide acciones observables, no genéricos como «adaptaciones curriculares» sin más.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Identificar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valoración de la riqueza cultural, lingüística y dialectal, a partir de la observación de la d</t>
   </si>
   <si>
     <t>Comprender el sentido global, la estructura, la información más relevante en función de las necesidades comunicativas y la intención del emisor en textos orales y multimodales senc</t>
   </si>
   <si>
     <t>Aprender a hablar en público, en situaciones formales e informales, de forma individual o en grupo, respetando las normas de cortesía que deben presidir los intercambios orales y a</t>
   </si>
@@ -1914,130 +2373,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2353,2372 +2828,2489 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>552</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>451</v>
+      <c r="A2" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>553</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>554</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>555</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>454</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>558</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>457</v>
+      <c r="A4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>561</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>460</v>
+      <c r="A5" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>564</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>463</v>
+      <c r="A6" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>567</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>466</v>
+      <c r="A7" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>568</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>569</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>469</v>
+      <c r="A8" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>571</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>572</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>472</v>
+      <c r="A9" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>474</v>
+      <c r="A10" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>577</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>477</v>
+      <c r="A11" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>581</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>480</v>
+      <c r="A12" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>582</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>584</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>482</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>587</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>595</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>598</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>599</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>603</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>606</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>609</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>610</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>611</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...12 lines deleted...]
-        <v>487</v>
+      <c r="A2" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>452</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>615</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>491</v>
+      <c r="B3" s="7" t="s">
+        <v>616</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>619</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
-[...12 lines deleted...]
-        <v>495</v>
+      <c r="A4" s="7">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>623</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>499</v>
+      <c r="B5" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>627</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>502</v>
+      <c r="B6" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>630</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>506</v>
+      <c r="B7" s="7" t="s">
+        <v>631</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>634</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>509</v>
+      <c r="B8" s="7" t="s">
+        <v>635</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>637</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>512</v>
+      <c r="B9" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>639</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>640</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>517</v>
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>642</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>643</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>644</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>645</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="D3" s="9">
         <v>7.5</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="9">
         <v>7.5</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="D4" s="9">
         <v>7.5</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="9">
         <v>7.5</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>2.1</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="D5" s="9">
         <v>10.0</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="9">
         <v>10.0</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>2.2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="D6" s="9">
         <v>10.0</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="9">
         <v>10.0</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>3.1</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7">
+      <c r="B7" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="D7" s="9">
         <v>12.5</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="9">
         <v>12.5</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>3.2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7">
+      <c r="B8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="D8" s="9">
         <v>12.5</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="9">
         <v>12.5</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>4.1</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7">
+      <c r="B9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="D9" s="9">
         <v>20.0</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="9">
         <v>20.0</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
+      <c r="A10" s="7">
         <v>5.1</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7">
+      <c r="B10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="D10" s="9">
         <v>8.33</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="9">
         <v>8.33</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
+      <c r="A11" s="7">
         <v>5.2</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7">
+      <c r="B11" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="D11" s="9">
         <v>8.33</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="9">
         <v>8.33</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
+      <c r="A12" s="7">
         <v>5.3</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D12" s="9">
         <v>8.33</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="9">
         <v>8.33</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
+      <c r="A13" s="7">
         <v>6.1</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B13" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>653</v>
+      </c>
+      <c r="D13" s="9">
         <v>7.5</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="9">
         <v>7.5</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
+      <c r="A14" s="7">
         <v>6.2</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D14" s="9">
         <v>7.5</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="9">
         <v>7.5</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
+      <c r="A15" s="7">
         <v>7.1</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7">
+      <c r="B15" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="D15" s="9">
         <v>5.0</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="9">
         <v>5.0</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
+      <c r="A16" s="7">
         <v>7.2</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="D16" s="9">
         <v>5.0</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="9">
         <v>5.0</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
+      <c r="A17" s="7">
         <v>7.3</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7">
+      <c r="B17" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="D17" s="9">
         <v>5.0</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="9">
         <v>5.0</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
+      <c r="A18" s="7">
         <v>8.1</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="7">
+      <c r="B18" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="D18" s="9">
         <v>6.67</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="9">
         <v>6.67</v>
       </c>
-      <c r="F18" s="5"/>
+      <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5">
+      <c r="A19" s="7">
         <v>8.2</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="7">
+      <c r="B19" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="D19" s="9">
         <v>6.67</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="9">
         <v>6.67</v>
       </c>
-      <c r="F19" s="5"/>
+      <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5">
+      <c r="A20" s="7">
         <v>8.3</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="7">
+      <c r="B20" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="D20" s="9">
         <v>6.67</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="9">
         <v>6.67</v>
       </c>
-      <c r="F20" s="5"/>
+      <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="5">
+      <c r="A21" s="7">
         <v>9.1</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="7">
+      <c r="B21" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>658</v>
+      </c>
+      <c r="D21" s="9">
         <v>3.33</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="9">
         <v>3.33</v>
       </c>
-      <c r="F21" s="5"/>
+      <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5">
+      <c r="A22" s="7">
         <v>9.2</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="7">
+      <c r="B22" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="D22" s="9">
         <v>3.33</v>
       </c>
-      <c r="E22" s="7">
+      <c r="E22" s="9">
         <v>3.33</v>
       </c>
-      <c r="F22" s="5"/>
+      <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="5">
+      <c r="A23" s="7">
         <v>9.3</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="7">
+      <c r="B23" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="D23" s="9">
         <v>3.33</v>
       </c>
-      <c r="E23" s="7">
+      <c r="E23" s="9">
         <v>3.33</v>
       </c>
-      <c r="F23" s="5"/>
+      <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="5">
+      <c r="A24" s="7">
         <v>9.4</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D24" s="7">
+      <c r="B24" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="D24" s="9">
         <v>3.33</v>
       </c>
-      <c r="E24" s="7">
+      <c r="E24" s="9">
         <v>3.33</v>
       </c>
-      <c r="F24" s="5"/>
+      <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="5">
+      <c r="A25" s="7">
         <v>9.5</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="7">
+      <c r="B25" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="D25" s="9">
         <v>3.33</v>
       </c>
-      <c r="E25" s="7">
+      <c r="E25" s="9">
         <v>3.33</v>
       </c>
-      <c r="F25" s="5"/>
+      <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="5">
+      <c r="A26" s="7">
         <v>9.6</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D26" s="7">
+      <c r="B26" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D26" s="9">
         <v>3.33</v>
       </c>
-      <c r="E26" s="7">
+      <c r="E26" s="9">
         <v>3.33</v>
       </c>
-      <c r="F26" s="5"/>
+      <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="5">
+      <c r="A27" s="7">
         <v>10.1</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D27" s="7">
+      <c r="B27" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>659</v>
+      </c>
+      <c r="D27" s="9">
         <v>7.5</v>
       </c>
-      <c r="E27" s="7">
+      <c r="E27" s="9">
         <v>7.5</v>
       </c>
-      <c r="F27" s="5"/>
+      <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="5">
+      <c r="A28" s="7">
         <v>10.2</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D28" s="7">
+      <c r="B28" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="D28" s="9">
         <v>7.5</v>
       </c>
-      <c r="E28" s="7">
+      <c r="E28" s="9">
         <v>7.5</v>
       </c>
-      <c r="F28" s="5"/>
+      <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="7">
+      <c r="A29" s="7" t="s">
+        <v>660</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="9">
         <f>SUM(E3:E28)</f>
         <v>189.98000000000005</v>
       </c>
-      <c r="F29" s="5" t="s">
-        <v>533</v>
+      <c r="F29" s="7" t="s">
+        <v>661</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AD31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>662</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>663</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>2.1</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.2</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>3.1</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>3.2</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>4.1</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>5.1</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>5.2</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>5.3</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>6.1</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>6.2</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>7.1</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>7.2</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>7.3</v>
       </c>
-      <c r="R1" s="6">
+      <c r="R1" s="8">
         <v>8.1</v>
       </c>
-      <c r="S1" s="6">
+      <c r="S1" s="8">
         <v>8.2</v>
       </c>
-      <c r="T1" s="6">
+      <c r="T1" s="8">
         <v>8.3</v>
       </c>
-      <c r="U1" s="6">
+      <c r="U1" s="8">
         <v>9.1</v>
       </c>
-      <c r="V1" s="6">
+      <c r="V1" s="8">
         <v>9.2</v>
       </c>
-      <c r="W1" s="6">
+      <c r="W1" s="8">
         <v>9.3</v>
       </c>
-      <c r="X1" s="6">
+      <c r="X1" s="8">
         <v>9.4</v>
       </c>
-      <c r="Y1" s="6">
+      <c r="Y1" s="8">
         <v>9.5</v>
       </c>
-      <c r="Z1" s="6">
+      <c r="Z1" s="8">
         <v>9.6</v>
       </c>
-      <c r="AA1" s="6">
+      <c r="AA1" s="8">
         <v>10.1</v>
       </c>
-      <c r="AB1" s="6">
+      <c r="AB1" s="8">
         <v>10.2</v>
       </c>
-      <c r="AC1" s="6" t="s">
-[...3 lines deleted...]
-        <v>517</v>
+      <c r="AC1" s="8" t="s">
+        <v>664</v>
+      </c>
+      <c r="AD1" s="8" t="s">
+        <v>645</v>
       </c>
     </row>
     <row r="2" spans="1:30">
-      <c r="A2" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+      <c r="Z2" s="7"/>
+      <c r="AA2" s="7"/>
+      <c r="AB2" s="7"/>
+      <c r="AC2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AB2),"")</f>
         <v/>
       </c>
-      <c r="AD2" s="5"/>
+      <c r="AD2" s="7"/>
     </row>
     <row r="3" spans="1:30">
-      <c r="A3" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AB3),"")</f>
         <v/>
       </c>
-      <c r="AD3" s="5"/>
+      <c r="AD3" s="7"/>
     </row>
     <row r="4" spans="1:30">
-      <c r="A4" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>667</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7"/>
+      <c r="X4" s="7"/>
+      <c r="Y4" s="7"/>
+      <c r="Z4" s="7"/>
+      <c r="AA4" s="7"/>
+      <c r="AB4" s="7"/>
+      <c r="AC4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AB4),"")</f>
         <v/>
       </c>
-      <c r="AD4" s="5"/>
+      <c r="AD4" s="7"/>
     </row>
     <row r="5" spans="1:30">
-      <c r="A5" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>668</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="7"/>
+      <c r="W5" s="7"/>
+      <c r="X5" s="7"/>
+      <c r="Y5" s="7"/>
+      <c r="Z5" s="7"/>
+      <c r="AA5" s="7"/>
+      <c r="AB5" s="7"/>
+      <c r="AC5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AB5),"")</f>
         <v/>
       </c>
-      <c r="AD5" s="5"/>
+      <c r="AD5" s="7"/>
     </row>
     <row r="6" spans="1:30">
-      <c r="A6" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>669</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="7"/>
+      <c r="Z6" s="7"/>
+      <c r="AA6" s="7"/>
+      <c r="AB6" s="7"/>
+      <c r="AC6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AB6),"")</f>
         <v/>
       </c>
-      <c r="AD6" s="5"/>
+      <c r="AD6" s="7"/>
     </row>
     <row r="7" spans="1:30">
-      <c r="A7" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>670</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7"/>
+      <c r="Z7" s="7"/>
+      <c r="AA7" s="7"/>
+      <c r="AB7" s="7"/>
+      <c r="AC7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AB7),"")</f>
         <v/>
       </c>
-      <c r="AD7" s="5"/>
+      <c r="AD7" s="7"/>
     </row>
     <row r="8" spans="1:30">
-      <c r="A8" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>671</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+      <c r="Z8" s="7"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="7"/>
+      <c r="AC8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AB8),"")</f>
         <v/>
       </c>
-      <c r="AD8" s="5"/>
+      <c r="AD8" s="7"/>
     </row>
     <row r="9" spans="1:30">
-      <c r="A9" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>672</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7"/>
+      <c r="W9" s="7"/>
+      <c r="X9" s="7"/>
+      <c r="Y9" s="7"/>
+      <c r="Z9" s="7"/>
+      <c r="AA9" s="7"/>
+      <c r="AB9" s="7"/>
+      <c r="AC9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AB9),"")</f>
         <v/>
       </c>
-      <c r="AD9" s="5"/>
+      <c r="AD9" s="7"/>
     </row>
     <row r="10" spans="1:30">
-      <c r="A10" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>673</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+      <c r="X10" s="7"/>
+      <c r="Y10" s="7"/>
+      <c r="Z10" s="7"/>
+      <c r="AA10" s="7"/>
+      <c r="AB10" s="7"/>
+      <c r="AC10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AB10),"")</f>
         <v/>
       </c>
-      <c r="AD10" s="5"/>
+      <c r="AD10" s="7"/>
     </row>
     <row r="11" spans="1:30">
-      <c r="A11" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+      <c r="V11" s="7"/>
+      <c r="W11" s="7"/>
+      <c r="X11" s="7"/>
+      <c r="Y11" s="7"/>
+      <c r="Z11" s="7"/>
+      <c r="AA11" s="7"/>
+      <c r="AB11" s="7"/>
+      <c r="AC11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AB11),"")</f>
         <v/>
       </c>
-      <c r="AD11" s="5"/>
+      <c r="AD11" s="7"/>
     </row>
     <row r="12" spans="1:30">
-      <c r="A12" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+      <c r="V12" s="7"/>
+      <c r="W12" s="7"/>
+      <c r="X12" s="7"/>
+      <c r="Y12" s="7"/>
+      <c r="Z12" s="7"/>
+      <c r="AA12" s="7"/>
+      <c r="AB12" s="7"/>
+      <c r="AC12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AB12),"")</f>
         <v/>
       </c>
-      <c r="AD12" s="5"/>
+      <c r="AD12" s="7"/>
     </row>
     <row r="13" spans="1:30">
-      <c r="A13" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>676</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="7"/>
+      <c r="V13" s="7"/>
+      <c r="W13" s="7"/>
+      <c r="X13" s="7"/>
+      <c r="Y13" s="7"/>
+      <c r="Z13" s="7"/>
+      <c r="AA13" s="7"/>
+      <c r="AB13" s="7"/>
+      <c r="AC13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AB13),"")</f>
         <v/>
       </c>
-      <c r="AD13" s="5"/>
+      <c r="AD13" s="7"/>
     </row>
     <row r="14" spans="1:30">
-      <c r="A14" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>677</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7"/>
+      <c r="U14" s="7"/>
+      <c r="V14" s="7"/>
+      <c r="W14" s="7"/>
+      <c r="X14" s="7"/>
+      <c r="Y14" s="7"/>
+      <c r="Z14" s="7"/>
+      <c r="AA14" s="7"/>
+      <c r="AB14" s="7"/>
+      <c r="AC14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AB14),"")</f>
         <v/>
       </c>
-      <c r="AD14" s="5"/>
+      <c r="AD14" s="7"/>
     </row>
     <row r="15" spans="1:30">
-      <c r="A15" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7"/>
+      <c r="U15" s="7"/>
+      <c r="V15" s="7"/>
+      <c r="W15" s="7"/>
+      <c r="X15" s="7"/>
+      <c r="Y15" s="7"/>
+      <c r="Z15" s="7"/>
+      <c r="AA15" s="7"/>
+      <c r="AB15" s="7"/>
+      <c r="AC15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AB15),"")</f>
         <v/>
       </c>
-      <c r="AD15" s="5"/>
+      <c r="AD15" s="7"/>
     </row>
     <row r="16" spans="1:30">
-      <c r="A16" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>679</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7"/>
+      <c r="W16" s="7"/>
+      <c r="X16" s="7"/>
+      <c r="Y16" s="7"/>
+      <c r="Z16" s="7"/>
+      <c r="AA16" s="7"/>
+      <c r="AB16" s="7"/>
+      <c r="AC16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AB16),"")</f>
         <v/>
       </c>
-      <c r="AD16" s="5"/>
+      <c r="AD16" s="7"/>
     </row>
     <row r="17" spans="1:30">
-      <c r="A17" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>680</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7"/>
+      <c r="U17" s="7"/>
+      <c r="V17" s="7"/>
+      <c r="W17" s="7"/>
+      <c r="X17" s="7"/>
+      <c r="Y17" s="7"/>
+      <c r="Z17" s="7"/>
+      <c r="AA17" s="7"/>
+      <c r="AB17" s="7"/>
+      <c r="AC17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AB17),"")</f>
         <v/>
       </c>
-      <c r="AD17" s="5"/>
+      <c r="AD17" s="7"/>
     </row>
     <row r="18" spans="1:30">
-      <c r="A18" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7"/>
+      <c r="AA18" s="7"/>
+      <c r="AB18" s="7"/>
+      <c r="AC18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AB18),"")</f>
         <v/>
       </c>
-      <c r="AD18" s="5"/>
+      <c r="AD18" s="7"/>
     </row>
     <row r="19" spans="1:30">
-      <c r="A19" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AB19),"")</f>
         <v/>
       </c>
-      <c r="AD19" s="5"/>
+      <c r="AD19" s="7"/>
     </row>
     <row r="20" spans="1:30">
-      <c r="A20" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>683</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AB20),"")</f>
         <v/>
       </c>
-      <c r="AD20" s="5"/>
+      <c r="AD20" s="7"/>
     </row>
     <row r="21" spans="1:30">
-      <c r="A21" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AB21),"")</f>
         <v/>
       </c>
-      <c r="AD21" s="5"/>
+      <c r="AD21" s="7"/>
     </row>
     <row r="22" spans="1:30">
-      <c r="A22" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>685</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AB22),"")</f>
         <v/>
       </c>
-      <c r="AD22" s="5"/>
+      <c r="AD22" s="7"/>
     </row>
     <row r="23" spans="1:30">
-      <c r="A23" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AB23),"")</f>
         <v/>
       </c>
-      <c r="AD23" s="5"/>
+      <c r="AD23" s="7"/>
     </row>
     <row r="24" spans="1:30">
-      <c r="A24" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AB24),"")</f>
         <v/>
       </c>
-      <c r="AD24" s="5"/>
+      <c r="AD24" s="7"/>
     </row>
     <row r="25" spans="1:30">
-      <c r="A25" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AB25),"")</f>
         <v/>
       </c>
-      <c r="AD25" s="5"/>
+      <c r="AD25" s="7"/>
     </row>
     <row r="26" spans="1:30">
-      <c r="A26" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>689</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AB26),"")</f>
         <v/>
       </c>
-      <c r="AD26" s="5"/>
+      <c r="AD26" s="7"/>
     </row>
     <row r="27" spans="1:30">
-      <c r="A27" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AB27),"")</f>
         <v/>
       </c>
-      <c r="AD27" s="5"/>
+      <c r="AD27" s="7"/>
     </row>
     <row r="28" spans="1:30">
-      <c r="A28" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>691</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AB28),"")</f>
         <v/>
       </c>
-      <c r="AD28" s="5"/>
+      <c r="AD28" s="7"/>
     </row>
     <row r="29" spans="1:30">
-      <c r="A29" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>692</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AB29),"")</f>
         <v/>
       </c>
-      <c r="AD29" s="5"/>
+      <c r="AD29" s="7"/>
     </row>
     <row r="30" spans="1:30">
-      <c r="A30" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>693</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AB30),"")</f>
         <v/>
       </c>
-      <c r="AD30" s="5"/>
+      <c r="AD30" s="7"/>
     </row>
     <row r="31" spans="1:30">
-      <c r="A31" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AC31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>694</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:AB31),"")</f>
         <v/>
       </c>
-      <c r="AD31" s="5"/>
+      <c r="AD31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="780">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -7030,4564 +7622,5300 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
-[...21 lines deleted...]
-        <v>41</v>
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
-[...21 lines deleted...]
-        <v>48</v>
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="5" t="s">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="H10" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="C4" s="5" t="s">
-[...172 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="5" t="s">
-[...21 lines deleted...]
-        <v>100</v>
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...14 lines deleted...]
-      <c r="F1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="K2" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="K3" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="K4" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="K5" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="K6" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="K7" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="K8" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="K9" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="K10" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="K12" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="K13" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="K14" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="K15" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7">
+        <v>7.3</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="K17" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="K18" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7">
+        <v>8.3</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="K19" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="K20" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7">
+        <v>9.2</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="K21" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7">
+        <v>9.3</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="K22" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7">
+        <v>9.4</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7">
+        <v>9.5</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7">
+        <v>9.6</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="9">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="C26" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="G1" s="6" t="s">
-[...46 lines deleted...]
-      <c r="K2" s="7">
+      <c r="D26" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="K26" s="9">
         <v>3.85</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-[...202 lines deleted...]
-      <c r="J8" s="5" t="s">
+    <row r="27" spans="1:11">
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7">
+        <v>10.2</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="H27" s="7" t="s">
         <v>153</v>
       </c>
-      <c r="K8" s="7">
-[...604 lines deleted...]
-      <c r="K27" s="7">
+      <c r="I27" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="J27" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="K27" s="9">
         <v>3.85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I99"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C2" s="7">
+        <v>1</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C3" s="7">
+        <v>2</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C4" s="7">
+        <v>3</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C5" s="7">
+        <v>4</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C6" s="7">
+        <v>5</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C7" s="7">
+        <v>6</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C8" s="7">
+        <v>7</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C9" s="7">
+        <v>8</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C10" s="7">
+        <v>9</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C11" s="7">
+        <v>10</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C12" s="7">
+        <v>11</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C13" s="7">
+        <v>1</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C14" s="7">
+        <v>2</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C15" s="7">
+        <v>3</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C16" s="7">
+        <v>4</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C17" s="7">
+        <v>5</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C18" s="7">
+        <v>6</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C19" s="7">
+        <v>7</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C20" s="7">
+        <v>8</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C21" s="7">
+        <v>9</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C22" s="7">
+        <v>10</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C23" s="7">
+        <v>11</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C24" s="7">
+        <v>12</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C25" s="7">
+        <v>13</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C26" s="7">
+        <v>14</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C27" s="7">
+        <v>15</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C28" s="7">
+        <v>16</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C29" s="7">
+        <v>17</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C30" s="7">
+        <v>18</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C31" s="7">
+        <v>19</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C32" s="7">
+        <v>20</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C33" s="7">
+        <v>21</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C34" s="7">
+        <v>22</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C35" s="7">
+        <v>23</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C36" s="7">
+        <v>24</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C37" s="7">
+        <v>25</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C38" s="7">
+        <v>26</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C39" s="7">
         <v>27</v>
       </c>
-      <c r="B1" s="6" t="s">
-[...8 lines deleted...]
-      <c r="E1" s="6" t="s">
+      <c r="D39" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C40" s="7">
+        <v>28</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C41" s="7">
+        <v>29</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C42" s="7">
         <v>30</v>
       </c>
-      <c r="F1" s="6" t="s">
-[...19 lines deleted...]
-      <c r="C2" s="5">
+      <c r="D42" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C43" s="7">
+        <v>31</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C44" s="7">
+        <v>32</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C45" s="7">
+        <v>33</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C46" s="7">
+        <v>34</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C47" s="7">
+        <v>35</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C48" s="7">
+        <v>36</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C49" s="7">
+        <v>37</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C50" s="7">
+        <v>38</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C51" s="7">
+        <v>39</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C52" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...34 lines deleted...]
-      <c r="C4" s="5">
+      <c r="D52" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C53" s="7">
+        <v>2</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C54" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C5" s="5">
+      <c r="D54" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C55" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C6" s="5">
+      <c r="D55" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C56" s="7">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C7" s="5">
+      <c r="D56" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C57" s="7">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C8" s="5">
+      <c r="D57" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C58" s="7">
         <v>7</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C9" s="5">
+      <c r="D58" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C59" s="7">
         <v>8</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C10" s="5">
+      <c r="D59" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C60" s="7">
         <v>9</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C11" s="5">
+      <c r="D60" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C61" s="7">
         <v>10</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C12" s="5">
+      <c r="D61" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C62" s="7">
         <v>11</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C13" s="5">
+      <c r="D62" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="7"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C63" s="7">
+        <v>12</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C64" s="7">
+        <v>13</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C65" s="7">
+        <v>14</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C66" s="7">
+        <v>15</v>
+      </c>
+      <c r="D66" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C67" s="7">
+        <v>16</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C68" s="7">
+        <v>17</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C69" s="7">
+        <v>18</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="7"/>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C70" s="7">
+        <v>19</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="7"/>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C71" s="7">
+        <v>20</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C72" s="7">
+        <v>21</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C73" s="7">
+        <v>22</v>
+      </c>
+      <c r="D73" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="7"/>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C74" s="7">
+        <v>23</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="7"/>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C75" s="7">
+        <v>24</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
+      <c r="H75" s="7"/>
+      <c r="I75" s="7"/>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C76" s="7">
+        <v>25</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="7"/>
+      <c r="I76" s="7"/>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C77" s="7">
+        <v>26</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E77" s="7"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="7"/>
+      <c r="I77" s="7"/>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C78" s="7">
+        <v>27</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E78" s="7"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="7"/>
+      <c r="I78" s="7"/>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C79" s="7">
+        <v>28</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E79" s="7"/>
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="7"/>
+      <c r="I79" s="7"/>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C80" s="7">
+        <v>29</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
+      <c r="I80" s="7"/>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C81" s="7">
         <v>1</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...18 lines deleted...]
-      <c r="D14" s="5" t="s">
+      <c r="D81" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+      <c r="G81" s="7"/>
+      <c r="H81" s="7"/>
+      <c r="I81" s="7"/>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B82" s="7" t="s">
         <v>254</v>
       </c>
-      <c r="E14" s="5"/>
-[...12 lines deleted...]
-      <c r="C15" s="5">
+      <c r="C82" s="7">
+        <v>2</v>
+      </c>
+      <c r="D82" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="E82" s="7"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="7"/>
+      <c r="H82" s="7"/>
+      <c r="I82" s="7"/>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C83" s="7">
         <v>3</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C16" s="5">
+      <c r="D83" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E83" s="7"/>
+      <c r="F83" s="7"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="7"/>
+      <c r="I83" s="7"/>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C84" s="7">
         <v>4</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C17" s="5">
+      <c r="D84" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="E84" s="7"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="7"/>
+      <c r="H84" s="7"/>
+      <c r="I84" s="7"/>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C85" s="7">
         <v>5</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C18" s="5">
+      <c r="D85" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E85" s="7"/>
+      <c r="F85" s="7"/>
+      <c r="G85" s="7"/>
+      <c r="H85" s="7"/>
+      <c r="I85" s="7"/>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C86" s="7">
         <v>6</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C19" s="5">
+      <c r="D86" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E86" s="7"/>
+      <c r="F86" s="7"/>
+      <c r="G86" s="7"/>
+      <c r="H86" s="7"/>
+      <c r="I86" s="7"/>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C87" s="7">
         <v>7</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C20" s="5">
+      <c r="D87" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E87" s="7"/>
+      <c r="F87" s="7"/>
+      <c r="G87" s="7"/>
+      <c r="H87" s="7"/>
+      <c r="I87" s="7"/>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C88" s="7">
         <v>8</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C21" s="5">
+      <c r="D88" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="E88" s="7"/>
+      <c r="F88" s="7"/>
+      <c r="G88" s="7"/>
+      <c r="H88" s="7"/>
+      <c r="I88" s="7"/>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C89" s="7">
         <v>9</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C22" s="5">
+      <c r="D89" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E89" s="7"/>
+      <c r="F89" s="7"/>
+      <c r="G89" s="7"/>
+      <c r="H89" s="7"/>
+      <c r="I89" s="7"/>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C90" s="7">
         <v>10</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C23" s="5">
+      <c r="D90" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="E90" s="7"/>
+      <c r="F90" s="7"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="7"/>
+      <c r="I90" s="7"/>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C91" s="7">
         <v>11</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C24" s="5">
+      <c r="D91" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E91" s="7"/>
+      <c r="F91" s="7"/>
+      <c r="G91" s="7"/>
+      <c r="H91" s="7"/>
+      <c r="I91" s="7"/>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C92" s="7">
         <v>12</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C25" s="5">
+      <c r="D92" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E92" s="7"/>
+      <c r="F92" s="7"/>
+      <c r="G92" s="7"/>
+      <c r="H92" s="7"/>
+      <c r="I92" s="7"/>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C93" s="7">
         <v>13</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C26" s="5">
+      <c r="D93" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E93" s="7"/>
+      <c r="F93" s="7"/>
+      <c r="G93" s="7"/>
+      <c r="H93" s="7"/>
+      <c r="I93" s="7"/>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C94" s="7">
         <v>14</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C27" s="5">
+      <c r="D94" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E94" s="7"/>
+      <c r="F94" s="7"/>
+      <c r="G94" s="7"/>
+      <c r="H94" s="7"/>
+      <c r="I94" s="7"/>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C95" s="7">
         <v>15</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C28" s="5">
+      <c r="D95" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E95" s="7"/>
+      <c r="F95" s="7"/>
+      <c r="G95" s="7"/>
+      <c r="H95" s="7"/>
+      <c r="I95" s="7"/>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C96" s="7">
         <v>16</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C29" s="5">
+      <c r="D96" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="E96" s="7"/>
+      <c r="F96" s="7"/>
+      <c r="G96" s="7"/>
+      <c r="H96" s="7"/>
+      <c r="I96" s="7"/>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C97" s="7">
         <v>17</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C30" s="5">
+      <c r="D97" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E97" s="7"/>
+      <c r="F97" s="7"/>
+      <c r="G97" s="7"/>
+      <c r="H97" s="7"/>
+      <c r="I97" s="7"/>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C98" s="7">
         <v>18</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...15 lines deleted...]
-      <c r="C31" s="5">
+      <c r="D98" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E98" s="7"/>
+      <c r="F98" s="7"/>
+      <c r="G98" s="7"/>
+      <c r="H98" s="7"/>
+      <c r="I98" s="7"/>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C99" s="7">
         <v>19</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...1298 lines deleted...]
-      <c r="I99" s="5"/>
+      <c r="D99" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="E99" s="7"/>
+      <c r="F99" s="7"/>
+      <c r="G99" s="7"/>
+      <c r="H99" s="7"/>
+      <c r="I99" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>347</v>
+      <c r="A2" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
         <v>15</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>350</v>
+      <c r="E3" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>363</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...12 lines deleted...]
-        <v>353</v>
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
+        <v>2</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>366</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...6 lines deleted...]
-        <v>356</v>
+      <c r="E5" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>369</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="5"/>
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...6 lines deleted...]
-        <v>359</v>
+      <c r="E6" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>372</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7">
         <v>20</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="5">
+      <c r="C7" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D7" s="7">
         <v>1</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...6 lines deleted...]
-        <v>360</v>
+      <c r="E7" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>373</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" s="5"/>
-[...11 lines deleted...]
-      <c r="G8" s="5" t="s">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
+        <v>3</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
+        <v>4</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7">
+        <v>25</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1</v>
+      </c>
+      <c r="E11" s="7" t="s">
         <v>361</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D9" s="5">
+      <c r="F11" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
         <v>3</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G9" s="5" t="s">
+      <c r="E13" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="7">
+        <v>20</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="F15" s="7" t="s">
         <v>362</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D10" s="5">
+      <c r="G15" s="7" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B11" s="5">
+      <c r="E18" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="7">
         <v>25</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="5">
+      <c r="C19" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D19" s="7">
         <v>1</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="5" t="s">
+      <c r="E19" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
         <v>364</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G12" s="5" t="s">
+      <c r="F20" s="7" t="s">
         <v>365</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D13" s="5">
+      <c r="G20" s="7" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
         <v>3</v>
       </c>
-      <c r="E13" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D14" s="5">
+      <c r="E21" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
         <v>4</v>
       </c>
-      <c r="E14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G14" s="5" t="s">
+      <c r="E22" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>367</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B15" s="5">
+      <c r="F25" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="7">
+        <v>15</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D27" s="7">
+        <v>1</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>2</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
+        <v>3</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
+        <v>4</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="7">
         <v>20</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="C31" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7">
+        <v>2</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7">
+        <v>3</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="F33" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="D15" s="5">
+      <c r="G33" s="7" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7">
+        <v>4</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B35" s="7">
+        <v>20</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D35" s="7">
         <v>1</v>
       </c>
-      <c r="E15" s="5" t="s">
-[...22 lines deleted...]
-      <c r="G16" s="5" t="s">
+      <c r="E35" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7">
+        <v>2</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7">
+        <v>3</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7">
+        <v>4</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>370</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D17" s="5">
+      <c r="F38" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B39" s="7">
+        <v>15</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D39" s="7">
+        <v>1</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7">
+        <v>2</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7">
         <v>3</v>
       </c>
-      <c r="E17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="5" t="s">
+      <c r="E41" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="F41" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="7"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7">
+        <v>4</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="F42" s="7" t="s">
         <v>371</v>
       </c>
-    </row>
-[...458 lines deleted...]
-        <v>396</v>
+      <c r="G42" s="7" t="s">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>400</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>440</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>448</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>450</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>451</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>452</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>440</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>448</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>450</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>451</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>452</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>440</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>448</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>450</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>451</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>452</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>504</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>404</v>
+      <c r="A2" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>506</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>507</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>508</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>407</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>511</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>410</v>
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>413</v>
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>517</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>415</v>
+      <c r="A6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>519</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>417</v>
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>521</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>419</v>
+      <c r="A8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>523</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>420</v>
+      <c r="A9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>524</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>421</v>
+      <c r="A10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>525</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>423</v>
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>527</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>424</v>
+      <c r="A12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>528</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>425</v>
+      <c r="A13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>529</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>426</v>
+      <c r="A14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>530</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>428</v>
+      <c r="A15" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>532</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>430</v>
+      <c r="A16" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>534</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>432</v>
+      <c r="A17" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>536</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>433</v>
+      <c r="A18" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>537</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>434</v>
+      <c r="A19" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>538</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>435</v>
+      <c r="A20" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="5" t="s">
-[...9 lines deleted...]
-        <v>436</v>
+      <c r="A21" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>540</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="5" t="s">
-[...9 lines deleted...]
-        <v>437</v>
+      <c r="A22" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>541</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="5" t="s">
-[...9 lines deleted...]
-        <v>438</v>
+      <c r="A23" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>542</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="5" t="s">
-[...9 lines deleted...]
-        <v>439</v>
+      <c r="A24" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>543</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="5" t="s">
-[...9 lines deleted...]
-        <v>440</v>
+      <c r="A25" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="5" t="s">
-[...9 lines deleted...]
-        <v>441</v>
+      <c r="A26" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>545</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="5" t="s">
-[...9 lines deleted...]
-        <v>442</v>
+      <c r="A27" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>546</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="5" t="s">
-[...9 lines deleted...]
-        <v>443</v>
+      <c r="A28" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>547</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="5" t="s">
-[...9 lines deleted...]
-        <v>444</v>
+      <c r="A29" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>548</v>
       </c>
     </row>
     <row r="30" spans="1:4">
-      <c r="A30" s="5" t="s">
-[...9 lines deleted...]
-        <v>445</v>
+      <c r="A30" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>549</v>
       </c>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" s="5" t="s">
-[...9 lines deleted...]
-        <v>446</v>
+      <c r="A31" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>550</v>
       </c>
     </row>
     <row r="32" spans="1:4">
-      <c r="A32" s="5" t="s">
-[...9 lines deleted...]
-        <v>447</v>
+      <c r="A32" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>551</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>