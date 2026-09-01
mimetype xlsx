--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:19</t>
+    <t>01/09/2026 13:25</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico; aplica el currículo estatal del RD 217/2022 sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la Comunidad de Madrid mantiene íntegramente los criterios de evaluación y competencias específicas del BOE para Lengua Castellana y Literatura en 3.º ESO.</t>
   </si>