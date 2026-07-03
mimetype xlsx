--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="387">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,63 +94,63 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:38</t>
+    <t>03/07/2026 19:39</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -598,135 +598,558 @@
   <si>
     <t>Estrategias para interpretar obras y fragmentos literarios a partir de la integración de los diferentes aspectos analizados y atendiendo a los valores culturales, éticos y estéticos presentes en los textos. Lectura con perspectiva de género. Visibilización del universo literario femenino.</t>
   </si>
   <si>
     <t>Procesos de indagación alrededor de las obras leídas que promuevan el interés por construir la interpretación de estas y establecer conexiones entre textos.</t>
   </si>
   <si>
     <t>Lectura expresiva, dramatización y recitación de los textos, atendiendo a los procesos de comprensión, apropiación y oralización implicados.</t>
   </si>
   <si>
     <t>Creación de textos a partir de la apropiación de las convenciones del lenguaje literario y en referencia a modelos dados (imitación, transformación, continuación, etc.).</t>
   </si>
   <si>
     <t>Elaboración de conclusiones propias sobre el funcionamiento del sistema lingüístico con un lenguaje específico a partir de la observación, comparación y clasificación de unidades comunicativas y del contraste entre lenguas.</t>
   </si>
   <si>
     <t>Distinción entre la forma (categoría gramatical) y la función de las palabras (funciones sintácticas de la oración simple) y consolidación de los procedimientos léxicos (afijos) y sintácticos para el cambio de categoría.</t>
   </si>
   <si>
     <t>Relación entre los esquemas semántico y sintáctico de la oración simple. Observación y transformación de enunciados de acuerdo con estos esquemas y uso de la terminología sintáctica necesaria.</t>
   </si>
   <si>
     <t>Estrategias de uso progresivamente autónomo de diccionarios y manuales de gramática para obtener información gramatical básica.</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...41 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>CE.1</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación para percibir y comprender la diversidad lingüística.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Uso de mapas isoglosas interactivos y capas digitales que superpongan la evolución histórica desde el latín hasta las lenguas romances actuales, permitiendo visualizar la fragmentación lingüística de la Península.
+• Presentación de un corpus auditivo comparativo que incluya el mismo texto (por ejemplo, un fragmento de 'El Quijote') leído en las distintas lenguas cooficiales y en las principales variedades dialectales del español (andaluz, canario, rioplatense, etc.).
+• Provisión de glosarios visuales y organizadores gráficos que vinculen términos técnicos de la sociolingüística (diglosia, bilingüismo, sustrato) con ejemplos reales extraídos de situaciones comunicativas cotidianas y medios de comunicación.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión para demostrar el análisis de la realidad plurilingüe.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Creación de un 'Diccionario de Prejuicios Lingüísticos' en formato multimodal (podcast, infografía o vídeo corto) donde el alumnado desmonte mitos sobre la 'corrección' de ciertas variedades dialectales basándose en argumentos históricos.
+• Elaboración de una 'Autobiografía Lingüística' creativa utilizando herramientas digitales que permitan integrar fotos, grabaciones de familiares y mapas de origen para explicar el propio bagaje cultural y lingüístico.
+• Simulación de un 'Congreso de la Lengua' donde cada grupo defienda, mediante un discurso argumentativo escrito u oral, la importancia de la conservación de una lengua minorizada o una variedad dialectal específica.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación para fomentar el valor de la riqueza cultural.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Implementación de un proyecto de 'Investigación de Campo' en el entorno cercano (barrio o centro) para identificar lenguas invisibilizadas y convertirlas en protagonistas de una exposición escolar, conectando el currículo con su realidad social inmediata.
+• Diseño de un 'Escape Room' lingüístico donde los retos consistan en descifrar mensajes en diferentes lenguas romances o identificar rasgos dialectales para avanzar, permitiendo elegir el nivel de complejidad de los enigmas.
+• Debates académicos sobre la 'glotofobia' o discriminación lingüística en procesos de selección de personal o medios de comunicación, vinculando el contenido académico con la justicia social y la ética ciudadana.</t>
+  </si>
+  <si>
+    <t>CE.2</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación para la comprensión de textos orales y multimodales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Uso de guiones enriquecidos de pódcast literarios o periodísticos que incluyan glosarios de términos abstractos y anotaciones marginales sobre el tono (irónico, sarcástico, formal) empleado por el emisor.
+• Provisión de organizadores gráficos de 'mapeo de intenciones' que permitan al alumnado visualizar la relación entre los elementos no verbales (gestos, pausas, entonación) y el sentido implícito del discurso oral.
+• Presentación de textos multimodales en formatos segmentados con marcadores de tiempo que señalen momentos clave para la interpretación de inferencias y la identificación de elementos contextuales específicos.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión para demostrar la interpretación de los textos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaboración de un 'contra-discurso' en formato vídeo o audio donde el alumno refute la fiabilidad de un texto oral analizado, utilizando evidencias extraídas del propio contenido y su forma.
+• Creación de un hilo de análisis crítico en una plataforma digital simulada donde se descompongan las estrategias de persuasión y el punto de vista de un discurso público o publicitario contemporáneo.
+• Diseño de un mapa conceptual interactivo o infografía que conecte las ideas principales de un debate con los elementos cotextuales que determinan su sentido final, permitiendo la entrega en formato digital o físico.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación para fomentar el interés y la autonomía.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Selección autónoma de la fuente de análisis (pódcast de actualidad, discursos de entregas de premios o debates sobre cultura juvenil) basada en centros de interés personales del alumnado de 4.º ESO.
+• Simulación de un rol profesional de 'verificador de datos' (fact-checker) en un entorno de aprendizaje basado en retos donde la resolución afecte a una problemática social real o cercana al centro educativo.
+• Implementación de foros de debate sobre la ética en la comunicación digital, permitiendo que el alumnado proponga y consensúe sus propios criterios de valoración de la fiabilidad de las fuentes orales.</t>
+  </si>
+  <si>
+    <t>CE.3</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación (el qué del aprendizaje)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Modelos de guiones de intervención oral con códigos de colores para diferenciar visualmente la introducción, el cuerpo argumentativo y el cierre, facilitando la comprensión de la estructura.
+• Glosarios de conectores y marcadores discursivos categorizados por su función (oposición, adición, causalidad) con ejemplos de uso en registros tanto formales como informales.
+• Repositorio de fragmentos de audio de debates reales y pódcast literarios acompañados de sus transcripciones anotadas para identificar marcas de cortesía y elementos de cohesión.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión (el cómo del aprendizaje)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Posibilidad de realizar la exposición oral en formato híbrido, permitiendo la grabación previa de segmentos complejos y la interacción en vivo para las preguntas y respuestas.
+• Uso de organizadores gráficos digitales o mapas conceptuales como soporte visual obligatorio durante la intervención para reducir la carga cognitiva y asegurar la coherencia.
+• Creación de un pódcast cooperativo sobre temas de actualidad donde cada alumno asuma un rol discursivo diferente (moderador, experto, crítico) según su competencia comunicativa.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación (el porqué del aprendizaje)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Simulación de contextos sociales reales (un pleno municipal, una entrevista de trabajo o un juicio literario a un personaje) donde el alumnado elija el tema de debate.
+• Sistema de autoevaluación y coevaluación mediante rúbricas gamificadas que otorguen insignias por logros específicos como 'dominio del registro' o 'escucha activa'.
+• Diseño de intervenciones orales dirigidas a una audiencia real, como la grabación de audiolibros para alumnos de cursos inferiores o campañas de concienciación escolar.</t>
+  </si>
+  <si>
+    <t>CE.4</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer textos periodísticos y literarios con glosarios hipervinculados y apoyos visuales (infografías) que desglosen la jerarquía de ideas principales y secundarias.
+• Utilizar organizadores gráficos de estructura retórica (diagramas de flujo o mapas argumentativos) para visualizar la conexión entre las premisas y la conclusión en textos de opinión.
+• Proporcionar versiones de audio sincronizadas con el texto escrito y guías de lectura con preguntas de anticipación que activen el conocimiento previo sobre el contexto histórico del autor.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que la evaluación de la fiabilidad de un texto se realice mediante un video-ensayo o un hilo de red social donde se contrasten las fuentes y la intención del emisor.
+• Utilizar herramientas de anotación colaborativa digital para que el alumnado registre sus inferencias y reflexiones críticas sobre la forma y el contenido en tiempo real.
+• Diseñar tareas de transformación textual donde el alumnado demuestre la comprensión del sentido global convirtiendo un editorial de prensa en un monólogo dramático o un poema de vanguardia.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Implementar dinámicas de 'fact-checking' real donde el alumnado deba validar o refutar noticias virales actuales, otorgando un propósito funcional y social a la lectura crítica.
+• Ofrecer un 'menú de lecturas' con diversos niveles de complejidad y temáticas vinculadas a los intereses de la adolescencia (IA, redes sociales, ecología) para trabajar el mismo estándar de aprendizaje.
+• Organizar círculos literarios con roles específicos (el conector, el cuestionador, el investigador) que permitan al alumnado elegir desde qué perspectiva profundizar en el análisis del texto.</t>
+  </si>
+  <si>
+    <t>CE.5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer modelos de textos digitales enriquecidos con capas de información interactiva (glosarios de términos específicos, marcadores textuales resaltados y esquemas de estructura) que el alumnado pueda activar según su necesidad de andamiaje.
+• Presentar bancos de conectores y marcadores discursivos categorizados por su función lógica (causa, oposición, adición) vinculados a ejemplos reales extraídos de columnas de opinión y editoriales contemporáneos.
+• Utilizar audiotextos de diferentes géneros discursivos acompañados de su transcripción codificada por colores para distinguir visualmente la coherencia global y la cohesión léxica en la estructura del discurso.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir la entrega de producciones multimodales, como un video-ensayo o un hilo de red social, siempre que se entregue un guion previo que demuestre la planificación de las convenciones del género y la corrección gramatical.
+• Implementar estaciones de escritura que utilicen herramientas de dictado por voz para el borrador inicial, seguidas de un proceso de edición colaborativa en documentos compartidos para el pulido de la cohesión y la ortografía.
+• Ofrecer plantillas de planificación diversificadas (storyboards para textos narrativos o mapas de argumentos jerarquizados para textos expositivos) que permitan organizar las ideas antes de la redacción definitiva.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Vincular las tareas de escritura a contextos reales de publicación, como la creación de un blog de crítica literaria o la redacción de cartas al director para medios locales sobre temas de actualidad que afecten al alumnado.
+• Diseñar 'misiones de edición' gamificadas donde el alumnado asuma roles profesionales (corrector de estilo, maquetador, editor jefe) para fomentar la responsabilidad individual en la calidad del texto final.
+• Proporcionar autonomía en la elección del tema dentro de un género específico, permitiendo que el alumnado aplique las convenciones discursivas a sus propios centros de interés, como el análisis de letras de canciones o guiones de videojuegos.</t>
+  </si>
+  <si>
+    <t>CE.6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un repositorio de textos sobre un mismo tema de actualidad que incluya diversos géneros periodísticos (columna de opinión, noticia, hilo de X y editorial) para comparar el uso de la subjetividad y el registro lingüístico.
+• Utilizar organizadores gráficos dinámicos (como mapas de argumentos o diagramas de flujo de fiabilidad) que empleen códigos de color para identificar marcadores textuales de manipulación o sesgo ideológico.
+• Proporcionar glosarios terminológicos interactivos y guías de lectura con 'andamiaje' que desglosen conceptos complejos como 'posverdad', 'clickbait' o 'sesgo de confirmación' mediante ejemplos literarios y periodísticos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un video-ensayo o un podcast de 'fact-checking' donde el alumnado desmonte un bulo lingüístico o literario, contrastando fuentes primarias y secundarias de forma oral.
+• Diseñar un mural digital comparativo (tipo Padlet o Genially) que rastree la trazabilidad de una noticia, integrando citas textuales y referencias bibliográficas siguiendo normas de citación simplificadas.
+• Redactar una 'Carta al Director' o un artículo de opinión crítico en el que se sintetice la información de tres fuentes distintas, defendiendo una postura personal basada en evidencias textuales analizadas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Implementar una dinámica de 'Escape Room' virtual donde el progreso dependa de la validación de fuentes y la detección de noticias falsas relacionadas con temas de interés del alumnado (RRSS, videojuegos, música).
+• Permitir la elección autónoma del tema de investigación (dentro de un marco ético), vinculando la búsqueda de información con problemas sociales reales que afecten a su entorno cercano o comunidad escolar.
+• Crear un sistema de 'roles de redacción' (editor, verificador, documentalista) para el trabajo en equipo, donde cada alumno asuma una responsabilidad específica en la transformación de la información en conocimiento.</t>
+  </si>
+  <si>
+    <t>CE.7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer el corpus de lecturas en formatos diversificados: audiolibros sincronizados con texto, adaptaciones a novela gráfica de clásicos y ediciones digitales con glosarios hipervinculados para facilitar la comprensión léxica.
+• Utilizar organizadores visuales y 'mapas de género' que categoricen las obras por niveles de complejidad lingüística y temática, permitiendo que el alumnado previsualice la carga cognitiva de cada opción del itinerario.
+• Presentar 'píldoras de anticipación' multimodales (book-trailers, fragmentos dramatizados o nubes de conceptos clave) antes de iniciar una lectura para activar conocimientos previos y facilitar el acceso al contenido.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Sustituir el examen de lectura tradicional por un 'Portfolio de Identidad Lectora' donde el alumno elija el formato de entrega: podcast de crítica literaria, videorreseña (BookTube) o un hilo narrativo en redes sociales simuladas.
+• Organizar 'Tertulias Dialógicas' o debates de 'Speed Dating Literario' donde el alumnado pueda demostrar su comprensión mediante la interacción oral, apoyándose en guiones visuales o tarjetas de roles específicos.
+• Diseñar un 'Itinerario de Lectura Creativo' en el que el alumno transforme un fragmento de la obra leída en otro lenguaje artístico: un guion teatral, una transposición lírica o una continuación narrativa tipo fanfiction.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Establecer un 'Menú de Lectura' flexible que permita al alumnado seleccionar obras vinculadas a sus intereses personales (distopías, novela negra, temas sociales) dentro de unos criterios de calidad mínimos pactados.
+• Implementar un sistema de 'Glosario Colaborativo' y foros de recomendación entre iguales (estilo Goodreads de aula) para fomentar la dimensión social y el sentido de pertenencia a una comunidad lectora activa.
+• Vincular las lecturas con desafíos de la vida real o cultura popular contemporánea, proponiendo retos de comparación entre los conflictos de los clásicos y productos culturales actuales como series o letras de música urbana.</t>
+  </si>
+  <si>
+    <t>CE.8</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación para la interpretación literaria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ediciones anotadas digitales con hipervínculos que despliegan definiciones de metalenguaje (metáfora, sinestesia, esperpento) y contextos históricos mediante capas de información visual.
+• Mapas comparativos interartísticos que presenten un fragmento literario junto a su correlato pictórico (ej. 'Romancero Gitano' y el surrealismo de Dalí) o musical, facilitando la decodificación estética.
+• Líneas de tiempo dinámicas que sincronicen la lectura del texto con audios de la época y esquemas visuales que desglosen la estructura interna de la obra para facilitar la comprensión de la arquitectura literaria.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión para la creación y análisis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Producción de un video-ensayo o podcast comparativo donde se establezcan vínculos entre un clásico del patrimonio nacional y un producto cultural actual (serie, videojuego o trap), empleando terminología técnica específica.
+• Taller de escritura creativa con 'andamiaje literario' donde el alumnado elija entre reescribir un fragmento clásico en clave de género negro, guion de cómic o hilo de red social, manteniendo la intención estética original.
+• Diseño de un 'Portfolio de Vínculos' digital donde el estudiante demuestre la relación entre su experiencia biográfica y un tema literario universal a través de una curación de textos, imágenes y reflexiones propias.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación para el mapa cultural</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dinámica de 'Speed Dating Literario' donde los alumnos asumen la identidad de autores o personajes para encontrar afinidades temáticas y estéticas, fomentando la conexión emocional con el canon.
+• Creación de un 'Mapa Cultural de Aula' colaborativo y gamificado (tipo Padlet o Google Earth) donde los estudiantes desbloquean hitos literarios al aportar conexiones con otras manifestaciones artísticas de su interés.
+• Menú de evaluación de crítica literaria que permita elegir el enfoque del análisis (feminista, histórico, estético o biográfico), otorgando autonomía en la construcción de su propio juicio crítico.</t>
+  </si>
+  <si>
+    <t>CE.9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Utilizar organizadores gráficos dinámicos y mapas conceptuales con código de colores para desglosar funciones sintácticas y categorías gramaticales, permitiendo visualizar la jerarquía de la oración compuesta.
+• Ofrecer bancos de textos comparativos que presenten un mismo contenido en diferentes registros (un informe técnico, un hilo de Twitter y un fragmento literario) para analizar de forma visual las elecciones léxicas y gramaticales.
+• Emplear glosarios terminológicos digitales con ejemplos extraídos de la cultura popular actual (letras de canciones, discursos de influencers) que ilustren conceptos abstractos como la deixis o la modalización.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Diseñar 'Laboratorios de Gramática' donde el alumnado explique un fenómeno lingüístico específico mediante la creación de un videotutorial o un podcast, utilizando terminología técnica precisa.
+• Realizar tareas de 'traducción intralingüística' donde deban transformar un texto administrativo o jurídico a lenguaje sencillo, justificando razonadamente los cambios estructurales y léxicos realizados.
+• Permitir la entrega de análisis sintácticos y textuales mediante herramientas de anotación digital interactiva que permitan insertar comentarios de audio sobre las elecciones discursivas del autor.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Implementar proyectos de 'Detective Lingüístico' para analizar sesgos cognitivos y manipulación discursiva en noticias reales, conectando la reflexión gramatical con el pensamiento crítico ciudadano.
+• Ofrecer tableros de elección (Choice Boards) donde el alumnado decida si prefiere analizar la estructura lingüística de un discurso político, un guion de videojuego o un poema clásico.
+• Organizar debates de 'defensa de estilo' donde los alumnos deban justificar, basándose en la norma y el uso, por qué una determinada elección lingüística es más eficaz que otra en un contexto comunicativo dado.</t>
+  </si>
+  <si>
+    <t>CE.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Análisis comparativo de fragmentos de discursos políticos reales utilizando organizadores gráficos que identifiquen falacias lógicas y sesgos cognitivos que vulneran la convivencia.
+• Uso de un glosario interactivo de términos de 'comunicación no violenta' (CNV) aplicados al análisis de conflictos literarios, como los diálogos de 'La casa de Bernarda Alba'.
+• Presentación de modelos de guías de lenguaje inclusivo y no sexista mediante infografías que contrasten la norma académica de la RAE con las demandas de colectivos sociales contemporáneos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Reescritura creativa de escenas de maltrato verbal en obras clásicas del currículo, transformando el abuso de poder en una resolución mediada y democrática.
+• Grabación de un pódcast de debate simulado donde el alumnado deba emplear obligatoriamente marcadores discursivos de cortesía y fórmulas de atenuación para defender posturas opuestas.
+• Creación de un 'Manual de Estilo Ético' para las redes sociales del centro, proponiendo alternativas lingüísticas a expresiones discriminatorias detectadas en el entorno escolar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Simulación de un 'Tribunal Ético del Lenguaje' donde los estudiantes auditan de forma crítica los comentarios en hilos reales de redes sociales sobre temas de actualidad.
+• Elección de un 'rol comunicativo' en dinámicas de grupo (mediador, observador crítico, proponente) para resolver dilemas morales basados en situaciones reales de ciberacoso.
+• Diseño de una campaña de sensibilización lingüística sobre un tema de interés personal (gaming, deporte, música) que premie el uso de un lenguaje empoderador y no excluyente.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL5, CC1, CPSAA3</t>
+  </si>
+  <si>
+    <t>CC3, CCL2</t>
+  </si>
+  <si>
+    <t>Describir y apreciar la diversidad lingüística y analizar su origen requiere comunicación con sensibilidad crítica (CCL5), conciencia cívica sobre realidades sociales (CC1) y respeto a la diversidad (CPSAA3). Secundariamente, implica reconocer la riqueza cultural (CC3) y comprender información (CCL2).</t>
+  </si>
+  <si>
+    <t>CCL2, STEM3, CD1</t>
+  </si>
+  <si>
+    <t>CCL5, CPSAA4, CC1</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales implica comprensión crítica (CCL2), evaluar fiabilidad (STEM3) y buscar información digital (CD1). Secundariamente, moviliza sensibilidad crítica (CCL5), reflexiona sobre influencia informativa (CPSAA4) y analiza realidades sociales (CC1).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL3, CD2</t>
+  </si>
+  <si>
+    <t>CCL4, CPSAA2</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales requiere expresión (CCL1), interacción oral (CCL3) y uso de herramientas digitales (CD2). Secundariamente, implica comunicación interpersonal (CCL4) y cooperación (CPSAA2).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL5, CD1</t>
+  </si>
+  <si>
+    <t>STEM3, CPSAA4</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos escritos con sentido crítico requiere comprensión (CCL2), valoración crítica (CCL5) y búsqueda de información (CD1). Secundariamente, evalúa fiabilidad (STEM3) y reflexiona sobre influencia informativa (CPSAA4).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL4, CD2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCEC2</t>
+  </si>
+  <si>
+    <t>Producir textos escritos y multimodales coherentes y adecuados requiere expresión (CCL1), adaptación al contexto (CCL4) y producción digital (CD2). Secundariamente, implica planificar el aprendizaje (CPSAA1) y expresar creativamente (CCEC2).</t>
+  </si>
+  <si>
+    <t>CD1, STEM3, CPSAA4</t>
+  </si>
+  <si>
+    <t>CC1, CCL2</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información de fuentes evaluando fiabilidad requiere búsqueda crítica (CD1), evaluación científica (STEM3) y reflexión sobre la información (CPSAA4). Secundariamente, analiza realidades (CC1) y comprende textos (CCL2).</t>
+  </si>
+  <si>
+    <t>CCL5, CCEC1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCEC2, CC3</t>
+  </si>
+  <si>
+    <t>Seleccionar y leer obras como fuente de placer y conocimiento implica sensibilidad estética (CCL5), apreciación cultural (CCEC1) y autogestión del itinerario lector (CPSAA1). Secundariamente, fomenta la expresión creativa (CCEC2) y el reconocimiento de la diversidad (CC3).</t>
+  </si>
+  <si>
+    <t>CCL5, CCEC1, CCEC2</t>
+  </si>
+  <si>
+    <t>CCL2, CPSAA1</t>
+  </si>
+  <si>
+    <t>Leer e interpretar obras literarias con metalenguaje requiere valoración crítica (CCL5), apreciación del patrimonio (CCEC1) y expresión literaria (CCEC2). Secundariamente, implica comprensión (CCL2) y reflexión sobre la experiencia biográfica (CPSAA1).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL5, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCL1</t>
+  </si>
+  <si>
+    <t>Movilizar conocimientos sobre la lengua y reflexionar sobre elecciones discursivas requiere comprensión de textos (CCL2), sentido crítico (CCL5) y autogestión del aprendizaje (CPSAA1). Secundariamente, aplica estos conocimientos en la producción (CCL1).</t>
+  </si>
+  <si>
+    <t>CCL4, CC1, CPSAA3</t>
+  </si>
+  <si>
+    <t>CC2, CPSAA2</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática requiere comunicación asertiva (CCL4), conciencia cívica (CC1) y respeto a la diversidad (CPSAA3). Secundariamente, promueve la igualdad (CC2) y la cooperación (CPSAA2).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Descarga y lee el Real Decreto 217/2022 o el decreto autonómico correspondiente para 4.º ESO. Identifica las competencias específicas (CE), criterios de evaluación y saberes básicos de Lengua. Subraya las novedades respecto a LOMCE (oralidad, enfoque competencial, saberes literarios integrados).</t>
+  </si>
+  <si>
+    <t>No te fíes de resúmenes de terceros; descarga el BOE o el decreto autonómico y marca con post-its los criterios de evaluación y saberes básicos de tu materia.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Elabora un listado de las 10 competencias específicas y sus 46 criterios de evaluación. Asocia cada criterio a los saberes básicos que moviliza (de los 105 totales). Usa una tabla con columnas: código CE, enunciado, criterio, saberes vinculados, número de evaluación estimada.</t>
+  </si>
+  <si>
+    <t>Crea una tabla en Excel con columnas: código CE, enunciado, criterio asociado, saberes vinculados. Esto te ahorrará cruces después.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>1.5 horas</t>
+  </si>
+  <si>
+    <t>Selecciona los criterios de evaluación que vas a evaluar en cada situación de aprendizaje (SDA). No los evalúes todos en cada SDA; distribuye repeticiones para garantizar suficiencia. Decide instrumentos variados: rúbricas, listas de cotejo, producciones orales/escritas, portafolio.</t>
+  </si>
+  <si>
+    <t>No trates de evaluar todos los criterios en cada SDA; selecciona 3-4 criterios clave por situación de aprendizaje y repite la evaluación de los mismos en distintas SDA para garantizar la suficiencia.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Organiza los 105 saberes en los 8 bloques (comunicación oral, escrita, literatura, etc.) y distribúyelos en tres trimestres. Cada trimestre debe tener un equilibrio: por ejemplo, 1er trimestre: oralidad y narración; 2º: argumentación y textos expositivos; 3º: literatura y proyecto integrado. Ajusta a 3 horas semanales.</t>
+  </si>
+  <si>
+    <t>Agrupa los saberes en bloques temáticos (comunicación oral, escrita, literatura, etc.) y distribúyelos de forma que cada trimestre tenga un enfoque: primero oral y narración, segundo argumentación y textos expositivos, tercero literatura y proyecto final.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>2.5 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre con un producto final evaluable (podcast, artículo de opinión, análisis literario). Incluye actividades variadas (individuales, grupales, TIC) que trabajen saberes de distintos bloques. Asegura que cada SDA evalué al menos 3 criterios diferentes.</t>
+  </si>
+  <si>
+    <t>Cada SDA debe incluir una producción final evaluable (ej. un podcast, un artículo de opinión, un análisis literario) que integre varios saberes.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Acuerda con el departamento el peso de cada instrumento en la calificación final. Ejemplo: producción final 40%, actividades diarias 30%, portfolio 30%. Ajusta para que la evaluación sea competencial y no memorística. Documenta en la programación.</t>
+  </si>
+  <si>
+    <t>Acuerda en el departamento que la producción final de cada SDA tenga un peso del 40%, las actividades diarias el 30%, y el portfolio el 30%; así evitas discrepancias.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Incluye medidas ordinarias y extraordinarias para alumnado con NEAE. Especifica adaptaciones significativas (modificación de criterios) y no significativas (tiempo, formato). Diseña un plan de recuperación con pruebas competenciales para criterios no superados, no repetición de tareas.</t>
+  </si>
+  <si>
+    <t>Incluye al menos dos mecanismos: adaptaciones significativas (menos criterios) y no significativas (más tiempo, formatos alternativos). Para recuperación, diseña pruebas competenciales que permitan demostrar la adquisición de los criterios no superados.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer y valorar las lenguas oficiales de España y las variedades dialectales del español, con atención especial al gallego y al castellano, a partir de la explicación de su ori</t>
   </si>
   <si>
     <t xml:space="preserve">Identificar y cuestionar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valoración de la riqueza cultural, lingüística y dialectal a partir del análisis </t>
   </si>
   <si>
     <t>Identificar y evitar los usos discriminatorios de la lengua, los abusos a través de la palabra y los usos manipuladores del lenguaje partiendo de la reflexión y del análisis de los</t>
   </si>
@@ -1499,782 +1922,1088 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>210</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>293</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>211</v>
+        <v>294</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>212</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>214</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>325</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>215</v>
+        <v>326</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>216</v>
+        <v>327</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>217</v>
+        <v>328</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>218</v>
+        <v>329</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>219</v>
+        <v>330</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>220</v>
+        <v>331</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>3.03</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>221</v>
+        <v>332</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>3.03</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>222</v>
+        <v>333</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>3.03</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>3.03</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>223</v>
+        <v>334</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>3.03</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>224</v>
+        <v>335</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>3.03</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>225</v>
+        <v>336</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>3.03</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>3.03</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>226</v>
+        <v>337</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>3.03</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>3.03</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>3.03</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>227</v>
+        <v>338</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>3.03</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>228</v>
+        <v>339</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>3.03</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>229</v>
+        <v>340</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>3.03</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>91</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>230</v>
+        <v>341</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>3.03</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>231</v>
+        <v>342</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>3.03</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>3.03</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>232</v>
+        <v>343</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>3.03</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>233</v>
+        <v>344</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>3.03</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>234</v>
+        <v>345</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>3.03</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>3.03</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
         <v>104</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>225</v>
+        <v>336</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>3.03</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>3.03</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>3.03</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>235</v>
+        <v>346</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>3.03</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>3.03</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>236</v>
+        <v>347</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>3.03</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
         <v>115</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>237</v>
+        <v>348</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
         <v>3.03</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>238</v>
+        <v>349</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <v>3.03</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
         <v>3.03</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>239</v>
+        <v>350</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <v>3.03</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5" t="s">
         <v>122</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>227</v>
+        <v>338</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
         <v>3.03</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
         <v>123</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>240</v>
+        <v>351</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
         <v>3.03</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5" t="s">
-        <v>241</v>
+        <v>352</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
         <f>SUM(E3:E35)</f>
         <v>99.99000000000002</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>242</v>
+        <v>353</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AK31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AK31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" s="6" t="s">
-        <v>243</v>
+        <v>354</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>244</v>
+        <v>355</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>69</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>71</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>73</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>75</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>77</v>
       </c>
@@ -2332,1335 +3061,1335 @@
       <c r="AB1" s="6" t="s">
         <v>111</v>
       </c>
       <c r="AC1" s="6" t="s">
         <v>113</v>
       </c>
       <c r="AD1" s="6" t="s">
         <v>115</v>
       </c>
       <c r="AE1" s="6" t="s">
         <v>117</v>
       </c>
       <c r="AF1" s="6" t="s">
         <v>119</v>
       </c>
       <c r="AG1" s="6" t="s">
         <v>120</v>
       </c>
       <c r="AH1" s="6" t="s">
         <v>122</v>
       </c>
       <c r="AI1" s="6" t="s">
         <v>123</v>
       </c>
       <c r="AJ1" s="6" t="s">
-        <v>245</v>
+        <v>356</v>
       </c>
       <c r="AK1" s="6" t="s">
-        <v>219</v>
+        <v>330</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="5" t="s">
-        <v>246</v>
+        <v>357</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AI2),"")</f>
         <v/>
       </c>
       <c r="AK2" s="5"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="5" t="s">
-        <v>247</v>
+        <v>358</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AI3),"")</f>
         <v/>
       </c>
       <c r="AK3" s="5"/>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="5" t="s">
-        <v>248</v>
+        <v>359</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AI4),"")</f>
         <v/>
       </c>
       <c r="AK4" s="5"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="5" t="s">
-        <v>249</v>
+        <v>360</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AI5),"")</f>
         <v/>
       </c>
       <c r="AK5" s="5"/>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="5" t="s">
-        <v>250</v>
+        <v>361</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AI6),"")</f>
         <v/>
       </c>
       <c r="AK6" s="5"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="5" t="s">
-        <v>251</v>
+        <v>362</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AI7),"")</f>
         <v/>
       </c>
       <c r="AK7" s="5"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="5" t="s">
-        <v>252</v>
+        <v>363</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AI8),"")</f>
         <v/>
       </c>
       <c r="AK8" s="5"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="5" t="s">
-        <v>253</v>
+        <v>364</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AI9),"")</f>
         <v/>
       </c>
       <c r="AK9" s="5"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="5" t="s">
-        <v>254</v>
+        <v>365</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AI10),"")</f>
         <v/>
       </c>
       <c r="AK10" s="5"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="5" t="s">
-        <v>255</v>
+        <v>366</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AI11),"")</f>
         <v/>
       </c>
       <c r="AK11" s="5"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="5" t="s">
-        <v>256</v>
+        <v>367</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AI12),"")</f>
         <v/>
       </c>
       <c r="AK12" s="5"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="5" t="s">
-        <v>257</v>
+        <v>368</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AI13),"")</f>
         <v/>
       </c>
       <c r="AK13" s="5"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="5" t="s">
-        <v>258</v>
+        <v>369</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5"/>
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AI14),"")</f>
         <v/>
       </c>
       <c r="AK14" s="5"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="5" t="s">
-        <v>259</v>
+        <v>370</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AI15),"")</f>
         <v/>
       </c>
       <c r="AK15" s="5"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="5" t="s">
-        <v>260</v>
+        <v>371</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AI16),"")</f>
         <v/>
       </c>
       <c r="AK16" s="5"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="5" t="s">
-        <v>261</v>
+        <v>372</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AI17),"")</f>
         <v/>
       </c>
       <c r="AK17" s="5"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="5" t="s">
-        <v>262</v>
+        <v>373</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AI18),"")</f>
         <v/>
       </c>
       <c r="AK18" s="5"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="5" t="s">
-        <v>263</v>
+        <v>374</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AI19),"")</f>
         <v/>
       </c>
       <c r="AK19" s="5"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="5" t="s">
-        <v>264</v>
+        <v>375</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AI20),"")</f>
         <v/>
       </c>
       <c r="AK20" s="5"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="5" t="s">
-        <v>265</v>
+        <v>376</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AI21),"")</f>
         <v/>
       </c>
       <c r="AK21" s="5"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="5" t="s">
-        <v>266</v>
+        <v>377</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AI22),"")</f>
         <v/>
       </c>
       <c r="AK22" s="5"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="5" t="s">
-        <v>267</v>
+        <v>378</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AI23),"")</f>
         <v/>
       </c>
       <c r="AK23" s="5"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="5" t="s">
-        <v>268</v>
+        <v>379</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AI24),"")</f>
         <v/>
       </c>
       <c r="AK24" s="5"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="5" t="s">
-        <v>269</v>
+        <v>380</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AI25),"")</f>
         <v/>
       </c>
       <c r="AK25" s="5"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="5" t="s">
-        <v>270</v>
+        <v>381</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AI26),"")</f>
         <v/>
       </c>
       <c r="AK26" s="5"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="5" t="s">
-        <v>271</v>
+        <v>382</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AI27),"")</f>
         <v/>
       </c>
       <c r="AK27" s="5"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="5" t="s">
-        <v>272</v>
+        <v>383</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AI28),"")</f>
         <v/>
       </c>
       <c r="AK28" s="5"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="5" t="s">
-        <v>273</v>
+        <v>384</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AI29),"")</f>
         <v/>
       </c>
       <c r="AK29" s="5"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="5" t="s">
-        <v>274</v>
+        <v>385</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AI30),"")</f>
         <v/>
       </c>
       <c r="AK30" s="5"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="5" t="s">
-        <v>275</v>
+        <v>386</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -8854,236 +9583,638 @@
       </c>
       <c r="C54" s="5">
         <v>4</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>185</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
         <v>187</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>190</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="E2" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="F2" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="G2" s="6" t="s">
         <v>193</v>
-      </c>
-[...40 lines deleted...]
-        <v>202</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C4" s="5" t="s">
         <v>207</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="D4" s="5" t="s">
         <v>208</v>
       </c>
     </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>259</v>
+      </c>
+    </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>