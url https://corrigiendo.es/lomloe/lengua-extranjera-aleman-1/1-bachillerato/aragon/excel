--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua extranjera aleman 1</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 22:36</t>
+    <t>01/09/2026 14:09</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Alemán I de 1º Bachillerato, por lo que aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera aleman 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplica el currículo del BOE sin cambios.</t>
   </si>
@@ -439,268 +439,208 @@
   <si>
     <t>Consolidación y transferencia.</t>
   </si>
   <si>
     <t>Excelente</t>
   </si>
   <si>
     <t>Domina, justifica, transfiere.</t>
   </si>
   <si>
     <t>Ampliación o mentoría entre iguales.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Aragón en alemán: guía digital para jóvenes viajeros</t>
+    <t>Guías del Pirineo: tu tour en alemán</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Producción de un blog colaborativo sobre el patrimonio y la cultura aragonesa dirigido a un público juvenil germanohablante</t>
+    <t>Un podcast o videoblog para descubrir los tesoros de Aragón</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón recibe cada año turistas de habla alemana, pero no existen guías atractivas y actualizadas para un público joven. Los estudiantes, como nativos digitales, pueden crear contenido auténtico y adaptado a sus intereses, mejorando su competencia comunicativa en alemán y su conciencia intercultural.</t>
+    <t>El auge del turismo de naturaleza y cultural en Aragón atrae a visitantes de países de habla alemana. Sin embargo, muchos no cuentan con información local en su idioma o desconocen lugares menos masificados. El alumnado actuará como mediador cultural produciendo contenido digital útil para esos turistas.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y publicar un blog en alemán con entradas originales sobre lugares, gastronomía, tradiciones y experiencias en Aragón, que resulte útil e interesante para jóvenes alemanes que planean visitar la comunidad.</t>
+    <t>Diseñar y grabar un podcast o videoblog en alemán (3-5 minutos) que presente un lugar o ruta de Aragón desde una perspectiva cultural y sostenible, dirigido a turistas germanohablantes.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...3 lines deleted...]
-• Herramientas digitales: diccionarios online, corrector ortográfico, traductor asistido (DeepL)</t>
+• Dispositivos con micrófono (móviles o portátiles)
+• Software de grabación/edición (Audacity, CapCut, o similar)
+• Acceso a internet para investigación y publicación
+• Listas de cotejo para guion y expresión oral
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (creación y publicación de contenido online), conciencia y expresiones culturales (patrimonio aragonés y cultura alemana), sentido de iniciativa y espíritu emprendedor (gestión de un proyecto colaborativo), competencia en comunicación lingüística (producción escrita y oral en alemán y reflexión en español).</t>
+    <t>Educación para el desarrollo sostenible (turismo responsable), Competencia digital (creación y edición de contenido) y Competencia ciudadana (valoración de la diversidad cultural).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo motivador de un joven alemán que pide ayuda para planificar su viaje a Aragón. Lluvia de ideas en grupos sobre qué información sería útil y cómo presentarla. Cada grupo elige un tema (gastronomía, monumentos, ocio, tradiciones). Se define la audiencia y los criterios de calidad del blog.</t>
-[...2 lines deleted...]
-    <t>Lista de ideas y elección del tema por grupo, registrada en un documento compartido.</t>
+    <t>Se lanza la pregunta guía. Se visualizan ejemplos breves de guías turísticas en alemán. Se debate sobre el perfil del turista germanohablante en Aragón y qué lugares les interesarían. Se forman equipos de 3-4.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en la pizarra y primeras elecciones de lugar por equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres lingüísticos: vocabulario específico (adjetivos descriptivos, verbos de opinión, léxico de viajes), estructuras gramaticales (oraciones de relativo, conjunciones básicas) y estrategias de mediación (explicar conceptos culturales). Ejercicios prácticos con textos modelo de blogs de viajes en alemán. Cada grupo elabora un banco de recursos lingüísticos para su tema.</t>
-[...2 lines deleted...]
-    <t>Ejercicios escritos cumplimentados y banco de vocabulario por grupo.</t>
+    <t>Talleres lingüísticos: vocabulario de turismo, geografía, patrimonio (Wechselpräpositionen, adjetivos descriptivos). También se trabajan estrategias de producción oral (entonación, pausas) y de mediación intercultural (cómo explicar algo que no existe en la cultura de origen). Se proporcionan estructuras para la argumentación y la recomendación.</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y role-play grabado en audio corto.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Investigación en internet y entrevistas (si es posible) sobre el tema elegido. Redacción de un borrador de la entrada del blog con estructura: título, introducción, desarrollo, consejos prácticos. Coevaluación entre grupos usando una rúbrica de claridad, adecuación, riqueza léxica y corrección. Revisión y mejora del borrador.</t>
-[...2 lines deleted...]
-    <t>Borrador inicial y versión revisada, con anotaciones de la coevaluación.</t>
+    <t>Cada equipo investiga el lugar elegido (historia, curiosidades, datos prácticos). Planifica el contenido del podcast/video: estructura, puntos clave, duración. Redacta el guion colaborativamente y lo revisa con ayuda de listas de cotejo. Se practica la pronunciación y se graban pruebas.</t>
+  </si>
+  <si>
+    <t>Borrador del guion y plan de producción.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Creación del blog en la plataforma elegida. Subida de las entradas finales con imágenes libres de derechos (fotos propias o bancos). Diseño de la portada y personalización del blog. Ensayo de una presentación oral (2-3 minutos por grupo) para explicar el proceso y el contenido. Publicación del blog y difusión del enlace en redes del centro.</t>
-[...2 lines deleted...]
-    <t>Blog visible en línea, entrada de cada grupo, grabación de la presentación oral (opcional).</t>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Grabación del podcast/video. Edición básica (cortes, música de fondo opcional). Subida a una plataforma común (canal de YouTube escolar, página web o repositorio). Primera revisión entre pares antes de la publicación.</t>
+  </si>
+  <si>
+    <t>Archivo de audio/vídeo final y metadatos (título, descripción).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada grupo completa una autoevaluación y una coevaluación basadas en la rúbrica de criterios. Debate metacognitivo sobre lo aprendido: dificultades, estrategias útiles, aspectos interculturales descubiertos. Se recoge una reflexión individual escrita (en español o alemán) sobre el impacto de la actividad en su competencia comunicativa y cultural.</t>
-[...2 lines deleted...]
-    <t>Rúbricas cumplimentadas, reflexiones individuales.</t>
+    <t>Cada equipo presenta su producto al resto de la clase. Coevaluación con rúbrica. Autoevaluación individual mediante diana de aprendizaje. Puesta en común de las reflexiones interculturales.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Descubre los datos: el alemán en Aragón</t>
-[...8 lines deleted...]
-    <t>Investigar y analizar datos reales sobre la presencia de la lengua y cultura alemanas en Aragón, y comunicar los resultados en alemán a un público real de la comunidad educativa.</t>
+    <t>Cultura en escena: Exposición intercultural Aragón-Alemania</t>
+  </si>
+  <si>
+    <t>Creación de una exposición bilingüe sobre patrimonio aragonés para la comunidad germanohablante</t>
+  </si>
+  <si>
+    <t>El centro educativo colabora con la Asociación de Amigos del Goethe-Institut de Zaragoza, que organiza encuentros interculturales. La asociación ha solicitado una exposición sobre la cultura aragonesa para su público germanohablante (socios, estudiantes de alemán, visitantes). El alumnado de 1.º Bachillerato asume el reto de crear una exposición que tienda puentes entre Aragón y el mundo germanoparlante.</t>
+  </si>
+  <si>
+    <t>El alumnado debe investigar un elemento del patrimonio aragonés, elaborar un panel expositivo (póster) en alemán acompañado de una breve guía de mediación en español, y presentarlo oralmente en alemán a la asociación, fomentando el diálogo intercultural.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula con ordenadores y proyector
-[...99 lines deleted...]
-    <t>Rúbricas de autoevaluación y coevaluación cumplimentadas.</t>
+• Plantilla de panel expositivo (Canva o PowerPoint)
+• Fichas de vocabulario sobre patrimonio cultural
+• Ejemplos de exposiciones bilingües (páginas web de museos)
+• Rúbricas de evaluación para cada criterio
+• Cámara o dispositivo para grabar presentaciones (opcional)</t>
+  </si>
+  <si>
+    <t>Educación intercultural, competencia en comunicación lingüística, conciencia y expresiones culturales.</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud de la asociación y se visionan ejemplos de exposiciones bilingües. El alumnado debate qué elementos del patrimonio aragonés podrían interesar a un público alemán. Se formula la pregunta guía y se organizan los equipos (4-5 personas).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en la pizarra y elección de un elemento patrimonial por equipo.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: (a) vocabulario específico para describir patrimonio cultural en alemán; (b) estrategias de mediación (explicar sin traducir literalmente); (c) estructura de un panel expositivo. Se realizan ejercicios prácticos con textos modelo.</t>
+  </si>
+  <si>
+    <t>Fichas de vocabulario y ejercicios de mediación rellenadas.</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga su elemento patrimonial (uso de fuentes fiables en alemán y español), redacta un primer borrador del texto del panel en alemán, y prepara una breve guía de mediación en español. Se realizan coevaluaciones entre equipos para mejorar los textos.</t>
+  </si>
+  <si>
+    <t>Borrador del panel (alemán) y guía de mediación (español).</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan el panel final (con imágenes, diseño visual) y ensayan la presentación oral en alemán (3-5 min). Se preparan preguntas para el público. Se realiza un ensayo general con feedback del profesor y de otros equipos.</t>
+  </si>
+  <si>
+    <t>Panel final (formato digital o impreso) y guion de la presentación.</t>
+  </si>
+  <si>
+    <t>Presentación de la exposición a la asociación (puede ser virtual si no es presencial). Cada equipo expone su panel y atiende preguntas. Tras la presentación, se realiza una autoevaluación y coevaluación mediante rúbrica. El alumnado completa un diario de aprendizaje reflexionando sobre el proceso y las diferencias culturales.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (autoevaluación y coevaluación) y diario de aprendizaje.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1592,1447 +1532,1447 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>202</v>
+        <v>185</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>204</v>
+        <v>187</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>205</v>
+        <v>188</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>206</v>
+        <v>189</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>207</v>
+        <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>209</v>
+        <v>192</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>210</v>
+        <v>193</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>211</v>
+        <v>194</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>212</v>
+        <v>195</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>213</v>
+        <v>196</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>214</v>
+        <v>197</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>215</v>
+        <v>198</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>217</v>
+        <v>200</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>218</v>
+        <v>201</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>219</v>
+        <v>202</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>220</v>
+        <v>203</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>222</v>
+        <v>205</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>223</v>
+        <v>206</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>227</v>
+        <v>210</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>228</v>
+        <v>211</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>140</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>230</v>
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>234</v>
+        <v>217</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>6.25</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>6.25</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>6.25</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>6.25</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>242</v>
+        <v>225</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>6.25</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>6.25</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>6.25</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>6.25</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>6.25</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>6.25</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>6.25</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>248</v>
+        <v>231</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>6.25</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>6.25</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>6.25</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>6.25</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>252</v>
+        <v>235</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>6.25</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <f>SUM(E3:E18)</f>
         <v>100</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>254</v>
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="8" t="s">
-        <v>255</v>
+        <v>238</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8">
         <v>5.1</v>
       </c>
       <c r="N1" s="8">
         <v>5.2</v>
       </c>
       <c r="O1" s="8">
         <v>5.3</v>
       </c>
       <c r="P1" s="8">
         <v>6.1</v>
       </c>
       <c r="Q1" s="8">
         <v>6.2</v>
       </c>
       <c r="R1" s="8">
         <v>6.3</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="7" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:R2),"")</f>
         <v/>
       </c>
       <c r="T2" s="7"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="7" t="s">
-        <v>259</v>
+        <v>242</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:R3),"")</f>
         <v/>
       </c>
       <c r="T3" s="7"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="7" t="s">
-        <v>260</v>
+        <v>243</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:R4),"")</f>
         <v/>
       </c>
       <c r="T4" s="7"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="7" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:R5),"")</f>
         <v/>
       </c>
       <c r="T5" s="7"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="7" t="s">
-        <v>262</v>
+        <v>245</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:R6),"")</f>
         <v/>
       </c>
       <c r="T6" s="7"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="7" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:R7),"")</f>
         <v/>
       </c>
       <c r="T7" s="7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="7" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:R8),"")</f>
         <v/>
       </c>
       <c r="T8" s="7"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="7" t="s">
-        <v>265</v>
+        <v>248</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:R9),"")</f>
         <v/>
       </c>
       <c r="T9" s="7"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="7" t="s">
-        <v>266</v>
+        <v>249</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:R10),"")</f>
         <v/>
       </c>
       <c r="T10" s="7"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="7" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:R11),"")</f>
         <v/>
       </c>
       <c r="T11" s="7"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="7" t="s">
-        <v>268</v>
+        <v>251</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:R12),"")</f>
         <v/>
       </c>
       <c r="T12" s="7"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="7" t="s">
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:R13),"")</f>
         <v/>
       </c>
       <c r="T13" s="7"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="7" t="s">
-        <v>270</v>
+        <v>253</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:R14),"")</f>
         <v/>
       </c>
       <c r="T14" s="7"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="7" t="s">
-        <v>271</v>
+        <v>254</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:R15),"")</f>
         <v/>
       </c>
       <c r="T15" s="7"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="7" t="s">
-        <v>272</v>
+        <v>255</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:R16),"")</f>
         <v/>
       </c>
       <c r="T16" s="7"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="7" t="s">
-        <v>273</v>
+        <v>256</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:R17),"")</f>
         <v/>
       </c>
       <c r="T17" s="7"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="7" t="s">
-        <v>274</v>
+        <v>257</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:R18),"")</f>
         <v/>
       </c>
       <c r="T18" s="7"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="7" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:R19),"")</f>
         <v/>
       </c>
       <c r="T19" s="7"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="7" t="s">
-        <v>276</v>
+        <v>259</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:R20),"")</f>
         <v/>
       </c>
       <c r="T20" s="7"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="7" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:R21),"")</f>
         <v/>
       </c>
       <c r="T21" s="7"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="7" t="s">
-        <v>278</v>
+        <v>261</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:R22),"")</f>
         <v/>
       </c>
       <c r="T22" s="7"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="7" t="s">
-        <v>279</v>
+        <v>262</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:R23),"")</f>
         <v/>
       </c>
       <c r="T23" s="7"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="7" t="s">
-        <v>280</v>
+        <v>263</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:R24),"")</f>
         <v/>
       </c>
       <c r="T24" s="7"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="7" t="s">
-        <v>281</v>
+        <v>264</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:R25),"")</f>
         <v/>
       </c>
       <c r="T25" s="7"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="7" t="s">
-        <v>282</v>
+        <v>265</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:R26),"")</f>
         <v/>
       </c>
       <c r="T26" s="7"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="7" t="s">
-        <v>283</v>
+        <v>266</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:R27),"")</f>
         <v/>
       </c>
       <c r="T27" s="7"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="7" t="s">
-        <v>284</v>
+        <v>267</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:R28),"")</f>
         <v/>
       </c>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="7" t="s">
-        <v>285</v>
+        <v>268</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:R29),"")</f>
         <v/>
       </c>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="7" t="s">
-        <v>286</v>
+        <v>269</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:R30),"")</f>
         <v/>
       </c>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="7" t="s">
-        <v>287</v>
+        <v>270</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:R31),"")</f>
         <v/>
       </c>
       <c r="T31" s="7"/>
     </row>
   </sheetData>
@@ -5827,54 +5767,54 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A39" sqref="A39:E39"/>
+      <selection activeCell="A26" sqref="A26:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -5993,461 +5933,287 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>156</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>157</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>159</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>134</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>136</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>138</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>140</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>142</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>145</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>146</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>148</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>152</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>156</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>159</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      <c r="A28" s="1" t="s">
         <v>182</v>
-      </c>
-[...161 lines deleted...]
-        <v>199</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
-    <mergeCell ref="B28:E28"/>
-[...4 lines deleted...]
-    <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>200</v>
+        <v>183</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>201</v>
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>