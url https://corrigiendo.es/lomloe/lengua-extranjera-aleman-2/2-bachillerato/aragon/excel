--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no tiene decreto propio para Alemán II en 2º Bachillerato, aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera aleman 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, al no existir desarrollo curricular autonómico, se aplica el currículo del Real Decreto 217/2022, de 29 de marzo (BOE de 30 de marzo), en su integridad.</t>
   </si>
@@ -544,267 +544,265 @@
 • Aspectos socioculturales y sociolingüísticos relativos a convenciones sociales, registros, instituciones, valores, creencias y procesos de globalización.
 • Estrategias de prevención, detección, rechazo y actuación ante usos discriminatorios del lenguaje verbal y no verbal.</t>
   </si>
   <si>
     <t>5.1: Comparar y contrastar las semejanzas y diferencias entre distintas lenguas reflexionando sobre su funcionamiento.
 5.2: Utilizar con iniciativa y de forma creativa estrategias y destrezas de mejora de la capacidad comunicativa.
 5.3: Registrar y reflexionar sobre los progresos y dificultades de aprendizaje de la Lengua Extranjera.
 6.1: Actuar de forma adecuada, empática y respetuosa en situaciones interculturales.
 6.2: Valorar críticamente la diversidad lingüística, cultural y artística de los países de habla alemana.
 6.3: Aplicar de forma sistemática estrategias para defender y apreciar la diversidad lingüística y cultural.</t>
   </si>
   <si>
     <t>CE.LEA.5
 CE.LEA.6</t>
   </si>
   <si>
     <t>Evaluación del proyecto final mediante rúbricas compartidas, autoevaluación del progreso anual y simulacros finales de examen tipo EvAU.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Brücken bauen: Kultur entdecken und teilen</t>
+    <t>Deutsch verbindet: el alemán en Aragón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un blog digital sobre interculturalidad en alemán</t>
+    <t>Un documental para descubrir la huella germana a nuestro alrededor</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el marco de la materia Lengua Extranjera: Alemán II de 2º de Bachillerato en Aragón, el alumnado, con 3 horas semanales, suele tener un nivel B1.2. La comunidad educativa valora la internacionalización y existen contactos con centros de países germanoparlantes, pero hay escasa divulgación de su cultura entre los jóvenes aragoneses. Esta situación de aprendizaje se realiza en el primer trimestre, coincidiendo con el inicio del curso y la celebración de fiestas de otoño (Oktoberfest, San Martín).</t>
+    <t>Cada año, muchos alumnos de 1º de Bachillerato dudan si elegir Alemán I como optativa. El departamento de alemán quiere ofrecer una sesión informativa en la que sean los propios alumnos de 2º quienes, mediante un documental, motiven a sus compañeros mostrando la presencia real del alemán en Aragón.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos acercar la cultura de los países de lengua alemana a los jóvenes aragoneses mediante un blog digital atractivo, riguroso y en alemán, que fomente el respeto intercultural y la reflexión sobre la diversidad?</t>
+    <t>Investigar, planificar y producir un vídeo documental de 4-6 minutos en alemán (con subtítulos opcionales) que muestre la influencia alemana en Aragón, y presentarlo a los compañeros de 1º de Bachillerato para animarles a cursar alemán.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...5 lines deleted...]
-• Rúbricas de evaluación (autoevaluación, coevaluación y heteroevaluación)</t>
+• Ordenadores con acceso a internet y software de edición de vídeo (o móviles con apps tipo CapCut)
+• Micrófonos externos o auriculares con micrófono
+• Ficha guía de investigación
+• Plantilla de guión
+• Ejemplos de documentales breves (YouTube)
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación intercultural: reflexión sobre la diversidad cultural y el respeto a las diferencias. Competencia digital: uso de herramientas de creación y difusión de contenidos. Comprensión lectora y expresión escrita en lengua extranjera. Aprendizaje social y emocional: trabajo en equipo, autoconfianza, asertividad.</t>
+    <t>Competencia digital (edición de vídeo), competencia en comunicación lingüística (producción oral y escrita), y conciencia cultural.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo motivador sobre la interculturalidad. Lluvia de ideas sobre qué aspectos culturales conocen y cuáles les gustaría investigar. Formación de grupos heterogéneos (3-4 personas). Cada grupo elige un subtema (fiestas, gastronomía, música, etc.). Se establecen criterios de calidad del producto y se muestra un ejemplo de blog en alemán.</t>
-[...2 lines deleted...]
-    <t>Lista de ideas y acuerdos del grupo (acta breve en alemán).</t>
+    <t>Se presenta el encargo real: elaborar un documental para convencer a los alumnos de 1º de que el alemán es útil. Se visiona un ejemplo breve de documental intercultural y se debate la pregunta guía. Se forman equipos de 3-4 personas.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales de ideas y primeras hipótesis sobre vínculos alemán-Aragón.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres de lengua: vocabulario temático (festividades, platos típicos), estructuras para comparar (während, im Gegensatz zu), y estrategias de búsqueda de fuentes fiables (páginas web oficiales de turismo, noticias). Práctica de interacción: role-play sobre intercambio cultural. Cada grupo elabora un esquema de contenidos para su entrada.</t>
-[...2 lines deleted...]
-    <t>Esquema de contenidos y ejercicios de práctica cumplimentados.</t>
+    <t>El alumnado investiga en fuentes fiables (web de Turismo de Aragón, artículos de prensa, entrevistas a hablantes) y amplía léxico y estructuras para describir datos, contar historias y argumentar. Se trabajan conectores y entonación para la narración.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación con datos clave y vocabulario recogido.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>Cada equipo selecciona el enfoque (ej. turismo alemán en el Pirineo, empresas alemanas en Zaragoza, intercambios escolares) y redacta el guión completo. Se realizan actividades de mediación: explicar conceptos culturales a la audiencia. Se graban las primeras tomas de prueba.</t>
+  </si>
+  <si>
+    <t>Guión revisado con anotaciones y autocorrecciones.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Investigación autónoma en grupo: consultan fuentes seleccionadas (páginas web, vídeos, entrevistas a hablantes). Redactan un borrador de la entrada (texto y/o guion de vídeo) aplicando las estructuras trabajadas. Revisión por pares (coevaluación) con una rúbrica centrada en coherencia, riqueza léxica y adecuación al destinatario. Corrección del borrador.</t>
-[...11 lines deleted...]
-    <t>Entrada publicada en el blog y al menos dos comentarios en entradas de otros grupos.</t>
+    <t>Los equipos graban y editan el documental (vídeo, audio, subtítulos). Se realizan ensayos de la presentación oral. Durante la última sesión de esta fase, se comparte un borrador con otro equipo para coevaluación formativa.</t>
+  </si>
+  <si>
+    <t>Vídeo documental finalizado y autoevaluación del proceso.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Rellenar una rúbrica de autoevaluación (proceso y producto) y una diana de aprendizaje. Debriefing grupal sobre lo aprendido, dificultades encontradas y cómo mejorar. Cumplimentación de un diario de aprendizaje individual. El profesorado evalúa con la misma rúbrica. Se acuerdan acciones de mejora para próximos proyectos.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación cumplimentada, diario de aprendizaje.</t>
+    <t>Sesión 1: Proyección de los documentales ante la audiencia real (alumnado de 1º), y turno de preguntas. Sesión 2: Coevaluación entre equipos y autoevaluación mediante rúbricas. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Daten entdecken, Zukunft gestalten</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos investigar y comunicar en alemán un fenómeno social o científico relevante para Aragón utilizando fuentes de datos fiables?</t>
+    <t>Wie viel Deutsch steckt in Aragón?</t>
+  </si>
+  <si>
+    <t>Eine datenbasierte Erkundung der deutschen Sprache in unserer Region</t>
+  </si>
+  <si>
+    <t>Aragón ist wirtschaftlich und touristisch mit deutschsprachigen Ländern verbunden: Unternehmen wie BSH, Henkel oder der Tourismus im Pyrenäenraum sind auf Deutsch angewiesen. Gleichzeitig wird Deutsch als Fremdsprache in Schulen angeboten. Die Schülerinnen und Schüler sollen diese Realität mit eigenen Daten untersuchen.</t>
+  </si>
+  <si>
+    <t>Führe eine kleine Feldstudie durch: Erhebe Daten zur Präsenz und Wahrnehmung des Deutschen in deiner Umgebung (z. B. bei lokalen Unternehmen, auf der Straße oder in der Schule), werte sie aus und verfasse einen Bericht mit Empfehlungen zur Förderung der deutschen Sprache.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet
-[...37 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas y reflexión personal escrita.</t>
+• Vorlage für Fragebogen (z. B. Google Forms)
+• Tabellenkalkulation (z. B. Excel, LibreOffice Calc)
+• Wörterbücher und Grammatikübersichten
+• Beispiel-Forschungsberichte</t>
+  </si>
+  <si>
+    <t>Interkulturelle Kompetenz, Datenkompetenz, Sprachbewusstsein</t>
+  </si>
+  <si>
+    <t>Einstieg mit einem kurzen Video oder Artikel über Deutsch in Spanien. Die Klasse sammelt erste Vermutungen und formuliert die Leitfrage. Vorstellung des Auftrags: eigene Datenerhebung in der Region.</t>
+  </si>
+  <si>
+    <t>Notizen zu Hypothesen und Fragen</t>
+  </si>
+  <si>
+    <t>Einführung in Methoden der Datenerhebung: Fragebogendesign, Statistik-Grundlagen und relevantes Vokabular. Jede Gruppe erstellt einen detaillierten Forschungsplan.</t>
+  </si>
+  <si>
+    <t>Forschungsplan mit Methodenbeschreibung</t>
+  </si>
+  <si>
+    <t>Durchführung der Umfragen (z. B. in der Schule, in der Stadt oder online). Auswertung der Daten in Tabellen und Diagrammen.</t>
+  </si>
+  <si>
+    <t>Rohdaten und erste Diagramme</t>
+  </si>
+  <si>
+    <t>Verfassen des Forschungsberichts (Einleitung, Methodik, Ergebnisse, Diskussion, Fazit). Vorbereitung einer kurzen Präsentation für die reale Zielgruppe.</t>
+  </si>
+  <si>
+    <t>Fertiggestellter Bericht und Präsentationsfolien</t>
+  </si>
+  <si>
+    <t>Präsentation der Ergebnisse vor der Klasse (simuliert reale Zielgruppe). Peer-Feedback und Selbsteinschätzung anhand der Kriterienraster.</t>
+  </si>
+  <si>
+    <t>Ausgefüllte Selbsteinschätzung und Peer-Feedback-Bögen</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Transforma tu entorno: un proyecto artístico en alemán para Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos diseñar y llevar a cabo un proyecto artístico (exposición, vídeo o instalación) que muestre la riqueza cultural de Aragón en alemán, implicando a la comunidad educativa y local?</t>
+    <t>Dein Aragón: guía turística en alemán para Jaca</t>
+  </si>
+  <si>
+    <t>Creación de un recurso turístico para germanoparlantes</t>
+  </si>
+  <si>
+    <t>La oficina de turismo de Jaca desea mejorar la acogida al creciente número de turistas de habla alemana, especialmente durante la temporada de esquí y el Camino de Santiago. Necesitan un material atractivo y útil creado por jóvenes que entienden los intereses de sus coetáneos.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir una guía turística digital en alemán (tríptico interactivo o página web) para la localidad de Jaca, destinada a visitantes germanoparlantes, que incluya información práctica, recomendaciones culturales y consejos para una estancia respetuosa.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet y software de edición (Canva, iMovie, OpenShot).
-[...36 lines deleted...]
-    <t>Dianas de evaluación cumplimentadas y reflexión escrita individual en alemán.</t>
+• Ordenadores o tablets con conexión a internet
+• Canva, Genially o Google Sites
+• Web oficial de turismo de Jaca
+• Ejemplos de guías turísticas en alemán
+• Ficha de vocabulario y estructuras
+• Rúbricas de evaluación (impresas o digitales)</t>
+  </si>
+  <si>
+    <t>Educación intercultural y sostenibilidad turística.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la oficina de turismo de Jaca mediante un correo real o simulado. Se visiona un breve vídeo promocional de Jaca en alemán. Se lanza la pregunta guía y se recogen ideas iniciales sobre qué contenidos debería tener una guía turística. Se forman grupos de 4-5.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en el cuaderno (alemán/español).</t>
+  </si>
+  <si>
+    <t>Se trabajan contenidos lingüísticos: vocabulario turístico (alojamiento, monumentos, gastronomía), estructuras para dar recomendaciones (Imperativ, Modalverben, Sätze mit 'man'), y expresiones para consejos culturales. Se analizan ejemplos de guías turísticas reales en alemán. Se practica la comprensión auditiva y lectora con textos sobre Jaca.</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y comprensión; análisis de guías modelo.</t>
+  </si>
+  <si>
+    <t>Los grupos investigan sobre Jaca: consultan páginas web oficiales (turismo.jaca.es), buscan información sobre horarios, precios, eventos. Deciden qué lugares incluir y elaboran un itinerario. Redactan borradores de las secciones y los revisan entre iguales. El docente proporciona retroalimentación lingüística.</t>
+  </si>
+  <si>
+    <t>Borradores de la guía (textos y bocetos).</t>
+  </si>
+  <si>
+    <t>Los grupos maquetan la guía en formato digital (Canva, Genially o Google Sites). Incluyen imágenes, mapas y consejos culturales. Preparan una presentación oral de 3-5 minutos para defender su propuesta ante el representante de la oficina de turismo. Ensayan la exposición.</t>
+  </si>
+  <si>
+    <t>Versión final de la guía digital; guión de la presentación oral.</t>
+  </si>
+  <si>
+    <t>Un representante real de la oficina de turismo (o un miembro del profesorado simulado) asiste a las presentaciones. Cada grupo expone su guía y responde preguntas. Se realiza coevaluación entre grupos y autoevaluación individual. Se asignan niveles de logro (1-4) a cada criterio según rúbricas.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas; diana de autoevaluación; grabación de las presentaciones (opcional).</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -6221,85 +6219,85 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>182</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>186</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>188</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>189</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>159</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>193</v>
@@ -6389,68 +6387,68 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>202</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>204</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>188</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>207</v>
       </c>
     </row>
@@ -6540,82 +6538,82 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>215</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>217</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>219</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>221</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>188</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>223</v>
       </c>
       <c r="E39" s="7" t="s">