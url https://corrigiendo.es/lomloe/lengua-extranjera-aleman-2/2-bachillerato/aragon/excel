--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>10/07/2026 21:52</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no tiene decreto propio para Alemán II en 2º Bachillerato, aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera aleman 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, al no existir desarrollo curricular autonómico, se aplica el currículo del Real Decreto 217/2022, de 29 de marzo (BOE de 30 de marzo), en su integridad.</t>
   </si>