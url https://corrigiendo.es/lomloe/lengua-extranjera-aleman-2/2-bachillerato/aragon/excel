--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:52</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no tiene decreto propio para Alemán II en 2º Bachillerato, aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera aleman 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, al no existir desarrollo curricular autonómico, se aplica el currículo del Real Decreto 217/2022, de 29 de marzo (BOE de 30 de marzo), en su integridad.</t>
   </si>