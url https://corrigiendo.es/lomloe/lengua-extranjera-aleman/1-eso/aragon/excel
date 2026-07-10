--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="524">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua extranjera aleman</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:41</t>
+    <t>10/07/2026 20:22</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Alemán 1º ESO; aplica el currículo estatal del RD 217/2022 íntegramente.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera aleman</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La comunidad autónoma mantiene sin cambios todos los criterios de evaluación y saberes básicos del BOE, tanto en la numeración como en las descripciones.</t>
   </si>
@@ -969,267 +969,263 @@
   </si>
   <si>
     <t>2.3: Seleccionar y aplicar estrategias para planificar y producir textos complejos.
 3.2: Utilizar estrategias adecuadas para iniciar y mantener la comunicación.
 4.2: Aplicar estrategias que faciliten la comprensión y producción de información en la mediación.
 5.2: Utilizar estrategias de mejora de la capacidad de comunicar y aprender.
 5.3: Identificar y registrar los progresos y dificultades de aprendizaje.
 6.1: Actuar de forma empática y respetuosa en situaciones interculturales.
 6.3: Aplicar estrategias para explicar y apreciar la diversidad cultural y artística.</t>
   </si>
   <si>
     <t>CE.LEA.2
 CE.LEA.3
 CE.LEA.6</t>
   </si>
   <si>
     <t>Evaluación del proyecto final de intercambio simulado y escalas de autoevaluación del progreso anual.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Preséntate en alemán!</t>
+    <t>Entdeckt unser Leben!</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un vídeo personal para un intercambio escolar</t>
+    <t>Un podcast en alemán sobre la vida cotidiana en Aragón</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 1º ESO del IES... en Aragón participa en un intercambio virtual con un instituto de Berlín. Para iniciar la comunicación, cada pareja grabará un breve vídeo presentándose mutuamente y describiendo aspectos de su entorno aragonés, usando alemán básico.</t>
+    <t>El centro forma parte de un programa eTwinning y ha establecido contacto con un instituto en Baviera. El alumnado alemán ha enviado un breve podcast sobre su día a día y espera recibir uno similar del grupo español.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo presentarías tu vida en Aragón a un estudiante alemán? Crea un vídeo de entrevista que muestre quién eres y de dónde vienes.</t>
+    <t>Crear un episodio de podcast en alemán (3-5 minutos) en el que dos o tres compañeros conversen sobre su vida cotidiana, incluyendo descripciones de su entorno local, horarios, aficiones y comidas.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos con cámara (móviles, tablets)
-[...1 lines deleted...]
-• Plataforma para compartir vídeos (Google Drive, Padlet)
+• Podcast modelo en alemán (grabado por el docente o descargado de fuentes libres)
+• Fichas de vocabulario y gramática
+• Audacity o herramienta de grabación online
+• Lista de verificación para la revisión del guion
+• Rúbrica de evaluación (oral y escrita) y diana de autoevaluación</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación intercultural y competencia digital (grabación y edición de audio).</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el podcast modelo alemán. El grupo debate qué aspectos de su vida cotidiana podrían interesar a los destinatarios y se formula la pregunta guía. Se forman equipos de 2-3 personas.</t>
+  </si>
+  <si>
+    <t>Notas individuales con ideas iniciales.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Los alumnos escuchan el podcast modelo y realizan actividades de comprensión (extraer detalles, asociar imágenes). Posteriormente, trabajan vocabulario y estructuras necesarias (horas, comidas, verbos modales) mediante fichas y juegos de rol.</t>
+  </si>
+  <si>
+    <t>Ficha de comprensión cumplimentada y ejercicios de vocabulario.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo escribe el guion de su podcast. Primero un borrador, después lo revisan con ayuda del docente y de una lista de verificación. Asignan roles (quién dice qué) y practican la lectura en voz alta.</t>
+  </si>
+  <si>
+    <t>Borrador inicial y versión revisada del guion.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos graban el podcast utilizando Audacity o una herramienta online. Escuchan la grabación, corrigen errores evidentes y exportan el archivo. Finalmente, suben el episodio a una plataforma compartida (Padlet o Google Drive) para enviarlo al instituto alemán.</t>
+  </si>
+  <si>
+    <t>Archivo de audio del podcast.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Cada grupo escucha el podcast de otro equipo y completa una rúbrica de coevaluación. Posteriormente, rellenan una diana de autoevaluación sobre su propio proceso. El docente asigna niveles de logro a cada criterio usando las rúbricas y las observaciones de las fases.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Erzähl deine Daten!</t>
+  </si>
+  <si>
+    <t>Wir sammeln, analysieren und präsentieren Daten über unser Leben</t>
+  </si>
+  <si>
+    <t>El centro participa en un proyecto europeo sobre hábitos juveniles y necesita datos reales de su alumnado. El grupo de alemán de 1º ESO es el encargado de diseñar una encuesta en alemán sobre la vida diaria, recoger datos entre sus compañeros y presentar los resultados a otro curso que también estudia alemán.</t>
+  </si>
+  <si>
+    <t>Diseñar una encuesta en alemán sobre rutinas diarias (comida, deporte, tiempo libre, estudios), recoger datos de los compañeros, analizarlos y comunicar los hallazgos a otro grupo de alemán del centro mediante una presentación oral apoyada en un póster o diapositivas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Modelos de encuestas en alemán
+• Plantilla digital para gráficos (Canva, Excel)
+• Vídeos breves de encuestas callejeras en alemán
 • Fichas de vocabulario y estructuras
-• Modelo de guion
-[...84 lines deleted...]
-    <t>¿Cómo es realmente la vida cotidiana de los jóvenes en Alemania, Austria o Suiza? Debemos investigar datos estadísticos y presentarlos de forma clara en alemán.</t>
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la salud (hábitos) y competencia digital (tratamiento de datos)</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: crear una encuesta en alemán sobre la vida diaria y presentar los resultados a otro curso. Se visionan breves vídeos de encuestas en alemán. Se generan ideas sobre qué preguntar. Se forman equipos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en cuaderno de equipo con posibles temas.</t>
+  </si>
+  <si>
+    <t>Se trabajan el léxico y las estructuras necesarias: preguntas, adverbios de frecuencia, vocabulario de rutinas. Se analizan modelos de encuestas. Se practica la comprensión de preguntas y respuestas cortas. Se enseñan estrategias de comprensión (uso de imágenes, deducción por contexto).</t>
+  </si>
+  <si>
+    <t>Ejercicios de comprensión de una encuesta modelo y producción de preguntas guiadas.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora su encuesta definitiva (5-6 preguntas) y la pasa a 10 compañeros de otros equipos o de la clase. Recogen las respuestas en una tabla. Introducen los datos en una plantilla digital (Excel/Canva) para generar gráficos sencillos. Interpretan los resultados.</t>
+  </si>
+  <si>
+    <t>Encuestas cumplimentadas y tabla de datos con gráfico de barras.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta un breve informe escrito en alemán (5-7 frases) resumiendo los resultados. Diseñan un póster o diapositiva con los gráficos y frases clave. Ensayan la exposición oral (cada miembro explica una parte).</t>
+  </si>
+  <si>
+    <t>Borrador del informe y primer diseño del póster.</t>
+  </si>
+  <si>
+    <t>Presentación de los pósteres ante el otro grupo de alemán. Turno de preguntas. Coevaluación y autoevaluación mediante rúbrica. Debate sobre qué han aprendido sobre sí mismos y sobre el alemán.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el profesor y coevaluación entre equipos.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Mudéjar en tus oídos: guía artística para turistas alemanes</t>
+  </si>
+  <si>
+    <t>Una audioguía en alemán sobre el patrimonio mudéjar de Teruel</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Teruel quiere mejorar la experiencia de los turistas germanohablantes que visitan el conjunto mudéjar, pero carece de materiales en alemán. El grupo de 1.º ESO de alemán puede crear una audioguía artística que combine descripciones, recomendaciones y elementos visuales.</t>
+  </si>
+  <si>
+    <t>Diseñar y grabar una audioguía en alemán de 2-3 minutos sobre un monumento mudéjar turolense, dirigida a turistas germanohablantes, que incluya una breve descripción, un dato curioso y una recomendación práctica.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores o tablets con acceso a internet
-[...97 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada. Autoevaluación escrita.</t>
+• Dispositivos móviles o tabletas para grabar
+• Plantilla de guion
+• Ejemplos de audioguías (YouTube)
+• Mapas e imágenes de la torre del Salvador
+• Material de consulta: vocabulario del patrimonio en alemán
+• Códigos QR generados con herramientas online
+• Cartulinas A3 y rotuladores para el póster</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y competencia digital (grabación y uso de códigos QR).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento: crear una audioguía en alemán para el Mudéjar de Teruel. Visualizan ejemplos de audioguías y discuten qué necesita un turista alemán. Se formula la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en la pizarra y primeras preguntas sobre el reto.</t>
+  </si>
+  <si>
+    <t>Se trabajan estructuras lingüísticas para describir lugares (presente, es gibt, adjetivos de tamaño y color) y vocabulario del patrimonio (der Turm, die Kathedrale, das Minarett). Se practica la pronunciación con ejercicios de entonación para audioguías. Se presentan estrategias de mediación: parafrasear, simplificar, usar ejemplos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y breves descripciones orales grabadas con el móvil.</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga la torre del Salvador (o el monumento asignado) y redacta el texto de la audioguía: saludo, descripción del exterior, un dato curioso (p.ej. la planta octogonal) y una recomendación (visitar al atardecer). Revisan la mediación cultural: ¿cómo explican 'mudéjar' a un alemán?</t>
+  </si>
+  <si>
+    <t>Borrador del texto escrito con correcciones y justificación de la estrategia de mediación elegida.</t>
+  </si>
+  <si>
+    <t>Graban la audioguía en el móvil/tableta (voz clara, ritmo pausado) y diseñan el póster A3 que contendrá el código QR y un resumen visual (foto del monumento, mapa, iconos). Se permite usar música libre de derechos de fondo. Se ensaya la presentación oral ante la clase.</t>
+  </si>
+  <si>
+    <t>Archivo de audio/vídeo final y póster impreso o digital.</t>
+  </si>
+  <si>
+    <t>Los equipos presentan su audioguía al resto de la clase (simulando que son turistas). Se aplica coevaluación con rúbrica (compañeros) y autoevaluación (diana de aprendizaje). El profesor asigna niveles de logro 1-4 para cada criterio evaluado. Se discute cómo mejorar para una segunda versión.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (coevaluación y autoevaluación) y diana de aprendizaje.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar glosarios visuales interactivos con códigos de colores para el género gramatical (der/azul, die/rojo, das/verde) que acompañen a los textos escritos para facilitar la inferencia de significados sin recurrir a la traducción constante.
@@ -2424,1672 +2420,1672 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>220</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>394</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>400</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>403</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>406</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>409</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>412</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>416</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>422</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>425</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>428</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>431</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>434</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>437</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>296</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>185</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>302</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>446</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>447</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>450</v>
       </c>
-      <c r="C4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>453</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>454</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>457</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>458</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>461</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>464</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>465</v>
       </c>
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>468</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>472</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>473</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="D3" s="9">
         <v>12.5</v>
       </c>
       <c r="E3" s="9">
         <v>12.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="D4" s="9">
         <v>12.5</v>
       </c>
       <c r="E4" s="9">
         <v>12.5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D5" s="9">
         <v>8.33</v>
       </c>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D6" s="9">
         <v>8.33</v>
       </c>
       <c r="E6" s="9">
         <v>8.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="D7" s="9">
         <v>8.33</v>
       </c>
       <c r="E7" s="9">
         <v>8.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="D8" s="9">
         <v>12.5</v>
       </c>
       <c r="E8" s="9">
         <v>12.5</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="D10" s="9">
         <v>7.5</v>
       </c>
       <c r="E10" s="9">
         <v>7.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="D11" s="9">
         <v>7.5</v>
       </c>
       <c r="E11" s="9">
         <v>7.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D12" s="9">
         <v>5.0</v>
       </c>
       <c r="E12" s="9">
         <v>5.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.3</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
         <v>119.98999999999999</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
       <c r="K1" s="8">
         <v>4.2</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>5.2</v>
       </c>
       <c r="N1" s="8">
         <v>5.3</v>
       </c>
       <c r="O1" s="8">
         <v>6.1</v>
       </c>
       <c r="P1" s="8">
         <v>6.2</v>
       </c>
       <c r="Q1" s="8">
         <v>6.3</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="7" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="7" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="7" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="7" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="7" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="7" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="7" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="7" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="7" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="7" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="7" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="7" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="7" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="7" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="7" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="7" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="7" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="7" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="7" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="7" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="7" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="7" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="7" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="7" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="7" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="7" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="7" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -7900,68 +7896,68 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>330</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>315</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>334</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>318</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>336</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>337</v>
       </c>
     </row>
@@ -8051,108 +8047,108 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>304</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>345</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C36" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="D36" s="7" t="s">
         <v>347</v>
       </c>
-      <c r="D36" s="7" t="s">
+      <c r="E36" s="7" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>315</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>318</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8161,320 +8157,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>220</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>357</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>361</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>370</v>
-      </c>
-[...7 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="7" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="7" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>374</v>
-      </c>
-[...7 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="7" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="7" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>378</v>
-      </c>
-[...7 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="7" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B14" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="7" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>382</v>
-      </c>
-[...7 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B16" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="7" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B17" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="7" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C18" s="7" t="s">
         <v>386</v>
       </c>
-      <c r="B18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="7" t="s">
+      <c r="D18" s="7" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C19" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="D19" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="C20" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="D20" s="7" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>