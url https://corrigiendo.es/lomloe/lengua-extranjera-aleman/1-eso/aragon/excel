--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:22</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Alemán 1º ESO; aplica el currículo estatal del RD 217/2022 íntegramente.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera aleman</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La comunidad autónoma mantiene sin cambios todos los criterios de evaluación y saberes básicos del BOE, tanto en la numeración como en las descripciones.</t>
   </si>