--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="533">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="532">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua extranjera aleman</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:35</t>
+    <t>10/07/2026 20:22</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Alemán 3º ESO; aplica el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera aleman</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, los criterios de evaluación coinciden con los del BOE.</t>
   </si>
@@ -978,265 +978,260 @@
   </si>
   <si>
     <t>3.2: Seleccionar y utilizar estrategias para iniciar, mantener y terminar la comunicación.
 4.1: Inferir y explicar textos y comunicaciones en situaciones de mediación.
 4.2: Aplicar estrategias que ayuden a crear puentes y facilitar la comunicación.
 5.1: Comparar y argumentar similitudes y diferencias entre distintas lenguas.
 5.2: Utilizar de forma creativa estrategias de mejora de la capacidad de comunicar.
 5.3: Registrar y analizar los progresos y dificultades de aprendizaje.
 6.2: Valorar críticamente la diversidad lingüística y cultural.
 6.3: Aplicar estrategias para defender y apreciar la diversidad artística y cultural.</t>
   </si>
   <si>
     <t>CE.LEA.4: Mediar entre distintas lenguas.
 CE.LEA.5: Ampliar y usar los repertorios lingüísticos personales.</t>
   </si>
   <si>
     <t>Evaluación por proyectos, rúbricas de mediación oral y escalas de autoevaluación del progreso lingüístico.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Brücken bauen – Unser Austauschblog</t>
+    <t>Mudéjar zum Hören</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Un proyecto de intercambio virtual con alumnado alemán</t>
+    <t>Ein deutscher Podcast über die Mudéjar-Kunst in Aragón</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón, 3º ESO, alemán como L2</t>
+    <t>Unsere Schule bekommt Kontakt zu einer deutschen Partnerschule. Wir wollen ihnen ein Stück aragonische Kultur nahebringen: die Mudéjar-Kunst, die nur hier vorkommt. Aber wie erklären wir das auf Deutsch, sodass sie es verstehen? Wir produzieren einen Podcast.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos presentar nuestra vida en Aragón a jóvenes alemanes y aprender sobre su cultura a través de un blog colaborativo en alemán?</t>
+    <t>Elaborar un podcast en alemán que explique la singularidad del arte mudéjar aragonés a un público germanohablante, con claridad y respeto, y enviarlo a una clase real de un Gymnasium alemán.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Plataforma de blogs (Blogger, WordPress o Google Sites)
-[...3 lines deleted...]
-• Herramientas de grabación de audio/vídeo (Audacity, screencast)</t>
+• Software de grabación y edición de audio (Audacity o similar)
+• Micrófono de ordenador o móvil con calidad aceptable
+• Plantilla de guion estructurado
+• Material de consulta sobre mudéjar aragonés: folletos turísticos, webs del Gobierno de Aragón, vídeos
+• Ejemplo de podcast cultural (p. ej., 'Eine Reise nach...' de Deutsche Welle)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (uso de blog, edición multimedia), competencia social y cívica (trabajo cooperativo, respeto intercultural), conciencia y expresiones culturales (difusión del patrimonio aragonés).</t>
+    <t>Educación para la ciudadanía global: respeto por el patrimonio cultural y la diversidad; tratamiento de la información y competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del proyecto: reto de crear un blog con un instituto alemán. Visualización de ejemplos de blogs escolares. Lluvia de ideas sobre temas de interés para compartir. Formación de grupos heterogéneos.</t>
-[...2 lines deleted...]
-    <t>Lista de temas propuestos por grupo, reflexión inicial individual sobre qué les gustaría contar de Aragón.</t>
+    <t>Se presenta el encargo de la dirección del centro: crear un podcast para la clase alemana. Se visionan ejemplos de podcasts culturales y se formula la pregunta guía. Los equipos eligen un monumento mudéjar aragonés para investigar.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en cuaderno de equipo y elección del monumento.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de vocabulario, borradores individuales y de grupo, listas de conectores y adjetivos.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan vocabulario específico (descripción de arquitectura, colores, materiales) y estrategias de simplificación y mediación. Se investiga el monumento elegido con fuentes fiables (folletos, webs oficiales). Se realiza un ejercicio de explicación oral en alemán de un concepto.</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y un breve audio de práctica con explicación.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Investigación en equipo sobre aspectos aragoneses (geografía, tradiciones, gastronomía) y selección de contenido. Redacción de las entradas del blog en alemán, con apoyo de plantillas y diccionarios. El grupo decide el diseño y las imágenes.</t>
-[...2 lines deleted...]
-    <t>Esquema de contenidos, borradores revisados, selección de imágenes libres de derechos.</t>
+    <t>Cada equipo redacta el guion del podcast (introducción, desarrollo, cierre) y lo revisa con pautas de autocorrección y feedback del profesor. Posteriormente, graban el audio en un entorno silencioso con la herramienta digital elegida.</t>
+  </si>
+  <si>
+    <t>Guion escrito (con correcciones) y pista de audio provisional.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Entradas publicadas, comentarios escritos, métricas de participación.</t>
+    <t>Se edita el audio (cortes, ajustes de volumen, inserción de música o efectos si se desea) y se produce la transcripción (archivo .txt o .pdf). Se redacta un breve mensaje de presentación para la clase alemana. Se prepara el envío (subida a plataforma o correo).</t>
+  </si>
+  <si>
+    <t>Podcast final (MP3) y transcripción.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación mediante rúbrica (criterios 2.1, 2.2, 2.3, 3.1, 3.2) y coevaluación de las entradas de otros grupos. Debate final sobre el aprendizaje y la experiencia intercultural. Cumplimentación de un diario de aprendizaje.</t>
-[...2 lines deleted...]
-    <t>Rúbricas cumplimentadas, diario de aprendizaje, reflexión grupal oral.</t>
+    <t>Los equipos escuchan su podcast y el de otros compañeros. Se aplica una rúbrica de autoevaluación y coevaluación. Cada alumno redacta una reflexión individual sobre el aprendizaje lingüístico y cultural (para portfolio). Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (autoevaluación y coevaluación) y reflexión escrita.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Zahlen sprechen lassen – Daten für Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos usar datos actuales de Aragón para elaborar una propuesta argumentada en alemán que presente un problema local y una posible solución a un comité de jóvenes y medio ambiente?</t>
+    <t>Umfrage-Aktion: Deutsch in unserem Alltag</t>
+  </si>
+  <si>
+    <t>Eine Untersuchung mit selbst erhobenen Daten</t>
+  </si>
+  <si>
+    <t>Das Schuljahr nähert sich dem Europäischen Tag der Sprachen. Die Deutschklasse möchte zeigen, wie relevant Deutsch in ihrem Umfeld ist. Dazu erheben die Schülerinnen und Schüler eigene Daten, analysieren sie und teilen die Ergebnisse mit der Schulgemeinschaft.</t>
+  </si>
+  <si>
+    <t>Eine Umfrage auf Deutsch entwickeln, durchführen, auswerten und die Ergebnisse in einem schriftlichen Bericht und einer mündlichen Präsentation kommunizieren.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dosier con vocabulario alemán sobre datos y tendencias (Zahlen, Diagramme, Trends).
-[...36 lines deleted...]
-    <t>Autoevaluación; coevaluación; reflexión oral grupal; informe escrito final revisado.</t>
+• Google Forms o encuesta en papel
+• Hoja de cálculo (Excel/Sheets) para registro y gráficos
+• Plantilla de informe en alemán
+• Rúbrica de evaluación oral y escrita
+• Diccionario online (dict.leo.org)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía global (multilingüismo), tratamiento de datos y estadística.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: realizar una encuesta en alemán sobre la presencia del idioma en el entorno. Lluvia de ideas sobre qué preguntar y a quién. Formación de equipos.</t>
+  </si>
+  <si>
+    <t>Notas de lluvia de ideas en grupo</t>
+  </si>
+  <si>
+    <t>Práctica de vocabulario y estructuras para encuestas (Fragen, Höflichkeit). Aprendizaje de cómo crear una encuesta con Google Forms. Elaboración del cuestionario en alemán.</t>
+  </si>
+  <si>
+    <t>Borrador del cuestionario</t>
+  </si>
+  <si>
+    <t>Los equipos realizan la encuesta a compañeros de otros cursos o a familiares. Recogen datos en una hoja de cálculo y los analizan (frecuencias, gráficos sencillos).</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta un informe escrito con introducción, metodología, resultados y conclusión. Preparan una presentación oral (3-5 min) apoyada en diapositivas o póster.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación final</t>
+  </si>
+  <si>
+    <t>Los equipos presentan sus resultados. Coevaluación entre equipos con rúbrica. Cada alumno completa una autoevaluación sobre su aprendizaje y estrategias usadas.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Kunst verbindet – Unser Mural für Aragón</t>
-[...8 lines deleted...]
-    <t>Diseñar y crear un mural (físico o digital) que exprese valores de diversidad cultural, elaborando una guía explicativa en alemán para presentarlo a la comunidad educativa, estableciendo vínculos con la cultura germanoparlante.</t>
+    <t>Erzähl uns deine Legende!</t>
+  </si>
+  <si>
+    <t>Creación de un libro bilingüe de leyendas aragonesas para el CEIP Andrés Oliván</t>
+  </si>
+  <si>
+    <t>El CEIP adscrito al instituto (CEIP Andrés Oliván) ha solicitado material didáctico en alemán para su proyecto bilingüe. El alumnado de 3.º ESO tomará el rol de creadores de un libro infantil bilingüe.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir un libro bilingüe (alemán/español) ilustrado de una leyenda aragonesa, destinado a alumnos de 3.º de Primaria, y presentarlo oralmente en su aula.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores/tablets con acceso a internet
-[...37 lines deleted...]
-    <t>Diarios de aprendizaje, formularios de autoevaluación y coevaluación.</t>
+• Leyendas aragonesas en español de fuentes fiables (Instituto de Estudios Turolenses, etc.)
+• Plantilla de libro bilingüe (Canva, Word o similar)
+• Diccionarios bilingües y monolingües online (Pons, Duden)
+• Ejemplo de cuento infantil alemán (ej. 'Die kleine Raupe Nimmersatt')</t>
+  </si>
+  <si>
+    <t>Educación intercultural y patrimonial; fomento de la lectura.</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud del CEIP (vídeo o carta de la tutora de primaria). Lluvia de ideas sobre leyendas aragonesas. Cada equipo elige una leyenda de su localidad o comarca.</t>
+  </si>
+  <si>
+    <t>Lista de leyendas candidatas y justificación de la elección.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: 1) estructuras narrativas en alemán (Präteritum, conectores); 2) vocabulario de personajes y paisajes; 3) estrategias de mediación (explicar, simplificar). Se comparan leyendas aragonesas y alemanas.</t>
+  </si>
+  <si>
+    <t>Ejercicios de reescritura de frases y tabla comparativa de léxico.</t>
+  </si>
+  <si>
+    <t>Cada grupo redacta el texto en alemán (borrador), crea las ilustraciones y escribe la versión española o la mediación. Revisión entre pares.</t>
+  </si>
+  <si>
+    <t>Borrador con anotaciones de revisión y bocetos.</t>
+  </si>
+  <si>
+    <t>Digitalización o maquetación final del libro. Ensayo de la presentación oral para el CEIP (incluye lectura del cuento y explicación de palabras). Grabación opcional.</t>
+  </si>
+  <si>
+    <t>Versión final del libro y guion de la presentación.</t>
+  </si>
+  <si>
+    <t>Visita al CEIP (o videollamada) para presentar el libro. Posteriormente, en el aula, autoevaluación y coevaluación mediante rúbrica. Asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por cada alumno y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar textos con codificación de colores para el género gramatical (der-azul, die-rojo, das-verde) y resaltar visualmente los verbos separables (trennbar) para facilitar la inferencia sintáctica.
@@ -2443,1723 +2438,1723 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>225</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>401</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>407</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>410</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>413</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>416</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>423</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>426</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>429</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>432</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>435</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>300</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>440</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>443</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>446</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>190</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>306</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>453</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>454</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>457</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>458</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>461</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>464</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>465</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>468</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>469</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>472</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>475</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>479</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>480</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="D3" s="9">
         <v>8.33</v>
       </c>
       <c r="E3" s="9">
         <v>8.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="D4" s="9">
         <v>8.33</v>
       </c>
       <c r="E4" s="9">
         <v>8.33</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="D5" s="9">
         <v>8.33</v>
       </c>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="D6" s="9">
         <v>8.33</v>
       </c>
       <c r="E6" s="9">
         <v>8.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="D7" s="9">
         <v>8.33</v>
       </c>
       <c r="E7" s="9">
         <v>8.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="D8" s="9">
         <v>8.33</v>
       </c>
       <c r="E8" s="9">
         <v>8.33</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="D10" s="9">
         <v>12.5</v>
       </c>
       <c r="E10" s="9">
         <v>12.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="D11" s="9">
         <v>7.5</v>
       </c>
       <c r="E11" s="9">
         <v>7.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D12" s="9">
         <v>7.5</v>
       </c>
       <c r="E12" s="9">
         <v>7.5</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="D18" s="9">
         <v>5.0</v>
       </c>
       <c r="E18" s="9">
         <v>5.0</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <f>SUM(E3:E18)</f>
         <v>119.97999999999999</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8">
         <v>5.1</v>
       </c>
       <c r="N1" s="8">
         <v>5.2</v>
       </c>
       <c r="O1" s="8">
         <v>5.3</v>
       </c>
       <c r="P1" s="8">
         <v>6.1</v>
       </c>
       <c r="Q1" s="8">
         <v>6.2</v>
       </c>
       <c r="R1" s="8">
         <v>6.3</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="7" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:R2),"")</f>
         <v/>
       </c>
       <c r="T2" s="7"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="7" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:R3),"")</f>
         <v/>
       </c>
       <c r="T3" s="7"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="7" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:R4),"")</f>
         <v/>
       </c>
       <c r="T4" s="7"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="7" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:R5),"")</f>
         <v/>
       </c>
       <c r="T5" s="7"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="7" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:R6),"")</f>
         <v/>
       </c>
       <c r="T6" s="7"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="7" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:R7),"")</f>
         <v/>
       </c>
       <c r="T7" s="7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="7" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:R8),"")</f>
         <v/>
       </c>
       <c r="T8" s="7"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="7" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:R9),"")</f>
         <v/>
       </c>
       <c r="T9" s="7"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="7" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:R10),"")</f>
         <v/>
       </c>
       <c r="T10" s="7"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="7" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:R11),"")</f>
         <v/>
       </c>
       <c r="T11" s="7"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="7" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:R12),"")</f>
         <v/>
       </c>
       <c r="T12" s="7"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="7" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:R13),"")</f>
         <v/>
       </c>
       <c r="T13" s="7"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="7" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:R14),"")</f>
         <v/>
       </c>
       <c r="T14" s="7"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="7" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:R15),"")</f>
         <v/>
       </c>
       <c r="T15" s="7"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="7" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:R16),"")</f>
         <v/>
       </c>
       <c r="T16" s="7"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="7" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:R17),"")</f>
         <v/>
       </c>
       <c r="T17" s="7"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="7" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:R18),"")</f>
         <v/>
       </c>
       <c r="T18" s="7"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="7" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:R19),"")</f>
         <v/>
       </c>
       <c r="T19" s="7"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="7" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:R20),"")</f>
         <v/>
       </c>
       <c r="T20" s="7"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="7" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:R21),"")</f>
         <v/>
       </c>
       <c r="T21" s="7"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="7" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:R22),"")</f>
         <v/>
       </c>
       <c r="T22" s="7"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="7" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:R23),"")</f>
         <v/>
       </c>
       <c r="T23" s="7"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="7" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:R24),"")</f>
         <v/>
       </c>
       <c r="T24" s="7"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="7" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:R25),"")</f>
         <v/>
       </c>
       <c r="T25" s="7"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="7" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:R26),"")</f>
         <v/>
       </c>
       <c r="T26" s="7"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="7" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:R27),"")</f>
         <v/>
       </c>
       <c r="T27" s="7"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="7" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:R28),"")</f>
         <v/>
       </c>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="7" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:R29),"")</f>
         <v/>
       </c>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="7" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:R30),"")</f>
         <v/>
       </c>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="7" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:R31),"")</f>
         <v/>
       </c>
       <c r="T31" s="7"/>
     </row>
   </sheetData>
@@ -7945,410 +7940,410 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>316</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>317</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>319</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>320</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>294</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>296</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>298</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>300</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>302</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>190</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>304</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>305</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>306</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>316</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>319</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>294</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>296</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>298</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>300</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>302</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>190</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>304</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>305</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>306</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>316</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>319</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8357,320 +8352,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>225</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>365</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>374</v>
-      </c>
-[...7 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="7" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="7" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>378</v>
-      </c>
-[...7 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="7" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="7" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>382</v>
-      </c>
-[...7 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="7" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B14" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="7" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>386</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="7" t="s">
+      <c r="D15" s="7" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="C18" s="7" t="s">
         <v>393</v>
       </c>
-      <c r="B18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="7" t="s">
+      <c r="D18" s="7" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C19" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="D19" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C20" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D20" s="7" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>