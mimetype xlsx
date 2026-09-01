--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:22</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Alemán 3º ESO; aplica el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera aleman</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, los criterios de evaluación coinciden con los del BOE.</t>
   </si>