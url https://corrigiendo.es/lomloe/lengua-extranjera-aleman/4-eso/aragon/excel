--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="510">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="527">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua extranjera aleman</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:35</t>
+    <t>10/07/2026 20:21</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal del RD 217/2022 sin modificaciones para Alemán en 4º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera aleman</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegros los criterios de evaluación y saberes básicos del BOE.</t>
   </si>
@@ -962,204 +962,264 @@
   <si>
     <t>1.3: Seleccionar y aplicar estrategias de comprensión en situaciones comunicativas complejas.
 2.3: Seleccionar y aplicar estrategias para revisar y corregir los propios textos.
 3.2: Utilizar estrategias adecuadas para debatir y contrastar ideas.
 5.1: Comparar y argumentar similitudes y diferencias entre lenguas.
 5.2: Utilizar de forma creativa estrategias de mejora de la capacidad de comunicar.
 5.3: Registrar y analizar los progresos y dificultades de aprendizaje.
 6.1: Actuar de forma empática y respetuosa en situaciones interculturales.
 6.2: Valorar críticamente la diversidad lingüística y cultural.
 6.3: Aplicar estrategias para defender y apreciar la diversidad artística y cultural.</t>
   </si>
   <si>
     <t>CE.LEA.5
 CE.LEA.6</t>
   </si>
   <si>
     <t>Proyectos colaborativos, debates dirigidos, autoevaluación final y análisis comparativo de lenguas.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Investiga y compara: la energía en Aragón y en Alemania</t>
+    <t>Ordesa für die Ohren: Ein Podcast für deutsche Wanderer</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Situación de aprendizaje de Alemán para 4.º ESO</t>
+    <t>Guía sonora para un turismo sostenible en el Pirineo aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 4.º ESO de un instituto en Zaragoza se enfrenta al reto de investigar y comparar datos reales sobre energías renovables en Aragón y en un estado alemán (Baviera), conectando con el currículo de Geografía y Ciencias. Trabajarán en grupos cooperativos y presentarán sus resultados en alemán a la comunidad educativa en una jornada de proyectos.</t>
+    <t>El Parque Nacional de Ordesa y Monte Perdido recibe cada año miles de visitantes alemanes, muchos de los cuales buscan información actualizada sobre rutas, normativa y recomendaciones. Sin embargo, la mayoría de los materiales disponibles están en español o inglés, y a menudo no reflejan las particularidades del parque ni promueven un turismo sostenible. El alumnado de 4.º ESO se convierte en mediador lingüístico y cultural para cubrir esta carencia.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos presentar un estudio comparativo sobre el uso de energías renovables en Aragón y en Baviera, basado en datos reales, para concienciar a la comunidad escolar sobre la importancia de la transición energética?</t>
+    <t>Diseñar, grabar y publicar un episodio de podcast en alemán (5-7 minutos) que ofrezca información útil y consejos para una visita responsable a Ordesa, dirigido a turistas germanohablantes.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Artículos de la Deutsche Welle y el Ministerio de Industria español sobre energías renovables
-[...2 lines deleted...]
-• Rúbricas de evaluación (elaboradas por el docente)</t>
+• Acceso a internet y dispositivos de grabación (móviles, micrófonos)
+• Software de edición de audio (Audacity, GarageBand o similar)
+• Plantilla de guion para podcast
+• Rúbricas de evaluación y autoevaluación
+• Folletos y webs oficiales del Parque Nacional de Ordesa y Monte Perdido en alemán (por ejemplo, ordesa.es, alemanes en Ordesa)
+• Vídeo introductorio sobre el parque</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la sostenibilidad (ODS 7 - Energía asequible y no contaminante). Competencia digital (búsqueda de información, creación de infografía). Trabajo en equipo y habilidades sociales.</t>
+    <t>Educación ambiental y para la sostenibilidad; competencia digital; conciencia intercultural.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto mediante un vídeo corto sobre energía renovable en Alemania y Aragón. Lluvia de ideas sobre lo que ya saben y necesitan saber. Se forman grupos y se reparten roles (investigador, diseñador, orador).</t>
-[...2 lines deleted...]
-    <t>Registro de ideas previas en una pizarra colaborativa (padlet).</t>
+    <t>Se presenta el encargo: crear un podcast en alemán para turistas que visitan Ordesa. Se visualiza un vídeo corto sobre el parque y se lee una reseña en alemán. El alumnado debate sobre la falta de materiales en alemán y la importancia del turismo sostenible. Se formula la pregunta guía y se organizan los equipos de trabajo.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial y preguntas que surgen sobre el reto.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Lectura y análisis de textos auténticos (artículos de prensa, informes de la Agencia de Energía) en alemán sobre energías renovables. Se trabajan estructuras comparativas, vocabulario de datos y gráficos. Práctica de comprensión auditiva con reportajes breves.</t>
-[...2 lines deleted...]
-    <t>Fichas de comprensión lectora y auditiva completadas.</t>
+    <t>El alumnado investiga en fuentes auténticas (webs del parque, folletos en alemán, reportajes) para extraer información clave. Se trabajan estrategias de comprensión lectora y auditiva. Además, se practica la redacción de guiones breves y la pronunciación de vocabulario específico. Se proporcionan plantillas para la estructura del podcast.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de las fuentes consultadas (resumen, vocabulario nuevo, datos relevantes).</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada grupo busca datos actualizados sobre producción de energía renovable en Aragón y Baviera (páginas web oficiales, Eurostat). Organizan la información en tablas, elaboran gráficos sencillos y redactan un borrador de la infografía y el guion oral.</t>
-[...2 lines deleted...]
-    <t>Borrador del contenido de la infografía y guion con anotaciones.</t>
+    <t>Cada equipo selecciona los contenidos más relevantes y elabora el guion colaborativo. Se revisa la coherencia, cohesión y corrección lingüística con apoyo del docente y de rúbricas de autoevaluación. Se ensaya la lectura en voz alta y se graban fragmentos de prueba para ajustar entonación y velocidad.</t>
+  </si>
+  <si>
+    <t>Versión inicial del guion corregida con anotaciones y autoevaluación de pronunciación.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Creación de la infografía digital y ensayo de la exposición oral. Sesión de feedback entre grupos (coevaluación formativa). Presentación final en la feria de proyectos a la audiencia real.</t>
-[...2 lines deleted...]
-    <t>Infografía final y grabación de la exposición (opcional) para coevaluación.</t>
+    <t>Se graba el podcast en alemán utilizando herramientas digitales (Audacity, Grabador de voz, etc.). Se edita el audio (cortes, ajustes de volumen, inserción de música o efectos si se desea). Finalmente, se exporta el archivo MP3 y se sube a una plataforma compartida (por ejemplo, SoundCloud o la web del centro) con una breve descripción escrita en alemán.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y ficha descriptiva.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada grupo completa una autoevaluación individual y una coevaluación grupal usando rúbricas. Debate metacognitivo sobre qué estrategias lingüísticas han funcionado y cómo mejorar. Se recogen propuestas para futuras SdA.</t>
-[...2 lines deleted...]
-    <t>Rúbricas de autoevaluación y coevaluación cumplimentadas.</t>
+    <t>Los equipos escuchan los podcasts de otros grupos y realizan una coevaluación mediante rúbrica. Cada grupo completa una diana de autoevaluación sobre su proceso y producto. Se debate sobre la experiencia de ser mediador lingüístico y cultural. El docente asigna los niveles de logro (1-4) para cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Kulturbrücke: Kunst verbindet</t>
-[...8 lines deleted...]
-    <t>¿Cómo difundir en alemán la riqueza cultural aragonesa y germana para promover el intercambio y la valoración de la diversidad artística?</t>
+    <t>Schulmüll unter der Lupe</t>
+  </si>
+  <si>
+    <t>Eine deutschsprachige Datenerhebung und Analyse</t>
+  </si>
+  <si>
+    <t>El instituto ha iniciado un plan de sostenibilidad y necesita datos reales sobre la gestión de residuos para tomar decisiones informadas.</t>
+  </si>
+  <si>
+    <t>Recoger, clasificar y analizar los residuos generados en el instituto durante una semana, y presentar propuestas de mejora en un informe en alemán.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos con conexión a internet
-[...36 lines deleted...]
-    <t>Rúbricas de autoevaluación y coevaluación, reflexión escrita individual, feedback de la audiencia (por ejemplo, comentarios escritos).</t>
+• Plantilla de recogida de datos
+• Báscula y guantes
+• Cámara para fotos
+• Canva u otro editor digital
+• Diccionarios y modelos textuales</t>
+  </si>
+  <si>
+    <t>Educación ambiental y competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del comité ambiental y se formula la pregunta guía. El alumnado plantea hipótesis sobre los residuos del instituto.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Vocabulario de residuos, cómo clasificar y registrar datos, modelos de informe en alemán.</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y estructura.</t>
+  </si>
+  <si>
+    <t>Recogida real de residuos durante una semana (fuera de clase) y en clase se clasifican, pesan y registran. Se elaboran gráficos.</t>
+  </si>
+  <si>
+    <t>Hoja de recogida completa y gráficos.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe o póster en alemán. Se revisa y mejora mediante coevaluación.</t>
+  </si>
+  <si>
+    <t>Borrador y versión final del informe.</t>
+  </si>
+  <si>
+    <t>Presentación del informe al comité (simulada) y reflexión sobre el proceso. Autoevaluación y coevaluación con rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y reflexión escrita.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Brücken bauen: Exposición bilingüe sobre las conexiones Aragón-Alemania</t>
+  </si>
+  <si>
+    <t>Una mirada intercultural a los lazos entre Aragón y el mundo germanohablante</t>
+  </si>
+  <si>
+    <t>El centro quiere celebrar la Semana de las Lenguas con una actividad que visibilice la presencia del alemán en el entorno aragonés y que implique a toda la comunidad educativa. El alumnado de 4.º ESO deberá investigar y crear una exposición que muestre estos lazos.</t>
+  </si>
+  <si>
+    <t>Investigar, diseñar y montar una exposición bilingüe (alemán-castellano) que refleje las conexiones entre Aragón y el mundo germanohablante, y presentarla a la comunidad escolar en una inauguración abierta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ordenadores con acceso a internet
+• Fichas de investigación guiada
+• Plantilla para texto del panel
+• Lista de cotejo para revisión
+• Cartulinas, rotuladores, impresora
+• Tableta o móvil para grabar audios
+• Códigos QR generados online</t>
+  </si>
+  <si>
+    <t>Educación intercultural y en valores democráticos; uso crítico de las TIC.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del departamento de lenguas: crear una exposición para la Semana de las Lenguas. Se visiona un breve documental sobre la presencia alemana en Aragón (Opel, turismo, comunidades). El alumnado discute en equipos qué les gustaría investigar y formula preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Ideas y preguntas registradas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Cada equipo elige un tema (economía, turismo, historia, cultura, etc.) y realiza una investigación guiada en fuentes digitales y textos preparados. Se trabajan estrategias de comprensión lectora y extracción de información relevante en alemán. Se practica la mediación oral mediante la explicación de conceptos a compañeros.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación rellenada con datos clave y vocabulario nuevo.</t>
+  </si>
+  <si>
+    <t>A partir de la ficha, cada equipo redacta los textos para su panel (un párrafo en alemán y otro en español) y elabora un guion para el audio explicativo. Se revisan borradores con ayuda de listas de cotejo. También diseñan el boceto visual del panel (distribución, imágenes, código QR).</t>
+  </si>
+  <si>
+    <t>Borradores de texto con correcciones y boceto del panel.</t>
+  </si>
+  <si>
+    <t>Los equipos montan los paneles (en cartulina o digital) y graban los audios en alemán. Se ensaya la presentación oral para la inauguración. Se prepara un pequeño discurso de bienvenida bilingüe.</t>
+  </si>
+  <si>
+    <t>Panel finalizado y archivo de audio.</t>
+  </si>
+  <si>
+    <t>Se celebra la inauguración de la exposición en un espacio común (hall del instituto o aula abierta). Asisten invitados (otros cursos, familias, vecinos). Cada equipo presenta su panel y media con los visitantes. Después, en clase, cumplimentan una rúbrica de coevaluación y redactan una reflexión individual sobre lo aprendido sobre la diversidad cultural.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y reflexión escrita individual.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer el texto alemán original junto con una versión simplificada que resalte las palabras clave y proporcione glosarios visuales (imágenes y traducciones breves) para facilitar la comprensión del léxico.
 • Grabar audios del texto en dos velocidades (normal y lenta) y con pausas para que el alumnado pueda escuchar fragmentos y practicar la entonación.
 • Proporcionar un enlace a una web interactiva donde al hacer clic sobre cada palabra se despliegue su significado, sinónimos o una oración ejemplo, permitiendo una lectura hipermedia.</t>
   </si>
@@ -2369,1723 +2429,1723 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>218</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>379</v>
+        <v>396</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>381</v>
+        <v>398</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>382</v>
+        <v>399</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>383</v>
+        <v>400</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>384</v>
+        <v>401</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>349</v>
+        <v>366</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>385</v>
+        <v>402</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>386</v>
+        <v>403</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>387</v>
+        <v>404</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>356</v>
+        <v>373</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>388</v>
+        <v>405</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>389</v>
+        <v>406</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>392</v>
+        <v>409</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>393</v>
+        <v>410</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>370</v>
+        <v>387</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>394</v>
+        <v>411</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>395</v>
+        <v>412</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>396</v>
+        <v>413</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>374</v>
+        <v>391</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>397</v>
+        <v>414</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>398</v>
+        <v>415</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>399</v>
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>400</v>
+        <v>417</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>401</v>
+        <v>418</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>403</v>
+        <v>420</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>404</v>
+        <v>421</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>405</v>
+        <v>422</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>406</v>
+        <v>423</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>407</v>
+        <v>424</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>408</v>
+        <v>425</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>409</v>
+        <v>426</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>410</v>
+        <v>427</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>411</v>
+        <v>428</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>412</v>
+        <v>429</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>413</v>
+        <v>430</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>414</v>
+        <v>431</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>415</v>
+        <v>432</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>416</v>
+        <v>433</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>417</v>
+        <v>434</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>418</v>
+        <v>435</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>419</v>
+        <v>436</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>420</v>
+        <v>437</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>421</v>
+        <v>438</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>422</v>
+        <v>439</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>423</v>
+        <v>440</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>424</v>
+        <v>441</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>294</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>425</v>
+        <v>442</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>426</v>
+        <v>443</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>427</v>
+        <v>444</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>184</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>428</v>
+        <v>445</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>429</v>
+        <v>446</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>300</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>430</v>
+        <v>447</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>431</v>
+        <v>448</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>432</v>
+        <v>449</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>433</v>
+        <v>450</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>434</v>
+        <v>451</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>435</v>
+        <v>452</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>436</v>
+        <v>453</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>437</v>
+        <v>454</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>438</v>
+        <v>455</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>439</v>
+        <v>456</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>432</v>
+        <v>449</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>440</v>
+        <v>457</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>441</v>
+        <v>458</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>442</v>
+        <v>459</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>443</v>
+        <v>460</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>444</v>
+        <v>461</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>445</v>
+        <v>462</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>446</v>
+        <v>463</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>443</v>
+        <v>460</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>447</v>
+        <v>464</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>448</v>
+        <v>465</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>449</v>
+        <v>466</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>436</v>
+        <v>453</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>450</v>
+        <v>467</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>451</v>
+        <v>468</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>452</v>
+        <v>469</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>432</v>
+        <v>449</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>453</v>
+        <v>470</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>454</v>
+        <v>471</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>455</v>
+        <v>472</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>456</v>
+        <v>473</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>459</v>
+        <v>476</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>460</v>
+        <v>477</v>
       </c>
       <c r="D3" s="9">
         <v>8.33</v>
       </c>
       <c r="E3" s="9">
         <v>8.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>461</v>
+        <v>478</v>
       </c>
       <c r="D4" s="9">
         <v>8.33</v>
       </c>
       <c r="E4" s="9">
         <v>8.33</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
       <c r="D5" s="9">
         <v>8.33</v>
       </c>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>463</v>
+        <v>480</v>
       </c>
       <c r="D6" s="9">
         <v>8.33</v>
       </c>
       <c r="E6" s="9">
         <v>8.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>464</v>
+        <v>481</v>
       </c>
       <c r="D7" s="9">
         <v>8.33</v>
       </c>
       <c r="E7" s="9">
         <v>8.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>465</v>
+        <v>482</v>
       </c>
       <c r="D8" s="9">
         <v>8.33</v>
       </c>
       <c r="E8" s="9">
         <v>8.33</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>466</v>
+        <v>483</v>
       </c>
       <c r="D9" s="9">
         <v>10.0</v>
       </c>
       <c r="E9" s="9">
         <v>10.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>467</v>
+        <v>484</v>
       </c>
       <c r="D10" s="9">
         <v>10.0</v>
       </c>
       <c r="E10" s="9">
         <v>10.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>468</v>
+        <v>485</v>
       </c>
       <c r="D11" s="9">
         <v>10.0</v>
       </c>
       <c r="E11" s="9">
         <v>10.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>469</v>
+        <v>486</v>
       </c>
       <c r="D12" s="9">
         <v>10.0</v>
       </c>
       <c r="E12" s="9">
         <v>10.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D13" s="9">
         <v>6.67</v>
       </c>
       <c r="E13" s="9">
         <v>6.67</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>470</v>
+        <v>487</v>
       </c>
       <c r="D14" s="9">
         <v>6.67</v>
       </c>
       <c r="E14" s="9">
         <v>6.67</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="D15" s="9">
         <v>6.67</v>
       </c>
       <c r="E15" s="9">
         <v>6.67</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>472</v>
+        <v>489</v>
       </c>
       <c r="D16" s="9">
         <v>6.67</v>
       </c>
       <c r="E16" s="9">
         <v>6.67</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>473</v>
+        <v>490</v>
       </c>
       <c r="D17" s="9">
         <v>6.67</v>
       </c>
       <c r="E17" s="9">
         <v>6.67</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>474</v>
+        <v>491</v>
       </c>
       <c r="D18" s="9">
         <v>6.67</v>
       </c>
       <c r="E18" s="9">
         <v>6.67</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <f>SUM(E3:E18)</f>
         <v>130</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>476</v>
+        <v>493</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="8" t="s">
-        <v>477</v>
+        <v>494</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>478</v>
+        <v>495</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8">
         <v>5.1</v>
       </c>
       <c r="N1" s="8">
         <v>5.2</v>
       </c>
       <c r="O1" s="8">
         <v>5.3</v>
       </c>
       <c r="P1" s="8">
         <v>6.1</v>
       </c>
       <c r="Q1" s="8">
         <v>6.2</v>
       </c>
       <c r="R1" s="8">
         <v>6.3</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>479</v>
+        <v>496</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>459</v>
+        <v>476</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="7" t="s">
-        <v>480</v>
+        <v>497</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:R2),"")</f>
         <v/>
       </c>
       <c r="T2" s="7"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="7" t="s">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:R3),"")</f>
         <v/>
       </c>
       <c r="T3" s="7"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="7" t="s">
-        <v>482</v>
+        <v>499</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:R4),"")</f>
         <v/>
       </c>
       <c r="T4" s="7"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="7" t="s">
-        <v>483</v>
+        <v>500</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:R5),"")</f>
         <v/>
       </c>
       <c r="T5" s="7"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="7" t="s">
-        <v>484</v>
+        <v>501</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:R6),"")</f>
         <v/>
       </c>
       <c r="T6" s="7"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="7" t="s">
-        <v>485</v>
+        <v>502</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:R7),"")</f>
         <v/>
       </c>
       <c r="T7" s="7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="7" t="s">
-        <v>486</v>
+        <v>503</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:R8),"")</f>
         <v/>
       </c>
       <c r="T8" s="7"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="7" t="s">
-        <v>487</v>
+        <v>504</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:R9),"")</f>
         <v/>
       </c>
       <c r="T9" s="7"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="7" t="s">
-        <v>488</v>
+        <v>505</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:R10),"")</f>
         <v/>
       </c>
       <c r="T10" s="7"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="7" t="s">
-        <v>489</v>
+        <v>506</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:R11),"")</f>
         <v/>
       </c>
       <c r="T11" s="7"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="7" t="s">
-        <v>490</v>
+        <v>507</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:R12),"")</f>
         <v/>
       </c>
       <c r="T12" s="7"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="7" t="s">
-        <v>491</v>
+        <v>508</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:R13),"")</f>
         <v/>
       </c>
       <c r="T13" s="7"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="7" t="s">
-        <v>492</v>
+        <v>509</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:R14),"")</f>
         <v/>
       </c>
       <c r="T14" s="7"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="7" t="s">
-        <v>493</v>
+        <v>510</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:R15),"")</f>
         <v/>
       </c>
       <c r="T15" s="7"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="7" t="s">
-        <v>494</v>
+        <v>511</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:R16),"")</f>
         <v/>
       </c>
       <c r="T16" s="7"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="7" t="s">
-        <v>495</v>
+        <v>512</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:R17),"")</f>
         <v/>
       </c>
       <c r="T17" s="7"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="7" t="s">
-        <v>496</v>
+        <v>513</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:R18),"")</f>
         <v/>
       </c>
       <c r="T18" s="7"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="7" t="s">
-        <v>497</v>
+        <v>514</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:R19),"")</f>
         <v/>
       </c>
       <c r="T19" s="7"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="7" t="s">
-        <v>498</v>
+        <v>515</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:R20),"")</f>
         <v/>
       </c>
       <c r="T20" s="7"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="7" t="s">
-        <v>499</v>
+        <v>516</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:R21),"")</f>
         <v/>
       </c>
       <c r="T21" s="7"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="7" t="s">
-        <v>500</v>
+        <v>517</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:R22),"")</f>
         <v/>
       </c>
       <c r="T22" s="7"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="7" t="s">
-        <v>501</v>
+        <v>518</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:R23),"")</f>
         <v/>
       </c>
       <c r="T23" s="7"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="7" t="s">
-        <v>502</v>
+        <v>519</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:R24),"")</f>
         <v/>
       </c>
       <c r="T24" s="7"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="7" t="s">
-        <v>503</v>
+        <v>520</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:R25),"")</f>
         <v/>
       </c>
       <c r="T25" s="7"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="7" t="s">
-        <v>504</v>
+        <v>521</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:R26),"")</f>
         <v/>
       </c>
       <c r="T26" s="7"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="7" t="s">
-        <v>505</v>
+        <v>522</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:R27),"")</f>
         <v/>
       </c>
       <c r="T27" s="7"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="7" t="s">
-        <v>506</v>
+        <v>523</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:R28),"")</f>
         <v/>
       </c>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="7" t="s">
-        <v>507</v>
+        <v>524</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:R29),"")</f>
         <v/>
       </c>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="7" t="s">
-        <v>508</v>
+        <v>525</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:R30),"")</f>
         <v/>
       </c>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="7" t="s">
-        <v>509</v>
+        <v>526</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:R31),"")</f>
         <v/>
       </c>
       <c r="T31" s="7"/>
     </row>
   </sheetData>
@@ -7682,54 +7742,54 @@
         <v>271</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
         <v>284</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E26"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A26" sqref="A26:E26"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>285</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -8040,366 +8100,540 @@
       <c r="C25" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>316</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>334</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>335</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>288</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>292</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>298</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>352</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>218</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>337</v>
+        <v>354</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>347</v>
+        <v>364</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>349</v>
+        <v>366</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>350</v>
+        <v>367</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>349</v>
+        <v>366</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>353</v>
+        <v>370</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>349</v>
+        <v>366</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>354</v>
+        <v>371</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>355</v>
+        <v>372</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>356</v>
+        <v>373</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>357</v>
+        <v>374</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>356</v>
+        <v>373</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>359</v>
+        <v>376</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>360</v>
+        <v>377</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>356</v>
+        <v>373</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>361</v>
+        <v>378</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>362</v>
+        <v>379</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>364</v>
+        <v>381</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>365</v>
+        <v>382</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>367</v>
+        <v>384</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="B14" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="B14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="7" t="s">
-        <v>368</v>
+        <v>385</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>369</v>
+        <v>386</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>370</v>
+        <v>387</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>364</v>
+        <v>381</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>371</v>
+        <v>388</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>370</v>
+        <v>387</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>372</v>
+        <v>389</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>370</v>
+        <v>387</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>368</v>
+        <v>385</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>373</v>
+        <v>390</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>374</v>
+        <v>391</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>364</v>
+        <v>381</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>374</v>
+        <v>391</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>376</v>
+        <v>393</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>374</v>
+        <v>391</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>368</v>
+        <v>385</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>