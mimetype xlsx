--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:21</t>
+    <t>10/07/2026 21:47</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal del RD 217/2022 sin modificaciones para Alemán en 4º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera aleman</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegros los criterios de evaluación y saberes básicos del BOE.</t>
   </si>