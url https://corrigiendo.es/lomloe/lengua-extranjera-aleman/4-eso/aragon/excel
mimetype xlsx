--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:47</t>
+    <t>01/09/2026 15:05</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal del RD 217/2022 sin modificaciones para Alemán en 4º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera aleman</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegros los criterios de evaluación y saberes básicos del BOE.</t>
   </si>