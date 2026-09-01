--- v3 (2026-09-01)
+++ v4 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>01/09/2026 15:05</t>
+    <t>01/09/2026 15:09</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal del RD 217/2022 sin modificaciones para Alemán en 4º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera aleman</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegros los criterios de evaluación y saberes básicos del BOE.</t>
   </si>