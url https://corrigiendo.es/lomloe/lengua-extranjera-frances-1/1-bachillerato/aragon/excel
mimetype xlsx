--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="312">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua extranjera frances 1</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 22:36</t>
+    <t>01/09/2026 14:09</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; se aplica íntegramente el Real Decreto 243/2022 para Francés I de 1.º Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera frances 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo establecido en el Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
@@ -547,270 +547,261 @@
 • Unidades lingüísticas y significados asociados: expresión de la entidad, cantidad, cualidad, relaciones espaciales y temporales, y relaciones lógicas.
 • Comparación sistemática entre lenguas a partir de elementos de la Lengua Extranjera y otras lenguas: origen y parentescos.
 • Interés e iniciativa en la realización de intercambios comunicativos y por explorar informaciones culturales de países francófonos.
 • Aspectos socioculturales: instituciones, costumbres y rituales; valores, creencias y actitudes; procesos de globalización.</t>
   </si>
   <si>
     <t>1.2: Interpretar y valorar de manera crítica el contenido, la intención y los rasgos discursivos de textos.
 2.2: Redactar y difundir textos detallados de cierta extensión y complejidad y de estructura clara.
 5.3: Registrar y reflexionar sobre los progresos y dificultades de aprendizaje de la Lengua Extranjera.
 6.3: Aplicar estrategias para defender y apreciar la diversidad lingüística, cultural y artística.</t>
   </si>
   <si>
     <t>CE.LEF.5
 CE.LEF.6</t>
   </si>
   <si>
     <t>Proyecto final de investigación, ensayo argumentativo y autoevaluación final del progreso lingüístico.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Ponts entre l'Aragon et la France: un guide numérique</t>
+    <t>Aljafería: una ventana francófona en Aragón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un vídeo divulgativo sobre las conexiones culturales entre Aragón y el mundo francófono</t>
+    <t>Blog en francés sobre el patrimonio mudéjar aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón comparte frontera y lazos históricos con Francia (Ruta Jacobea, Pirineos, comercio). El alumnado de 1º de Bachillerato posee un nivel A2-B1 en francés y ha trabajado previamente descripciones y narraciones breves. Se busca que movilicen sus saberes para crear un producto digital útil para un público francófono real.</t>
+    <t>El instituto colabora en un proyecto de intercambio virtual con un centro educativo francés. El alumnado de 1.º de Bachillerato debe crear un recurso digital en francés para que sus compañeros franceses conozcan el patrimonio local de Aragón, concretamente el Palacio de la Aljafería de Zaragoza, declarado Patrimonio de la Humanidad por la UNESCO.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos elaborar un vídeo divulgativo que explique a un público francés las conexiones culturales, históricas y lingüísticas entre Aragón y Francia?</t>
+    <t>Crear un blog en francés con al menos tres entradas que describan la Aljafería (historia, arquitectura y relevancia intercultural) y que reflexionen sobre el valor del diálogo entre culturas, dirigido a un público francófono real (alumnado de un instituto francés).</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Rúbrica de evaluación (impresa/digital)
-[...4 lines deleted...]
-• Material de apoyo: guía de estrategias de mediación, listado de conectores y vocabulario temático</t>
+• Aula de informática con ordenadores con conexión a internet
+• Plataforma de blogs (Blogger, WordPress o similar)
+• Cámara o teléfono móvil para fotografías
+• Fichas de investigación y guía de vocabulario
+• Rúbrica analítica de evaluación
+• Material audiovisual sobre la Aljafería (vídeos, fotos)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores: respeto a la diversidad cultural, cooperación, uso crítico de fuentes digitales. Competencia digital: búsqueda de recursos libres, edición de vídeo, publicación en plataforma. Emprendimiento: iniciativa en la creación de un producto comunicativo.</t>
+    <t>Educación intercultural y educación para la ciudadanía global; competencia digital (creación y publicación de contenidos en línea).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: visualización de un vídeo ejemplo sobre lazos entre regiones. Lluvia de ideas sobre conexiones Aragón-Francia (Camino de Santiago, vocabulario común, gastronomía). Formación de equipos de 3-4 personas. Definición del producto final (vídeo) y de la audiencia. Entrega de rúbrica de evaluación.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en pizarra digital; lista de temas posibles consensuada en equipo.</t>
+    <t>Se presenta el encargo: crear un blog en francés sobre la Aljafería para estudiantes franceses. Se activan conocimientos previos mediante lluvia de ideas sobre monumentos aragoneses y la cultura francesa. Se formula la pregunta guía y se organizan los equipos de trabajo.</t>
+  </si>
+  <si>
+    <t>Ideas previas registradas en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de estrategias cumplimentadas; borrador de guion con estructura y léxico trabajado.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan contenidos lingüísticos (vocabulario para descripción de monumentos, expresiones para guiar visitas, conectores) y contenidos culturales sobre la Aljafería y el mudéjar. También se exploran ejemplos de blogs en francés y se enseñan herramientas digitales para crearlos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y comprensión lectora; ficha de investigación sobre la Aljafería.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Guion final revisado (escrito); storyboard; lista de recursos multimedia.</t>
+    <t>Por equipos, redactan las tres entradas del blog: historia, arquitectura y valor intercultural. Planifican el texto, escriben borradores y realizan revisiones entre pares. El profesor ofrece andamiaje lingüístico y orientación.</t>
+  </si>
+  <si>
+    <t>Borradores de las entradas con correcciones y comentarios de revisión.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>1 sesión + trabajo autónomo</t>
-[...5 lines deleted...]
-    <t>Vídeo final subido; cuestionario de feedback (si se aplica).</t>
+    <t>Los equipos crean el blog en la plataforma elegida, integran las entradas finales, añaden imágenes y elementos multimedia, y lo publican (o simulan su publicación). Preparan una breve presentación oral de su blog para compartir con la clase.</t>
+  </si>
+  <si>
+    <t>Blog completo y publicado (o versión offline); presentación oral.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de los vídeos en clase. Coevaluación usando la rúbrica. Cada equipo completa una autoevaluación reflexionando sobre su proceso: qué estrategias de mediación han usado, cómo han superado dificultades, qué han aprendido sobre la diversidad cultural. El docente aplica los criterios y proporciona retroalimentación individual y grupal.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada; autoevaluación escrita por equipo.</t>
+    <t>Cada equipo presenta su blog a la clase. Se realiza coevaluación mediante rúbrica y autoevaluación individual sobre el proceso. Se debate sobre lo aprendido en cuanto a lengua, cultura y trabajo colaborativo.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas; diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Données croisées : Aragon-France en chiffres</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar datos reales para entender y explicar un fenómeno que conecta Aragón y Francia?</t>
+    <t>Enquête sur les échanges : notre lycée et la francophonie</t>
+  </si>
+  <si>
+    <t>Collecte et analyse de données sur les souhaits d'échange des élèves</t>
+  </si>
+  <si>
+    <t>El centro quiere actualizar su programa de intercambios internacionales pero carece de datos actualizados sobre los intereses y expectativas del alumnado. La coordinación de proyectos internacionales solicita un estudio que oriente la oferta futura.</t>
+  </si>
+  <si>
+    <t>Diseñar, realizar y analizar una encuesta en francés sobre las preferencias de intercambio del alumnado del centro; elaborar un informe escrito con conclusiones y recomendaciones, y presentarlo oralmente al coordinador de internacionalización.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...37 lines deleted...]
-    <t>Diario de aprendizaje y rúbrica completada.</t>
+• Plantilla para diseño de encuesta
+• Hoja de cálculo o Google Forms para datos
+• Vocabulario básico de estadísticas en francés
+• Ejemplo de informe estructurado
+• Rúbrica de evaluación y lista de cotejo para interacción oral</t>
+  </si>
+  <si>
+    <t>Educación intercultural y para el desarrollo; tratamiento de datos y competencia digital; educación en valores democráticos (inclusión, diversidad).</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud del coordinador de internacionalización. Lluvia de ideas sobre qué aspectos investigar (destinos, duración, alojamiento, miedos). Se define la pregunta guía y se acota el alcance de la encuesta.</t>
+  </si>
+  <si>
+    <t>Lista de preguntas iniciales en francés.</t>
+  </si>
+  <si>
+    <t>Sesión 2a: vocabulario específico (enquête, pourcentage, tendance, majorité, etc.) y cómo formular preguntas en francés (inversión, est-ce que). Sesión 2b: práctica de entrevistas por parejas (role-play) para ensayar la interacción oral; el profesor observa y registra.</t>
+  </si>
+  <si>
+    <t>Ejercicios de formación de preguntas; observación de las entrevistas simuladas (lista de cotejo).</t>
+  </si>
+  <si>
+    <t>Sesión 3a: aplicación de la encuesta en el centro (a otros cursos, en papel o digital). Recogida de datos. Sesión 3b: análisis de datos: agrupar respuestas, calcular frecuencias, elaborar gráficas (barras, sectores) en francés.</t>
+  </si>
+  <si>
+    <t>Datos brutos de la encuesta; gráficas y análisis escrito.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe escrito siguiendo una plantilla: introducción, metodología, resultados, conclusiones, recomendaciones. Preparación de la presentación oral (diapositivas). Revisión por pares.</t>
+  </si>
+  <si>
+    <t>Borrador y versión final del informe; presentación de diapositivas.</t>
+  </si>
+  <si>
+    <t>Exposición oral ante el coordinador de internacionalización (real o simulado). Coevaluación entre equipos y autoevaluación mediante diana. Asignación de niveles de logro 1-4 a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>L'Art en Dialogue : Création d'une Exposition Virtuelle</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos crear una exposición virtual bilingüe que muestre la influencia mutua entre el arte aragonés y francés, y que sea accesible para la comunidad educativa?</t>
+    <t>Sur les traces de Saint-Jacques : un guide francophone pour l'Aragon</t>
+  </si>
+  <si>
+    <t>Création d'un guide numérique interactif pour les pèlerins francophones du Chemin de Saint-Jacques en Aragon</t>
+  </si>
+  <si>
+    <t>El Chemin de Saint-Jacques (Camino de Santiago) atraviesa Aragón por el puerto de Somport, pasando por Jaca y otras localidades. Cada año, cientos de peregrinos francófonos recorren esta ruta, pero carecen de materiales adaptados a su lengua y a las particularidades culturales aragonesas. El alumnado de 1.º de Bachillerato, en colaboración con la asociación local de amigos del Camino, asume el reto de elaborar un recurso útil para esos peregrinos.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir un prototipo de guía digital (audioguía, vídeo corto o sitio web sencillo) para peregrinos francófonos que recorre una etapa del Camino en Aragón, integrando información práctica y cultural, y presentarlo a la asociación de amigos del Camino.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet
-[...37 lines deleted...]
-    <t>Diario de aprendizaje, fichas de autoevaluación y coevaluación.</t>
+• Dispositivos con conexión a internet y herramientas digitales (Genially, Canva, Audacity, etc.)
+• Fichas de vocabulario y estructuras (impresas o digitales)
+• Ejemplos de guías turísticas en francés
+• Materiales sobre el Camino de Santiago en Aragón (folletos, mapas, páginas web)</t>
+  </si>
+  <si>
+    <t>Educación intercultural, competencia digital, conciencia y expresión cultural.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: la asociación local pide ayuda para crear un recurso para peregrinos francófonos. Se visualiza un vídeo corto sobre el Camino en Aragón y se debate la pregunta guía. El alumnado se organiza en equipos y elige una etapa concreta (p. ej., Somport-Jaca).</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y elección de etapa en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: a) vocabulario clave (etapas, patrimonio, alojamiento); b) estructuras para aconsejar y describir (imperativo, condicional); c) estrategias de mediación (explicar tradiciones). Se analizan ejemplos de guías turísticas francófonas. Cada equipo identifica qué necesita aprender.</t>
+  </si>
+  <si>
+    <t>Ficha de vocabulario y gramática cumplimentada, anotaciones sobre ejemplos.</t>
+  </si>
+  <si>
+    <t>Los equipos investigan su etapa: datos históricos, puntos de interés, recomendaciones prácticas. Redactan el contenido textual, graban audios descriptivos y seleccionan imágenes libres de derechos. El docente supervisa y ofrece retroalimentación lingüística.</t>
+  </si>
+  <si>
+    <t>Documento compartido con contenido redactado y borradores de audio.</t>
+  </si>
+  <si>
+    <t>Los equipos integran los elementos en un prototipo digital (p. ej., web con Genially o podcast en SoundCloud). Ensayan la presentación que harán ante la asociación. Se realiza una sesión de coevaluación entre equipos para mejorar la claridad y adecuación.</t>
+  </si>
+  <si>
+    <t>Prototipo finalizado y presentación oral preparada.</t>
+  </si>
+  <si>
+    <t>Presentación del prototipo ante un representante de la asociación (posible videoconferencia) o simulación con otro grupo. Los alumnos completan una diana de autoevaluación y reflexionan por escrito sobre los criterios 6.1. El docente aplica las rúbricas y asigna niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y reflexión escrita.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1702,1447 +1693,1447 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>243</v>
-      </c>
-[...4 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>165</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>251</v>
-      </c>
-[...4 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>260</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>261</v>
-      </c>
-[...4 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>6.25</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>6.25</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>6.25</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>6.25</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>6.25</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>6.25</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>6.25</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>6.25</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>6.25</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>6.25</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>6.25</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>6.25</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>6.25</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>6.25</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>6.25</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>6.25</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <f>SUM(E3:E18)</f>
         <v>100</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="8" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8">
         <v>5.1</v>
       </c>
       <c r="N1" s="8">
         <v>5.2</v>
       </c>
       <c r="O1" s="8">
         <v>5.3</v>
       </c>
       <c r="P1" s="8">
         <v>6.1</v>
       </c>
       <c r="Q1" s="8">
         <v>6.2</v>
       </c>
       <c r="R1" s="8">
         <v>6.3</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="7" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:R2),"")</f>
         <v/>
       </c>
       <c r="T2" s="7"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="7" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:R3),"")</f>
         <v/>
       </c>
       <c r="T3" s="7"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="7" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:R4),"")</f>
         <v/>
       </c>
       <c r="T4" s="7"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="7" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:R5),"")</f>
         <v/>
       </c>
       <c r="T5" s="7"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="7" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:R6),"")</f>
         <v/>
       </c>
       <c r="T6" s="7"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="7" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:R7),"")</f>
         <v/>
       </c>
       <c r="T7" s="7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="7" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:R8),"")</f>
         <v/>
       </c>
       <c r="T8" s="7"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="7" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:R9),"")</f>
         <v/>
       </c>
       <c r="T9" s="7"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="7" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:R10),"")</f>
         <v/>
       </c>
       <c r="T10" s="7"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="7" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:R11),"")</f>
         <v/>
       </c>
       <c r="T11" s="7"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="7" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:R12),"")</f>
         <v/>
       </c>
       <c r="T12" s="7"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="7" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:R13),"")</f>
         <v/>
       </c>
       <c r="T13" s="7"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="7" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:R14),"")</f>
         <v/>
       </c>
       <c r="T14" s="7"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="7" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:R15),"")</f>
         <v/>
       </c>
       <c r="T15" s="7"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="7" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:R16),"")</f>
         <v/>
       </c>
       <c r="T16" s="7"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="7" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:R17),"")</f>
         <v/>
       </c>
       <c r="T17" s="7"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="7" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:R18),"")</f>
         <v/>
       </c>
       <c r="T18" s="7"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="7" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:R19),"")</f>
         <v/>
       </c>
       <c r="T19" s="7"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="7" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:R20),"")</f>
         <v/>
       </c>
       <c r="T20" s="7"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="7" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:R21),"")</f>
         <v/>
       </c>
       <c r="T21" s="7"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="7" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:R22),"")</f>
         <v/>
       </c>
       <c r="T22" s="7"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="7" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:R23),"")</f>
         <v/>
       </c>
       <c r="T23" s="7"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="7" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:R24),"")</f>
         <v/>
       </c>
       <c r="T24" s="7"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="7" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:R25),"")</f>
         <v/>
       </c>
       <c r="T25" s="7"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="7" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:R26),"")</f>
         <v/>
       </c>
       <c r="T26" s="7"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="7" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:R27),"")</f>
         <v/>
       </c>
       <c r="T27" s="7"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="7" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:R28),"")</f>
         <v/>
       </c>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="7" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:R29),"")</f>
         <v/>
       </c>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="7" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:R30),"")</f>
         <v/>
       </c>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="7" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:R31),"")</f>
         <v/>
       </c>
       <c r="T31" s="7"/>
     </row>
   </sheetData>
@@ -6230,478 +6221,478 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>182</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>185</v>
       </c>
-      <c r="C12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>159</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>161</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>163</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>165</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>167</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>169</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>170</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>171</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>159</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>161</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>163</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>165</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>167</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>169</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>170</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>171</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>