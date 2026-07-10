--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="312">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua extranjera frances 2</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Francés II de 2º Bachillerato, por lo que aplica el currículo base del BOE.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera frances 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo del Real Decreto 243/2022 para Lengua Extranjera: Francés II de 2º Bachillerato.</t>
   </si>
@@ -549,265 +549,260 @@
 • Comparación sistemática entre lenguas a partir de elementos de la Lengua Extranjera y otras lenguas: origen y parentescos.
 • Estrategias para entender y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales y democráticos.
 • Estrategias de detección, rechazo y actuación ante usos discriminatorios del lenguaje verbal y no verbal.</t>
   </si>
   <si>
     <t>1.2: Interpretar y valorar de manera crítica el contenido, la intención y los rasgos discursivos.
 5.1: Comparar y contrastar las semejanzas y diferencias entre distintas lenguas.
 6.1: Actuar de forma adecuada, empática y respetuosa en situaciones interculturales.
 6.2: Valorar críticamente la diversidad lingüística, cultural y artística de países francófonos.
 6.3: Aplicar estrategias para defender y apreciar la diversidad y detectar usos discriminatorios.</t>
   </si>
   <si>
     <t>CE.LEF.5
 CE.LEF.6</t>
   </si>
   <si>
     <t>Evaluación por pares de las exposiciones multimodales. Prueba final integradora de competencias con enfoque en análisis crítico y comparación lingüística.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Créez votre guide numérique de l'Aragon</t>
+    <t>Voces del Camino: un podcast en francés para peregrinos</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Produire un contenu digital pour promouvoir le patrimoine aragonais auprès d'un public francophone</t>
+    <t>Creación de un episodio podcast sobre el Camino de Santiago en Aragón</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón es una comunidad con un rico patrimonio cultural, histórico y natural, pero poco conocida en el ámbito francófono. Los estudiantes de 2º de Bachillerato tienen nivel B1-B2 y pueden actuar como mediadores interculturales creando un recurso digital en francés.</t>
+    <t>El Camino de Santiago Francés atraviesa Aragón y atrae a miles de peregrinos francófonos cada año. Sin embargo, muchos desconocen los detalles culturales y prácticos del tramo aragonés. Nuestro centro puede contribuir creando un podcast en francés que ofrezca información útil y promueva el intercambio intercultural.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos elaborar un recurso digital (vídeo, blog, podcast o web) en francés que promocione el patrimonio aragonés y sea útil para turistas o residentes francófonos?</t>
+    <t>Diseñar, grabar y publicar un episodio de podcast en francés que sirva de guía cultural y práctica para peregrinos francófonos que recorren el Camino de Santiago en Aragón.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores/tablets con conexión a internet
-[...3 lines deleted...]
-• Fichas de planificación y guión</t>
+• Dispositivos móviles o micrófonos de ordenador
+• Software de grabación y edición (Audacity, GarageBand)
+• Textos auténticos: folletos de turismo de Aragón, blogs de peregrinos
+• Mapa del Camino de Santiago en Aragón
+• Rúbrica de evaluación analítica</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en comunicación audiovisual, patrimonio cultural aragonés, competencia digital, emprendimiento social (promoción turística sostenible).</t>
+    <t>Educación intercultural, conciencia turística y patrimonial, competencia digital (edición de audio).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un recurso digital en francés para promover Aragón. Lluvia de ideas sobre el formato (vídeo/blog/podcast/web) y posibles temas (Camino de Santiago, el Mudéjar, la gastronomía, etc.). Se muestran ejemplos breves y se forman grupos de 3-4.</t>
-[...2 lines deleted...]
-    <t>Elección del formato y tema por grupo, justificada brevemente.</t>
+    <t>Se presenta el encargo: asociación de peregrinos pide un podcast informativo en francés. Se escuchan ejemplos breves, se debate qué necesita saber un peregrino francófono. Cada grupo formula preguntas iniciales sobre el Camino en Aragón.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales anotadas en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre: 1) Estructura y lenguaje de guiones/artículos/podcasts; 2) Estrategias de mediación lingüística: simplificar, explicar, glosar términos culturales; 3) Uso de herramientas digitales (Canva, Anchor, WordPress, etc.). Se trabajan los saberes sobre autoconfianza y diversidad.</t>
-[...2 lines deleted...]
-    <t>Notas de taller, bocetos de contenido, lista de vocabulario específico.</t>
+    <t>Lectura de textos auténticos (folletos, blogs de peregrinos, artículos) sobre el Camino en Aragón. Práctica de vocabulario (etapas, albergues, patrimonio) y estructuras gramaticales (condicional para recomendaciones, imperativo para consejos). Audición de podcasts modelo.</t>
+  </si>
+  <si>
+    <t>Ejercicios de comprensión lectora y auditiva completados.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los grupos investigan su tema (usando fuentes fiables en francés y español) y planifican el contenido. Crean un esquema detallado del producto. Aplican estrategias de mediación: preparan explicaciones de términos locales (ej. 'baturro', 'jota') y adaptan el registro al público.</t>
-[...2 lines deleted...]
-    <t>Esquema o storyboard del producto, borrador de contenido con anotaciones de mediación.</t>
+    <t>Por equipos, seleccionan un enfoque (etapa concreta, consejos prácticos, patrimonio). Elaboran el guión detallado del podcast, incluyendo introducción, desarrollo y cierre. Revisión entre pares y corrección lingüística guiada por el docente.</t>
+  </si>
+  <si>
+    <t>Borrador del guión con correcciones.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Los grupos producen su recurso digital: graban vídeo/podcast, redactan entradas de blog o diseñan página web. Se graba un 'pitch' final de 2 minutos para presentar el recurso al resto de la clase, simulando que es la audiencia real.</t>
-[...2 lines deleted...]
-    <t>Producto digital terminado y presentación oral del pitch.</t>
+    <t>Grabación del podcast usando dispositivos móviles o de aula con Audacity. Se editan pistas (música de fondo libre, efectos). Cada miembro participa en la locución. Se exporta el archivo mp3.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final del podcast.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada grupo autoevalúa su proceso y producto usando una rúbrica. Coevaluación entre grupos. Reflexión individual sobre el uso de la lengua y la mediación intercultural. Se recoge la percepción de la audiencia real (si es posible, se comparte con la Alianza Francesa local para feedback).</t>
-[...2 lines deleted...]
-    <t>Autoevaluación, coevaluación y reflexión escrita individual.</t>
+    <t>Audición colectiva de los podcasts. Coevaluación mediante rúbrica por pares y autoevaluación individual. Debate sobre el aprendizaje y la conciencia intercultural. El docente asigna niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Analysez les données : un défi pour l'Aragon</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos, como jóvenes ciudadanos francófonos, analizar datos reales de Aragón y presentar propuestas viables en francés ante un público real para contribuir al desarrollo sostenible de la región?</t>
+    <t>Enquête linguistique : le français dans notre quotidien</t>
+  </si>
+  <si>
+    <t>Une étude sociolinguistique en Aragon</t>
+  </si>
+  <si>
+    <t>El alumnado de 2.º Bachillerato se convierte en investigador sociolingüístico. Debe averiguar qué presencia tiene la lengua francesa en su entorno (señalética, ofertas de empleo, turismo, contactos familiares) y qué actitud muestra la comunidad hacia su aprendizaje. Los resultados se presentarán a la Alliance Française de Zaragoza, que puede usarlos para diseñar actividades de promoción.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre la presencia y percepción del francés en el entorno local, analizar los datos recogidos y elaborar un informe con recomendaciones para la Alliance Française.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos abiertos del IAEST (Instituto Aragonés de Estadística)
-[...37 lines deleted...]
-    <t>Rúbrica cumplimentada por cada alumno (coevaluación y autoevaluación).</t>
+• Plantilla de encuesta (Google Forms o papel)
+• Hoja de cálculo (Excel/LibreOffice) para gráficos
+• Ejemplo de informe sociolingüístico
+• Diccionario bilingüe y gramática de referencia</t>
+  </si>
+  <si>
+    <t>Educación intercultural y plurilingüe; tratamiento de datos y competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: la Alliance Française pide un estudio sobre la presencia del francés en el entorno. Se formula la pregunta guía y se forman equipos de 3-4. Cada equipo elige un aspecto (señalética, empleo, turismo, opiniones).</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales de investigación por equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan contenidos: diseño de encuestas (tipos de preguntas, escalas, ética), vocabulario para entrevistas, estructuras para describir datos y redactar conclusiones. Se practica con ejemplos. Se explica cómo usar Excel para gráficos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de diseño de preguntas y de interpretación de gráficos.</t>
+  </si>
+  <si>
+    <t>Los equipos recogen datos en el centro y/o barrio (encuestas presenciales o online, observación de señalética). Después procesan los datos: tabulan respuestas, elaboran gráficos y extraen tendencias.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe (introducción, metodología, resultados, discusión, conclusión y recomendaciones). Preparan una presentación oral para la audiencia real (póster o diapositivas).</t>
+  </si>
+  <si>
+    <t>Borrador y versión final del informe.</t>
+  </si>
+  <si>
+    <t>Presentación oral ante la comunidad educativa (se invita a un representante de la Alliance Française si es posible). Coevaluación entre equipos. Cada alumno rellena una diana de autoevaluación y reflexión sobre su aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Imaginez et créez une œuvre collective franco-aragonaise</t>
-[...8 lines deleted...]
-    <t>Diseñar y realizar una obra artística colectiva (mural, instalación, performance) que exprese la riqueza de la diversidad cultural entre Aragón y la Francofonía, y presentarla a la comunidad educativa.</t>
+    <t>Pon en escena el patrimonio aragonés</t>
+  </si>
+  <si>
+    <t>Création de saynètes bilingues français-espagnol sur les traditions locales</t>
+  </si>
+  <si>
+    <t>El centro quiere acercar las tradiciones aragonesas a las familias y al vecindario. El grupo de francés decide crear un espectáculo bilingüe que combine arte y patrimonio, representado en una jornada cultural abierta.</t>
+  </si>
+  <si>
+    <t>Crear y representar, en equipos, tres saynètes bilingües (francés y español) que expliquen y pongan en valor una tradición aragonesa real, ante un público formado por familias y miembros de la comunidad educativa.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet
-[...39 lines deleted...]
-    <t>Diario reflexivo y coevaluaciones cumplimentadas.</t>
+• Vídeos y documentos sobre tradiciones aragonesas (web de turismo, YouTube)
+• Plantilla de guion teatral bilingüe
+• Rúbrica de evaluación de oralidad y trabajo en equipo
+• Cámara o móvil para grabar ensayos y representación
+• Atrezo básico (cartulinas, telas, objetos cotidianos para ambientar)</t>
+  </si>
+  <si>
+    <t>Educación intercultural y patrimonial; Competencia emprendedora (organización de un evento cultural).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: crear una obra bilingüe para la comunidad. Se visionan vídeos cortos de tradiciones aragonesas (Cipotegato, Tambores de Huesca, etc.). Se discuten las características del teatro bilingüe y se formula la pregunta guía. Cada equipo elige una tradición que investigará.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial y elección de tradición por equipo.</t>
+  </si>
+  <si>
+    <t>Talleres sobre estructura de guion teatral, expresión de emociones y descripciones en francés, y estrategias de interacción oral. Se practica la pronunciación y entonación con ejercicios. Se profundiza en la tradición elegida a través de fuentes fiables (web oficial de turismo, entrevistas).</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y pronunciación, notas de investigación.</t>
+  </si>
+  <si>
+    <t>Los equipos redactan el guion bilingüe (francés para diálogos, español para narraciones o aclaraciones), asignan roles y elaboran un plan de ensayos. Se revisan y corrigen entre compañeros (coevaluación).</t>
+  </si>
+  <si>
+    <t>Borrador del guion, escaleta, roles asignados.</t>
+  </si>
+  <si>
+    <t>Ensayos con corrección, preparación de atrezo y vestuario sencillos. Representación final ante la audiencia real (familias, comunidad). Se graba la actuación para posterior análisis.</t>
+  </si>
+  <si>
+    <t>Grabación de la representación, observaciones del docente.</t>
+  </si>
+  <si>
+    <t>Visionado de la grabación, autoevaluación y coevaluación mediante rúbrica. Discusión sobre lo aprendido sobre la tradición y sobre el proceso teatral. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por cada alumno y equipo, reflexión escrita.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1699,1447 +1694,1447 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>230</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>233</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>236</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>239</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>242</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>165</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>247</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>250</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>253</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>259</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>260</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>6.25</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>6.25</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>6.25</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>6.25</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>6.25</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>6.25</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>6.25</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>6.25</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>6.25</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>6.25</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>6.25</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>6.25</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>6.25</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>6.25</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>6.25</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>6.25</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <f>SUM(E3:E18)</f>
         <v>100</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8">
         <v>5.1</v>
       </c>
       <c r="N1" s="8">
         <v>5.2</v>
       </c>
       <c r="O1" s="8">
         <v>5.3</v>
       </c>
       <c r="P1" s="8">
         <v>6.1</v>
       </c>
       <c r="Q1" s="8">
         <v>6.2</v>
       </c>
       <c r="R1" s="8">
         <v>6.3</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:R2),"")</f>
         <v/>
       </c>
       <c r="T2" s="7"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:R3),"")</f>
         <v/>
       </c>
       <c r="T3" s="7"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:R4),"")</f>
         <v/>
       </c>
       <c r="T4" s="7"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:R5),"")</f>
         <v/>
       </c>
       <c r="T5" s="7"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:R6),"")</f>
         <v/>
       </c>
       <c r="T6" s="7"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:R7),"")</f>
         <v/>
       </c>
       <c r="T7" s="7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:R8),"")</f>
         <v/>
       </c>
       <c r="T8" s="7"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:R9),"")</f>
         <v/>
       </c>
       <c r="T9" s="7"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:R10),"")</f>
         <v/>
       </c>
       <c r="T10" s="7"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:R11),"")</f>
         <v/>
       </c>
       <c r="T11" s="7"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:R12),"")</f>
         <v/>
       </c>
       <c r="T12" s="7"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:R13),"")</f>
         <v/>
       </c>
       <c r="T13" s="7"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:R14),"")</f>
         <v/>
       </c>
       <c r="T14" s="7"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:R15),"")</f>
         <v/>
       </c>
       <c r="T15" s="7"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:R16),"")</f>
         <v/>
       </c>
       <c r="T16" s="7"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:R17),"")</f>
         <v/>
       </c>
       <c r="T17" s="7"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:R18),"")</f>
         <v/>
       </c>
       <c r="T18" s="7"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:R19),"")</f>
         <v/>
       </c>
       <c r="T19" s="7"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:R20),"")</f>
         <v/>
       </c>
       <c r="T20" s="7"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:R21),"")</f>
         <v/>
       </c>
       <c r="T21" s="7"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:R22),"")</f>
         <v/>
       </c>
       <c r="T22" s="7"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:R23),"")</f>
         <v/>
       </c>
       <c r="T23" s="7"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:R24),"")</f>
         <v/>
       </c>
       <c r="T24" s="7"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:R25),"")</f>
         <v/>
       </c>
       <c r="T25" s="7"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:R26),"")</f>
         <v/>
       </c>
       <c r="T26" s="7"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:R27),"")</f>
         <v/>
       </c>
       <c r="T27" s="7"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:R28),"")</f>
         <v/>
       </c>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:R29),"")</f>
         <v/>
       </c>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:R30),"")</f>
         <v/>
       </c>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:R31),"")</f>
         <v/>
       </c>
       <c r="T31" s="7"/>
     </row>
   </sheetData>
@@ -6529,176 +6524,176 @@
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>169</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>170</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>171</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>214</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>216</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C37" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="D37" s="7" t="s">
         <v>218</v>
       </c>
-      <c r="D37" s="7" t="s">
+      <c r="E37" s="7" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>