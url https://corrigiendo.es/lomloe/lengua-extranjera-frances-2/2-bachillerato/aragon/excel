--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>10/07/2026 21:52</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Francés II de 2º Bachillerato, por lo que aplica el currículo base del BOE.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera frances 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo del Real Decreto 243/2022 para Lengua Extranjera: Francés II de 2º Bachillerato.</t>
   </si>