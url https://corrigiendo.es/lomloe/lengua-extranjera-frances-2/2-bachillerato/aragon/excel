--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:52</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Francés II de 2º Bachillerato, por lo que aplica el currículo base del BOE.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera frances 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo del Real Decreto 243/2022 para Lengua Extranjera: Francés II de 2º Bachillerato.</t>
   </si>