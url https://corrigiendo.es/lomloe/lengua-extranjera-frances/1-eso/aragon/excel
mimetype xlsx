--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="517">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="516">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua extranjera frances</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:41</t>
+    <t>10/07/2026 20:22</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para Francés 1º ESO; se aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera frances</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los criterios de evaluación, saberes básicos y competencias específicas del Real Decreto 217/2022 para Lengua Extranjera: Francés en 1º ESO.</t>
   </si>
@@ -952,266 +952,260 @@
 • colaborar en actividades de mediación en situaciones cotidianas sencillas.
 • Estrategias básicas para identificar, organizar, interiorizar, recuperar y utilizar creativamente unidades lingüísticas (léxico, morfosintaxis, patrones sonoros, etc.) a partir de la comparación de las lenguas y variedades que conforman el repertorio lingüístico personal.</t>
   </si>
   <si>
     <t>4.1: Inferir y explicar textos, conceptos y comunicaciones breves y sencillas en situaciones en las que a
 4.2: Aplicar, de forma guiada, estrategias que ayuden a crear puentes y faciliten la comprensión y produc
 5.3: Identificar y registrar, siguiendo modelos, los progresos y dificultades de aprendizaje de la Lengua
 6.1: Actuar de forma empática y respetuosa en situaciones interculturales construyendo vínculos entre las
 6.2: Aceptar y adecuarse a la diversidad lingüística, cultural y artística propia de países donde se habl
 6.3: Aplicar, de forma guiada, estrategias para explicar y apreciar la diversidad lingüística, cultural y</t>
   </si>
   <si>
     <t>CE.LEF.4
 CE.LEF.6</t>
   </si>
   <si>
     <t>Proyecto final multimodal, autoevaluación del progreso anual y rúbrica de desempeño en tareas de mediación.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Créez un podcast sur les traditions aragonaises</t>
+    <t>Raconte ton Aragon au monde!</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Producción de un podcast en francés sobre las tradiciones de Aragón</t>
+    <t>Un clip culturel en français</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En 1.º ESO, el alumnado inicia el aprendizaje del francés. Aragón posee una rica cultura (jota, fiestas, gastronomía). Crear un podcast permite practicar la expresión oral y escrita, así como valorar la diversidad cultural.</t>
+    <t>El centro participa en un intercambio virtual con un instituto francés; necesitamos crear un vídeo de presentación cultural atractivo.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Elaborar un podcast breve en francés (2-3 min) que presente una tradición aragonesa (p.ej., la Jota, las Fiestas del Pilar, el ternasco) a un público francófono juvenil.</t>
+    <t>Diseñar y grabar un vídeo en francés de 2-3 minutos que presente un aspecto cultural de Aragón (patrimonio, gastronomía, tradición) y lo conecte con algún elemento similar francés, para despertar el interés de un público francófono.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Podcast de ejemplo (en francés sobre cultura occitana).
-[...4 lines deleted...]
-• Plataforma Aeducar o similar para compartir.</t>
+• Dispositivos móviles o tablets con cámara
+• App de edición de vídeo (iMovie, CapCut, OpenShot)
+• Acceso a internet para investigación
+• Fichas de investigación y guion
+• Rúbrica de evaluación y diana de autoevaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (grabación y edición), conciencia y expresión cultural (patrimonio aragonés), competencia en comunicación lingüística (producción oral y escrita en francés).</t>
+    <t>Competencia digital, conciencia y expresiones culturales, aprender a aprender</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: escuchar un podcast ejemplo (sobre fiestas de Toulouse). Lluvia de ideas sobre tradiciones aragonesas. Formación de grupos y elección de tradición.</t>
-[...2 lines deleted...]
-    <t>Ideas escritas en una pizarra digital colaborativa.</t>
+    <t>Se presenta la pregunta guía y el encargo: crear un vídeo cultural para un auditorio real. Se muestran ejemplos de vídeos turísticos (YouTube) y se debate qué hace atractiva una cultura. Formación de equipos y elección de un aspecto de Aragón (patrimonio, gastronomía, fiestas, naturaleza).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en grupo y elección del tema</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Ficha de vocabulario completada; grabaciones cortas de frases.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>El alumnado investiga en fuentes francófonas (sitios web oficiales, vídeos) sobre el aspecto elegido y su equivalente francés. Recopilan vocabulario específico y estructuras para describir y comparar. El profesor proporciona andamiaje con fichas de vocabulario y modelos de discurso.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación con datos clave y nuevo vocabulario</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Guion escrito (borrador y versión final).</t>
+    <t>Cada equipo redacta un guion para el vídeo (máximo 2-3 minutos) y elabora un storyboard visual. Se revisa en grupo y con el profesor, aplicando estrategias de planificación y corrección.</t>
+  </si>
+  <si>
+    <t>Guion escrito y storyboard</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación definitiva del podcast. Edición básica (cortar silencios, añadir música si se desea). Publicación en plataforma segura del centro (p.ej. Aeducar).</t>
-[...2 lines deleted...]
-    <t>Archivo de audio y metadatos (título, descripción).</t>
+    <t>Grabación del vídeo con dispositivos móviles o tabletas. Edición básica (cortes, música, subtítulos opcionales). El profesor asesora técnicamente y resuelve dudas de pronunciación o gramática sobre la marcha.</t>
+  </si>
+  <si>
+    <t>Vídeo terminado</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Audición de los podcasts de otros grupos. Autoevaluación con rúbrica (respeto, claridad, contenido). Coevaluación: escribir un comentario positivo en francés sobre el podcast de otro grupo.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada; comentarios escritos.</t>
+    <t>Proyección de los vídeos al grupo-audiencia (alumnado de 2.º ESO y familias). Coevaluación con rúbrica, autoevaluación mediante diana de aprendizaje y reflexión final sobre el proceso (qué han aprendido y cómo mejorar).</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diario de aprendizaje</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Enquêtez sur les habitudes des jeunes en Aragon</t>
-[...8 lines deleted...]
-    <t>Realizar una encuesta en francés sobre los hábitos de ocio de los jóvenes aragoneses, analizar los datos obtenidos y presentar los resultados en un póster de datos y una exposición oral.</t>
+    <t>Le français dans nos foyers</t>
+  </si>
+  <si>
+    <t>Une enquête sociale sur la présence du français dans nos familles</t>
+  </si>
+  <si>
+    <t>Le département de langues veut promouvoir le français dans notre centre et demande aux élèves de 1º ESO de réaliser une enquête sur la présence du français dans leurs propres familles. Les résultats serviront à orienter les actions de visibilisation de la langue.</t>
+  </si>
+  <si>
+    <t>Concevoir et mener une enquête en français auprès des familles sur leur connaissance et usage du français, analyser les résultats et présenter un poster avec graphiques lors d'une exposition pour la communauté éducative.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Plantillas de encuesta en francés (papel y digital)
-[...36 lines deleted...]
-    <t>Rúbrica de evaluación cumplimentada, autoevaluación escrita.</t>
+• Plantilla de cuestionario en francés
+• Hoja de cálculo o papel cuadriculado para gráficos
+• Material para póster (cartulina, rotuladores) o herramienta digital (Canva, Genially)
+• Vídeo corto sobre influencia francesa en Aragón (ej. 'El Camino de Santiago en Aragón')</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía global: valoración de la diversidad lingüística y cultural.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: el departamento de lenguas quiere saber la presencia del francés en las familias. El alumnado formula hipótesis en grupos. Se visiona un vídeo corto sobre la influencia francesa en Aragón (Camino de Santiago, Pirineos). Se acota la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Hipótesis escritas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan estructuras para hacer preguntas (est-ce que, qu'est-ce que, combien de...), vocabulario de la familia y números. Se muestran ejemplos de cuestionarios sencillos en francés y se practica la interpretación de gráficos de barras. Cada equipo recibe una plantilla de cuestionario.</t>
+  </si>
+  <si>
+    <t>Ejercicios de producción de preguntas y comprensión de gráficos.</t>
+  </si>
+  <si>
+    <t>Cada equipo adapta el cuestionario a su contexto (añade alguna pregunta propia). En casa, cada alumno entrevista a un familiar y trae las respuestas. En clase se compilan los datos en una tabla común por equipo. Se representan en gráficos de barras sencillos usando papel o herramienta digital.</t>
+  </si>
+  <si>
+    <t>Cuestionarios cumplimentados y tabla de datos con gráficos.</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran un poster en formato físico o digital (Canva, Genially) que incluya: título, pregunta de investigación, gráficos, interpretación y conclusiones. Se prepara una exposición oral de 2-3 minutos por equipo.</t>
+  </si>
+  <si>
+    <t>Poster terminado y guion de presentación.</t>
+  </si>
+  <si>
+    <t>Se realiza la exposición ante el claustro y familias (o en formato vídeo si no es presencial). Los compañeros y el profesor coevalúan usando rúbricas. Cada equipo reflexiona sobre su aprendizaje completo en una diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Aragon en couleurs</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos presentar la cultura aragonesa a un público francófono de forma atractiva y comprensible?</t>
+    <t>Des voix pour nos pierres</t>
+  </si>
+  <si>
+    <t>Création d'un guide audio en français pour un monument aragonais</t>
+  </si>
+  <si>
+    <t>L'Office de Tourisme d'Aragon cherche à enrichir l'offre pour les visiteurs francophones (nombreux dans les Pyrénées et à Saragosse). Ils demandent aux collégiens de créer de courts guides audio pour des monuments locaux, destinés à être diffusés sur leur site web et réseaux sociaux.</t>
+  </si>
+  <si>
+    <t>Concevoir, rédiger et enregistrer un guide audio de 2-3 minutes en français pour un monument aragonais, compréhensible par un touriste francophone.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Folletos turísticos de Aragón adaptados (nivel A1)
-[...37 lines deleted...]
-    <t>Rúbrica cumplimentada y diario de aprendizaje.</t>
+• Ejemplos de guías audio (YouTube o web de monumentos)
+• Ficha de investigación del monumento
+• Plantilla de guion (word con espacios para foto y texto)
+• App de grabación (Voice Recorder, Audacity en ordenador)
+• Altavoces para audición final</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, conciencia intercultural, competencia digital (edición de audio).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la oficina de turismo. Se escuchan ejemplos de guías audio (Louvre, Alhambra) en francés. Los equipos eligen un monumento aragonés (basílica del Pilar, Aljafería, torre mudéjar de Teruel, etc.).</t>
+  </si>
+  <si>
+    <t>Elección del monumento y primera lluvia de ideas en francés.</t>
+  </si>
+  <si>
+    <t>Se trabajan las estructuras lingüísticas: situar en el espacio, describir formas y colores, expresar opiniones (je trouve que...). Se analizan transcripciones de guías modelo. El alumnado completa ejercicios de vocabulario y frases hechas.</t>
+  </si>
+  <si>
+    <t>Ejercicios de comprensión y producción escrita guiada.</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga su monumento (en español, pero con orientación) y redacta el script en francés. El profesor revisa borradores. Practican la lectura en voz alta y reciben feedback de pronunciación.</t>
+  </si>
+  <si>
+    <t>Borrador del script con correcciones del profesor.</t>
+  </si>
+  <si>
+    <t>Ensayos y grabación del audio usando teléfonos o tabletas. Edición básica (cortar, silencios). Se prepara la presentación a la audiencia (familias y turismo) con apoyo de imágenes.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y diapositiva con foto del monumento.</t>
+  </si>
+  <si>
+    <t>Audición de todos los audios en clase. Coevaluación con rúbrica. Autoevaluación y asignación de niveles de logro a cada criterio. Se prepara el envío a la oficina de turismo.</t>
+  </si>
+  <si>
+    <t>Rúbrica completada (coevaluación y autoevaluación).</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar 'nuages de mots' (nubes de palabras) previas a la lectura para que el alumnado identifique visualmente los términos clave y anticipe el tema del texto mediante el tamaño de las fuentes.
@@ -2394,1668 +2388,1668 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>216</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>390</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>393</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>396</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>399</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>402</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="C7" s="7"/>
       <c r="D7" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>413</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>416</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>422</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>425</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>292</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>184</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>298</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>439</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>440</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>443</v>
       </c>
-      <c r="C4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>446</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>447</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>450</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>451</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>454</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>457</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>460</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>464</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>465</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="D3" s="9">
         <v>12.5</v>
       </c>
       <c r="E3" s="9">
         <v>12.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D4" s="9">
         <v>12.5</v>
       </c>
       <c r="E4" s="9">
         <v>12.5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="D5" s="9">
         <v>8.33</v>
       </c>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="D6" s="9">
         <v>8.33</v>
       </c>
       <c r="E6" s="9">
         <v>8.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="D7" s="9">
         <v>8.33</v>
       </c>
       <c r="E7" s="9">
         <v>8.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="D8" s="9">
         <v>12.5</v>
       </c>
       <c r="E8" s="9">
         <v>12.5</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="D10" s="9">
         <v>7.5</v>
       </c>
       <c r="E10" s="9">
         <v>7.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="D11" s="9">
         <v>7.5</v>
       </c>
       <c r="E11" s="9">
         <v>7.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D12" s="9">
         <v>5.0</v>
       </c>
       <c r="E12" s="9">
         <v>5.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.3</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
         <v>119.98999999999999</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
       <c r="K1" s="8">
         <v>4.2</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>5.2</v>
       </c>
       <c r="N1" s="8">
         <v>5.3</v>
       </c>
       <c r="O1" s="8">
         <v>6.1</v>
       </c>
       <c r="P1" s="8">
         <v>6.2</v>
       </c>
       <c r="Q1" s="8">
         <v>6.3</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="7" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="7" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="7" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="7" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="7" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="7" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="7" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="7" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="7" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="7" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="7" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="7" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="7" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="7" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="7" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="7" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="7" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="7" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="7" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="7" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="7" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="7" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="7" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="7" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="7" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="7" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="7" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -7641,427 +7635,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>304</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>306</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>309</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>312</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>286</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>288</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>290</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>292</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>294</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>184</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>296</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>297</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>298</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>300</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>304</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>286</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>288</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>290</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>292</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>294</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>184</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>296</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>297</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>298</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>300</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>304</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8070,320 +8064,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>216</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>353</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>356</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>357</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>366</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>373</v>
-      </c>
-[...7 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="7" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="7" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>377</v>
-      </c>
-[...7 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="7" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="B14" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="7" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>381</v>
-      </c>
-[...7 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B16" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="7" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B17" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="7" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="D18" s="7" t="s">
         <v>385</v>
-      </c>
-[...7 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B19" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C19" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="C19" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="7" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B20" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C20" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="C20" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="7" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>