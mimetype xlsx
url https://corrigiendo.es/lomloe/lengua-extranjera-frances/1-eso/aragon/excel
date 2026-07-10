--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:22</t>
+    <t>10/07/2026 21:47</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para Francés 1º ESO; se aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera frances</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los criterios de evaluación, saberes básicos y competencias específicas del Real Decreto 217/2022 para Lengua Extranjera: Francés en 1º ESO.</t>
   </si>