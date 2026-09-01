--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:47</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para Francés 1º ESO; se aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera frances</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los criterios de evaluación, saberes básicos y competencias específicas del Real Decreto 217/2022 para Lengua Extranjera: Francés en 1º ESO.</t>
   </si>