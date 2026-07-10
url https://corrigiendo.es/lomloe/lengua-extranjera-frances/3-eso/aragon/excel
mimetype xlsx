--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="530">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="527">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua extranjera frances</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:35</t>
+    <t>10/07/2026 20:22</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Francés 3º ESO; aplica íntegramente el RD 217/2022 sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera frances</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí. Los criterios de evaluación (CE.LEF.1 a CE.LEF.6) son transcripción literal de los CE.1 a CE.6 del BOE, solo renombrados. Los saberes básicos y demás elementos no aportan variación.</t>
   </si>
@@ -948,267 +948,256 @@
 • Estrategias para entender y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales.
 • Cultura, normas, actitudes, costumbres y valores propios de países francófonos.</t>
   </si>
   <si>
     <t>5.1: Comparar y argumentar las semejanzas y diferencias entre distintas lenguas.
 5.2: Utilizar de forma creativa estrategias y conocimientos de mejora de la capacidad de comunicar.
 5.3: Registrar y analizar los progresos y dificultades de aprendizaje.
 6.1: Actuar de forma empática y respetuosa en situaciones interculturales.
 6.2: Aceptar y adecuarse a la diversidad lingüística, cultural y artística.
 6.3: Aplicar estrategias para explicar y apreciar la diversidad.</t>
   </si>
   <si>
     <t>CE.LEF.5
 CE.LEF.6</t>
   </si>
   <si>
     <t>Portfolio de aprendizaje (autoevaluación), rúbrica de la presentación multimodal y pruebas de gramática sobre tiempos de pasado y futuro.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Créateurs de ponts : guide numérique de la francophonie en Aragón</t>
+    <t>Vlogue por el patrimonio aragonés</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>À la découverte des liens culturels entre notre région et les pays francophones</t>
-[...1 lines deleted...]
-  <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón mantiene vínculos históricos y culturales con el mundo francófono (arte mudéjar influido por el gótico francés, intercambios pirenaicos, comunidad francesa en Zaragoza). Los alumnos explorarán esta realidad y crearán un blog para compartirla.</t>
+    <t>El instituto quiere establecer un intercambio virtual con un liceo francófono. Para ello, el alumnado de 3.º ESO creará un vlog en francés que muestre un aspecto cultural de Aragón, sirviendo como carta de presentación y herramienta de diálogo intercultural.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos mostrar a nuestros compañeros franceses la riqueza de los lazos culturales entre Aragón y el mundo francófono?</t>
+    <t>Crear un vlog en francés de 2-3 minutos que presente un elemento del patrimonio cultural aragonés de forma atractiva, respetuosa y clara, dirigido a jóvenes francófonos.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...5 lines deleted...]
-• Rúbrica de evaluación</t>
+• Dispositivos con cámara (móviles o tablets)
+• Ordenadores con editor de vídeo (por ejemplo, Clipchamp, iMovie)
+• Proyector y altavoces
+• Fichas de vocabulario y expresiones
+• Rúbricas de evaluación
+• Ejemplos de vlogs culturales en francés</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (uso de herramientas de creación de contenido), conciencia y expresiones culturales (valoración del patrimonio compartido), sentido de iniciativa y emprendimiento (planificación y ejecución del proyecto).</t>
+    <t>Competencia en conciencia y expresión cultural, competencia digital, competencia ciudadana (valores interculturales y respeto a la diversidad), aprender a aprender (reflexión sobre el propio proceso).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo motivador sobre la relación Aragón-Francia. Lluvia de ideas inicial. Formación de equipos y elección del aspecto a investigar (arte, gastronomía, historia, etc.). Se muestra un ejemplo de blog de viajes para inspirar.</t>
-[...2 lines deleted...]
-    <t>Mapa conceptual grupal sobre conocimientos previos y preguntas iniciales.</t>
+    <t>Se presenta el reto: crear un vlog en francés sobre el patrimonio aragonés para estudiantes francófonos. Se proyectan ejemplos breves de vlogs culturales. En grupos, el alumnado realiza una lluvia de ideas sobre posibles temas (monumentos, tradiciones, paisajes) y comparte sus conocimientos previos sobre la cultura francófona.</t>
+  </si>
+  <si>
+    <t>Notas de la lluvia de ideas en el cuaderno</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Ficha con ejercicios de comprensión y producción escrita (borrador de una entrada).</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller de vocabulario y expresiones para describir lugares, tradiciones y opiniones. Práctica de pronunciación y entonación con apoyo de audios. Debate guiado: ¿cómo presentar nuestra cultura sin caer en tópicos? ¿qué aspectos pueden interesar a un público francófono? Se trabajan estrategias de producción oral (planificación, compensación, autorreparación).</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario completados y participación en el debate</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Esquema o guion del blog con la distribución de contenidos.</t>
+    <t>Cada equipo investiga el tema seleccionado (mudéjar, el Pilar, la Ruta del Cid, etc.) usando fuentes fiables. Elabora un guion y un storyboard del vlog, teniendo en cuenta la claridad, la estructura y el respeto intercultural. El profesor revisa los borradores y ofrece feedback para la mejora.</t>
+  </si>
+  <si>
+    <t>Guion y storyboard escritos</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Creación del blog utilizando una plataforma (Blogger, Wix, etc.). Redacción y revisión de las entradas. Grabación de narraciones en francés para cada entrada (opcional incrustar audio). Revisión por pares y ajustes. Publicación del blog y envío del enlace al instituto francés. Preparación de una breve presentación oral del producto para la clase.</t>
-[...2 lines deleted...]
-    <t>Blog finalizado y presentación oral resumen del producto.</t>
+    <t>Grabación del vlog en francés (2-3 minutos) utilizando dispositivos móviles o cámaras. Se permite la edición básica (cortes, inserción de imágenes o subtítulos opcionales). Los equipos suben el vídeo a la plataforma del aula (por ejemplo, un canal privado de YouTube o la sección de vídeos de Google Classroom).</t>
+  </si>
+  <si>
+    <t>Vídeo final</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Rúbrica de autoevaluación y coevaluación (criterios 2.1, 2.2, 3.1, 6.1). Debate sobre lo aprendido: ¿qué ha sido más difícil? ¿cómo hemos mejorado nuestra competencia plurilingüe? Propuestas de mejora para futuros proyectos. Reflexión escrita individual sobre el proceso.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de reflexión y rúbrica cumplimentada.</t>
+    <t>Visionado de los vlogs de otros equipos y coevaluación mediante rúbrica. Cada alumno completa un diario de aprendizaje reflexionando sobre las estrategias utilizadas (planificación, autocorrección, etc.), lo aprendido sobre el patrimonio aragonés y la cultura francófona, y cómo se ha sentido en el proceso. Se asigna nivel de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Diario de aprendizaje y ficha de coevaluación</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Sondeurs d'opinions : enquête sur la culture francophone dans notre entourage</t>
-[...8 lines deleted...]
-    <t>¿Cuál es la percepción y el conocimiento de la cultura francófona en nuestro entorno? ¿Podemos recopilar y presentar datos que reflejen esta realidad para promover el interés por la lengua francesa entre la comunidad educativa?</t>
+    <t>Francés en Aragón: ¿mito o realidad?</t>
+  </si>
+  <si>
+    <t>Una encuesta para medir la presencia del francés en nuestro entorno</t>
+  </si>
+  <si>
+    <t>El centro celebra una Semana de las Lenguas y el alumnado de 3.º ESO debe aportar datos reales sobre la presencia del francés en su comunidad, para fomentar la reflexión sobre el plurilingüismo.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta en francés sobre la presencia y percepciones del francés en el entorno, analizar los datos obtenidos y comunicar los resultados a la comunidad educativa mediante una infografía bilingüe y una presentación oral.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Plantilla de planificación de proyecto
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación completada; autoevaluación escrita; grabación de presentaciones.</t>
+• Plantilla de encuesta en francés
+• Hoja de cálculo (Excel o Google Sheets)
+• Ejemplos de infografías bilingües
+• Mapa lingüístico de Aragón (con aragonés y catalán)
+• Rúbrica de evaluación para el alumnado</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía global y valoración de la diversidad lingüística.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y el encargo de la Semana de las Lenguas. En equipos, los alumnos discuten lo que ya saben sobre la presencia del francés y formulan hipótesis. Se acota el alcance de la encuesta.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Se trabajan: vocabulario y estructuras para diseñar una encuesta (preguntas, opciones de respuesta), expresión de cantidades y comparaciones, y contenidos sobre la diversidad lingüística de Aragón (aragonés, catalán). Se revisan ejemplos de infografías bilingües.</t>
+  </si>
+  <si>
+    <t>Ejercicios de formulación de preguntas y de comparación lingüística.</t>
+  </si>
+  <si>
+    <t>Los equipos pasan la encuesta a un mínimo de 15 personas (compañeros, familiares, personal del centro) en formato papel o digital. Después, vuelcan los datos en una hoja de cálculo y elaboran gráficos de barras o sectores.</t>
+  </si>
+  <si>
+    <t>Encuestas cumplimentadas y hoja de cálculo con datos y gráficos.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña una infografía bilingüe (francés/español) que incluya los gráficos, conclusiones y una comparación con las lenguas de Aragón. Además, preparan una exposición oral de 3 minutos en francés.</t>
+  </si>
+  <si>
+    <t>Infografía y guión de la exposición.</t>
+  </si>
+  <si>
+    <t>Los equipos presentan su infografía a la clase simulando la audiencia real. Coevaluación mediante rúbrica y autoevaluación. Se registran los niveles de logro de cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Franco-art: Fresque poétique et citoyenne</t>
-[...8 lines deleted...]
-    <t>Diseñar y realizar una exposición artística bilingüe que incluya poemas originales, ilustraciones y una visita guiada, con el objetivo de sensibilizar a la comunidad sobre la diversidad francófona y fomentar el diálogo intercultural.</t>
+    <t>Ordesa durable : guide audio francophone pour un tourisme responsable</t>
+  </si>
+  <si>
+    <t>Création d'un guide audio et d'une brochure en français pour le Parc national d'Ordesa</t>
+  </si>
+  <si>
+    <t>El Parque Nacional de Ordesa y Monte Perdido recibe anualmente miles de visitantes francófonos. La dirección del parque ha solicitado al centro educativo un material divulgativo en francés que promueva el turismo sostenible y respete el ecosistema.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir un guide audio (podcast) y una brochure interactiva en francés para los visitantes del Parque de Ordesa, que combine información útil sobre rutas y biodiversidad con pautas de respeto ambiental.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Antología de poemas francófonos (en papel o digital)
-[...36 lines deleted...]
-    <t>Rúbrica cumplimentada, entradas del diario de aprendizaje, registro de la visita guiada.</t>
+• Ordenadores o tablets con acceso a internet
+• Grabadora de audio (móvil o Audacity)
+• Canva o Publisher para la brochure
+• Fichas de vocabulario del parque
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación ambiental y desarrollo sostenible; competencia digital (grabación y edición de audio, diseño digital); conciencia intercultural.</t>
+  </si>
+  <si>
+    <t>Se visiona un vídeo corto del Parque de Ordesa en francés y se plantea la necesidad real: el parque pide ayuda para acoger a turistas francófonos. Lluvia de ideas sobre qué información incluir y cómo hacerla atractiva y respetuosa.</t>
+  </si>
+  <si>
+    <t>Listado de temas e ideas preliminares en francés.</t>
+  </si>
+  <si>
+    <t>Talleres de vocabulario específico (marcas de senderos, especies protegidas, normas del parque), estructuras para dar indicaciones y recomendar (impératif, devoir, il faut), y estrategias de mediación (simplificación, paráfrasis). Se analizan guías turísticas reales en francés.</t>
+  </si>
+  <si>
+    <t>Fichas de ejercicios y análisis de modelos.</t>
+  </si>
+  <si>
+    <t>Cada equipo elige un itinerario (ej: gradas de Soaso, cola de caballo). Investigan información básica, seleccionan 4-5 puntos de interés, redactan el guion del podcast y diseñan la maqueta de la brochure. Se revisan entre pares con lista de cotejo.</t>
+  </si>
+  <si>
+    <t>Guion escrito y maqueta de brochure.</t>
+  </si>
+  <si>
+    <t>Grabación del podcast con apoyo de la grabadora del móvil o PC. Edición sencilla (Audacity). Elaboración de la brochure digital (Canva, Publisher) o manual. Se practican las grabaciones y se corrige la pronunciación.</t>
+  </si>
+  <si>
+    <t>Archivo de audio y brochure terminados.</t>
+  </si>
+  <si>
+    <t>Audición de los podcasts entre equipos, coevaluación con rúbrica y autoevaluación de dificultades y logros. Entrega simbólica del material al representante del parque (o envío por email si es posible).</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formatos y apoyos para acceder al contenido textual en francés.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Audiolibros o grabaciones de los textos con velocidad ajustable y transcripción sincronizada.
@@ -2436,1672 +2425,1672 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>214</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>180</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="E3" s="7" t="s">
         <v>452</v>
-      </c>
-[...7 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="E4" s="7" t="s">
         <v>456</v>
-      </c>
-[...7 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="E6" s="7" t="s">
         <v>463</v>
-      </c>
-[...7 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>474</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>475</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>476</v>
+      </c>
+      <c r="F2" s="8" t="s">
         <v>477</v>
-      </c>
-[...7 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="D6" s="9">
         <v>6.67</v>
       </c>
       <c r="E6" s="9">
         <v>6.67</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="D7" s="9">
         <v>6.67</v>
       </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="D8" s="9">
         <v>12.5</v>
       </c>
       <c r="E8" s="9">
         <v>12.5</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="D10" s="9">
         <v>10.0</v>
       </c>
       <c r="E10" s="9">
         <v>10.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="D11" s="9">
         <v>10.0</v>
       </c>
       <c r="E11" s="9">
         <v>10.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D12" s="9">
         <v>6.67</v>
       </c>
       <c r="E12" s="9">
         <v>6.67</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="D13" s="9">
         <v>6.67</v>
       </c>
       <c r="E13" s="9">
         <v>6.67</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="D14" s="9">
         <v>6.67</v>
       </c>
       <c r="E14" s="9">
         <v>6.67</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.3</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
         <v>120.02000000000001</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="8" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
       <c r="K1" s="8">
         <v>4.2</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>5.2</v>
       </c>
       <c r="N1" s="8">
         <v>5.3</v>
       </c>
       <c r="O1" s="8">
         <v>6.1</v>
       </c>
       <c r="P1" s="8">
         <v>6.2</v>
       </c>
       <c r="Q1" s="8">
         <v>6.3</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="7" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="7" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="7" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="7" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="7" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="7" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="7" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="7" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="7" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="7" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="7" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="7" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="7" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="7" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="7" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="7" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="7" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="7" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="7" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="7" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="7" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="7" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="7" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="7" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="7" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="7" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="7" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="7" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -7615,537 +7604,535 @@
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>281</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
         <v>284</v>
       </c>
-      <c r="B3" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B3" s="7"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
+        <v>285</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
+        <v>287</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
+        <v>289</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
         <v>180</v>
       </c>
       <c r="B8" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="C8" s="11" t="s">
         <v>294</v>
       </c>
-      <c r="C8" s="11" t="s">
+      <c r="D8" s="11" t="s">
         <v>295</v>
       </c>
-      <c r="D8" s="11" t="s">
+      <c r="E8" s="11" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>298</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>299</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>302</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="D10" s="7" t="s">
         <v>303</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="E10" s="7" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>306</v>
       </c>
-      <c r="C11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>310</v>
-      </c>
-[...7 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>313</v>
-      </c>
-[...7 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>284</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>180</v>
       </c>
       <c r="B21" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="C21" s="11" t="s">
         <v>294</v>
       </c>
-      <c r="C21" s="11" t="s">
+      <c r="D21" s="11" t="s">
         <v>295</v>
       </c>
-      <c r="D21" s="11" t="s">
+      <c r="E21" s="11" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C22" s="7" t="s">
         <v>298</v>
       </c>
-      <c r="C22" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="7" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="C23" s="7" t="s">
         <v>302</v>
       </c>
-      <c r="C23" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="7" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>284</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>180</v>
       </c>
       <c r="B34" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="C34" s="11" t="s">
         <v>294</v>
       </c>
-      <c r="C34" s="11" t="s">
+      <c r="D34" s="11" t="s">
         <v>295</v>
       </c>
-      <c r="D34" s="11" t="s">
+      <c r="E34" s="11" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C35" s="7" t="s">
         <v>298</v>
       </c>
-      <c r="C35" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="7" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="C36" s="7" t="s">
         <v>302</v>
       </c>
-      <c r="C36" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="7" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8154,320 +8141,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>214</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>354</v>
-      </c>
-[...7 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="B7" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" s="7" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="B10" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="7" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>378</v>
       </c>
-      <c r="B13" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" s="7" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>385</v>
       </c>
-      <c r="B16" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" s="7" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="C19" s="7" t="s">
         <v>392</v>
       </c>
-      <c r="B19" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" s="7" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>