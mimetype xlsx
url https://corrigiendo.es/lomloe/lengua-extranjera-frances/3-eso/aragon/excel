--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:22</t>
+    <t>10/07/2026 21:47</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Francés 3º ESO; aplica íntegramente el RD 217/2022 sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera frances</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí. Los criterios de evaluación (CE.LEF.1 a CE.LEF.6) son transcripción literal de los CE.1 a CE.6 del BOE, solo renombrados. Los saberes básicos y demás elementos no aportan variación.</t>
   </si>