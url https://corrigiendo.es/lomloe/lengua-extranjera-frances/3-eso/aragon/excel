--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:47</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Francés 3º ESO; aplica íntegramente el RD 217/2022 sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera frances</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí. Los criterios de evaluación (CE.LEF.1 a CE.LEF.6) son transcripción literal de los CE.1 a CE.6 del BOE, solo renombrados. Los saberes básicos y demás elementos no aportan variación.</t>
   </si>