--- v3 (2026-09-01)
+++ v4 (2026-10-16)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>01/09/2026 14:07</t>
+    <t>16/10/2026 16:29</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Francés 3º ESO; aplica íntegramente el RD 217/2022 sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera frances</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí. Los criterios de evaluación (CE.LEF.1 a CE.LEF.6) son transcripción literal de los CE.1 a CE.6 del BOE, solo renombrados. Los saberes básicos y demás elementos no aportan variación.</t>
   </si>