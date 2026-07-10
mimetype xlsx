--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="521">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua extranjera frances</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:35</t>
+    <t>10/07/2026 20:22</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Francés 4º ESO, aplica el BOE del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera frances</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Los criterios de evaluación (CE.1 a CE.6) son idénticos a los del BOE, con la única diferencia de la codificación autonómica (CE.LEF.1 a CE.LEF.6).</t>
   </si>
@@ -944,264 +944,257 @@
 • Aspectos socioculturales y sociolingüísticos: vida cotidiana, convenciones sociales, lenguaje no verbal, cortesía lingüística y etiqueta digital; cultura y valores de países francófonos.
 • Estrategias para entender y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales.</t>
   </si>
   <si>
     <t>5.1: Comparar y argumentar las semejanzas y diferencias entre distintas lenguas reflexionando de manera p
 5.2: Utilizar de forma creativa estrategias y conocimientos de mejora de la capacidad de comunicar y de a
 5.3: Registrar y analizar los progresos y dificultades de aprendizaje de la Lengua Extranjera seleccionan
 6.1: Actuar de forma empática y respetuosa en situaciones interculturales construyendo vínculos entre las
 6.2: Aceptar y adecuarse a la diversidad lingüística, cultural y artística propia de países donde se habl
 6.3: Aplicar, de forma guiada, estrategias para explicar y apreciar la diversidad lingüística, cultural y</t>
   </si>
   <si>
     <t>CE.LEF.5
 CE.LEF.6</t>
   </si>
   <si>
     <t>Autoevaluación del progreso lingüístico y evaluación del proyecto final mediante una escala de apreciación de la competencia intercultural.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Diseña una guía digital para turistas francófonos en Aragón</t>
+    <t>Découvre l'Aragon: crée ton podcast culturel</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación colaborativa de un blog en francés sobre los atractivos turísticos de Aragón</t>
+    <t>Un viaje sonoro por el patrimonio aragonés en francés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 4º ESO de un instituto en Zaragoza, con nivel A2-B1 de francés. Aragón recibe un número creciente de turistas francófonos (procedentes de Francia y Bélgica) que visitan el Pirineo, Zaragoza y el mudéjar. El instituto está en proceso de hermanamiento con un lycée en Toulouse. El producto servirá como recurso real para promocionar Aragón en francés y establecer contacto con el centro hermanado.</t>
+    <t>El centro recibe la propuesta del departamento de francés de colaborar con un instituto en Toulouse: cada grupo grabará un podcast sobre su región para compartirlo. El alumnado de 4º ESO debe diseñar y grabar una serie de episodios en francés sobre un aspecto cultural aragonés (mudéjar, Pirineos, gastronomía, etc.) dirigido a estudiantes franceses de su edad.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Podemos crear un blog en francés que sirva de guía práctica y cultural para los turistas francófonos que visitan Aragón, y que además refleje nuestra visión de la diversidad lingüística y cultural?</t>
+    <t>Diseñar, investigar, escribir y grabar un podcast de 3 episodios en francés (5-7 minutos cada uno) sobre un elemento cultural aragonés, para que lo escuchen y valoren los alumnos de un instituto francés.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...6 lines deleted...]
-• Materiales sobre la influencia francesa en Aragón (artículos, vídeos de la DGA)</t>
+• Ordenadores con micrófono y Audacity (o grabadora del móvil)
+• Plantilla de guion de podcast
+• Páginas web turísticas de Aragón (turismodearagon.com, unesco.org)
+• Ejemplo de podcast cultural (episodio de 'France Culture' sobre arte románico)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (creación y publicación de contenido web, uso ético de la información y licencias). Educación intercultural (valoración de la diversidad lingüística, respeto hacia otras culturas, conexión con el hermanamiento). Aprender a aprender (planificación, autoevaluación, reflexión sobre el progreso). Emprendimiento (iniciativa, trabajo en equipo, producto con audiencia real).</t>
+    <t>Educación intercultural y digital (creación de contenido multimedia, uso ético de fuentes y licencias).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo de un turista francófono perdido en Teruel. Lluvia de ideas sobre lo que necesitaría saber. Formación de equipos (3-4 alumnos). Entrega de la guía de trabajo con los objetivos y criterios de evaluación. Elección de la herramienta digital (blog o web).</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas (registro escrito o digital), acuerdo de equipo.</t>
+    <t>Se presenta el encargo: crear un podcast para estudiantes franceses sobre un elemento cultural aragonés. Se visiona un ejemplo de podcast cultural (ej. 'France Culture'). Se formula la pregunta guía y se acota el reto. Los equipos eligen el tema (mudéjar, Pirineos, gastronomía, etc.) tras una lluvia de ideas.</t>
+  </si>
+  <si>
+    <t>Notas de la lluvia de ideas y elección justificada del tema.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres breves: 1) Léxico y estructuras para describir lugares, actividades y platos típicos (con apoyo visual y auténtico). 2) Estrategias de escritura online: titular, organizar párrafos, incluir hipervínculos, imágenes con licencia libre. 3) Contenido cultural: investigación guiada sobre la influencia francesa en Aragón (textos, mapas, testimonios). Los alumnos toman notas y realizan ejercicios prácticos.</t>
-[...2 lines deleted...]
-    <t>Ficha de vocabulario completada, borrador de un párrafo descriptivo, notas de investigación.</t>
+    <t>Talleres guiados sobre: a) estructura de un guion de podcast (presentación, desarrollo, cierre; uso de preguntas retóricas). b) Vocabulario y estructuras para describir patrimonio cultural (adjetivos, expresiones de opinión, passé composé). c) Técnicas de grabación y edición de audio (Audacity o similar). Cada equipo investiga su tema con fuentes fiables (páginas oficiales de turismo, UNESCO).</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y borrador de estructura del guion.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos distribuyen tareas: redactores, diseñador gráfico, responsable de revisión. Elaboran un plan de entradas: mínimo 4 entradas (ej. 'Dónde alojarse en el Pirineo', 'El mudéjar: herencia compartida', 'Platos que no te puedes perder', 'El francés en Aragón: historia y presente'). Redacción colaborativa en documentos compartidos. El docente circula y ofrece retroalimentación focalizada.</t>
-[...2 lines deleted...]
-    <t>Plan de entradas, borrador en Google Docs con historial de edición, feedback del docente.</t>
+    <t>Los equipos redactan el guion completo de los 3 episodios (reparto de tareas: un episodio por miembro). Aplican estrategias de mediación cultural: explican conceptos aragoneses para un público francés (ej. 'mudéjar' -&gt; 'art gothique-mauresque'). Se realiza una coevaluación entre equipos de los guiones (revisión por pares) para mejorar claridad y corrección.</t>
+  </si>
+  <si>
+    <t>Guion completo escrito y revisado con anotaciones de la coevaluación.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Publicación del blog (WordPress, Blogger o similar): maquetación, inserción de imágenes, vídeos cortos grabados por ellos mismos (ej. saludo en francés desde la plaza del Pilar). Revisión final entre pares usando una rúbrica. Preparación de una presentación breve (2 min por equipo) para compartir el blog con la clase.</t>
-[...2 lines deleted...]
-    <t>Blog publicado y funcional, vídeo/presentación de lanzamiento.</t>
+    <t>Los equipos graban los episodios del podcast (una sesión de grabación + edición). Se usan micrófonos del aula de idiomas o móviles. Editan el audio (música intro/outro, efectos). Suben el podcast a la plataforma del centro (ej. Ivoox o SoundCloud) y comparten el enlace con el instituto francés.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final del podcast y captura de la publicación.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Exposición oral de cada equipo (2 min) explicando sus decisiones, dificultades y aprendizajes. Coevaluación con diana de valoración. Autoevaluación individual mediante un formulario que incluye preguntas sobre competencia lingüística, digital y actitud intercultural. Debate final: ¿cómo puede este blog contribuir al hermanamiento con Toulouse?</t>
-[...2 lines deleted...]
-    <t>Dianas de coevaluación, formularios de autoevaluación, grabación de exposiciones (opcional).</t>
+    <t>Cada equipo escucha los podcasts de otros grupos y los evalúa con una rúbrica (criterios: claridad, contenido, originalidad). Se recoge la autoevaluación (diana de aprendizaje) y la reflexión sobre el proceso. El profesor asigna niveles de logro 1-4 a cada criterio basándose en el producto y las evidencias recogidas en todas las fases.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada, diana de autoevaluación y nota del profesor.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Enquête en Aragon</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos comunicar en francés los resultados de un estudio sobre un problema social o ambiental en Aragón utilizando datos reales? Realizar una encuesta o análisis de datos y presentar conclusiones a la comunidad educativa.</t>
+    <t>Sondez la réalité francophone de votre lycée!</t>
+  </si>
+  <si>
+    <t>Une enquête sur la consommation culturelle des élèves</t>
+  </si>
+  <si>
+    <t>Le Club de Français du lycée souhaite connaître les habitudes culturelles des élèves pour proposer des activités plus adaptées. Le département des langues a besoin de données concrètes pour orienter ses projets.</t>
+  </si>
+  <si>
+    <t>Concevoir et réaliser une enquête en français sur la consommation de produits culturels francophones (films, musique, livres, réseaux sociaux) par les élèves du lycée, analyser les données et présenter les résultats au Club de Français avec des recommandations.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos abiertos del IAEST (Instituto Aragonés de Estadística) o del INE
-[...40 lines deleted...]
-    <t>Diario de aprendizaje cumplimentado, hoja de coevaluación.</t>
+• Plantilla de cuestionario (Google Forms o papel)
+• Hoja de cálculo o papel cuadriculado para gráficos
+• Vocabulario colgado en Padlet
+• Rúbricas de evaluación (oral, escrita, interacción)</t>
+  </si>
+  <si>
+    <t>Educación intercultural y competencia digital (tratamiento de datos).</t>
+  </si>
+  <si>
+    <t>El Club de Français lanza el encargo: necesitan saber qué cultura francófona consume el alumnado. Lluvia de ideas sobre preguntas posibles. Formación de equipos y redacción de la pregunta guía e hipótesis.</t>
+  </si>
+  <si>
+    <t>Pregunta guía e hipótesis iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Talleres: vocabulario de encuestas, estructura de preguntas cerradas/abiertas, fórmulas de cortesía para entrevistas. Ejemplos de informes. Práctica de roles entrevistador-entrevistado.</t>
+  </si>
+  <si>
+    <t>Ejercicios de formulación de preguntas y role-plays.</t>
+  </si>
+  <si>
+    <t>Cada equipo entrevista a un mínimo de 10 compañeros (fuera del equipo) usando el cuestionario en francés. Recogen las respuestas en una hoja de datos. Al final, vuelcan los datos en una tabla común.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con respuestas y grabaciones (opcionales).</t>
+  </si>
+  <si>
+    <t>Cada equipo analiza los datos, calcula porcentajes, elabora gráficos. Redactan el informe escrito y preparan una infografía o diapositivas. Ensayan la presentación oral.</t>
+  </si>
+  <si>
+    <t>Informe escrito, gráficos, borrador de presentación.</t>
+  </si>
+  <si>
+    <t>Presentación oral de 5 minutos por equipo ante el Club de Français (simulado). Coevaluación entre equipos. Autoevaluación con diana de aprendizaje. Asignación de niveles de logro 1-4 según rúbricas.</t>
+  </si>
+  <si>
+    <t>Presentación grabada/observada + rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Miroirs croisés: exposition virtuelle Aragon-Francophonie</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos presentar la riqueza cultural de Aragón a la comunidad francófona de manera atractiva, veraz y mediada, utilizando el francés como lengua puente?</t>
+    <t>Jouez la diversité: créez votre jeu interculturel</t>
+  </si>
+  <si>
+    <t>El centro celebra una semana cultural y el departamento de francés quiere implicar al alumnado de 4.º ESO en una actividad que fomente el intercambio cultural y el uso lúdico de la lengua. Se encarga a cada grupo crear un juego de mesa prototipo que será presentado y probado con alumnos de 2.º ESO.</t>
+  </si>
+  <si>
+    <t>Diseñar, crear y presentar un prototipo de juego de mesa (tipo trivial, oca o cartas) que combine preguntas, pruebas o anécdotas sobre la cultura francófona y aragonesa, en francés, y que sea atractivo para alumnos de 2.º ESO.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Genially (cuenta gratuita), ordenadores/tablets, micrófonos, cámara, ejemplos de exposiciones virtuales en francés, rúbrica de evaluación, diccionarios online (WordReference, Linguee)</t>
-[...32 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada; diario de aprendizaje individual.</t>
+• Cartulinas, rotuladores, dados, fichas (material de aula)
+• Plantillas de diseño de juego (tablero, cartas)
+• Ficha de investigación cultural guiada
+• Rúbricas de evaluación (criterios 2.1, 2.2, 3.1, 3.2, 6.1, 6.2)
+• Conexión a internet para investigación
+• Diccionarios en línea y glosario de vocabulario de juegos</t>
+  </si>
+  <si>
+    <t>Educación intercultural y en valores; expresión artística y creativa; competencia digital (uso de herramientas de diseño e investigación).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la semana cultural: crear un juego para 2.º ESO. Se visiona un vídeo corto sobre juegos educativos interculturales y se reflexiona sobre qué hace que un juego sea divertido y educativo. Por equipos, el alumnado realiza una lluvia de ideas sobre posibles temáticas (cultura francófona vs aragonesa) y define el tipo de juego que quiere diseñar.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en cartulina o digital.</t>
+  </si>
+  <si>
+    <t>Se trabajan dos bloques: a) Vocabulario y estructuras para escribir reglas y describir juegos (impératif, conditionnel, conectores). b) Investigación cultural: cada equipo investiga 3-4 aspectos de la cultura francófona (gastronomía, monumentos, personajes) y 3-4 de Aragón (mudéjar, Pirineos, Semana Santa turolense, etc.) usando recursos digitales proporcionados. Se completa una ficha cultural por cada elemento.</t>
+  </si>
+  <si>
+    <t>Fichas culturales y ejercicios de vocabulario.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan y prototipan el juego: redactan reglas, crean el tablero (en cartulina o digital), elaboran cartas con preguntas/retos. Se fomenta que el juego incluya elementos de las dos culturas de forma equilibrada. Se realiza una primera prueba interna dentro del equipo para ajustar mecánicas.</t>
+  </si>
+  <si>
+    <t>Borrador del reglamento y prototipo inicial.</t>
+  </si>
+  <si>
+    <t>Cada equipo prueba su juego con otro equipo (intercambio) y recibe feedback. Mejoran el prototipo y preparan la presentación oral para la semana cultural: ensayan la explicación de reglas en francés, preparan un póster o soporte visual. También se prepara una breve demostración de una partida.</t>
+  </si>
+  <si>
+    <t>Feedback escrito de la prueba entre equipos, versión final del juego.</t>
+  </si>
+  <si>
+    <t>Jornada de presentación a los alumnos de 2.º ESO invitados: cada equipo explica y juega una partida con ellos. Tras la actividad, se realiza una coevaluación entre equipos y una autoevaluación individual usando dianas. El docente asigna niveles de logro 1-4 a cada criterio basándose en las evidencias recogidas a lo largo de las fases (reglamento, presentación, observaciones, producto final).</t>
+  </si>
+  <si>
+    <t>Rúbrica completada, diana de autoevaluación, vídeo o fotos de la presentación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer el texto en formato audio con velocidad ajustable y transcripción sincronizada para apoyar la comprensión auditiva.
@@ -2414,1672 +2407,1672 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>212</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>391</v>
-      </c>
-[...4 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>394</v>
-      </c>
-[...4 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>397</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>400</v>
-      </c>
-[...4 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>403</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>406</v>
-      </c>
-[...4 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>411</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>413</v>
-      </c>
-[...4 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>416</v>
-      </c>
-[...4 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>419</v>
-      </c>
-[...4 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>422</v>
-      </c>
-[...4 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>425</v>
-      </c>
-[...4 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>288</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>430</v>
-      </c>
-[...4 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>433</v>
-      </c>
-[...4 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>436</v>
-      </c>
-[...4 lines deleted...]
-        <v>438</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>179</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>294</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>443</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>444</v>
-      </c>
-[...4 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>447</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>448</v>
-      </c>
-[...4 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>451</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>452</v>
-      </c>
-[...4 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="E6" s="7" t="s">
         <v>455</v>
-      </c>
-[...7 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>458</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>459</v>
-      </c>
-[...4 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>462</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>463</v>
-      </c>
-[...4 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>466</v>
-      </c>
-[...7 lines deleted...]
-        <v>468</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>470</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>471</v>
-      </c>
-[...4 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="D6" s="9">
         <v>6.67</v>
       </c>
       <c r="E6" s="9">
         <v>6.67</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="D7" s="9">
         <v>6.67</v>
       </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="D8" s="9">
         <v>12.5</v>
       </c>
       <c r="E8" s="9">
         <v>12.5</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="D10" s="9">
         <v>10.0</v>
       </c>
       <c r="E10" s="9">
         <v>10.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="D11" s="9">
         <v>10.0</v>
       </c>
       <c r="E11" s="9">
         <v>10.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D12" s="9">
         <v>6.67</v>
       </c>
       <c r="E12" s="9">
         <v>6.67</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="D13" s="9">
         <v>6.67</v>
       </c>
       <c r="E13" s="9">
         <v>6.67</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="D14" s="9">
         <v>6.67</v>
       </c>
       <c r="E14" s="9">
         <v>6.67</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.3</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
         <v>120.02000000000001</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="8" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
       <c r="K1" s="8">
         <v>4.2</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>5.2</v>
       </c>
       <c r="N1" s="8">
         <v>5.3</v>
       </c>
       <c r="O1" s="8">
         <v>6.1</v>
       </c>
       <c r="P1" s="8">
         <v>6.2</v>
       </c>
       <c r="Q1" s="8">
         <v>6.3</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="7" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="7" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="7" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="7" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="7" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="7" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="7" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="7" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="7" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="7" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="7" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="7" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="7" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="7" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="7" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="7" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="7" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="7" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="7" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="7" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="7" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="7" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="7" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="7" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="7" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="7" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="7" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="7" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -7850,259 +7843,257 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>300</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>322</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>304</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>324</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>307</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>282</v>
       </c>
-      <c r="B29" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B29" s="7"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>284</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>286</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>288</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>290</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>179</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>292</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>293</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>294</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>300</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>304</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>324</v>
+        <v>301</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>307</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8111,320 +8102,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>212</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>349</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>352</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>353</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>356</v>
-      </c>
-[...4 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>359</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>362</v>
-      </c>
-[...7 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>369</v>
       </c>
-      <c r="B10" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="7" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>375</v>
-      </c>
-[...7 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>379</v>
-      </c>
-[...7 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D19" s="7" t="s">
         <v>386</v>
-      </c>
-[...7 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>