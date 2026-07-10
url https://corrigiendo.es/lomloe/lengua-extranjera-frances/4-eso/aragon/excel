--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:22</t>
+    <t>10/07/2026 21:47</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Francés 4º ESO, aplica el BOE del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera frances</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Los criterios de evaluación (CE.1 a CE.6) son idénticos a los del BOE, con la única diferencia de la codificación autonómica (CE.LEF.1 a CE.LEF.6).</t>
   </si>