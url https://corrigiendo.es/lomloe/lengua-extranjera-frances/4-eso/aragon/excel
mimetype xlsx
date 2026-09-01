--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:47</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Francés 4º ESO, aplica el BOE del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua extranjera frances</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Los criterios de evaluación (CE.1 a CE.6) son idénticos a los del BOE, con la única diferencia de la codificación autonómica (CE.LEF.1 a CE.LEF.6).</t>
   </si>