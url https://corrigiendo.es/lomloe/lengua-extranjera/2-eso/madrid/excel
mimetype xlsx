--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 23:16</t>
+    <t>11/07/2026 00:43</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Lengua Extranjera en 2.º ESO; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Lengua extranjera</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Madrid mantiene sin modificación las competencias específicas, criterios de evaluación y saberes básicos del RD 217/2022 para Lengua Extranjera en 2.º ESO.</t>
   </si>
@@ -1141,262 +1141,262 @@
   <si>
     <t>Reconoce algunas semejanzas y diferencias culturales superficiales, pero necesita apoyo constante para actuar de forma empática. A veces aplica estrategias guiadas para apreciar la diversidad, pero de forma irregular.
 → En una discusión sobre festividades, el alumno menciona alguna diferencia (ej. fecha de Navidad) pero no modifica su comportamiento para mostrar respeto. Con ayuda, saluda adecuadamente en un intercambio simulado.</t>
   </si>
   <si>
     <t>Actúa de forma empática y respetuosa en la mayoría de situaciones interculturales, identificando semejanzas y diferencias relevantes. Aplica estrategias de manera autónoma para valorar la diversidad lingüística, cultural y artística, y establece vínculos positivos entre lenguas y culturas.
 → Realiza una presentación oral sobre costumbres de un país anglófono, destacando similitudes con su propia cultura y mostrando respeto. En un debate, escucha opiniones diferentes y responde sin juzgar.</t>
   </si>
   <si>
     <t>Transfiere y adapta estrategias para promover la empatía y el respeto intercultural en contextos nuevos y complejos. Evalúa críticamente situaciones de diversidad, defendiendo valores como los derechos humanos. Integra la diversidad lingüística y cultural en su comunicación, y anima a otros a hacerlo.
 → Organiza un intercambio virtual con estudiantes de otro país, planificando actividades que fomenten el respeto mutuo. Crea un cartel bilingüe sobre estereotipos y los contrarresta con datos. Analiza críticamente un anuncio publicitario por su falta de sensibilidad cultural.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Madrid Vlog: Un día conmigo</t>
+    <t>Descubre los rincones ocultos de Madrid</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creando un vídeo en inglés para mostrar la diversidad de Madrid</t>
+    <t>Creación de un videoguía para turistas jóvenes en inglés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En 2º de ESO, el alumnado tiene un nivel A2 y está familiarizado con el uso de dispositivos móviles y redes sociales. Se busca que produzcan un vlog corto en inglés, como si fueran jóvenes madrileños enseñando su día a día a un amigo internacional.</t>
+    <t>La Oficina de Turismo de Madrid busca promocionar barrios no tan frecuentados por el turismo masivo, especialmente entre jóvenes internacionales. El alumnado, como expertos locales, creará un vídeo en inglés para esta campaña.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos mostrar a un amigo extranjero cómo es un día típico en Madrid, destacando su diversidad cultural y lingüística, mediante un videoblog en inglés?</t>
+    <t>Diseñar y producir un vídeo promocional de 2-3 minutos en inglés que muestre un barrio de Madrid desde una perspectiva atractiva para turistas jóvenes, destacando su ambiente, gastronomía, arte callejero o enclaves singulares.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles con cámara y micrófono
-[...3 lines deleted...]
-• Rúbrica de evaluación (criterios 2.1, 2.2, 3.1, 3.2, 6.1, 6.2)</t>
+• Dispositivos con conexión a internet para investigación
+• Plantilla de guion
+• Herramienta de edición de vídeo (Canva, Clipchamp, o similar)
+• Ejemplos de vídeos turísticos en inglés
+• Lista de vocabulario y estructuras clave</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores: respeto a la diversidad cultural y lingüística. Competencia digital: uso de tecnologías para crear contenido. Aprendizaje social: trabajo en equipo y coevaluación.</t>
+    <t>Educación para la ciudadanía global: valoración de la diversidad cultural y promoción de un turismo responsable.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un vlog en inglés para mostrar un día en Madrid a un amigo extranjero. Se visionan ejemplos breves de vlogs reales y se analiza su estructura. Se forman parejas y se asigna un barrio o zona de Madrid (ej. Lavapiés, Sol, Retiro) para investigar su diversidad.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en grupo sobre qué aspectos del día incluir.</t>
+    <t>Presentación del encargo de la Oficina de Turismo. Visualización de ejemplos de vídeos promocionales. Lluvia de ideas sobre barrios de Madrid que podrían ser interesantes para jóvenes. Formación de equipos y elección de barrio.</t>
+  </si>
+  <si>
+    <t>Mapa mental con ideas iniciales y barrio elegido.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres de lengua: repaso de presente simple , there is/are, adverbios de frecuencia. Vocabulario de comidas, transportes, lugares de interés. Práctica de descripciones de rutinas y lugares. Además, se investigan datos sobre la diversidad cultural de cada barrio asignado (orígenes de la población, eventos).</t>
-[...2 lines deleted...]
-    <t>Ficha de vocabulario completada y una breve redacción sobre la diversidad del barrio.</t>
+    <t>Trabajo con vocabulario específico para describir lugares (adjetivos, sustantivos). Práctica de estructuras para hacer recomendaciones (You should visit..., It's worth seeing...). Análisis de la estructura de un guion. Ejercicios de pronunciación y entonación.</t>
+  </si>
+  <si>
+    <t>Ejercicios de léxico y gramática; plantilla de guion.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Las parejas planifican su vlog: elaboran un storyboard con 4-6 escenas, escriben un guion sencillo (introducción, desarrollo, cierre). Ensayan la pronunciación y graban un borrador con el móvil. Reciben feedback del profesor y de otra pareja (coevaluación).</t>
-[...2 lines deleted...]
-    <t>Storyboard y guion escrito (versión inicial revisada).</t>
+    <t>Investigación en línea sobre el barrio elegido: lugares emblemáticos, historia, multiculturalidad. Recogida de datos y selección de contenidos. Redacción del guion en equipo con roles (guionista, narrador, editor).</t>
+  </si>
+  <si>
+    <t>Borrador del guion con correcciones iniciales.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Las parejas graban el vídeo definitivo, usando edición básica (cortar, añadir título). Se suben a una plataforma compartida (Google Drive, Padlet). En la última sesión, se proyectan algunos vídeos y se comentan en grupo.</t>
-[...2 lines deleted...]
-    <t>Vídeo final subido y breve comentario oral sobre el proceso.</t>
+    <t>Grabación de vídeos (en el centro o fuera si es posible) y edición digital con herramienta sencilla (por ejemplo, Canva o Clipchamp). Inclusión de imágenes, música, voz en off. Feedback entre equipos y ajustes finales.</t>
+  </si>
+  <si>
+    <t>Vídeo finalizado y subido a plataforma (YouTube no listado).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada alumno completa una autoevaluación (rúbrica) y escribe una reflexión sobre lo aprendido. Se realiza una puesta en común sobre la diversidad cultural descubierta. El profesor aplica una rúbrica con los criterios seleccionados.</t>
-[...2 lines deleted...]
-    <t>Autoevaluación y reflexión escrita.</t>
+    <t>Proyección de los vídeos en el aula. Coevaluación entre equipos usando rúbrica. Autoevaluación individual sobre el proceso de aprendizaje. Entrega al representante de la Oficina de Turismo (simulada o real mediante video llamada).</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga Madrid con datos</t>
-[...8 lines deleted...]
-    <t>¿Qué problema social o científico de tu barrio o de Madrid puedes documentar con datos y comunicar a las autoridades o a tus compañeros?</t>
+    <t>¿Qué idioma hablas cuando te diviertes?</t>
+  </si>
+  <si>
+    <t>Encuesta sobre los hábitos lingüísticos en el ocio de nuestro instituto</t>
+  </si>
+  <si>
+    <t>El centro quiere organizar una jornada multicultural para celebrar la diversidad lingüística. Para ello, necesita datos reales sobre cómo el alumnado usa el inglés y otras lenguas en su tiempo libre, y así diseñar actividades inclusivas.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta bilingüe (español-inglés) sobre el uso de idiomas en el ocio, y elaborar un informe con recomendaciones para la jornada multicultural.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos abiertos del Ayuntamiento de Madrid (calidad del aire, tráfico, etc.)
-[...36 lines deleted...]
-    <t>Diario de aprendizaje individual y rúbrica de autoevaluación del grupo. Votación a la mejor propuesta.</t>
+• Plantilla de encuesta en papel y Google Forms
+• Hoja de cálculo para análisis (Excel/Google Sheets)
+• Póster o Canva para infografía
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación intercultural y competencia digital (tratamiento de datos).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: el centro necesita datos para su jornada multicultural. Se visionan ejemplos de encuestas y se debate sobre preguntas sobre hábitos lingüísticos. Cada equipo formula hipótesis.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas que les gustaría hacer.</t>
+  </si>
+  <si>
+    <t>Se enseñan estructuras para hacer preguntas (Do you...? How often...?), vocabulario de ocio (watching movies, playing video games, reading...), y cómo presentar datos con gráficas simples. Se practica la encuesta entre compañeros.</t>
+  </si>
+  <si>
+    <t>Ejercicios de creación de preguntas y representación de datos.</t>
+  </si>
+  <si>
+    <t>Los equipos aplican la encuesta en papel o Google Forms a una muestra del instituto (al menos 30 respuestas). Luego recopilan y analizan los datos, buscando diferencias según origen cultural.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficas generadas.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta un informe en inglés (4-5 párrafos) con hallazgos y conclusiones, y prepara un póster o infografía para la jornada. Se realizan revisiones entre pares.</t>
+  </si>
+  <si>
+    <t>Informe escrito y póster/infografía.</t>
+  </si>
+  <si>
+    <t>Exposición oral de los equipos (presentación de 5 min) ante el grupo como simulacro de la jornada. Coevaluación con rúbrica y autoevaluación mediante diana de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Pinta Madrid con palabras: un mural digital colaborativo</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos representar la riqueza cultural de nuestro barrio madrileño a través de un mural digital colaborativo en inglés, que invite a la reflexión y sea compartido con el resto del centro?</t>
+    <t>Voces del barrio</t>
+  </si>
+  <si>
+    <t>Grabamos un podcast en inglés con leyendas de Madrid</t>
+  </si>
+  <si>
+    <t>El centro de mayores del barrio nos pide que creemos un podcast sobre leyendas locales para que lo escuchen en sus reuniones. Necesitamos investigar, escribir y grabar episodios en inglés que sean entretenidos y respetuosos con la tradición oral.</t>
+  </si>
+  <si>
+    <t>Diseñar, grabar y editar un episodio de podcast en inglés (2-3 minutos) que narre una leyenda de Madrid, incluyendo contexto histórico y elementos sonoros, para formar parte de una serie que se entregará al centro de mayores.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Herramientas digitales: Canva, Padlet o Genially (cuentas gratuitas).
-[...37 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas, reflexión escrita individual.</t>
+• Móviles o grabadoras
+• Audacity o similar
+• Altavoces
+• Ejemplos de podcasts en inglés
+• Rúbrica de evaluación
+• Plantilla de guion
+• Banco de música libre (freesound.org)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, competencia digital, comunicación intergeneracional.</t>
+  </si>
+  <si>
+    <t>Presentamos el encargo: el centro de mayores quiere un podcast. Escuchamos un ejemplo de podcast en inglés sobre leyendas. Formulamos la pregunta guía. Cada grupo elige el barrio y la leyenda que investigará.</t>
+  </si>
+  <si>
+    <t>Elección del tema y primeras hipótesis en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Taller de escritura de guion: estructurar una narración, usar marcadores temporales y descriptores. Práctica de pronunciación y entonación con frases clave. Visionado de ejemplos de mediación cultural en podcasts.</t>
+  </si>
+  <si>
+    <t>Ejercicios de guion y práctica oral grabada en el móvil.</t>
+  </si>
+  <si>
+    <t>Los grupos investigan su leyenda (fuentes fiables en inglés o español, con ayuda), redactan el guion final, seleccionan música libre de derechos y planifican la grabación. Revisan y corrigen con ayuda de compañeros y del profesor.</t>
+  </si>
+  <si>
+    <t>Guion final revisado y lista de recursos sonoros.</t>
+  </si>
+  <si>
+    <t>Grabación del podcast en inglés (usando móvil o grabadora en un espacio tranquilo). Edición con software sencillo (Audacity o app online): añadir música, efectos, ajustar volumen. Cada grupo exporta su episodio en mp3.</t>
+  </si>
+  <si>
+    <t>Archivo de audio del episodio y capturas de pantalla del proceso de edición.</t>
+  </si>
+  <si>
+    <t>Escuchamos todos los episodios en clase. Cada grupo recibe feedback de otros grupos mediante rúbrica. Elaboramos un podcast conjunto con los mejores fragmentos. Preparamos una carta de presentación para el centro de mayores (en inglés y español) y enviamos el podcast (por USB o enlace). Autoevaluación individual: reflexión sobre el proceso de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas, carta, reflexión escrita.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer audios en diferentes variantes del inglés (británico, americano, australiano) para entrenar la inferencia de significados a partir de rasgos fonéticos.
 • Usar infografías que vinculen imágenes con vocabulario clave y definiciones simplificadas, facilitando la comprensión global de textos orales o escritos.
 • Aportar transcripciones anotadas con palabras resaltadas y notas al margen que ayuden a identificar detalles relevantes durante la escucha o lectura.</t>
   </si>
@@ -10034,51 +10034,51 @@
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>385</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>421</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>388</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>423</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>424</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>