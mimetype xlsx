--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>11/07/2026 00:43</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Lengua Extranjera en 2.º ESO; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Lengua extranjera</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Madrid mantiene sin modificación las competencias específicas, criterios de evaluación y saberes básicos del RD 217/2022 para Lengua Extranjera en 2.º ESO.</t>
   </si>