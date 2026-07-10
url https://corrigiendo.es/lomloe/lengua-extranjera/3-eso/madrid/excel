--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="608">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="606">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua extranjera</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 23:17</t>
+    <t>11/07/2026 00:43</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Lengua extranjera</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, todos los elementos curriculares son idénticos a la base estatal.</t>
   </si>
@@ -1237,268 +1237,261 @@
 • Ampliación del conocimiento de los rasgos históricos, geopolíticos y culturales de los países de la lengua extranjera.
 • Producción de textos de géneros discursivos sencillos integrando diversos tipos de contenido (multimodal).</t>
   </si>
   <si>
     <t>1.1
 2.2
 3.1
 5.3
 6.3</t>
   </si>
   <si>
     <t>CE.1
 CE.2
 CE.5</t>
   </si>
   <si>
     <t>Presentación oral multimodal, debate dirigido sobre temas de actualidad y autoevaluación final de la competencia lingüística.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Madrid's Secret Spots: A Podcast for Explorers</t>
+    <t>Paseos sonoros por Madrid</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un podcast en inglés sobre lugares poco conocidos de Madrid para turistas internacionales</t>
+    <t>Creación de un podcast divulgativo en inglés sobre los barrios de Madrid</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Madrid es un destino turístico global, pero muchos visitantes solo conocen los lugares emblemáticos. Esta situación de aprendizaje propone que el alumnado investigue y elabore un podcast en inglés sobre rincones auténticos de la ciudad, desarrollando competencias comunicativas y de mediación intercultural.</t>
+    <t>Nuestro instituto quiere fomentar el conocimiento del patrimonio local entre las familias. El alumnado de 3º ESO de Lengua Extranjera se convierte en creador de contenido para difundir la diversidad cultural de los barrios madrileños.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo ayudar a turistas angloparlantes a descubrir lugares únicos de Madrid más allá de la Gran Vía o el Museo del Prado?</t>
+    <t>Grabar un episodio de podcast en inglés (5-7 minutos) sobre un barrio o enclave de Madrid, que incluya información histórica, cultural y recomendaciones, destinado a la comunidad educativa.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Web: Spotify for Podcasters (gratuito)
-[...3 lines deleted...]
-• Rúbrica de evaluación del podcast</t>
+• Smartphones o tabletas con grabadora
+• Conexión a internet
+• Plantilla de guion
+• Ejemplo de podcast
+• Software de edición (Audacity o similar)
+• Auriculares con micrófono opcional</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (grabación, edición, publicación); conciencia y expresiones culturales (patrimonio madrileño); competencia social y cívica (empatía hacia turistas).</t>
+    <t>Educación intercultural, competencia digital, expresión oral y escrita.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: ¿cómo ayudar a turistas a descubrir Madrid auténtico? Visionado de un podcast modelo en inglés. Lluvia de ideas sobre lugares secretos. Organización de equipos.</t>
-[...2 lines deleted...]
-    <t>Participación en lluvia de ideas; preguntas de comprensión del podcast modelo.</t>
+    <t>Se presenta el reto: crear un podcast sobre el barrio asignado (o elegido) para la comunidad. Se visiona un ejemplo corto (ej. 'Madrileños por el mundo' adaptado). Se forman equipos de 3-4 y se sortean barrios de Madrid (Lavapiés, Malasaña, Chueca, Salamanca, etc.). Cada equipo investiga brevemente su barrio en clase con dispositivos.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Taller de vocabulario específico (direcciones, adjetivos descriptivos). Práctica de estructuras para recomendar (you should, don't miss). Análisis de guías turísticas reales. Estrategias de escucha activa.</t>
-[...2 lines deleted...]
-    <t>Ejercicios de vocabulario; pequeños role-plays de recomendaciones.</t>
+    <t>Taller de podcast: estructura, uso de voz, grabación con móvil, edición básica. Además, refuerzo de vocabulario descriptivo y conectores. Cada equipo redacta un guion colaborativo con ayuda de plantilla.</t>
+  </si>
+  <si>
+    <t>Guion escrito por equipo.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Investigación en grupo sobre el lugar elegido: fuentes escritas y orales (entrevistas simuladas a amigos o vecinos). Elaboración de guion colaborativo con inicio, desarrollo y cierre. Planificación de la grabación.</t>
-[...2 lines deleted...]
-    <t>Esquema del guion aprobado por el docente; borrador con fuentes.</t>
+    <t>Grabación del podcast: primero ensayos, luego grabación en silencio (aula o aula de idiomas). Si hay tiempo, incluir 'entrevistas' ficticias entre miembros.</t>
+  </si>
+  <si>
+    <t>Archivo de audio sin editar.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación del podcast con herramienta digital (Audacity, Grabador de voz). Edición básica (cortar, ajustar volumen). Publicación en plataforma escolar (SoundCloud/Spotify for Podcasters).</t>
-[...2 lines deleted...]
-    <t>Archivo de audio finalizado; prueba de sonido previa.</t>
+    <t>Edición del audio (cortar, añadir intro/outro musical, ajustar volumen). Subida a la plataforma (p. ej. SoundCloud privado o Google Drive). Preparación de la ficha resumen.</t>
+  </si>
+  <si>
+    <t>Podcast final y ficha.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Audición cruzada de los podcasts entre grupos. Coevaluación con rúbrica (claridad, pronunciación, contenido). Reflexión individual: ¿qué he aprendido y qué error me ha enseñado?</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación completada; reflexión escrita de cada alumno.</t>
+    <t>Audición de todos los podcasts en clase. Coevaluación mediante rúbrica (compañeros) y autoevaluación. El docente asigna nivel de logro a cada criterio basado en el producto y observación.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Data Detectives: Investigating Madrid's Teen Habits</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos usar datos para comprender y mejorar algún aspecto de la vida adolescente en nuestro entorno madrileño?</t>
+    <t>Datos de barrio: ¿qué papel juega el inglés en Madrid?</t>
+  </si>
+  <si>
+    <t>Una investigación social con encuestas y análisis</t>
+  </si>
+  <si>
+    <t>Madrid es una ciudad diversa con más de un 20% de población extranjera. El alumnado investigará el uso del inglés en su propio barrio o en el centro educativo, recogiendo datos primarios mediante encuestas y observaciones, para entender cómo se vive la lengua extranjera en un entorno real.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta sobre el uso y la percepción del inglés en el entorno cercano, y comunicar los resultados con propuestas para fomentar la comunicación intercultural.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Formularios de Google para encuestas
-[...39 lines deleted...]
-    <t>Grabación de presentaciones, rúbricas rellenas y diario reflexivo.</t>
+• Plantilla de encuesta
+• Hoja de cálculo (Google Sheets o Excel)
+• Ejemplos de informes de investigación
+• Mapa del distrito y datos demográficos del Ayuntamiento
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación intercultural y estadística; competencia ciudadana al participar en la vida del barrio.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y se contextualiza la diversidad lingüística de Madrid. El alumnado reflexiona sobre sus propias experiencias con el inglés en el barrio y formula hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Hipótesis escritas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan estructuras para formular preguntas, vocabulario de encuestas, y estrategias de interacción. Se analizan ejemplos de informes de investigación. Se diseña la encuesta en grupos.</t>
+  </si>
+  <si>
+    <t>Borrador de la encuesta con preguntas en inglés.</t>
+  </si>
+  <si>
+    <t>El alumnado recoge datos reales en el entorno próximo (instituto, comercios, plaza) mediante encuestas orales o escritas. Después, procesan los datos y crean gráficos básicos.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Redactan el informe siguiendo una plantilla, elaboran un póster digital o físico y preparan la presentación oral para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Informe escrito y póster terminados.</t>
+  </si>
+  <si>
+    <t>Presentación del póster a la audiencia (simulada o real). Coevaluación entre equipos y autoevaluación mediante diana. Asignación de niveles de logro a los criterios.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Murales con Voz: Un Proyecto de Arte y Palabra para el Barrio</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos expresar en inglés una idea comunitaria a través de un mural que represente nuestras inquietudes y valores, y compartirla con el barrio?</t>
+    <t>Nuestro barrio en inglés</t>
+  </si>
+  <si>
+    <t>Creación de una intervención artística bilingüe para el barrio</t>
+  </si>
+  <si>
+    <t>El barrio de Lavapiés, o el que rodea el instituto, es conocido por su mezcla de culturas. Sin embargo, la señalización y la información pública están solo en español. El alumnado recibe el encargo de la asociación de vecinos: realizar una serie de paneles bilingües (español-inglés) que cuenten historias de los comercios, plazas o costumbres del barrio, y que se expondrán en un espacio público.</t>
+  </si>
+  <si>
+    <t>Diseñar y elaborar una intervención artística (serie de paneles informativos o un mural) bilingüe español-inglés que ponga en valor la diversidad cultural del barrio, y presentarla a la asociación de vecinos.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Fotografías de murales de Madrid
-[...40 lines deleted...]
-    <t>Diario de aprendizaje, hoja de coevaluación, acta de la asamblea.</t>
+• Plantilla para diseño de panel (digital o papel)
+• Cámara o móvil para fotos
+• Ejemplos de paneles bilingües de museos o calles
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación intercultural y competencia en comunicación lingüística.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación de vecinos. Se visiona un vídeo sobre iniciativas similares en otras ciudades. El alumnado debate qué significa la diversidad en su barrio y formula preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas en el cuaderno.</t>
+  </si>
+  <si>
+    <t>El alumnado trabaja vocabulario y estructuras para describir lugares, costumbres y emociones. Se analizan ejemplos de textos bilingües y se practica la mediación (explicar conceptos culturales). Se introduce el uso de conectores y descripciones subjetivas.</t>
+  </si>
+  <si>
+    <t>Ejercicios de escritura y traducción guiada.</t>
+  </si>
+  <si>
+    <t>Por equipos, el alumnado sale al barrio (o investiga virtualmente) para recoger datos: fotos, entrevistas breves, observación. Cada equipo elige un aspecto (comercio, plaza, evento) y redacta un borrador del panel en español e inglés.</t>
+  </si>
+  <si>
+    <t>Fotos, notas de campo y primer borrador del panel.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan el panel final (formato digital o maqueta física), incorporan las mediaciones y preparan una breve presentación oral. Se realiza un ensayo con coevaluación entre equipos.</t>
+  </si>
+  <si>
+    <t>Panel finalizado y guion de la presentación.</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su panel ante la clase simulando la audiencia real. Se graban las presentaciones para coevaluación. El alumnado rellena una diana de autoevaluación y el docente asigna niveles de logro a cada criterio mediante las rúbricas.</t>
+  </si>
+  <si>
+    <t>Grabación de la presentación y rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples medios de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer el texto en formato escrito y en audio sincronizado, permitiendo al alumnado leer mientras escucha para facilitar la inferencia de significados.
 • Incluir un organizador gráfico con la estructura del texto (p. ej., causa-efecto, problema-solución) antes de la lectura, con huecos para que anoten detalles clave.
 • Fragmentar el texto en párrafos cortos y acompañar cada fragmento de una imagen o icono que represente su idea principal, ayudando a inferir el sentido general.</t>
   </si>
@@ -2690,1672 +2683,1672 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>303</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>479</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>480</v>
-      </c>
-[...4 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>483</v>
-      </c>
-[...4 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>486</v>
-      </c>
-[...4 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>489</v>
-      </c>
-[...4 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>492</v>
-      </c>
-[...4 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>497</v>
-      </c>
-[...4 lines deleted...]
-        <v>499</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>500</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>501</v>
-      </c>
-[...4 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>504</v>
-      </c>
-[...4 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>507</v>
-      </c>
-[...4 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>510</v>
-      </c>
-[...4 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>513</v>
-      </c>
-[...4 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>516</v>
-      </c>
-[...4 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>521</v>
-      </c>
-[...4 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>379</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>182</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>385</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>530</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>531</v>
-      </c>
-[...4 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>534</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>535</v>
-      </c>
-[...4 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>538</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>539</v>
-      </c>
-[...4 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="E6" s="7" t="s">
         <v>542</v>
-      </c>
-[...7 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>543</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="E7" s="7" t="s">
         <v>545</v>
-      </c>
-[...7 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>548</v>
-      </c>
-[...7 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>551</v>
-      </c>
-[...7 lines deleted...]
-        <v>553</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>553</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>554</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>555</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>556</v>
-      </c>
-[...4 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="D3" s="9">
         <v>12.5</v>
       </c>
       <c r="E3" s="9">
         <v>12.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="D4" s="9">
         <v>12.5</v>
       </c>
       <c r="E4" s="9">
         <v>12.5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="D6" s="9">
         <v>6.67</v>
       </c>
       <c r="E6" s="9">
         <v>6.67</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="D7" s="9">
         <v>6.67</v>
       </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="D8" s="9">
         <v>10.0</v>
       </c>
       <c r="E8" s="9">
         <v>10.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="D9" s="9">
         <v>10.0</v>
       </c>
       <c r="E9" s="9">
         <v>10.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="D10" s="9">
         <v>7.5</v>
       </c>
       <c r="E10" s="9">
         <v>7.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="D11" s="9">
         <v>7.5</v>
       </c>
       <c r="E11" s="9">
         <v>7.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D12" s="9">
         <v>6.67</v>
       </c>
       <c r="E12" s="9">
         <v>6.67</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="D13" s="9">
         <v>6.67</v>
       </c>
       <c r="E13" s="9">
         <v>6.67</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="D14" s="9">
         <v>6.67</v>
       </c>
       <c r="E14" s="9">
         <v>6.67</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.3</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
         <v>115.02000000000001</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="8" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
       <c r="K1" s="8">
         <v>4.2</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>5.2</v>
       </c>
       <c r="N1" s="8">
         <v>5.3</v>
       </c>
       <c r="O1" s="8">
         <v>6.1</v>
       </c>
       <c r="P1" s="8">
         <v>6.2</v>
       </c>
       <c r="Q1" s="8">
         <v>6.3</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="7" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="7" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="7" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="7" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="7" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="7" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="7" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="7" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="7" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="7" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="7" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="7" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="7" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="7" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="7" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="7" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="7" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="7" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="7" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="7" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="7" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="7" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="7" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="7" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="7" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="7" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="7" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="7" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -9783,276 +9776,276 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>387</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>411</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>391</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>413</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>395</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>398</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>401</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>373</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>375</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>377</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>379</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>381</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>182</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>383</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>384</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>385</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>387</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>391</v>
       </c>
       <c r="C36" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>431</v>
-      </c>
-[...4 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>395</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>398</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>401</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -10061,320 +10054,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>303</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>439</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>440</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>444</v>
-      </c>
-[...4 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>447</v>
-      </c>
-[...4 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>450</v>
-      </c>
-[...4 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>