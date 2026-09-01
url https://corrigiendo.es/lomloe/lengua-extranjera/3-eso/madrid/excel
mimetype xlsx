--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>11/07/2026 00:43</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Lengua extranjera</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, todos los elementos curriculares son idénticos a la base estatal.</t>
   </si>