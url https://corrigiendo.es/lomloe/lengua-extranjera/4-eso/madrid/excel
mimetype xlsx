--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="616">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="614">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua extranjera</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 23:17</t>
+    <t>11/07/2026 00:43</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid aplica el currículo estatal del RD 217/2022 sin añadidos ni modificaciones para Lengua Extranjera en 4.º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Lengua extranjera</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, los criterios de evaluación y competencias específicas son idénticos a los del BOE.</t>
   </si>
@@ -1235,267 +1235,262 @@
 • Conocimiento de rasgos históricos, geopolíticos y culturales complejos
 • Mediación en situaciones cotidianas: ofrecer información y aclaraciones</t>
   </si>
   <si>
     <t>2.3: Seleccionar y organizar estrategias para la producción y coproducción
 4.1: Inferir y explicar textos y conceptos en situaciones de mediación
 5.1: Comparar y contrastar semejanzas y diferencias entre distintas lenguas
 6.1: Actuar de forma empática y respetuosa en situaciones interculturales
 6.3: Aplicar estrategias para explicar y apreciar la diversidad artística</t>
   </si>
   <si>
     <t>CE.4
 CE.5
 CE.6</t>
   </si>
   <si>
     <t>Evaluación por pares (coevaluación) del proyecto final, pruebas de mediación escrita y análisis crítico de textos literarios/periodísticos.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Madrid en inglés: nuestro blog multicultural</t>
+    <t>Lavapiés en pantalla</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un blog en lengua inglesa sobre la diversidad cultural de Madrid para estudiantes extranjeros</t>
+    <t>Un blog cultural bilingüe para conectar con Dublín</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 4.º ESO de un instituto en Madrid. La ciudad es un enclave multicultural donde conviven personas de múltiples nacionalidades. El reto conecta con el entorno cercano del alumnado, fomentando la observación y valoración de la riqueza cultural.</t>
+    <t>El instituto tiene un programa de intercambio virtual con un centro de Dublín. Para afianzar el vínculo, el alumnado de 4.º ESO elaborará un blog colaborativo en inglés que muestre la diversidad cultural, histórica y social de su barrio (Lavapiés), y responderá a las publicaciones del centro irlandés.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y publicar un blog en inglés que muestre la diversidad cultural y lingüística de Madrid, dirigido a estudiantes de intercambio de un instituto asociado en el extranjero, para que conozcan la ciudad antes de su visita.</t>
+    <t>Diseñar, producir y publicar un blog cultural en inglés que documente aspectos de la vida, historia y diversidad del barrio, estableciendo un diálogo intercultural con el alumnado irlandés a través de comentarios y entradas cruzadas.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ejemplos de blogs de viajes en inglés (p.ej., Lonely Planet, blogs de estudiantes)
-[...3 lines deleted...]
-• Guía de vocabulario y estructuras (adjetivos, recomendaciones)</t>
+• Blog modelo
+• Plantillas de guion y storyboard
+• Cámaras o móviles
+• WordPress/Edublogs
+• Canva o similar para edición
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (uso de plataforma web, búsqueda y selección de información), conciencia intercultural (análisis y valoración de la diversidad), comunicación lingüística y aprender a aprender (autoevaluación y reflexión).</t>
+    <t>Educación intercultural y digital; expresión oral y escrita; trabajo en equipo.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un blog sobre la diversidad cultural de Madrid para estudiantes extranjeros. Se activan conocimientos previos mediante un brainstorming sobre barrios multiculturales (Lavapiés, Usera, etc.) y se muestra un blog de ejemplo. Se forman equipos de 3-4 personas y se asigna un barrio o temática.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en la pizarra, elección del tema por equipo y registro inicial de intereses.</t>
+    <t>Se presenta el encargo del intercambio virtual: crear un blog sobre el barrio. El alumnado visiona un blog ejemplo y debate qué hace único a Lavapiés. Se formula la pregunta guía y se forman equipos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en pizarra colaborativa (Mentimeter).</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Se trabajan estrategias de comprensión: skimming/scanning con textos auténticos sobre Madrid (artículos, reseñas). Se presenta vocabulario para describir lugares, culturas y tradiciones (adjectives, cultural terms). Se practican estructuras para dar opiniones y recomendaciones (should, must, it's worth -ing). Se analiza un blog modelo identificando organización, tono y recursos.</t>
-[...2 lines deleted...]
-    <t>Ficha de estrategias, ejercicios de vocabulario y análisis de un blog de ejemplo.</t>
+    <t>Se analizan blogs y vídeos similares (p. ej., sobre barrios de Londres). Se trabajan estrategias de comprensión, vocabulario específico y estructuras para describir lugares y expresar opinión. Se practica la narración oral con grabaciones breves.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de un blog modelo y grabación de práctica oral.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Cada equipo investiga su barrio o temática (documentación: webs, vídeos). Planifica el contenido de tres entradas: esquema, borrador de textos, selección de imágenes. Reciben feedback del profesor y coevaluación entre equipos. Se integran las correcciones y se revisa la adecuación a la audiencia.</t>
-[...2 lines deleted...]
-    <t>Esquema de entradas, primer borrador, hoja de coevaluación cumplimentada.</t>
+    <t>Cada equipo selecciona 2-3 lugares/ aspectos del barrio (Mercado de San Fernando, arte callejero, mezquita, etc.). Salida opcional (visita guiada virtual o real) para recoger fotos, grabar vídeos y tomar notas. En aula, estructuran la información y redactan borradores.</t>
+  </si>
+  <si>
+    <t>Guion escrito y storyboard del vídeo para cada entrada.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Los equipos publican las entradas en la plataforma elegida (Blogger, Wix). Se añaden elementos multimedia (imágenes, enlaces, opcionalmente audio). Se comparte el enlace con el instituto asociado (audiencia real) mediante correo electrónico o redes del centro. Se invita a los estudiantes extranjeros a comentar.</t>
-[...2 lines deleted...]
-    <t>Blog publicado con tres entradas completas, correo de envío a la audiencia.</t>
+    <t>Los equipos graban los vídeos, editan las imágenes y publican las entradas en el blog. Usan herramientas digitales (Canva, iMovie, WordPress). Revisan y corrigen con ayuda de la rúbrica.</t>
+  </si>
+  <si>
+    <t>Blog completo publicado con al menos 6 entradas (por equipo o conjuntas).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada equipo presenta su blog al resto de la clase. Se realiza autoevaluación individual mediante rúbrica, y coevaluación entre equipos. Se reflexiona sobre el aprendizaje: qué han descubierto sobre la diversidad en Madrid, dificultades encontradas y mejora de la competencia lingüística e intercultural. Se recogen comentarios de la audiencia si llegaron.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada, plantilla de coevaluación, reflexión escrita individual.</t>
+    <t>Intercambio virtual con el centro irlandés: comentan las entradas y responden. Coevaluación mediante rúbrica. Autoevaluación individual con diana de aprendizaje. Puesta en común de aprendizajes y dificultades.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por cada equipo y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga y comunica: Datos que transforman Madrid</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos usar datos reales para analizar un problema social o científico de nuestro entorno y proponer mejoras?</t>
+    <t>Map the Languages of Your Neighborhood</t>
+  </si>
+  <si>
+    <t>Investigación de campo sobre la diversidad lingüística en un barrio de Madrid</t>
+  </si>
+  <si>
+    <t>Madrid es una ciudad con una gran diversidad lingüística debido a la inmigración. Distritos como Usera (alta población china) o Tetuán (población dominicana y marroquí) ofrecen un laboratorio real para investigar qué lenguas conviven. El centro escolar quiere colaborar con la asociación de vecinos del barrio para elaborar un mapa lingüístico que refleje la realidad local.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar una encuesta a residentes de un barrio de Madrid para recoger datos sobre las lenguas que hablan, analizar los resultados y elaborar un informe con recomendaciones para la asociación de vecinos sobre cómo promover la convivencia intercultural.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet y software de presentación
-[...36 lines deleted...]
-    <t>Diarios de aprendizaje, coevaluaciones y registro de observación del profesor.</t>
+• Artículo sobre multilingüismo en Madrid
+• Datos del INE por distritos
+• Plantilla de encuesta
+• Hoja de cálculo (Google Sheets)
+• Guía para redactar informes en inglés
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación intercultural, tratamiento crítico de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: la asociación de vecinos quiere un mapa lingüístico. Se lee un breve artículo sobre multilingüismo en Madrid (ej. El País). Lluvia de ideas sobre lenguas en el barrio. Se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y primeras hipótesis.</t>
+  </si>
+  <si>
+    <t>Se trabajan: diseño de encuestas (tipos de preguntas), vocabulario para datos (percentage, majority, minority), estrategias de lectura para analizar datos del INE. Se practica la formulación de preguntas en inglés.</t>
+  </si>
+  <si>
+    <t>Borrador de encuesta y ejercicios de interpretación de gráficos.</t>
+  </si>
+  <si>
+    <t>Los equipos recogen datos: realizan encuestas en el barrio (presencial o virtual). Vuelcan datos en una hoja de cálculo, los depuran y generan gráficos.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos.</t>
+  </si>
+  <si>
+    <t>Redactan el informe escrito (estructura) y preparan la presentación oral. Se revisan borradores con checklists.</t>
+  </si>
+  <si>
+    <t>Borrador del informe.</t>
+  </si>
+  <si>
+    <t>Presentación ante un simulacro de audiencia (compañeros como asociación). Coevaluación con rúbrica. Autoevaluación personal sobre el proceso de aprendizaje. Asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Madrid en Escena: Crea tu Microteatro en Inglés</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos, mediante el teatro en inglés, compartir con la comunidad escolar un aspecto significativo de la cultura e historia de un barrio madrileño?</t>
+    <t>Voces del Capricho: una audio-guía multilingüe</t>
+  </si>
+  <si>
+    <t>Crear un prototipo de audio-guía para el Parque del Capricho que conecte a visitantes internacionales con su valor cultural y lingüístico.</t>
+  </si>
+  <si>
+    <t>El Parque del Capricho, en Alameda de Osuna, es un Bien de Interés Cultural con influencias francesas, italianas y japonesas, pero carece de materiales accesibles en inglés para turistas. Muchos visitantes internacionales lo desconocen. El alumnado debe crear un prototipo de audio-guía que explique los rincones y la historia del parque de forma atractiva e inclusiva.</t>
+  </si>
+  <si>
+    <t>Diseñar y grabar un prototipo de audio-guía en inglés para el Parque del Capricho que incluya mediación lingüística (explicación de términos culturales) y refleje la diversidad lingüística de Madrid incorporando palabras o frases de otras lenguas habladas en la ciudad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ejemplos de microteatro en YouTube (en inglés)
-[...39 lines deleted...]
-    <t>Diario de aprendizaje individual y cuestionario de coevaluación grupal.</t>
+• Dispositivos móviles con grabadora de voz
+• App de edición de audio (Audacity o similar)
+• Material digital sobre el Parque del Capricho (web, fotos, vídeos)
+• Plantilla de guion y rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación intercultural y patrimonial; competencia digital; conciencia emocional (empatía hacia visitantes extranjeros).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: crear una audio-guía para el Parque del Capricho. Se visualiza un vídeo corto del parque y se debate qué lo hace especial. Se formula la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales anotadas en un mapa mental colaborativo.</t>
+  </si>
+  <si>
+    <t>Se trabajan: vocabulario descriptivo de paisajes y arquitectura, estructura de audio-guías, estrategias de mediación (explicar términos culturales), y ejemplos de guías multilingües. Se analiza cómo otras lenguas están presentes en Madrid.</t>
+  </si>
+  <si>
+    <t>Ejercicios de expresión oral y escrita (role-play de mediación).</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga a fondo el Parque del Capricho (historia, puntos clave, anécdotas) y selecciona 5 paradas. Redacta el guion de cada parada, incluyendo explicaciones culturales y al menos una palabra en otra lengua. Se realiza una primera lectura en voz alta para detectar errores.</t>
+  </si>
+  <si>
+    <t>Borrador del guion con anotaciones de mediación y diversidad.</t>
+  </si>
+  <si>
+    <t>Se graban los audios con dispositivos móviles, se editan (cortes, silencios) y se diseña una portada con el título y un mapa del recorrido. Se prepara la presentación del prototipo para la audiencia.</t>
+  </si>
+  <si>
+    <t>Archivo de audio completo y portada.</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su audio-guía a los demás grupos (audiencia simulada) y recibe feedback. Se realiza coevaluación con rúbrica y autoevaluación. Se asignan niveles de logro 1-4 para cada criterio.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer el mismo texto en formato audio, escrito y con viñetas visuales (cómic o infografía) para que el alumnado acceda al contenido desde su canal preferente.
 • Proporcionar organizadores gráficos (mapa conceptual, tabla de inferencias) que estructuren la información del texto y guíen la extracción de detalles relevantes.
 • Incluir un glosario visual interactivo con definiciones, sinónimos y ejemplos contextuales para cada palabra clave, accesible mediante códigos QR.</t>
   </si>
@@ -2693,1672 +2688,1672 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>309</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>484</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>485</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>486</v>
-      </c>
-[...4 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>489</v>
-      </c>
-[...4 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>492</v>
-      </c>
-[...4 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>495</v>
-      </c>
-[...4 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>498</v>
-      </c>
-[...4 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>501</v>
-      </c>
-[...4 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>504</v>
-      </c>
-[...4 lines deleted...]
-        <v>506</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>506</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>507</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>511</v>
-      </c>
-[...4 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>514</v>
-      </c>
-[...4 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>517</v>
-      </c>
-[...4 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>520</v>
-      </c>
-[...4 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>523</v>
-      </c>
-[...4 lines deleted...]
-        <v>525</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>526</v>
-      </c>
-[...4 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>529</v>
-      </c>
-[...4 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>385</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>180</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>391</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>538</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>539</v>
-      </c>
-[...4 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="E4" s="7" t="s">
         <v>542</v>
-      </c>
-[...7 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>543</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="E5" s="7" t="s">
         <v>545</v>
-      </c>
-[...7 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="E6" s="7" t="s">
         <v>548</v>
-      </c>
-[...7 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>551</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>552</v>
-      </c>
-[...4 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>555</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>556</v>
-      </c>
-[...4 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>559</v>
-      </c>
-[...7 lines deleted...]
-        <v>561</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>561</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>562</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>563</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>564</v>
-      </c>
-[...4 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="D6" s="9">
         <v>6.67</v>
       </c>
       <c r="E6" s="9">
         <v>6.67</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="D7" s="9">
         <v>6.67</v>
       </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="D8" s="9">
         <v>10.0</v>
       </c>
       <c r="E8" s="9">
         <v>10.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="D9" s="9">
         <v>10.0</v>
       </c>
       <c r="E9" s="9">
         <v>10.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="D10" s="9">
         <v>10.0</v>
       </c>
       <c r="E10" s="9">
         <v>10.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="D11" s="9">
         <v>10.0</v>
       </c>
       <c r="E11" s="9">
         <v>10.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D12" s="9">
         <v>6.67</v>
       </c>
       <c r="E12" s="9">
         <v>6.67</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="D13" s="9">
         <v>6.67</v>
       </c>
       <c r="E13" s="9">
         <v>6.67</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="D14" s="9">
         <v>6.67</v>
       </c>
       <c r="E14" s="9">
         <v>6.67</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="D15" s="9">
         <v>6.67</v>
       </c>
       <c r="E15" s="9">
         <v>6.67</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="D16" s="9">
         <v>6.67</v>
       </c>
       <c r="E16" s="9">
         <v>6.67</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.3</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="D17" s="9">
         <v>6.67</v>
       </c>
       <c r="E17" s="9">
         <v>6.67</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
         <v>120.030000000000015</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="8" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
       <c r="K1" s="8">
         <v>4.2</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>5.2</v>
       </c>
       <c r="N1" s="8">
         <v>5.3</v>
       </c>
       <c r="O1" s="8">
         <v>6.1</v>
       </c>
       <c r="P1" s="8">
         <v>6.2</v>
       </c>
       <c r="Q1" s="8">
         <v>6.3</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="7" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="7" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="7" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="7" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="7" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="7" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="7" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="7" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="7" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="7" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="7" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="7" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="7" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="7" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="7" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="7" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="7" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="7" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="7" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="7" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="7" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="7" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="7" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="7" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="7" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="7" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="7" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="7" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -9804,68 +9799,68 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>401</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>403</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>405</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>406</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>408</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>409</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>411</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>379</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>413</v>
@@ -9938,68 +9933,68 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>393</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>418</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>397</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>420</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>401</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>422</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>405</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>424</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>425</v>
       </c>
     </row>
@@ -10123,91 +10118,91 @@
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>397</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>437</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>401</v>
       </c>
       <c r="C37" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="D37" s="7" t="s">
         <v>439</v>
       </c>
-      <c r="D37" s="7" t="s">
+      <c r="E37" s="7" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>405</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>408</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>445</v>
+        <v>410</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -10216,320 +10211,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>309</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>447</v>
-      </c>
-[...4 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>450</v>
-      </c>
-[...4 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>453</v>
-      </c>
-[...4 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>456</v>
-      </c>
-[...4 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>