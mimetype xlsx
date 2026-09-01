--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>11/07/2026 00:43</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid aplica el currículo estatal del RD 217/2022 sin añadidos ni modificaciones para Lengua Extranjera en 4.º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Lengua extranjera</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, los criterios de evaluación y competencias específicas son idénticos a los del BOE.</t>
   </si>