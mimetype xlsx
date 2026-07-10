--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:31</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Bachillerato, por lo que aplica íntegro el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguaje y practica musical</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegro el currículo estatal al no existir decreto autonómico.</t>
   </si>
@@ -823,268 +823,265 @@
 • Notación no convencional (introducción a la notación de la música contemporánea).
 • Estrategias y técnicas de improvisación sobre esquemas rítmicomelódicos y armónicos establecidos o libres adaptados al nivel.
 • Difusión musical: protección de datos, propiedad intelectual y derechos de autoría.</t>
   </si>
   <si>
     <t>2.2: Comparar la representación de los elementos musicales en partituras con diferente grafía, reflexionando sobre la evolución de la notación.
 4.1: Planificar y desarrollar proyectos musicales colaborativos, seleccionando materiales musicales trabajados.
 4.2: Asumir diferentes funciones en la planificación y desarrollo de proyectos musicales colaborativos.
 5.1: Desarrollar proyectos musicales, poniendo en práctica los aprendizajes adquiridos y utilizando herramientas digitales.
 5.2: Difundir producciones musicales y audiovisuales a través de plataformas digitales.</t>
   </si>
   <si>
     <t>CE.LPM.4
 CE.LPM.5</t>
   </si>
   <si>
     <t>Rúbrica de proyecto colaborativo; evaluación del producto digital final; autoevaluación y coevaluación del desempeño en grupo; control de conceptos de propiedad intelectual.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>La banda sonora de Aragón: cría tu podcast musical</t>
+    <t>Sonidos de Aragón: analiza y divulga</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Analizando, interpretando y difundiendo música aragonesa para jóvenes</t>
+    <t>Vídeo divulgativo sobre los elementos musicales de la jota de La Dolores</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón posee un rico patrimonio musical tradicional (jota, rondalla, dulzaina) que resulta desconocido para el alumnado joven. Esta SDA propone que el alumnado de 1º de Bachillerato investigue, analice y difunda esta música mediante un podcast dirigido a compañeros de 1º y 2º de ESO, fomentando la escucha activa, el trabajo colaborativo y el uso de herramientas digitales.</t>
+    <t>El centro quiere enriquecer su web con contenido cultural creado por el alumnado. Se propone analizar una obra musical aragonesa emblemática y crear un vídeo divulgativo que muestre sus características musicales y su contexto.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos crear un podcast atractivo que explique los elementos musicales de piezas tradicionales aragonesas y que enganche a los jóvenes de nuestro instituto?</t>
+    <t>Analizar la jota de La Dolores (identificar melodía, ritmo, intervalos, escalas y estructura) y elaborar un vídeo de 5-8 minutos que explique estos elementos y su significado cultural, dirigido a la comunidad educativa.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Reproductor de audio y altavoces
-[...5 lines deleted...]
-• Guion radiofónico modelo</t>
+• Grabación de la jota de La Dolores (audio y video)
+• Partitura de la jota (simplificada o completa)
+• Ficha de escucha y plantilla de análisis
+• Software de edición de vídeo (OpenShot, o similar) y audio (Audacity)
+• Blog del instituto o plataforma similar
+• Proyector y altavoces</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición de audio, publicación), conciencia y expresión cultural (valoración del patrimonio musical aragonés), competencia social y cívica (trabajo colaborativo, respeto a los derechos de autor), aprender a aprender (autoevaluación y reflexión).</t>
+    <t>Educación para el patrimonio cultural, competencia digital, expresión oral y escrita, trabajo en equipo.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto mediante la escucha de fragmentos de jota aragonesa y otros estilos tradicionales. Se debate sobre el desconocimiento de esta música entre los jóvenes. Se forman grupos de 4-5 personas y se explica que crearán un podcast dirigido a alumnos de 1º y 2º de ESO. Se muestran ejemplos breves de podcasts musicales como referencia.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas inicial sobre lo que saben de la música aragonesa y preguntas que les gustaría responder.</t>
+    <t>Se presenta el reto: analizar la jota de La Dolores y crear un vídeo para el blog. Se escucha la obra completa, se anotan impresiones y se formulan preguntas iniciales. Se organizan los equipos cooperativos.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de equipo sobre lo que ya saben y lo que necesitan aprender.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Clases teórico-prácticas sobre parámetros musicales (melodía, ritmo, armonía, timbre) aplicados a ejemplos de música aragonesa. Se analizan partituras sencillas de jotas (melodía en flauta, acompañamiento armónico básico). Se enseña el uso de Audacity: grabación, edición, mezcla, exportación. Se proporcionan guiones modelo y rúbricas de calidad.</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis de una pieza musical (parámetros descritos) y captura de pantalla de una práctica guiada con Audacity.</t>
+    <t>Taller de escucha activa y análisis: se trabajan los parámetros del sonido, intervalos, escalas y compases. Se realizan ejercicios de dictado rítmico y melódico simple. Se entrega una ficha de escucha para la obra concreta.</t>
+  </si>
+  <si>
+    <t>Ficha de escucha completada (criterio 1.1) y ejercicios de dictado.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada grupo selecciona 3 piezas de música tradicional aragonesa (jota, rondalla, dulzaina) y las analiza en profundidad. Elaboran un guion para cada episodio: introducción, análisis musical (describiendo parámetros), curiosidades y cierre. Asignan roles: guionista, locutor, editor, investigador. Ensayan la locución y graban tomas de prueba.</t>
-[...2 lines deleted...]
-    <t>Guion completo de un episodio y plan de grabación con roles asignados.</t>
+    <t>Análisis de la partitura: los equipos identifican la melodía (intervalos, escalas), el ritmo (compás, figuras) y la forma. Comparan la partitura convencional con una representación gráfica alternativa (por ejemplo, un esquema de alturas). Redactan un informe de análisis.</t>
+  </si>
+  <si>
+    <t>Informe escrito de análisis y tabla de comparación de notaciones (criterios 2.1 y 2.2).</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación definitiva de los tres episodios en el aula de música o estudio portátil. Edición con Audacity: añadir intro musical, ajustar volúmenes, eliminar ruidos. Subida a SoundCloud del centro con metadatos (título, descripción, etiquetas). Cada grupo publica el enlace en un foro interno del aula virtual.</t>
-[...2 lines deleted...]
-    <t>Archivos de audio finales (3 episodios) y enlace de publicación en SoundCloud.</t>
+    <t>Creación del vídeo: guion, grabación de imágenes y/o animaciones, locución, edición con software (p. ej. OpenShot, Audacity). Se cuida la calidad sonora y visual. Se preparan los créditos y referencias.</t>
+  </si>
+  <si>
+    <t>Archivo de proyecto de edición y versión final del vídeo (criterio 5.1).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Escucha cruzada de un episodio de otro grupo. Coevaluación mediante rúbrica (análisis musical, claridad expositiva, calidad técnica). Autoevaluación individual sobre el proceso y aprendizaje. Debate grupal sobre la experiencia: ¿cambió su percepción de la música aragonesa? ¿qué mejorarían?</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión individual escrita (mínimo 100 palabras).</t>
+    <t>Publicación del vídeo en el blog del centro. Coevaluación entre equipos con rúbrica. Autoevaluación individual sobre el proceso. Asignación de niveles de logro a los criterios trabajados.</t>
+  </si>
+  <si>
+    <t>Publicación en el blog y rúbricas cumplimentadas (criterio 5.2 y reflexión sobre 1.2).</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga el paisaje sonoro aragonés con datos</t>
-[...8 lines deleted...]
-    <t>Realizar un estudio cuantitativo y cualitativo sobre la presencia de rasgos de la música tradicional aragonesa en canciones populares contemporáneas (pop, rock, folk), utilizando herramientas digitales de análisis y visualización de datos.</t>
+    <t>La banda sonora de nuestro instituto</t>
+  </si>
+  <si>
+    <t>Una investigación sobre nuestras preferencias musicales</t>
+  </si>
+  <si>
+    <t>El centro se prepara para un intercambio cultural con institutos de otras CCAA y quiere ofrecer una pieza musical de bienvenida que refleje genuinamente los gustos y la cultura musical del alumnado. En lugar de utilizar música prefabricada, se encarga al grupo de 1.º Bachillerato que investigue las preferencias reales del centro y cree una composición original basada en esos datos.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta sobre preferencias musicales (escalas, ritmos, emociones) entre el alumnado del centro, para luego componer una pieza original que integre los hallazgos y presentarla a la comunidad educativa como banda sonora del intercambio.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Listado de canciones tradicionales aragonesas (ejemplos del Archivo de Música Aragonesa)
-[...19 lines deleted...]
-    <t>Tabla de datos recogidos por grupo y pequeñas transcripciones de motivos melódicos.</t>
+• Plantilla de encuesta (Google Forms o papel)
+• Instrumentos musicales (o teclado/vocal) para la composición
+• Software: editor de partituras (MuseScore), DAW (Audacity), hoja de cálculo
+• Rúbrica de evaluación de los criterios</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía: intercambio cultural, respeto a la diversidad de gustos; competencia digital: uso de plataformas seguras.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la comisión de intercambio y se formula la pregunta guía. Los equipos discuten qué parámetros musicales podrían investigar y cómo recoger datos. Acuerdan hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis y primeras ideas de la encuesta.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: intervalos, escalas, compases y ritmos. Se realiza un dictado rítmico-melódico para afianzar la identificación de elementos. El alumnado aprende a diseñar preguntas que capturen estos parámetros de forma clara.</t>
+  </si>
+  <si>
+    <t>Ejercicios de dictado y análisis de fragmentos.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Los grupos procesan los datos: calculan porcentajes, generan gráficos de barras o sectores comparando la presencia de cada elemento en tradicional vs. actual. Escuchan las obras y describen sensaciones vinculadas a los datos. Redactan conclusiones sobre la influencia detectada. Preparan el informe: estructura (introducción, metodología, resultados, conclusiones), selección de ejemplos sonoros (cortos de 15-30 segundos) y diseño visual.</t>
-[...14 lines deleted...]
-    <t>Rúbricas cumplimentadas y reflexión escrita individual.</t>
+    <t>Se aplica la encuesta a una muestra representativa del centro (al menos 30 respuestas). Se vuelcan los datos en una hoja de cálculo, se representan gráficamente y se analizan en relación a los saberes (ej. preferencia de escalas mayores vs menores, tipos de compás, emociones asociadas). Cada equipo extrae conclusiones.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos con análisis.</t>
+  </si>
+  <si>
+    <t>Con las conclusiones, cada equipo compone una pieza musical original (16-32 compases) que refleje los hallazgos (por ejemplo, usando la escala preferida y un ritmo típico). Graban la obra con instrumentos o DAW, elaboran un informe que justifique las decisiones compositivas basadas en los datos, y preparan una presentación para la audiencia.</t>
+  </si>
+  <si>
+    <t>Composición grabada e informe escrito.</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su composición e informe a la comisión (profesor y representantes). Se realiza coevaluación entre equipos con rúbrica. Se asignan niveles de logro 1-4 a cada criterio evaluado. El producto final se difunde en un blog del aula (entorno seguro, sin datos personales).</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Componemos el sonido de nuestro pueblo</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos crear una pieza musical original que represente a nuestra localidad y compartirla digitalmente con los vecinos?</t>
+    <t>Música para el recuerdo</t>
+  </si>
+  <si>
+    <t>Creación, grabación y difusión de una pieza colaborativa para una residencia de mayores</t>
+  </si>
+  <si>
+    <t>El centro educativo se coordina con una residencia de mayores del barrio. Los residentes comparten recuerdos musicales de su juventud (canciones de la posguerra, jotas, etc.). El alumnado deberá crear una composición original que incorpore estos recuerdos y presentarla en la residencia.</t>
+  </si>
+  <si>
+    <t>Componer, grabar y difundir una obra musical original que integre elementos sonoros aportados por los residentes (recuerdos, canciones, sonidos del entorno) y sea presentada en un concierto en la propia residencia.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con software Audacity y BandLab (gratuitos)
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada; reflexión escrita individual.</t>
+• Grabaciones de testimonios de residentes (previa autorización)
+• Audacity y MuseScore (o software similar)
+• Micrófonos y auriculares
+• Partituras de canciones populares aragonesas (jotas, rondas)
+• Plantilla de plan de proyecto y diario de roles
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación emocional (empatía con los mayores), competencia digital (producción musical con TIC), conciencia cultural (patrimonio musical aragonés).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la residencia y se escuchan algunos testimonios grabados de los residentes. El alumnado debate qué emociones quieren transmitir y acota la pregunta guía. Se forman equipos y se esboza un plan de proyecto inicial.</t>
+  </si>
+  <si>
+    <t>Plan de proyecto borrador (roles, tareas, cronograma).</t>
+  </si>
+  <si>
+    <t>Talleres sobre análisis melódico y armónico de las canciones tradicionales aragonesas (p.ej., jotas) y sobre escritura de partituras. Se practica la transcripción de fragmentos musicales a partir de audiciones. Cada equipo decide qué elementos incorporar y realiza improvisaciones libres inspiradas en los recuerdos.</t>
+  </si>
+  <si>
+    <t>Transcripciones de melodías, grabaciones de improvisaciones, diario de roles.</t>
+  </si>
+  <si>
+    <t>Los equipos componen la pieza combinando melodías originales con las transcritas. Utilizan herramientas de edición de partituras (MuseScore) y graban pistas instrumentales/vocales con Audacity. Se realizan mezclas y ajustes.</t>
+  </si>
+  <si>
+    <t>Archivos de proyecto de edición de partituras y pistas de audio sin mezclar.</t>
+  </si>
+  <si>
+    <t>Mezcla final, masterización y edición de un vídeo con imágenes del proceso y de la residencia. Se prepara una breve presentación oral para el concierto. Se publica la obra en la web del centro y se comparte el enlace con la residencia.</t>
+  </si>
+  <si>
+    <t>Archivo de audio/vídeo final, enlace de publicación, guion de presentación.</t>
+  </si>
+  <si>
+    <t>Se visiona la grabación del concierto en el aula (o se realiza en directo). Cada equipo completa una autoevaluación de roles y una coevaluación. Se asignan niveles de logro a los criterios mediante rúbricas.</t>
+  </si>
+  <si>
+    <t>Autoevaluaciones, coevaluaciones y rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Ofertar múltiples formas de presentación de la información musical.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Proporcionar partituras anotadas con códigos cromáticos para identificar dinámicas, texturas y timbres en una obra.
@@ -6926,51 +6923,51 @@
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>290</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>272</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>292</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>294</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>295</v>
       </c>
     </row>
@@ -7094,51 +7091,51 @@
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>307</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>272</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>262</v>
+        <v>289</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>309</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>312</v>
       </c>
     </row>