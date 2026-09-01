--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:31</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Bachillerato, por lo que aplica íntegro el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguaje y practica musical</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegro el currículo estatal al no existir decreto autonómico.</t>
   </si>