--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 19:13</t>
+    <t>10/07/2026 22:03</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Lenguaje y Práctica Musical en 1.º Bachillerato; aplica íntegro el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Lenguaje y practica musical</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, los criterios de evaluación y contenidos coinciden con el BOE. Se observa una leve variación en la redacción del CE.3 ("métodos" vs "estrategias") que se considera error de transcripción o ajuste menor no oficial.</t>
   </si>
@@ -900,269 +900,268 @@
 • Estrategias y técnicas de improvisación sobre esquemas rítmico-melódicos y armónicos establecidos o libres.
 • Difusión musical: protección de datos, propiedad intelectual y derechos de autoría.
 • La música como forma de expresión. Realización de sencillos montajes escénicos: micromusical, actuaciones musicales, percusión corporal.</t>
   </si>
   <si>
     <t>2.2: Comparar la representación de los elementos musicales en partituras con diferente grafía.
 3.4: Generar ideas musicales o coreográficas sencillas.
 4.1: Planificar y desarrollar proyectos musicales colaborativos.
 4.2: Asumir diferentes funciones en la planificación y desarrollo de proyectos.
 5.2: Difundir producciones musicales y audiovisuales a través de plataformas digitales.</t>
   </si>
   <si>
     <t>CE.4: Realizar proyectos musicales colaborativos.
 CE.5: Emplear las tecnologías para la difusión.</t>
   </si>
   <si>
     <t>Observación sistemática del trabajo colaborativo; rúbrica de montaje escénico; examen de armonía avanzada y análisis de formas complejas.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Suena Madrid: analiza y difunde</t>
+    <t>Desmontando una melodía: el podcast musical de tu barrio</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Crea un podcast sobre una obra musical madrileña</t>
+    <t>Un viaje sonoro por el patrimonio madrileño</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Esta situación de aprendizaje se desarrolla en un centro educativo de la Comunidad de Madrid, con alumnado de 1.º de Bachillerato. Se aprovecha la riqueza musical de la ciudad (Teatro Real, Plaza Mayor, zarzuela, chotis, bandas sonoras de cine ambientadas en Madrid) para conectar los contenidos con el entorno cercano. Los estudiantes tienen acceso a dispositivos móviles, ordenadores y software de edición de audio básico.</t>
+    <t>El Ayuntamiento ha lanzado una campaña para acercar la cultura musical a los barrios. Nuestro instituto, en colaboración con el centro cultural del distrito, lanza un concurso de podcasts. El alumnado debe crear un episodio que analice una pieza musical vinculada a Madrid desde sus parámetros musicales hasta su contexto histórico, dirigido a un público no especializado.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos acercar la música de nuestra ciudad a los jóvenes mediante un podcast que analice sus elementos musicales?</t>
+    <t>Crear un podcast de divulgación musical que explique los elementos musicales y emotivos de una pieza madrileña, y publicarlo en una plataforma digital para que la comunidad lo escuche.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con Audacity o GarageBand
-[...6 lines deleted...]
-• Pizarra digital, proyector</t>
+• Lista de piezas musicales madrileñas (zarzuelas, pasodobles, música de cámara del s. XVIII)
+• Partituras sencillas (si disponibles)
+• Auriculares
+• Micrófonos
+• Software de edición (Audacity, GarageBand)
+• Plataforma de publicación (SoundCloud, Ivoox o web del centro)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (uso de herramientas de edición y publicación), competencia social y cívica (trabajo en equipo, respeto a los derechos de autor), conciencia y expresiones culturales (patrimonio musical de Madrid), comunicación lingüística (expresión oral y escrita en el guion).</t>
+    <t>Educación en patrimonio cultural, competencia digital, expresión oral y escrita.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un podcast divulgativo sobre una obra musical madrileña. Se escuchan fragmentos de ejemplos (chotis, zarzuela, pasodoble, canción pop sobre Madrid) y se debate qué hace que una obra sea 'de Madrid'. Se forman grupos de 3-4 alumnos, se explica el producto final y los criterios de evaluación. Se habilita un espacio digital compartido para el proyecto.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en pizarra digital; preguntas iniciales sobre lo que saben del lenguaje musical.</t>
+    <t>Se presenta el reto: el Ayuntamiento pide podcasts sobre patrimonio musical madrileño. Se visiona un ejemplo de podcast de análisis musical. Se forman grupos y se elige una pieza de una lista proporcionada (zarzuelas, pasodobles, etc.). Se realiza una lluvia de ideas sobre qué hace un buen podcast.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales en el cuaderno y justificación de la pieza elegida.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los parámetros del sonido, la escucha activa y el análisis de partituras. Se practica la descripción de audiciones y la lectura de partituras sencillas (fragmento de zarzuela). También se introduce el uso de Audacity para grabar y editar audio.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de una pieza modelo (tarea individual/grupal).</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada grupo analiza su pieza elegida: escucha activa, extrae parámetros, consulta partitura si disponible, y redacta el guion del podcast. Se revisan y corrigen los guiones.</t>
+  </si>
+  <si>
+    <t>Guion completo del podcast (incluye descripción de parámetros y sensaciones).</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Se graba el podcast en aula o en casa, se edita (cortes, música de fondo, efectos), y se prepara la carátula. Se verifica la propiedad intelectual de los fragmentos musicales usados.</t>
+  </si>
+  <si>
+    <t>Archivo de audio editado.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Se publica el podcast en la plataforma escolar (o simulado) y se comparte con la audiencia real (familias, centro cultural). Se realiza coevaluación entre grupos y autoevaluación con diana. Se aplican las rúbricas para asignar niveles 1-4.</t>
+  </si>
+  <si>
+    <t>Publicación del podcast y rúbricas cumplimentadas.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>¿Qué música nos mueve? Datos, emociones y acción</t>
+  </si>
+  <si>
+    <t>Una investigación colaborativa sobre hábitos musicales y bienestar emocional en nuestro instituto</t>
+  </si>
+  <si>
+    <t>El instituto quiere impulsar un plan de bienestar emocional y ha solicitado al departamento de música que investigue cómo la música influye en el estado de ánimo del alumnado. Se necesita evidencia basada en datos propios, no en suposiciones.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos musicales y emociones, analizar los datos recogidos, y elaborar un informe visual que el equipo directivo y las familias utilicen para tomar decisiones informadas sobre actividades musicales en el centro.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Google Forms (encuesta)
+• Hoja de cálculo (Excel/Sheets) para análisis
+• Canva o Piktochart para infografías
+• Reproductor de audio y fragmentos musicales variados
+• Plantilla de rúbrica y diana de coevaluación</t>
+  </si>
+  <si>
+    <t>Educación emocional, tratamiento crítico de datos, competencia digital y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta la petición del equipo directivo y se visionan ejemplos de estudios musicales (ej. efecto Mozart, música y productividad). El alumnado debate y acota la pregunta guía. Se forman equipos de 4-5 y se asignan roles iniciales.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y pregunta acotada por equipo.</t>
+  </si>
+  <si>
+    <t>Taller sobre cómo diseñar una encuesta (tipos de preguntas, escalas, sesgos). Introducción a parámetros musicales y su vinculación con emociones (ej. modo mayor/alegría, tempo rápido/energía). Práctica con escucha activa de fragmentos variados.</t>
+  </si>
+  <si>
+    <t>Ejercicio de análisis de una canción usando vocabulario específico.</t>
+  </si>
+  <si>
+    <t>Los equipos finalizan la encuesta (usando Google Forms), la distribuyen entre alumnado y familiares (mínimo 30 respuestas). Descargan los datos, los limpian y tabulan en hoja de cálculo, calculan frecuencias y representan gráficos (barras, sectores).</t>
+  </si>
+  <si>
+    <t>Hoja de datos con gráficos y primeras conclusiones.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora un informe en formato póster digital (Canva) que incluya: pregunta, metodología, gráficos, análisis de parámetros musicales, conclusiones y recomendaciones. Además, preparan una presentación oral de 3-5 minutos para la jornada.</t>
+  </si>
+  <si>
+    <t>Póster digital y guion de presentación.</t>
+  </si>
+  <si>
+    <t>Exposición de los pósteres en el 'Museo de datos musicales' (en el aula o hall) con visitas de otros grupos y familias. Coevaluación entre equipos usando diana y rúbrica. Cada alumno completa una autoevaluación reflexiva sobre su rol y aprendizajes.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de coevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Suena Madrid: una creación musical para el barrio</t>
+  </si>
+  <si>
+    <t>Componer, ensayar e interpretar una pieza original para un público real</t>
+  </si>
+  <si>
+    <t>El centro educativo se ha propuesto colaborar con la Asociación de Vecinos del barrio para ofrecer una actuación musical en la próxima fiesta del distrito. El alumnado de 1º de Bachillerato asumirá el reto de componer e interpretar una pieza original inspirada en los sonidos característicos de Madrid (plazas, mercados, transporte) y que involucre a la comunidad.</t>
+  </si>
+  <si>
+    <t>Componer una pieza musical breve (2-3 minutos) a partir de una selección de sonidos grabados en el barrio y fragmentos melódicos inspirados en el patrimonio musical madrileño, ensayarla con los instrumentos y voces disponibles en el aula, y ofrecer una interpretación en vivo en un espacio público del barrio (plaza, centro cultural) durante la fiesta del distrito.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dispositivos móviles o grabadoras para sonidos de campo
+• Ordenadores con Audacity y MuseScore
+• Instrumentos del aula (teclados, percusión, voces)
+• Partituras de zarzuela y chotis
+• Cañón y altavoces
+• Plantilla de planificación
+• Rúbricas de evaluación
+• Plataforma segura (Google Drive o blog escolar) para difusión</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación comunitaria), conciencia cultural (patrimonio sonoro madrileño) y competencia digital (edición y difusión segura).</t>
+  </si>
+  <si>
+    <t>Presentación del reto mediante un vídeo con sonidos característicos de Madrid (plaza Mayor, metro, pájaros en el Retiro, organillo). Diálogo sobre el paisaje sonoro urbano. Formación de grupos y lluvia de ideas sobre posibles fuentes sonoras y estilos. Cada grupo esboza un plan inicial y asigna roles provisionales.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y compromisos en el diario de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Taller de lectura de partituras con fragmentos de zarzuela y chotis. Taller de composición: creación de células melódicas y rítmicas. Introducción a los software Musescore y Audacity. Práctica de grabación de sonidos de campo (tarea para casa).</t>
+  </si>
+  <si>
+    <t>Ejercicios de lectura y composición individual.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre: a) Parámetros del sonido y elementos musicales (sesión 2); b) Estrategias de escucha activa y análisis de partituras (sesión 3); c) Herramientas de grabación y edición de audio (sesión 4). Cada taller combina explicaciones breves, ejemplos audiovisuales y práctica guiada. Se proporcionan plantillas para el análisis musical y un guion tipo para el podcast.</t>
-[...146 lines deleted...]
-    <t>Rúbrica autoevaluación y coevaluación cumplimentada, acta de reflexión grupal (puesta en común).</t>
+    <t>En grupo, combinan las ideas individuales, seleccionan sonidos grabados, deciden instrumentación y estructuran la pieza. Utilizan software para notar y arreglar. Ensayan por secciones, grabando los ensayos para la autorregulación.</t>
+  </si>
+  <si>
+    <t>Registro de ensayos (vídeo/audio), partitura en proceso.</t>
+  </si>
+  <si>
+    <t>Ensayo general con puesta en escena. Actuación en vivo para la audiencia real (vecinos, asociación, equipo directivo) durante la fiesta del distrito. Se graba la actuación. Posteriormente, se edita el audio/video y se sube a una plataforma segura del centro (Google Drive o blog) con créditos y licencia Creative Commons.</t>
+  </si>
+  <si>
+    <t>Grabación final, publicación digital.</t>
+  </si>
+  <si>
+    <t>Autoevaluación y coevaluación mediante rúbricas centradas en los criterios trabajados. Puesta en común de los aprendizajes y dificultades. Cada estudiante asigna un nivel de logro (1-4) a cada criterio a partir de las evidencias recogidas.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y reflexión escrita.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Ofertar múltiples formas de presentación de la información musical.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Proporcionar partituras anotadas con códigos cromáticos para identificar dinámicas, texturas y timbres en una obra.
 • Utilizar espectrogramas o visualizaciones de audio en tiempo real para asociar sonido con forma visual.
 • Ofrecer grabaciones de la misma obra en distintas interpretaciones para comparar matices expresivos.</t>
   </si>
@@ -7194,418 +7193,418 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>288</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>290</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>291</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>294</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>270</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>272</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>274</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>276</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>154</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>278</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>279</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>280</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>290</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>270</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>272</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>274</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>276</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>154</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>278</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>279</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>280</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>290</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>287</v>
+        <v>327</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>330</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>333</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>