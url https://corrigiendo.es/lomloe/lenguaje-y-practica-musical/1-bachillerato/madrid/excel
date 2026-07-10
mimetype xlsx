--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:03</t>
+    <t>10/07/2026 22:37</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Lenguaje y Práctica Musical en 1.º Bachillerato; aplica íntegro el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Lenguaje y practica musical</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, los criterios de evaluación y contenidos coinciden con el BOE. Se observa una leve variación en la redacción del CE.3 ("métodos" vs "estrategias") que se considera error de transcripción o ajuste menor no oficial.</t>
   </si>