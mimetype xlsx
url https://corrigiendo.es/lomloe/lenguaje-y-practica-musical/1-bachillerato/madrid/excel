--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:37</t>
+    <t>01/09/2026 15:09</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Lenguaje y Práctica Musical en 1.º Bachillerato; aplica íntegro el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Lenguaje y practica musical</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, los criterios de evaluación y contenidos coinciden con el BOE. Se observa una leve variación en la redacción del CE.3 ("métodos" vs "estrategias") que se considera error de transcripción o ajuste menor no oficial.</t>
   </si>