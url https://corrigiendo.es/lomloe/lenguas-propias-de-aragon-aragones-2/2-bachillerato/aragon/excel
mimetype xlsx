--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:40</t>
+    <t>10/07/2026 20:33</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Aragonés II en 2º Bachillerato; se aplica el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon aragones 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
@@ -481,266 +481,265 @@
   <si>
     <t>Consolidación y transferencia.</t>
   </si>
   <si>
     <t>Excelente</t>
   </si>
   <si>
     <t>Domina, justifica, transfiere.</t>
   </si>
   <si>
     <t>Ampliación o mentoría entre iguales.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Faigamos pesar l'aragonés: un podcast literario</t>
+    <t>Rescata la voz: podcast en aragonés</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un podcast divulgativo sobre literatura aragonesa contemporánea</t>
+    <t>De la literatura a la audiencia real</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 2.º de Bachillerato cursa Aragonés II en un instituto de Huesca. La comunidad educativa valora la lengua propia pero existe desconocimiento sobre la literatura actual. Se propone crear un podcast en aragonés para difundir obras y autores contemporáneos entre los jóvenes.</t>
+    <t>El aragonés es una lengua minorizada con hablantes en áreas rurales de Aragón. El alumnado de 2.º de Bachillerato tiene cierta competencia y desea acercar esta lengua a sus compañeros de ESO, que apenas la conocen. El centro quiere colaborar con otros institutos de la comarca para difundir la lengua.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos hacer llegar la literatura aragonesa actual a los jóvenes de nuestra comunidad mediante un podcast en aragonés?</t>
+    <t>Diseñar y grabar un podcast de tres episodios (aprox. 10-15 min cada uno) que presente la literatura aragonesa actual y la situación de la lengua, dirigido a alumnado de 4.º de ESO de institutos de la comarca, para despertar su interés por el aragonés.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Micrófonos y auriculares
-[...4 lines deleted...]
-• Diccionario aragonés online</t>
+• Antología de textos literarios en aragonés (poemas, cuentos breves)
+• Artículos divulgativos sobre la situación del aragonés (p.ej., del Gobierno de Aragón)
+• Ejemplos de podcast en aragonés o en otras lenguas minorizadas
+• Micrófonos USB o móviles con grabadora, ordenadores con Audacity
+• Plantilla de guion y rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (uso de herramientas de grabación y edición), competencia social y cívica (trabajo en equipo, respeto a la diversidad), conciencia y expresiones culturales (literatura aragonesa).</t>
+    <t>Educación para la ciudadanía (valoración del patrimonio lingüístico) y tratamiento crítico de la información (búsqueda de fuentes fiables sobre el aragonés).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un podcast que difunda literatura aragonesa. Lluvia de ideas sobre formatos y temas. Formación de grupos heterogéneos de 3-4 personas. Reparto de roles iniciales (guionista, técnico, presentador).</t>
-[...2 lines deleted...]
-    <t>Registro de ideas en un mural colaborativo digital.</t>
+    <t>Se presenta el encargo: crear un podcast para jóvenes de 4.º de ESO que les acerque al aragonés. El alumnado escucha un fragmento de un podcast similar, debate sobre la audiencia y el objetivo, y formula la pregunta guía. Se organizan en equipos (3-4 personas) y se asigna un rol inicial (guionista, locutor, editor).</t>
+  </si>
+  <si>
+    <t>Reflexión escrita individual: ¿qué sabemos del aragonés y su literatura? ¿a quién queremos llegar?</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Taller de análisis de textos literarios en aragonés (poemas, cuentos modernos) y de artículos divulgativos sobre la situación sociolingüística. Se practica la extracción de ideas y la interpretación crítica. También se exploran estrategias de comunicación oral (entonación, pausas, registro) y se analizan ejemplos de podcast.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de dos textos literarios y un artículo, con interpretación personal.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Estudio de la literatura aragonesa contemporánea: lectura y análisis de fragmentos de obras de autores como Chusé Inazio Nabarro, Ánchel Conte, o Francho Nagore. Taller de técnicas de podcasting: estructura de un episodio, uso de tono y ritmo, recursos de edición básica. Vocabulario específico para comentarios literarios en aragonés.</t>
-[...11 lines deleted...]
-    <t>Guion escrito y revisado por el docente y coevaluación entre grupos.</t>
+    <t>Cada equipo selecciona el enfoque de sus tres episodios (p.ej., episodio 1: autor/a destacado; episodio 2: variedades del aragonés; episodio 3: el aragonés hoy). Elaboran el guion detallado, incluyendo entrevistas simuladas o reales (con grabación previa). Deciden la estructura, recursos sonoros y distribución de locuciones.</t>
+  </si>
+  <si>
+    <t>Guion completo de los tres episodios, con reparto de intervenciones.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación del episodio en el estudio de radio del centro o con dispositivos móviles. Edición básica (cortes, música, efectos). Publicación en la plataforma de podcast del centro (SoundCloud o Ivoox) y difusión del enlace a la audiencia real a través de la radio escolar.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio del episodio y captura de pantalla de la publicación.</t>
+    <t>Grabación de las locuciones (con micrófonos del aula o móviles) y edición básica con Audacity o similar. Se añaden sintonías, efectos de sonido y cortes. Se revisa la calidad del audio y la corrección lingüística. Finalmente se exporta cada episodio y se diseña una ficha didáctica breve para el oyente.</t>
+  </si>
+  <si>
+    <t>Archivos de audio de los tres episodios + ficha didáctica.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Escucha colectiva de los episodios. Aplicación de rúbrica de coevaluación (criterios: claridad, contenido literario, uso del aragonés, trabajo en equipo). Cumplimentación de diario de aprendizaje individual. Puesta en común de conclusiones y sugerencias para futuros proyectos.</t>
-[...2 lines deleted...]
-    <t>Rúbricas cumplimentadas y diario de aprendizaje.</t>
+    <t>Cada equipo presenta su podcast en clase (audiencia simulada) y recibe coevaluación de los otros equipos mediante una rúbrica. Posteriormente realizan una autoevaluación y reflexión escrita sobre el proceso (dificultades, logros). El profesor asigna los niveles de logro 1-4 según las evidencias recogidas en las fases.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y autoevaluación individual.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos pa la revitalización: un estudio sociolingüístico de l'aragonés</t>
-[...8 lines deleted...]
-    <t>¿Qué factores sociolingüísticos condicionan el uso del aragonés en una comarca aragonesa y qué acciones concretas podrían revertir su declive? El alumnado deberá obtener, analizar e interpretar datos cuantitativos y cualitativos para elaborar un informe con propuestas fundamentadas.</t>
+    <t>Contar para conservar: investigación sociolingüística en el aula</t>
+  </si>
+  <si>
+    <t>Análisis del uso del aragonés en la comunidad educativa</t>
+  </si>
+  <si>
+    <t>El alumnado de 2º de Bachillerato recibe el encargo de la Asociación Cultural de Aragonés local: necesitan datos actualizados sobre el uso y conocimiento del aragonés entre los jóvenes y sus familias para orientar sus planes de promoción lingüística. El grupo deberá diseñar, aplicar y analizar una encuesta sociolingüística real y presentar sus conclusiones a la asociación.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar una investigación sociolingüística sobre el uso del aragonés en la comunidad próxima, analizar los datos obtenidos y proponer acciones de revitalización fundadas en la evidencia recogida.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a Internet
-[...40 lines deleted...]
-    <t>Diario de investigación completo; coevaluación; registro de participación en debate.</t>
+• Modelos de cuestionarios en aragonés
+• Hoja de cálculo para el tratamiento de datos
+• Textos de referencia sobre sociolingüística del aragonés (fragmentos de estudios)
+• Rúbricas de evaluación
+• Aula con ordenadores o dispositivos móviles</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (valoración del patrimonio lingüístico) y competencia digital (tratamiento de datos).</t>
+  </si>
+  <si>
+    <t>Se presenta la carta de la asociación cultural que solicita el estudio. El grupo debate sobre lo que ya saben del aragonés en la zona y formula la pregunta guía. Se organizan los equipos de investigación.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>El alumnado consulta fuentes documentales (estudios previos, censos, artículos) sobre la situación del aragonés en Aragón. Se trabaja la metodología de encuesta: tipos de preguntas, muestreo, sesgos. Se redacta un primer borrador del cuestionario.</t>
+  </si>
+  <si>
+    <t>Fichas de lectura de las fuentes consultadas.</t>
+  </si>
+  <si>
+    <t>Se aplica la encuesta a la comunidad educativa (alumnado, familias, personal del centro). Cada equipo se encarga de un segmento. Se recogen y depuran los datos en una hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Encuestas cumplimentadas y base de datos inicial.</t>
+  </si>
+  <si>
+    <t>Cada equipo analiza los datos, extrae conclusiones y redacta el informe en aragonés. Se prepara la presentación oral para la asociación, ensayando la exposición.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y guion de presentación.</t>
+  </si>
+  <si>
+    <t>Se realiza la presentación ante un representante de la asociación (u otro docente en su papel). Coevaluación entre equipos y autoevaluación individual usando rúbricas. Cada equipo entrega el informe final con las mejoras.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Exposición Multilingüe: l'aragonés en o carrer</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos, a través de una exposición artística (fotografía, poesía, diseño gráfico), mostrar la presencia del aragonés en nuestro entorno y fomentar su valoración por parte de la comunidad?</t>
+    <t>Puentes de tinta</t>
+  </si>
+  <si>
+    <t>Una velada literaria para celebrar la diversidad lingüística</t>
+  </si>
+  <si>
+    <t>El alumnado de 2.º de Bachillerato ha trabajado la literatura en aragonés y su contexto social. El centro se encuentra en una localidad aragonesa con presencia de variantes locales (por ejemplo, chistabín en el Pirineo, o fabla en el Alto Aragón). Se ha detectado que muchas familias y vecinos conocen palabras sueltas pero no tienen acceso a creaciones literarias actuales. Se propone un proyecto de impacto comunitario: crear una obra literaria colectiva y presentarla en una velada abierta.</t>
+  </si>
+  <si>
+    <t>Crear una antología literaria colectiva (poemas, relatos cortos, microteatro) en aragonés que refleje y defienda la diversidad lingüística, y presentarla públicamente en una velada literaria abierta a la comunidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Antología de literatura aragonesa contemporánea (digital o impresa)
-[...36 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada; reflexión escrita individual; acta de conclusiones del grupo.</t>
+• Antología de referencia (ej. Bocabira)
+• Grabadora o móvil para entrevistas
+• Herramientas digitales de maquetación (Canva, Publisher)
+• Impresora y papel para antología
+• Sala y equipo de sonido para la velada
+• Rúbricas de evaluación (impresas)</t>
+  </si>
+  <si>
+    <t>Educación en valores: respeto a la diversidad lingüística y cultural; competencia digital (edición, difusión); emprendimiento (organización de evento).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: crear una antología literaria en aragonés y organizar una velada abierta. Se visualizan ejemplos de antologías (p. ej., 'Bocabira' de O Furgón de Purnas). Se formula la pregunta guía y se recogen ideas iniciales. Cada alumno escribe un breve texto espontáneo en aragonés como diagnóstico.</t>
+  </si>
+  <si>
+    <t>Texto espontáneo inicial (punto de partida).</t>
+  </si>
+  <si>
+    <t>Taller de literatura aragonesa: se analizan textos de autores representativos (Antón García, Chusé Inazio Nabarro, etc.) y se reflexiona sobre el contexto sociolingüístico. Se trabajan estrategias de mediación (glosarios, paráfrasis) y se debate sobre la diversidad dialectal. Se introducen técnicas de creación literaria (poesía, relato) y se asigna la variante dialectal a cada grupo.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de textos y ejercicios de mediación.</t>
+  </si>
+  <si>
+    <t>Los grupos (4-5 personas) eligen un tema relacionado con la diversidad (p. ej., el aragonés en el día a día, recuerdos de hablantes mayores, el valor de las variantes) y redactan un texto literario (poema, cuento, microrrelato). Se realizan entrevistas a hablantes locales para enriquecer el contenido. Se revisa y corrige con ayuda de pares y del docente. Se diseña un glosario y una breve nota de mediación para el público.</t>
+  </si>
+  <si>
+    <t>Bocetos de textos, entrevistas grabadas y glosario.</t>
+  </si>
+  <si>
+    <t>Se maqueta la antología (impresa y digital), se diseñan carteles y programa de la velada. Se ensaya la presentación: cada grupo explica su texto y su variante, y se preparan estrategias de mediación para el público (traducción oral, preguntas). Se organizan los roles (presentadores, técnicos de sonido, etc.).</t>
+  </si>
+  <si>
+    <t>Antología maquetada, carteles, programa del evento.</t>
+  </si>
+  <si>
+    <t>Se celebra la velada literaria en el centro (o espacio cedido) con asistencia de familias y comunidad. Tras el evento, se realiza una asamblea de reflexión: se comparten impresiones, se autoevalúan los procesos y se asignan niveles de logro mediante rúbricas. Se completa una diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>Grabación de la velada y rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -6559,250 +6558,250 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>166</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>168</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>148</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>150</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>154</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>156</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>158</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>159</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>160</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>162</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>166</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>188</v>
+        <v>171</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>189</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>191</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>193</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>195</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>148</v>
@@ -6878,99 +6877,99 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>162</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>204</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>166</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>188</v>
+        <v>171</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>188</v>
+        <v>167</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>208</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>210</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>213</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>