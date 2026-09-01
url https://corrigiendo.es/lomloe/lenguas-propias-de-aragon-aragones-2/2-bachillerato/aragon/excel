--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:33</t>
+    <t>01/09/2026 15:13</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Aragonés II en 2º Bachillerato; se aplica el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon aragones 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>