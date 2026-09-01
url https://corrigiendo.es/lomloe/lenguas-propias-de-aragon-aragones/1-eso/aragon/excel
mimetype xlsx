--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 22:35</t>
+    <t>01/09/2026 15:11</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado un decreto autonómico para Lenguas Propias en 1º ESO, por lo que se aplica el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon aragones</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el currículo estatal para la materia Lenguas Propias de Aragón: Aragonés según el RD 217/2022, de 29 de marzo.</t>
   </si>
@@ -641,265 +641,261 @@
   <si>
     <t>2.3: Seleccionar, organizar y aplicar de forma guiada conocimientos y estrategias para planificar y producir textos.
 3.3: Explicar y argumentar, con la ayuda de pautas y modelos, la interpretación de las obras leídas.
 3.4: Establecer, de manera guiada, vínculos argumentados entre los textos leídos y otras manifestaciones.
 3.5: Crear textos personales o colectivos con intención literaria y conciencia de estilo.
 4.2: Seleccionar, organizar y utilizar, de forma guiada, estrategias adecuadas para iniciar y mantener la comunicación.
 6.1: Comparar y contrastar las similitudes y diferencias entre distintas variedades lingüísticas o lenguas.
 7.2: Aceptar y adecuarse a la diversidad lingüística de Aragón.
 7.3: Aplicar, de forma guiada, estrategias para explicar y apreciar la diversidad lingüística y cultural.</t>
   </si>
   <si>
     <t>CE.LPA.3
 CE.LPA.7
 CE.LPA.2</t>
   </si>
   <si>
     <t>Evaluación del proyecto final de creación literaria, pruebas de desempeño sobre comparación lingüística y cuestionarios de valoración cultural.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Grabamos nuestro podcast en aragonés!</t>
+    <t>Eco de leyendas</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Difundiendo el patrimonio lingüístico de Aragón</t>
+    <t>Podcast en aragonés para recuperar nuestro patrimonio oral</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón, zona rural del Pirineo aragonés (comarca de Sobrarbe) con hablantes activos de aragonés pero en retroceso. Alumnado de 1.º ESO con nivel A1-A2 de aragonés, diverso origen lingüístico (castellano, aragonés pasivo). El centro promueve la revitalización de la lengua propia.</t>
+    <t>La lengua aragonesa está en peligro de desaparición. Nuestro instituto quiere contribuir a su revitalización grabando un podcast con leyendas locales, que será difundido entre las familias y la asociación cultural del aragonés.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un episodio de podcast en aragonés sobre una tradición local (oficio, fiesta, paisaje, leyenda) para compartir con la comunidad educativa y familiar, contribuyendo así a la difusión y valoración del aragonés.</t>
+    <t>Crear un podcast en aragonés de 5-10 minutos que narre una leyenda o tradición local, incluyendo una breve entrevista a un hablante (real o simulada) y una reflexión sobre el valor de la diversidad lingüística.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o grabadoras de audio
-[...6 lines deleted...]
-• Diccionario de aragonés en línea (Dizionario Aragonés)</t>
+• Plantilla de guion y entrevista
+• Audacity o grabadora digital
+• Ejemplos de podcasts en aragonés (Orache, Bienvenidos a...)
+• Biblioteca de aula con libros de leyendas aragonesas
+• Música libre de derechos para intro/outro</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores: respeto y valoración del patrimonio inmaterial aragonés. Competencia digital: uso de herramientas de grabación y edición. Conciencia y expresión cultural: producción de un objeto cultural propio.</t>
+    <t>Educación para la ciudadanía global (patrimonio cultural inmaterial) y competencia digital (edición de audio).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un podcast en aragonés sobre una tradición local. Escuchamos ejemplos de podcasts en aragonés (Radio Choben, Orache). Lluvia de ideas sobre tradiciones de la zona (siega, esquileo, pallars, leyendas). Formamos equipos y cada grupo elige un tema. Se asigna un rol (guionista, locutor, técnico, investigador).</t>
-[...2 lines deleted...]
-    <t>Listado de temas elegidos por grupo; rúbrica inicial de autoconocimiento sobre el aragonés.</t>
+    <t>Se presenta el encargo: crear un podcast en aragonés para las familias. Se escuchan ejemplos de podcasts en aragonés (como 'Orache' o 'Bienvenidos a...'). Se debate sobre la situación de la lengua y se formulan hipótesis sobre qué leyendas locales conocen.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y notas iniciales en el cuaderno.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Ejercicios de vocabulario corregidos; grabación de prueba de 1 minuto (sin editar).</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan contenidos lingüísticos: estructuras narrativas, conectores, fórmulas de entrevista, y vocabulario relacionado con el patrimonio. Se analizan fragmentos de hablantes nativos. Cada equipo recibe una plantilla de guion y un modelo de entrevista.</t>
+  </si>
+  <si>
+    <t>Ejercicios escritos de completar diálogos y describir leyendas.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Guion escrito y corregido con anotaciones; ficha de vocabulario comparado.</t>
+    <t>En equipos, investigan su leyenda o tradición elegida (fuentes orales con familiares, biblioteca o internet). Redactan el guion del podcast, asignan roles (narrador, entrevistador, editor), y planifican la grabación.</t>
+  </si>
+  <si>
+    <t>Guion escrito y plan de grabación (croquis con turnos de palabra).</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación del podcast en el aula o con dispositivos móviles (evitar ruido). Edición básica (cortar, añadir música o efectos). Publicación en la web del centro y redes sociales (con permiso de familias). Los grupos escuchan los podcasts de otros y dejan comentarios.</t>
+    <t>Grabación del podcast usando Audacity o herramienta similar. Se ensayan turnos, se graban tomas, y se edita (cortar, añadir música libre de derechos). Se sube al blog del instituto o plataforma de podcast compartida.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y entrada del blog.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación individual mediante rúbrica (expresión oral, trabajo en equipo, uso de estrategias). Coevaluación entre grupos (pares). Reflexión escrita sobre el aprendizaje: qué han aprendido sobre el aragonés, dificultades, cómo superaron errores. Puesta en común.</t>
-[...2 lines deleted...]
-    <t>Autoevaluaciones, coevaluaciones, reflexión escrita individual.</t>
+    <t>Se invita a las familias a escuchar los podcasts (presencialmente o mediante enlace). Cada equipo completa una diana de autoevaluación y una coevaluación usando la rúbrica. Se debate qué aprendieron sobre la lengua y la diversidad.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga y visualiza la salud del aragonés</t>
-[...8 lines deleted...]
-    <t>¿Cuánto se habla aragonés en nuestra comunidad? ¿Qué actitudes tienen las personas hacia la lengua? Realizaremos un pequeño estudio sociolingüístico para obtener datos reales y propondremos acciones para su revitalización.</t>
+    <t>¿Cuánto aragonés queda en nuestros lares?</t>
+  </si>
+  <si>
+    <t>Una encuesta sociolingüística sobre el arraigo de la lengua aragonesa</t>
+  </si>
+  <si>
+    <t>El aragonés es una lengua minorizada en pleno proceso de revitalización. El alumnado descubre a menudo que sus abuelos usan palabras que ellos no conocen. Se propone investigar cuánto aragonés está realmente presente en su entorno doméstico y comunitario, y elaborar un informe que muestre la realidad y proponga acciones de fomento.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar una encuesta sobre el conocimiento y uso de palabras aragonesas en el entorno del alumnado, analizar los resultados y comunicar las conclusiones a una entidad que pueda actuar sobre ellas.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Artículos divulgativos sobre la situación del aragonés adaptados a 1.º ESO
-[...37 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada y reflexión individual escrita.</t>
+• Modelos de encuesta en papel
+• Plantilla de análisis en hoja de cálculo (sencilla)
+• Mapa dialectal del aragonés (visual)
+• Glosario de palabras aragonesas básicas
+• Ejemplos de informes sociolingüísticos adaptados a 1.º ESO</t>
+  </si>
+  <si>
+    <t>Conciencia sobre la diversidad lingüística y patrimonial; uso crítico de datos para la toma de decisiones; competencia social y cívica.</t>
+  </si>
+  <si>
+    <t>Se presenta el declive del aragonés y el reto de medir su presencia real. El alumnado formula hipótesis sobre qué palabras podrían encontrar y diseña la pregunta guía de su equipo.</t>
+  </si>
+  <si>
+    <t>Hipótesis escritas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan: léxico aragonés básico, diseño de encuestas sencillas, nociones de frecuencia y porcentaje, y variedades dialectales del aragonés. Se proporcionan modelos de cuestionario y plantillas de análisis.</t>
+  </si>
+  <si>
+    <t>Cuestionario piloto completado y corregido.</t>
+  </si>
+  <si>
+    <t>El alumnado aplica la encuesta a familiares o vecinos (fuera del aula) y tabula los datos. En clase, analizan frecuencias y elaboran gráficos de barras o sectores. También comparan sus resultados con información sobre otras variedades.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con frecuencias y gráficos.</t>
+  </si>
+  <si>
+    <t>Redactan el informe siguiendo una estructura guiada: introducción, método, resultados, conclusiones y propuestas. Preparan una presentación oral de 3 minutos con apoyo visual (póster o diapositivas).</t>
+  </si>
+  <si>
+    <t>Informe escrito final y borradores (planificación y revisión).</t>
+  </si>
+  <si>
+    <t>Presentación ante la audiencia real (asociación cultural o equipo directivo). Coevaluación entre equipos y autoevaluación mediante una diana. Cada equipo reflexiona sobre su aprendizaje del léxico aragonés y la utilidad de la investigación.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (por el docente y coevaluación) y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Poemas en la pared: nuestro mural en aragonés</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos crear un mural poético en aragonés que invite a la comunidad a valorar nuestra lengua y a sentirse orgullosos de ella?</t>
+    <t>Rodamos en aragonés: nuestra tradición local</t>
+  </si>
+  <si>
+    <t>Un cortometraje para compartir nuestro patrimonio</t>
+  </si>
+  <si>
+    <t>El instituto participa en un intercambio cultural con otro centro de Aragón que desconoce nuestras tradiciones. Queremos mostrarles una de nuestras fiestas o costumbres en aragonés.</t>
+  </si>
+  <si>
+    <t>Crear un cortometraje en aragonés de 3-5 minutos que explique y muestre una tradición local, con entrevistas y escenas, para enviarlo a un instituto hermano.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Antología de poemas en aragonés (fotocopias o digital)
-[...36 lines deleted...]
-    <t>Ficha de autoevaluación; rúbrica cumplimentada por el docente.</t>
+• Cámaras o móviles
+• Software de edición (ej. OpenShot, iMovie)
+• Plantilla de guion
+• Ejemplo de cortometraje en aragonés
+• Diccionario de aragonés (online o impreso)</t>
+  </si>
+  <si>
+    <t>Educación en patrimonio cultural, competencia digital, expresión oral y escrita, valores cívicos.</t>
+  </si>
+  <si>
+    <t>Se presenta la situación: intercambio con otro instituto. Se visiona un ejemplo de cortometraje en aragonés y se reflexiona sobre la pregunta guía. El alumnado propone tradiciones locales conocidas.</t>
+  </si>
+  <si>
+    <t>Lista de posibles tradiciones en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Se trabajan el léxico y las estructuras necesarias para describir una tradición: días señalados, actividades, indumentaria, etc. Se practica la expresión oral con juegos de rol y grabaciones previas.</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y pequeñas intervenciones orales.</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga su tradición (si es necesario, encuesta a familiares), escribe el guion, lo revisa en grupo y elabora un storyboard. Se planifican las tomas y los roles.</t>
+  </si>
+  <si>
+    <t>Borrador del guion con correcciones.</t>
+  </si>
+  <si>
+    <t>Se graban las escenas (dentro o fuera del centro, según la tradición) y se edita el vídeo. Se visualizan los cortometrajes en clase y se da feedback entre equipos.</t>
+  </si>
+  <si>
+    <t>Cortometraje finalizado.</t>
+  </si>
+  <si>
+    <t>Cada equipo completa una diana de autoevaluación y una rúbrica coevaluando a otro equipo. Se debate sobre la experiencia y la importancia de mantener la lengua aragonesa.</t>
+  </si>
+  <si>
+    <t>Diana de autoevaluación y rúbrica cumplimentada.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -7304,73 +7300,75 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>199</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>201</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>203</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>204</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>207</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>208</v>
       </c>
-      <c r="E12" s="7"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>209</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>210</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>213</v>
       </c>
@@ -7484,54 +7482,54 @@
         <v>222</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>203</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>223</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>225</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>209</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>228</v>
       </c>
     </row>
@@ -7652,54 +7650,54 @@
         <v>239</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>203</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>240</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>242</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>209</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>244</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>245</v>
       </c>
     </row>