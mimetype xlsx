--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="337">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="320">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lenguas propias de aragon aragones</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:39</t>
+    <t>10/07/2026 20:32</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>La materia 'Lenguas Propias de Aragón: Aragonés' carece de desarrollo autonómico oficial; se aplica el currículo estatal base sin competencias específicas.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon aragones</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Al no existir currículo estatal para esta materia, se mantiene la ausencia de competencias específicas y criterios en el RD 217/2022.</t>
   </si>
@@ -621,267 +621,208 @@
   </si>
   <si>
     <t>3.1: Elegir y leer textos guiándose por los propios gustos e intereses.
 3.2: Compartir la experiencia de lectura en soportes diversos.
 3.3: Explicar y argumentar la interpretación de las obras leídas.
 3.4: Establecer vínculos entre textos leídos y otras manifestaciones artísticas.
 3.5: Crear textos personales con intención literaria.
 6.1: Comparar y contrastar similitudes y diferencias entre variedades lingüísticas.
 6.2: Utilizar estrategias de mejora de la capacidad de comunicar.
 6.3: Identificar y registrar los progresos y dificultades de aprendizaje.</t>
   </si>
   <si>
     <t>CE.LPA.3
 CE.LPA.6</t>
   </si>
   <si>
     <t>Evaluación del producto final (fanzine), autoevaluación del progreso lingüístico y defensa oral de opiniones sobre el futuro del idioma.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Palabras que suenan a Aragón: un blog literario en aragonés</t>
+    <t>Contamos el aragonés: datos de la calle</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un blog colaborativo sobre literatura aragonesa para jóvenes</t>
+    <t>Investigamos la presencia del aragonés en nuestro entorno y proponemos cómo visibilizarlo</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Instituto de Educación Secundaria situado en la provincia de Huesca, con alumnado de 2.º ESO que presenta niveles heterogéneos de competencia en aragonés. El centro celebra anualmente el Día del Aragonés y se busca generar un recurso digital que difunda la lengua y la literatura aragonesa entre adolescentes de la comunidad autónoma.</t>
+    <t>En Aragón, el aragonés es una lengua propia pero minoritaria, con vitalidad desigual según la comarca. El alumnado de 2º ESO vive en zonas donde el aragonés puede ser conocido solo por algunos mayores o estar ausente. Para tomar conciencia de su realidad, necesitan datos propios.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos crear un blog en aragonés que acerque la literatura aragonesa a jóvenes de nuestra edad, de forma atractiva y rigurosa?</t>
+    <t>Diseñar una pequeña investigación sociolingüística: recoger datos sobre el conocimiento y uso del aragonés en su entorno, analizarlos y elaborar una propuesta de difusión para el ayuntamiento o la comarca.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Fragmentos literarios de autores aragoneses actuales (Chuana Coscujuela, Francho Nagore, etc.)
-[...4 lines deleted...]
-• Dispositivos digitales (ordenadores o tablets) con conexión a internet</t>
+• Plantilla de encuesta y guión de entrevista (papel/digital)
+• Hoja de cálculo o aplicación para gráficos (Excel, Canva)
+• Mapa de las variedades del aragonés (CREA, GEA)
+• Ejemplos de encuestas sociolingüísticas
+• Rúbrica de evaluación de 4 niveles</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores: respeto por la diversidad lingüística y cultural, valoración del patrimonio aragonés. Competencia digital: uso de plataformas de blogs, edición de texto e imágenes. Comunicación oral y escrita: producción de textos para un público real. Aprendizaje cooperativo: trabajo en equipo y responsabilidades compartidas.</t>
+    <t>Educación en valores (respeto y valoración del patrimonio lingüístico) y competencia digital (tratamiento de datos y comunicación).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo motivador sobre el valor del aragonés. Lluvia de ideas sobre qué es un blog y cómo puede difundir la literatura. Lectura rápida de dos blogs reales en aragonés. Organización de los grupos cooperativos y asignación de roles.</t>
-[...2 lines deleted...]
-    <t>Diario de ideas individual (qué sé, qué quiero aprender, qué propongo).</t>
+    <t>Se presenta la pregunta guía y se debate lo que saben sobre el aragonés en su entorno. Se acotan las hipótesis iniciales y se forman los equipos de investigación.</t>
+  </si>
+  <si>
+    <t>Anotaciones en el cuaderno de hipótesis y preguntas iniciales.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan técnicas de recogida de datos (encuesta, entrevista), variedades del aragonés (geografía y rasgos básicos), y estrategias de planificación. Cada equipo diseña su instrumento de recogida.</t>
+  </si>
+  <si>
+    <t>Instrumento de recogida (cuestionario o guión) revisado por el profesor.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>El alumnado recoge datos primarios: realiza entrevistas a familiares/vecinos o reparte encuestas. Se registran las respuestas y se observa la actitud.</t>
+  </si>
+  <si>
+    <t>Datos brutos recogidos (grabaciones, formularios) y notas de campo.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Analizan los datos (frecuencias, rasgos dialectales), elaboran gráficos y redactan el informe. Preparan la presentación oral y la propuesta de difusión.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación oral (borrador y versión final).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Cada equipo expone su trabajo (simulación de presentación al ayuntamiento). Coevaluación entre equipos y autoevaluación mediante rúbrica. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (autoevaluación y coevaluación).</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Escenificamos nuestra lengua</t>
+  </si>
+  <si>
+    <t>Creación y representación de una obra teatral en aragonés con diversidad dialectal</t>
+  </si>
+  <si>
+    <t>El centro educativo quiere dinamizar el uso del aragonés entre el alumnado y la comunidad. Se propone crear una obra de teatro breve, escrita e interpretada por el grupo, que refleje la diversidad dialectal del aragonés en Aragón y se represente ante otro curso o las familias.</t>
+  </si>
+  <si>
+    <t>Crear el texto de una obra teatral original en aragonés, de al menos dos escenas, que represente situaciones cotidianas e integre rasgos de al menos dos variedades dialectales distintas. Posteriormente, ensayarla y representarla ante una audiencia real (otro curso o familias).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Fichas de análisis de obras teatrales breves en aragonés
+• Ejemplos de variedades dialectales (audios, textos)
+• Plantilla de guion teatral
+• Rúbrica de evaluación de la producción escrita y oral
+• Material de atrezzo básico (opcional)</t>
+  </si>
+  <si>
+    <t>Educación intercultural, valoración del patrimonio lingüístico aragonés, y fomento de la creatividad artística.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: crear y representar una obra teatral en aragonés. Visualizan fragmentos de obras teatrales aragonesas y reflexionan sobre la diversidad dialectal. Se acuerdan grupos (4-5 personas).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial y elección de la temática.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Sesión 2: Lectura guiada de fragmentos literarios en aragonés (poemas de Chuana Coscujuela, cuentos de Francho Nagore), identificación de recursos estilísticos y estructura. Sesión 3: Modelado de la reseña literaria y del artículo de opinión; el docente muestra ejemplos y los alumnos elaboran esquemas. Sesión 4: Taller de entrevista: preparación de preguntas, práctica de role-play y grabación simulada.</t>
-[...146 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación cumplimentada, cuestionario de metacognición.</t>
+    <t>Trabajan características del diálogo teatral, estructura de una obra, y rasgos de las variedades dialectales del aragonés (vocabulario, gramática, fonética). Analizan modelos breves de obras en aragonés.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de una obra y ejercicios de identificación dialectal.</t>
+  </si>
+  <si>
+    <t>Cada grupo redacta el guion de su obra, incluyendo acotaciones y diálogos con rasgos dialectales específicos. El docente revisa y da feedback.</t>
+  </si>
+  <si>
+    <t>Primer borrador completo del guion.</t>
+  </si>
+  <si>
+    <t>Ensayos de la obra: asignación de papeles, lectura dramatizada, ajustes de pronunciación y expresión. Preparan la representación final (vestuario sencillo, escenografía básica).</t>
+  </si>
+  <si>
+    <t>Grabación de ensayos (opcional) y checklist de preparación.</t>
+  </si>
+  <si>
+    <t>Representación ante la audiencia (otro curso o familias). Tras la representación, cada grupo completa una reflexión escrita sobre las variedades dialectales usadas y el proceso. Coevaluación entre grupos y autoevaluación.</t>
+  </si>
+  <si>
+    <t>Rúbrica de evaluación cumplimentada, reflexión escrita y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1782,669 +1723,669 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>248</v>
+        <v>231</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>252</v>
+        <v>235</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>254</v>
+        <v>237</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>255</v>
+        <v>238</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>259</v>
+        <v>242</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>260</v>
+        <v>243</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>262</v>
+        <v>245</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>265</v>
+        <v>248</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>186</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>266</v>
+        <v>249</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>268</v>
+        <v>251</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>270</v>
+        <v>253</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>271</v>
+        <v>254</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>272</v>
+        <v>255</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>273</v>
+        <v>256</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>274</v>
+        <v>257</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>276</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>278</v>
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>279</v>
+        <v>262</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>280</v>
+        <v>263</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>281</v>
+        <v>264</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>282</v>
+        <v>265</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>283</v>
+        <v>266</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>284</v>
+        <v>267</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>5.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>285</v>
+        <v>268</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>5.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>286</v>
+        <v>269</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>5.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>287</v>
+        <v>270</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>5.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>288</v>
+        <v>271</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>5.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>289</v>
+        <v>272</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>5.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>5.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>290</v>
+        <v>273</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>5.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.4</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>5.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.5</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>292</v>
+        <v>275</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>5.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>293</v>
+        <v>276</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>294</v>
+        <v>277</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>295</v>
+        <v>278</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>296</v>
+        <v>279</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.1</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.2</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>297</v>
+        <v>280</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>5.0</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>6.3</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>298</v>
+        <v>281</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>5.0</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>7.1</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>5.0</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>7.2</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>300</v>
+        <v>283</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>5.0</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>7.3</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>5.0</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7" t="s">
-        <v>302</v>
+        <v>285</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <f>SUM(E3:E22)</f>
         <v>100</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>303</v>
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:X31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="8" t="s">
-        <v>304</v>
+        <v>287</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>305</v>
+        <v>288</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>3.3</v>
       </c>
@@ -2463,958 +2404,958 @@
       <c r="O1" s="8">
         <v>5.1</v>
       </c>
       <c r="P1" s="8">
         <v>5.2</v>
       </c>
       <c r="Q1" s="8">
         <v>6.1</v>
       </c>
       <c r="R1" s="8">
         <v>6.2</v>
       </c>
       <c r="S1" s="8">
         <v>6.3</v>
       </c>
       <c r="T1" s="8">
         <v>7.1</v>
       </c>
       <c r="U1" s="8">
         <v>7.2</v>
       </c>
       <c r="V1" s="8">
         <v>7.3</v>
       </c>
       <c r="W1" s="8" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="X1" s="8" t="s">
-        <v>283</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="7" t="s">
-        <v>307</v>
+        <v>290</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:V2),"")</f>
         <v/>
       </c>
       <c r="X2" s="7"/>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" s="7" t="s">
-        <v>308</v>
+        <v>291</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:V3),"")</f>
         <v/>
       </c>
       <c r="X3" s="7"/>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" s="7" t="s">
-        <v>309</v>
+        <v>292</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:V4),"")</f>
         <v/>
       </c>
       <c r="X4" s="7"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="7" t="s">
-        <v>310</v>
+        <v>293</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:V5),"")</f>
         <v/>
       </c>
       <c r="X5" s="7"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="7" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:V6),"")</f>
         <v/>
       </c>
       <c r="X6" s="7"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="7" t="s">
-        <v>312</v>
+        <v>295</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:V7),"")</f>
         <v/>
       </c>
       <c r="X7" s="7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="7" t="s">
-        <v>313</v>
+        <v>296</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:V8),"")</f>
         <v/>
       </c>
       <c r="X8" s="7"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" s="7" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:V9),"")</f>
         <v/>
       </c>
       <c r="X9" s="7"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="7" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:V10),"")</f>
         <v/>
       </c>
       <c r="X10" s="7"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" s="7" t="s">
-        <v>316</v>
+        <v>299</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:V11),"")</f>
         <v/>
       </c>
       <c r="X11" s="7"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="7" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:V12),"")</f>
         <v/>
       </c>
       <c r="X12" s="7"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" s="7" t="s">
-        <v>318</v>
+        <v>301</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:V13),"")</f>
         <v/>
       </c>
       <c r="X13" s="7"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" s="7" t="s">
-        <v>319</v>
+        <v>302</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:V14),"")</f>
         <v/>
       </c>
       <c r="X14" s="7"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" s="7" t="s">
-        <v>320</v>
+        <v>303</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:V15),"")</f>
         <v/>
       </c>
       <c r="X15" s="7"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="7" t="s">
-        <v>321</v>
+        <v>304</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:V16),"")</f>
         <v/>
       </c>
       <c r="X16" s="7"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" s="7" t="s">
-        <v>322</v>
+        <v>305</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:V17),"")</f>
         <v/>
       </c>
       <c r="X17" s="7"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" s="7" t="s">
-        <v>323</v>
+        <v>306</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:V18),"")</f>
         <v/>
       </c>
       <c r="X18" s="7"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" s="7" t="s">
-        <v>324</v>
+        <v>307</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:V19),"")</f>
         <v/>
       </c>
       <c r="X19" s="7"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" s="7" t="s">
-        <v>325</v>
+        <v>308</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:V20),"")</f>
         <v/>
       </c>
       <c r="X20" s="7"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" s="7" t="s">
-        <v>326</v>
+        <v>309</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:V21),"")</f>
         <v/>
       </c>
       <c r="X21" s="7"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" s="7" t="s">
-        <v>327</v>
+        <v>310</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:V22),"")</f>
         <v/>
       </c>
       <c r="X22" s="7"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" s="7" t="s">
-        <v>328</v>
+        <v>311</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:V23),"")</f>
         <v/>
       </c>
       <c r="X23" s="7"/>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" s="7" t="s">
-        <v>329</v>
+        <v>312</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:V24),"")</f>
         <v/>
       </c>
       <c r="X24" s="7"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" s="7" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:V25),"")</f>
         <v/>
       </c>
       <c r="X25" s="7"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" s="7" t="s">
-        <v>331</v>
+        <v>314</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:V26),"")</f>
         <v/>
       </c>
       <c r="X26" s="7"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" s="7" t="s">
-        <v>332</v>
+        <v>315</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:V27),"")</f>
         <v/>
       </c>
       <c r="X27" s="7"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" s="7" t="s">
-        <v>333</v>
+        <v>316</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:V28),"")</f>
         <v/>
       </c>
       <c r="X28" s="7"/>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" s="7" t="s">
-        <v>334</v>
+        <v>317</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:V29),"")</f>
         <v/>
       </c>
       <c r="X29" s="7"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" s="7" t="s">
-        <v>335</v>
+        <v>318</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:V30),"")</f>
         <v/>
       </c>
       <c r="X30" s="7"/>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" s="7" t="s">
-        <v>336</v>
+        <v>319</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:V31),"")</f>
         <v/>
@@ -7118,54 +7059,54 @@
         <v>163</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
         <v>176</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A39" sqref="A39:E39"/>
+      <selection activeCell="A26" sqref="A26:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -7267,478 +7208,304 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>198</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>202</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>203</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>206</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>180</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>182</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>186</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>188</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>190</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>191</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>192</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>194</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>198</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>199</v>
+        <v>220</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>221</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>202</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>223</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>225</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>228</v>
-      </c>
-[...166 lines deleted...]
-        <v>245</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
-    <mergeCell ref="B28:E28"/>
-[...4 lines deleted...]
-    <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>