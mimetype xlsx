--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:32</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>La materia 'Lenguas Propias de Aragón: Aragonés' carece de desarrollo autonómico oficial; se aplica el currículo estatal base sin competencias específicas.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon aragones</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Al no existir currículo estatal para esta materia, se mantiene la ausencia de competencias específicas y criterios en el RD 217/2022.</t>
   </si>