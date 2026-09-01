--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="320">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lenguas propias de aragon aragones</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 22:36</t>
+    <t>01/09/2026 15:11</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón añade currículo propio para Aragonés, lengua propia no regulada en BOE, con competencias y criterios específicos.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon aragones</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>No aplica: materia no presente en BOE.</t>
   </si>
@@ -529,265 +529,262 @@
   <si>
     <t>Consolidación y transferencia.</t>
   </si>
   <si>
     <t>Excelente</t>
   </si>
   <si>
     <t>Domina, justifica, transfiere.</t>
   </si>
   <si>
     <t>Ampliación o mentoría entre iguales.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Aragón en ondas: nuestro podcast en aragonés</t>
+    <t>Parlemos aragonés cada día</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Dar voz a nuestra lengua</t>
+    <t>Un vídeo para demostrar que la lengua propia de Aragón está viva</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el instituto, el aragonés es lengua propia pero su uso cotidiano es escaso. El alumnado cursa 3.º ESO y tiene un nivel de competencia oral que les permite comunicarse, pero necesitan contextos reales de producción. Se propone crear un podcast para visibilizar la lengua ante compañeros de 1.º ESO que no cursan aragonés.</t>
+    <t>El aragonés es una lengua minorizada que a menudo solo se asocia a ámbitos rurales o festivos. El alumnado de 3.º ESO descubre que el aragonés puede usarse en contextos urbanos, digitales y juveniles. El centro quiere fomentar su uso entre el alumnado y crear contenido para redes sociales escolares.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos elaborar un podcast en aragonés que muestre la riqueza de nuestra lengua y cultura a otros compañeros del instituto?</t>
+    <t>Producir un vídeo corto (3-5 minutos) en aragonés que muestre cómo y dónde se usa esta lengua en la vida diaria del instituto y del pueblo, y que anime a otros jóvenes a emplearla en conversaciones cotidianas, redes sociales o al hablar con sus abuelos.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos con micrófono y software de grabación/edición (Audacity, Anchor).
-[...3 lines deleted...]
-• Rúbrica de evaluación del podcast.</t>
+• Plantilla de guion y storyboard (papel o digital)
+• Dispositivos móviles o cámaras del centro
+• Software de edición (Clipchamp, iMovie, DaVinci Resolve)
+• Conexión a internet para investigar y publicar
+• Rúbrica de evaluación para los criterios seleccionados</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición de audio, publicación en plataforma); educación en valores (respeto a la diversidad lingüística, trabajo cooperativo); conciencia cultural (valoración del patrimonio inmaterial aragonés).</t>
+    <t>Educación para la ciudadanía (valoración de la diversidad lingüística) y Competencia digital (producción y publicación de contenido audiovisual).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un podcast en aragonés para compañeros de 1.º ESO. Se escuchan fragmentos de podcasts en aragonés (ej. 'Escuela de Aragonés') y se analizan sus características. Lluvia de ideas sobre posibles temas: vocabulario local, canciones, recetas, personajes históricos. Se forman grupos de 4-5 alumnos.</t>
-[...2 lines deleted...]
-    <t>Anotaciones individuales de ideas iniciales y participación en debate grupal.</t>
+    <t>Se proyecta un vídeo motivador de jóvenes usando aragonés en redes sociales. Se formula la pregunta guía y se forman equipos de 4-5 personas. Cada equipo elige un enfoque: calles del pueblo, recetas tradicionales, música local o entrevistas a hablantes.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en papelógrafo: ¿dónde se oye aragonés en nuestro entorno?</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Se trabajan contenidos necesarios: vocabulario temático, estructuras para entrevistas o narraciones, estrategias de mediación (cómo explicar términos difíciles). Se practica la pronunciación con ejercicios de entonación y fluidez. Se muestra un modelo de guion radiofónico. Cada grupo selecciona su tema y empieza a esbozar el guion.</t>
-[...2 lines deleted...]
-    <t>Ejercicios de vocabulario y pronunciación; borrador inicial del guion.</t>
+    <t>El alumnado trabaja vocabulario y estructuras básicas del aragonés relacionadas con la temática elegida. Analiza ejemplos de vídeos divulgativos en aragonés. Recibe formación sobre planificación de guiones y uso de lenguaje audiovisual (planos, transiciones, ritmo).</t>
+  </si>
+  <si>
+    <t>Ejercicios de comprensión y producción de textos cortos en aragonés; esquema de guion.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los grupos desarrollan el guion completo, asignan roles (presentador, entrevistador, editor, etc.) y lo ensayan. El docente guía la corrección del texto y la preparación oral. Se practica la mediación: cómo incluir explicaciones para la audiencia (glosario introductorio o aclaraciones durante el audio). Se realizan grabaciones de prueba.</t>
-[...2 lines deleted...]
-    <t>Guion definitivo revisado; grabación de prueba autoevaluada por el grupo.</t>
+    <t>Los equipos investigan en su entorno (entrevistas a familiares, grabación de rótulos, fotos de lugares). Redactan el guion en aragonés, incluyendo diálogos o narración. Planifican el storyboard y asignan roles (guionista, cámara, presentador, editor).</t>
+  </si>
+  <si>
+    <t>Guion final en aragonés y storyboard con anotaciones.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación del podcast final. Edición básica (cortar, ajustar volumen, añadir música o efectos). Se sube el episodio a una plataforma escolar (por ejemplo, un blog de clase o canal de podcast interno). Cada grupo presenta su podcast a los compañeros de 1.º ESO en una sesión conjunta (presencial o virtual), explicando brevemente el tema y usando estrategias de mediación.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio editado; breve presentación oral del grupo a la audiencia.</t>
+    <t>Grabación del vídeo en el centro o en exteriores cercanos. Edición básica con software libre (Clipchamp, DaVinci Resolve o app móvil). Añaden subtítulos opcionales y música libre. Publican el vídeo en el canal del área.</t>
+  </si>
+  <si>
+    <t>Vídeo final editado y subido a la plataforma escolar.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada grupo realiza una autoevaluación y coevaluación mediante rúbrica basada en los criterios. Reflexionan sobre el impacto: ¿el podcast fue comprensible para la audiencia? ¿Qué aprendieron sobre la lengua? Se recogen las valoraciones de los alumnos de 1.º ESO mediante un formulario. Puesta en común de conclusiones y propuestas de mejora.</t>
-[...2 lines deleted...]
-    <t>Rúbricas cumplimentadas; formulario de audiencia; reflexión escrita individual.</t>
+    <t>Visionado de los vídeos en clase. Coevaluación entre equipos mediante rúbrica. Autoevaluación individual con diana. El profesor asigna niveles de logro a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga con datos en aragonés</t>
-[...8 lines deleted...]
-    <t>Investigar un aspecto de la realidad aragonesa a partir de datos cuantitativos (población, uso del aragonés, clima, etc.) y elaborar un informe en aragonés con una infografía o gráfico explicativo para compartirlo con la comunidad educativa o una asociación cultural local.</t>
+    <t>Enquiesta y repensa l'aragonés</t>
+  </si>
+  <si>
+    <t>Investigación sobre el uso del aragonés en nuestro entorno</t>
+  </si>
+  <si>
+    <t>El aragonés es una lengua propia de Aragón con hablantes en varias comarcas, pero su uso entre jóvenes está disminuyendo. El alumnado, como hablantes o aprendices, puede investigar la situación real en su entorno inmediato (familias, comercios, asociaciones) y proponer acciones.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar una pequeña investigación sociolingüística (encuestas y entrevistas) sobre el uso y la valoración del aragonés en el entorno del centro, analizar los datos y elaborar un informe con propuestas para dinamizar la lengua, que se presentará a una entidad local.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos del Instituto Aragonés de Estadística (IAEST) - página web
-[...36 lines deleted...]
-    <t>Diario de aprendizaje cumplimentado y rúbrica de coevaluación.</t>
+• Plantilla de encuesta (papel o Google Forms)
+• Hoja de cálculo (Excel o LibreOffice Calc) para datos y gráficos
+• Textos de referencia sobre situación del aragonés (artículos, informes del Gobierno de Aragón)
+• Rúbricas de evaluación (producción y exposición oral)
+• Cámara o grabadora para entrevistas (opcional)</t>
+  </si>
+  <si>
+    <t>Educación en valores: respeto a la diversidad lingüística, conciencia de patrimonio inmaterial y participación ciudadana.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y se debate qué sabemos del aragonés en nuestra zona. Se forman equipos y cada uno formula hipótesis sobre el uso actual.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan estrategias de diseño de encuestas (preguntas cerradas/abiertas) y entrevistas, ética de la investigación, y se leen textos sobre la situación sociolingüística del aragonés.</t>
+  </si>
+  <si>
+    <t>Diseño de la encuesta y guion de entrevista.</t>
+  </si>
+  <si>
+    <t>Se recogen datos reales (encuestas a familiares, vecinos, comercios) y se vuelcan en una hoja de cálculo. Cada equipo analiza los resultados, elabora gráficos y extrae conclusiones preliminares.</t>
+  </si>
+  <si>
+    <t>Base de datos y análisis descriptivo.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe (introducción, metodología, resultados, conclusiones y propuestas) y prepara la presentación oral. Se realiza coevaluación entre equipos de los borradores.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y guión de presentación.</t>
+  </si>
+  <si>
+    <t>Se realiza la presentación ante la audiencia real (asociación o concejalía). Tras las preguntas, los equipos se autoevalúan y coevalúan usando rúbricas. Se asignan niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de autoevaluación y coevaluación completada.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>SOMOS ARTE EN ARAGONÉS</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos expresar nuestra identidad aragonesa a través de una creación artística colectiva y compartirla con la comunidad?</t>
+    <t>Teatro en aragonés: rescatamos una leyenda</t>
+  </si>
+  <si>
+    <t>Creación y representación de una obra breve para nuestro entorno</t>
+  </si>
+  <si>
+    <t>El instituto celebra su Semana Cultural y nos ha pedido una actividad que visibilice el aragonés. Además, la asociación vecinal del barrio busca iniciativas para recuperar tradiciones orales.</t>
+  </si>
+  <si>
+    <t>Investigar una leyenda aragonesa (oral o escrita), transformarla en un texto dramático breve y representarla ante la comunidad escolar y vecinal usando exclusivamente aragonés.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Antología de poesía y teatro breve en aragonés
-[...40 lines deleted...]
-    <t>Rúbrica de coevaluación, diario de reflexión individual, cuestionario de satisfacción.</t>
+• Banco de leyendas aragonesas (proporcionado por el docente)
+• Ejemplos de obras teatrales breves en aragonés (fragmentos)
+• Plantillas de guion y cartel
+• Cámara o móvil para grabar ensayos
+• Impresora para carteles y programas
+• Material para escenografía (cartulinas, telas, etc.)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, conciencia cultural y artística, competencia en comunicación lingüística (aragonés), trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: el instituto y la asociación vecinal piden una obra teatral en aragonés para la Semana Cultural. Se visiona un fragmento de una obra en aragonés existente (ej. 'A luna' de Óscar Latas) y se debate la pregunta guía. Se forman equipos de 4-5 personas y cada equipo elige una leyenda aragonesa de entre un banco proporcionado (leyendas de Pirineos, Teruel, etc.).</t>
+  </si>
+  <si>
+    <t>Lista de equipos y leyendas elegidas.</t>
+  </si>
+  <si>
+    <t>Se analiza la estructura de obras teatrales breves (actos, escenas, diálogos, acotaciones) mediante ejemplos. Se practica la redacción de diálogos en aragonés (uso del vocabulario cotidiano y expresivo). Se repasa la ortografía y normas gramaticales básicas del aragonés (para evitar errores groseros). Cada equipo empieza a esbozar el argumento y los personajes de su obra.</t>
+  </si>
+  <si>
+    <t>Esquema de la obra (personajes, conflicto, desenlace) y primeros diálogos.</t>
+  </si>
+  <si>
+    <t>Los equipos desarrollan el guion completo: escriben todas las escenas, añaden acotaciones y revisan la cohesión y corrección. También diseñan un cartel y un programa de mano (en aragonés) que promocionen la obra y su valor cultural. El profesor facilita plantillas de guion y cartel, y apoya la revisión lingüística.</t>
+  </si>
+  <si>
+    <t>Guion completo y borrador de cartel y programa.</t>
+  </si>
+  <si>
+    <t>Se realizan ensayos: lectura dramatizada, asignación de papeles, corrección de la pronunciación. Se prepara la escenografía mínima (con objetos del aula). Se imprimen los carteles y programas para colocar en el centro y para repartir al público. Se graba un ensayo general para autoevaluarse.</t>
+  </si>
+  <si>
+    <t>Grabación del ensayo general y carteles colocados.</t>
+  </si>
+  <si>
+    <t>Representación ante la audiencia real (compañeros, familias, asociación). Tras la función, los equipos reflexionan sobre el proceso mediante una diana de autoevaluación y coevaluación. El profesor aplica las rúbricas a cada criterio (individual y grupal) para asignar niveles de logro 1-4. Se recogen las impresiones del público.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación y comentarios del público.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1688,669 +1685,669 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>235</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>238</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>241</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>244</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>247</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>170</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>252</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>255</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>258</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>264</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>5.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>5.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>5.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>5.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>5.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>5.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>5.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>5.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>5.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>5.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>5.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>5.0</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>6.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>5.0</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>7.1</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>5.0</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>7.2</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>5.0</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>7.3</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>5.0</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <f>SUM(E3:E22)</f>
         <v>100</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:X31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -2369,958 +2366,958 @@
       <c r="O1" s="8">
         <v>4.2</v>
       </c>
       <c r="P1" s="8">
         <v>5.1</v>
       </c>
       <c r="Q1" s="8">
         <v>5.2</v>
       </c>
       <c r="R1" s="8">
         <v>6.1</v>
       </c>
       <c r="S1" s="8">
         <v>6.2</v>
       </c>
       <c r="T1" s="8">
         <v>7.1</v>
       </c>
       <c r="U1" s="8">
         <v>7.2</v>
       </c>
       <c r="V1" s="8">
         <v>7.3</v>
       </c>
       <c r="W1" s="8" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="X1" s="8" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:V2),"")</f>
         <v/>
       </c>
       <c r="X2" s="7"/>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:V3),"")</f>
         <v/>
       </c>
       <c r="X3" s="7"/>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:V4),"")</f>
         <v/>
       </c>
       <c r="X4" s="7"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:V5),"")</f>
         <v/>
       </c>
       <c r="X5" s="7"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:V6),"")</f>
         <v/>
       </c>
       <c r="X6" s="7"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:V7),"")</f>
         <v/>
       </c>
       <c r="X7" s="7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:V8),"")</f>
         <v/>
       </c>
       <c r="X8" s="7"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:V9),"")</f>
         <v/>
       </c>
       <c r="X9" s="7"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:V10),"")</f>
         <v/>
       </c>
       <c r="X10" s="7"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:V11),"")</f>
         <v/>
       </c>
       <c r="X11" s="7"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:V12),"")</f>
         <v/>
       </c>
       <c r="X12" s="7"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:V13),"")</f>
         <v/>
       </c>
       <c r="X13" s="7"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:V14),"")</f>
         <v/>
       </c>
       <c r="X14" s="7"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:V15),"")</f>
         <v/>
       </c>
       <c r="X15" s="7"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:V16),"")</f>
         <v/>
       </c>
       <c r="X16" s="7"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:V17),"")</f>
         <v/>
       </c>
       <c r="X17" s="7"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:V18),"")</f>
         <v/>
       </c>
       <c r="X18" s="7"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:V19),"")</f>
         <v/>
       </c>
       <c r="X19" s="7"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:V20),"")</f>
         <v/>
       </c>
       <c r="X20" s="7"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:V21),"")</f>
         <v/>
       </c>
       <c r="X21" s="7"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:V22),"")</f>
         <v/>
       </c>
       <c r="X22" s="7"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:V23),"")</f>
         <v/>
       </c>
       <c r="X23" s="7"/>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:V24),"")</f>
         <v/>
       </c>
       <c r="X24" s="7"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:V25),"")</f>
         <v/>
       </c>
       <c r="X25" s="7"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:V26),"")</f>
         <v/>
       </c>
       <c r="X26" s="7"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:V27),"")</f>
         <v/>
       </c>
       <c r="X27" s="7"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:V28),"")</f>
         <v/>
       </c>
       <c r="X28" s="7"/>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:V29),"")</f>
         <v/>
       </c>
       <c r="X29" s="7"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:V30),"")</f>
         <v/>
       </c>
       <c r="X30" s="7"/>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:V31),"")</f>
         <v/>
@@ -7404,159 +7401,159 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>178</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>219</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>182</v>
       </c>
       <c r="C36" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D36" s="7" t="s">
         <v>221</v>
       </c>
-      <c r="D36" s="7" t="s">
+      <c r="E36" s="7" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>186</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>