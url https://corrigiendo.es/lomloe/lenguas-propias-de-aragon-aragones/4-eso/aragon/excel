--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 22:36</t>
+    <t>01/09/2026 14:09</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>La CCAA no ha publicado decreto propio, aplica BOE; no hay elementos añadidos ni modificaciones oficiales.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon aragones</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Al no existir decreto autonómico, se aplica íntegramente el RD 217/2022, aunque para esta materia específica el BOE no recoge currículo.</t>
   </si>
@@ -621,268 +621,265 @@
   <si>
     <t>3.5: Crear textos personales o colectivos con intención literaria y conciencia de estilo
 4.1: Inferir y explicar textos, conceptos y comunicaciones de nivel medio-alto en situaciones de interacción
 4.2: Aplicar estrategias que ayuden a crear puentes, faciliten la comunicación y sirvan para explicar
 6.1: Utilizar de forma creativa estrategias y conocimientos de mejora de su capacidad de comunicar
 6.2: Registrar y analizar los progresos y dificultades del aprendizaje del Aragonés
 7.1: Actuar de forma adecuada, empática y respetuosa con y ante el uso de la Lengua Aragonesa
 7.2: Valorar el Aragonés como lengua que favorece el desarrollo de una cultura compartida
 7.3: Aplicar estrategias para defender y apreciar la Lengua Aragonesa y sus aportaciones</t>
   </si>
   <si>
     <t>CE.LPA.4
 CE.LPA.6
 CE.LPA.7</t>
   </si>
   <si>
     <t>Rúbrica de debate y argumentación, evaluación del proyecto de creación literaria y escala de actitudes sociolingüísticas.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Da voz al aragonés</t>
+    <t>Alza la voz por l'Aragonés</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un blog divulgativo sobre la lengua aragonesa</t>
+    <t>Un podcast para descubrir la riqueza de nuestra lengua</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón es una comunidad con una rica diversidad lingüística, donde el aragonés, lengua propia, se encuentra en peligro de desaparición. Los estudiantes de 4.º ESO, muchos de ellos con familiares que aún emplean esta lengua, pueden convertirse en agentes activos para su promoción. Esta situación de aprendizaje surge de la necesidad de visibilizar el aragonés entre los jóvenes de otras comunidades autónomas, rompiendo estereotipos y mostrando su valor cultural.</t>
+    <t>En el marco del Día de l'Aragonés (21 de diciembre), el centro quiere difundir la lengua entre el alumnado. El reto: producir un podcast original que se compartirá con otros institutos de la red de centros con aragonés.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo diseñar y mantener un blog atractivo que muestre la riqueza del aragonés a jóvenes de otras comunidades autónomas y desmonte prejuicios sobre esta lengua?</t>
+    <t>Diseñar, grabar y difundir un podcast en aragonés de 5-8 minutos que presente una variedad dialectal, un personaje relevante o una tradición vinculada a la lengua, y que incluya una entrevista o narración, explicando su interés para la comunidad.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...4 lines deleted...]
-• Guía de estilo para textos divulgativos</t>
+• Grabadoras de audio (móviles) o programas como Audacity
+• Editores de audio (Audacity, GarageBand)
+• Plantilla de guion
+• Listado de variedades dialectales del aragonés
+• Ejemplos de podcasts en aragonés (Consello d'a Fabla Aragonesa, Academia de l'Aragonés)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (uso de herramientas web, publicación), conciencia y expresiones culturales (valoración del patrimonio lingüístico aragonés), competencia social y cívica (respeto a la diversidad lingüística, trabajo cooperativo), aprender a aprender (autoevaluación y reflexión).</t>
+    <t>Educación en valores: respeto por la diversidad lingüística; competencia digital; comunicación lingüística.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un blog para difundir el aragonés entre jóvenes de otras CCAA. Tras una lluvia de ideas sobre estereotipos y conocimientos previos, el alumnado visualiza ejemplos de blogs lingüísticos y se organiza en equipos. Cada equipo elige un ámbito temático (gastronomía, tradiciones, léxico cotidiano, etc.).</t>
-[...2 lines deleted...]
-    <t>Listado de ideas previas y asignación de temáticas en el cuaderno de equipo.</t>
+    <t>Se presenta el encargo: crear un podcast en aragonés para el Día de l'Aragonés. Se visionan ejemplos de podcasts en aragonés y se discute la pregunta guía. Se forman equipos y se asignan roles (guionista, locutor, técnico, editor).</t>
+  </si>
+  <si>
+    <t>Ideas iniciales en un mapa mental.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>El alumnado investiga sobre la situación del aragonés (variedades, hablantes, normativa) y recopila vocabulario, expresiones y tradiciones. Se emplean fuentes como el Diccionario de la RAGA, entrevistas a familiares y recursos en línea. Se analizan modelos de textos divulgativos. El profesor guía la selección de información relevante y el uso de estrategias de mediación (glosarios, audios).</t>
-[...2 lines deleted...]
-    <t>Ficha de investigación con fuentes consultadas y vocabulario clave anotado.</t>
+    <t>Se trabajan las variedades dialectales del aragonés (norte/sur, características) y se analizan ejemplos de guiones y estrategias de mediación. El alumnado practica la expresión oral con grabaciones breves y recibe retroalimentación.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de variedades y prácticas orales.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>Cada equipo investiga sobre su tema (variedad, hablante, tradición), elabora el guion y planifica la grabación. Se realizan entrevistas simuladas o reales (por videollamada a un hablante de otra zona). Se revisa el guion entre pares.</t>
+  </si>
+  <si>
+    <t>Guion completo y plan de grabación.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Se graba el podcast (en clase o en casa), se edita (cortes, música, portada) y se prepara la difusión (descripción, etiquetas). Se sube a una plataforma compartida (SoundCloud o similar) o se envía al centro receptor.</t>
+  </si>
+  <si>
+    <t>Archivo de audio editado y metadatos.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Audición de los podcasts en clase, coevaluación con rúbrica y autoevaluación. Se debate sobre el proceso y se recogen sugerencias para futuras ediciones. Se asignan niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Retrata l'aragonés en o tuyo barrio</t>
+  </si>
+  <si>
+    <t>Un estudio sociolingüístico con datos propios</t>
+  </si>
+  <si>
+    <t>El Consello d'a Fabla Aragonesa ha pedido al alumnado un diagnóstico sobre la situación del aragonés en la localidad para diseñar futuras acciones de promoción. El centro colabora con esta entidad y el alumnado actuará como investigador social.</t>
+  </si>
+  <si>
+    <t>Realizar una investigación sociolingüística en el barrio o localidad del centro, recogiendo datos primarios mediante encuestas y entrevistas, analizarlos y elaborar un informe con propuestas de dinamización que se presentará al Consello d'a Fabla Aragonesa.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantillas de encuesta y guion de entrevista
+• Hoja de cálculo para tabulación de datos
+• Grabadora de audio (app) con consentimiento
+• Ejemplos de informes sociolingüísticos
+• Rúbricas de evaluación (criterios 1.1, 1.3, 4.2, 5.2)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (respeto a la diversidad lingüística), Competencia digital (tratamiento de datos, presentación) y Emprendimiento social (propuestas de dinamización).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Consello d'a Fabla Aragonesa. Se visiona un breve vídeo sobre la situación del aragonés en Aragón. En equipos, el alumnado formula hipótesis sobre la presencia del aragonés en su barrio/localidad y acota la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y pregunta acotada.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: diseño de encuestas (tipos de preguntas, escalas), técnicas de entrevista (roles, registro), conceptos de sociolingüística (bilingüismo, diglosia, actitudes). Se realizan simulaciones de entrevista en clase. El alumnado elabora el guion de entrevista y la encuesta, que se revisa y valida en grupo.</t>
+  </si>
+  <si>
+    <t>Borrador de guion de entrevista y encuesta. Registro de observación del role-play.</t>
+  </si>
+  <si>
+    <t>El alumnado recoge datos primarios: aplica la encuesta (presencial o digital) y realiza entrevistas a familiares, vecinos o comerciantes (previo permiso). Se recomienda hacerlo en el entorno del centro. En la segunda sesión, se tabulan y analizan los datos, extrayendo conclusiones.</t>
+  </si>
+  <si>
+    <t>Datos recogidos (respuestas, grabaciones de audio con consentimiento), tabla de datos y primeras conclusiones.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe escrito con estructura: introducción, metodología, resultados, conclusiones y propuestas. Paralelamente, se prepara una presentación oral (con apoyo visual: gráficos, mapa sociolingüístico) y se ensaya. El informe se redacta en aragonés estándar o con variedad local, con corrección y coherencia.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación oral.</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su informe al Consello d'a Fabla Aragonesa (simulado por los compañeros u otros profesores). Se realiza coevaluación entre equipos y autoevaluación. El docente asigna niveles de logro 1-4 a cada criterio según las rúbricas.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (autoevaluación, coevaluación y heteroevaluación).</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Escenifica l'aragonés</t>
+  </si>
+  <si>
+    <t>Una obra de teatro comunitaria en aragonés</t>
+  </si>
+  <si>
+    <t>El alumnado recibe el encargo de una asociación cultural local (p. ej., O Caxico Cultural) que desea promover el aragonés mediante una representación teatral breve basada en leyendas aragonesas, para ser representada en un espacio comunitario.</t>
+  </si>
+  <si>
+    <t>Diseñar, escribir y representar una obra de teatro breve en aragonés basada en una leyenda o tradición local, con el objetivo de acercar la lengua al público y promover su valoración.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Fragmentos de obras teatrales en aragonés (p. ej., 'O canto de l'esmolet')
+• Antología de leyendas aragonesas
+• Diccionario aragonés en línea (Academia de l'Aragonés)
+• Plantilla de guion teatral
+• Material de atrezzo básico
+• Cámara para registro opcional</t>
+  </si>
+  <si>
+    <t>Educación en valores culturales, conciencia patrimonial, trabajo cooperativo, comunicación oral y escrita.</t>
+  </si>
+  <si>
+    <t>Presentación del reto por parte de la asociación cultural (simulada). Visualización de un fragmento teatral en aragonés. Lluvia de ideas sobre leyendas locales. Formación de equipos y selección de la leyenda.</t>
+  </si>
+  <si>
+    <t>Registro de participación y lista de leyendas propuestas.</t>
+  </si>
+  <si>
+    <t>Investigación de la leyenda seleccionada. Taller de escritura dramática: estructura, diálogos, acotaciones en aragonés. Normas ortográficas básicas. Estrategias de mediación y defensa de la lengua.</t>
+  </si>
+  <si>
+    <t>Notas de investigación y borrador de diálogos.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Cada equipo planifica el blog: diseño, estructura (página principal, entradas), títulos, imágenes y textos. Redactan borradores de las entradas aplicando estrategias de cohesión y adecuación al público meta. Incorporan elementos de mediación (glosarios, audios). Se realiza coevaluación entre equipos usando una rúbrica.</t>
-[...135 lines deleted...]
-    <t>Cuestionario de autoevaluación; análisis de comentarios de la audiencia; reflexión personal.</t>
+    <t>Redacción del guion completo. Revisión cooperativa. Asignación de roles (actores, director, escenógrafo). Ensayos: lectura dramatizada y corrección de pronunciación. Elaboración del cartel y programa de mano.</t>
+  </si>
+  <si>
+    <t>Guion final y cartel diseñado.</t>
+  </si>
+  <si>
+    <t>Representación ante la audiencia real. Turno de preguntas y diálogo con el público. Entrega de programa de mano y difusión en redes (simulada o real).</t>
+  </si>
+  <si>
+    <t>Representación grabada (opcional) y registro de interacción con el público.</t>
+  </si>
+  <si>
+    <t>Autoevaluación individual y coevaluación del equipo mediante rúbricas. Reflexión sobre el valor del aragonés y el aprendizaje. Entrega del portafolio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y portafolio individual.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -7268,418 +7265,418 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>198</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>202</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>203</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D12" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>180</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>182</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>186</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>188</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>190</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>191</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>192</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>194</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>198</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>202</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>180</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>182</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>184</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>186</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>87</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>190</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>191</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>192</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>194</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>198</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>202</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>203</v>
+        <v>239</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>240</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>242</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>244</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>245</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>