--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lenguas propias de aragon catalan 1</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:40</t>
+    <t>10/07/2026 20:39</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon catalan 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene el currículo estatal del RD 243/2022 para Lenguas Propias de Aragón: Catalán I de 1.º Bachillerato.</t>
   </si>
@@ -654,292 +654,269 @@
   <si>
     <t>5.2: Incorporar procedimientos para enriquecer los textos (cohesión y léxico).
 6.1: Elaborar trabajos de investigación de manera autónoma.
 7.2: Compartir la experiencia lectora utilizando metalenguaje específico.
 8.2: Desarrollar proyectos de investigación con exposición oral o ensayo.
 8.3: Crear textos personales o colectivos con intención literaria.
 9.3: Elaborar y presentar resultados de pequeños proyectos de investigación lingüística.
 10.1: Identificar y desterrar los usos discriminatorios de la lengua.</t>
   </si>
   <si>
     <t>CE.LPC.5
 CE.LPC.6
 CE.LPC.7
 CE.LPC.10</t>
   </si>
   <si>
     <t>Evaluación del proyecto de investigación final, defensa oral pública, y valoración de la creatividad y estilo en las producciones literarias propias.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Descobreix el català d'Aragó</t>
+    <t>Veus de la Franja: un podcast sobre el catalán aragonés</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creació d'un podcast per combatre prejudicis lingüístics i posar en valor la varietat catalana d'Aragó</t>
+    <t>Creación de una serie de podcast para visibilizar la lengua catalana en Aragón</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>L'alumnat de 1r de Batxillerat de l'assignatura de Català a Aragó es troba sovint amb prejudicis sobre la pròpia llengua, considerada inferior o poc útil. Es proposa crear un podcast que mostre la riquesa del català a la Franja, entrevistant a parlants, analitzant la seua situació i reivindicant el seu valor cultural.</t>
+    <t>El catalán es lengua propia de Aragón en la Franja Oriental, pero su conocimiento y uso son a menudo desconocidos para la mayoría del alumnado. Se plantea crear un podcast que dé voz a esta realidad.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Elaborar un podcast de 10-15 minuts que done visibilitat al català d'Aragó, desmentisca falsos mites i promoga una actitud positiva cap a la diversitat lingüística, destinat a la comunitat educativa i a la societat aragonesa.</t>
+    <t>Investigar sobre la lengua catalana en Aragón (historia, literatura, situación actual) y producir una serie de episodios de podcast que comuniquen estos hallazgos de manera atractiva y rigurosa a una audiencia real.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordinadors amb connexió a internet i auriculars/ micròfons
-[...4 lines deleted...]
-• Rúbrica d'avaluació del producte i del procés</t>
+• Ejemplos de podcast lingüísticos
+• Guía de edición de audio (Audacity)
+• Artículos divulgativos sobre el catalán en Aragón
+• Fragmentos de obras de Jesús Moncada y Desideri Lombarte
+• Entrevistas a hablantes de la Franja (grabaciones propias o de internet)
+• Plantilla de guión
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educació mediàtica i competència digital (creació i difusió de contingut), educació en valors cívics i democràtics (respecte a la diversitat lingüística, argumentació contra prejudicis), i tractament de la informació i competència digital (recerca i verificació de fonts).</t>
+    <t>Educación en valores: respeto a la diversidad lingüística; competencia digital; expresión oral y escrita.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
-    <t>1 sesió</t>
-[...5 lines deleted...]
-    <t>Pluja d'idees recollida en un mural col·laboratiu (Padlet) o en un document compartit.</t>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: crear un podcast sobre el catalán en Aragón para la comunidad. Se visualiza un ejemplo de podcast lingüístico, se genera debate y se acota la pregunta guía. Se forman equipos y se asignan temas (historia, literatura, actualidad).</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y plan de trabajo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller sobre lengua y sociedad: estatus del catalán en Aragón, prejuicios, datos históricos. Taller de podcast: estructura de un episodio, técnicas de grabación y edición. Se proporcionan fuentes (artículos, entrevistas, fragmentos literarios).</t>
+  </si>
+  <si>
+    <t>Fichas de lectura de fuentes y guión preliminar.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos investigan en profundidad su tema, contrastan información y redactan el guión completo del episodio. Realizan una primera grabación de prueba y autocorrigen.</t>
+  </si>
+  <si>
+    <t>Guión completo con citas y referencias.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Edición final del episodio: grabación definitiva, añadir efectos, música de fondo. Publican en la plataforma escolar y preparan una presentación para la audiencia real (enlace compartido o evento).</t>
+  </si>
+  <si>
+    <t>Archivo de audio y metadatos (título, descripción, créditos).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Escucha colectiva de un episodio de cada equipo. Coevaluación con rúbrica. Autoevaluación individual. Asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y reflexión escrita.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Quin català parlem? Enquesta i propostes per al nostre poble</t>
+  </si>
+  <si>
+    <t>Investigació sociolingüística amb dades primàries sobre l'ús i l'actitud envers el català a la nostra comunitat</t>
+  </si>
+  <si>
+    <t>L'alumnat de 1r de Batxillerat viu en municipis de la Franja de Ponent o en zones on el català és llengua pròpia però minoritzada. L'Ajuntament ha demanat col·laboració per conèixer l'estat de la llengua i proposar accions de promoció. El grup ha de dissenyar i aplicar una enquesta, analitzar les dades i presentar un informe amb propostes.</t>
+  </si>
+  <si>
+    <t>Realitzar una enquesta sociolingüística al municipi, analitzar-ne les dades i elaborar un informe que presente a l'Ajuntament amb propostes per a la promoció del català.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de qüestionari (Google Forms o paper)
+• Full de càlcul per a l'anàlisi (Excel o LibreOffice)
+• Materials sobre varietats del català a Aragó (mapes, textos, àudios)
+• Rúbrica d'avaluació dels criteris seleccionats
+• Exemples d'informes sociolingüístics</t>
+  </si>
+  <si>
+    <t>Educació per a la ciutadania: participació democràtica, respecte a la diversitat lingüística, ús crític de la informació.</t>
+  </si>
+  <si>
+    <t>Es presenta la petició de l'Ajuntament. Es visionen exemples d'enquestes sociolingüístiques. Es debat la pregunta guia i es formulen hipòtesis sobre la situació al municipi. Es constitueixen equips i es reparteixen rols.</t>
+  </si>
+  <si>
+    <t>Preguntes d'investigació i hipòtesis per escrit.</t>
+  </si>
+  <si>
+    <t>Es treballen continguts sobre diversitat lingüística a Aragó, varietats del català a la Franja, i metodologia d'enquesta sociolingüística. Es mostren exemples d'indicadors (ús, competència, actitud). Es practica el disseny de preguntes tancades i obertes.</t>
+  </si>
+  <si>
+    <t>Fitxes d'activitats sobre varietats i disseny d'enquestes.</t>
+  </si>
+  <si>
+    <t>Cada equip finalitza el qüestionari (consensuat amb el docent). Es realitza la recollida de dades al municipi (enquesta presencial o digital). Es buiden i netegen les dades en un full de càlcul. Es fa una anàlisi descriptiva (freqüències, gràfics).</t>
+  </si>
+  <si>
+    <t>Qüestionari final, base de dades, taules i gràfics preliminars.</t>
+  </si>
+  <si>
+    <t>Cada equip redacta l'informe sociolingüístic seguint una plantilla: introducció, metodologia, resultats (gràfics i comentaris), discussió, conclusions i propostes. Es fa un esborrany i una revisió entre iguals. Es prepara una presentació oral per a l'Ajuntament.</t>
+  </si>
+  <si>
+    <t>Esborrany amb correccions i informe final.</t>
+  </si>
+  <si>
+    <t>Es realitza la presentació a l'Ajuntament (o simulació amb un regidor convidat). Després, es fa una autoavaluació i coevaluació amb la rúbrica. Es reflexiona sobre el procés i l'impacte de les dades pròpies.</t>
+  </si>
+  <si>
+    <t>Rúbrica d'autoavaluació i comentaris de l'audiència.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Paraules vives: crea i comparteix la teua literatura catalana</t>
+  </si>
+  <si>
+    <t>Un homenatge als escriptors de la Franja</t>
+  </si>
+  <si>
+    <t>El centre vol impulsar la presència del català a l'entorn i ha rebut la proposta de l'àrea de cultura municipal de col·laborar en la dinamització de les biblioteques locals. El grup de 1r de Batxillerat s'encarrega de crear una acció literària que connecte la literatura catalana d'Aragó amb la ciutadania.</t>
+  </si>
+  <si>
+    <t>Crear un text literari individual (conte, poema o escena) inspirat en un autor català d'Aragó i organitzar una lectura pública al centre o a la biblioteca del poble, amb un programa que incloga la presentació de l'autor i una reflexió sobre l'ús no discriminatori de la llengua.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Antologia de textos d'autors catalans d'Aragó (Desideri Lombarte, Jesús Moncada, etc.)
+• Fotocòpies de fragments seleccionats
+• Plantilla per al diari de lectura
+• Rúbrica d'avaluació
+• Cartellera digital per al disseny de cartells</t>
+  </si>
+  <si>
+    <t>Educació per a la ciutadania democràtica, igualtat de gènere i respecte a la diversitat lingüística.</t>
+  </si>
+  <si>
+    <t>1 sessió</t>
+  </si>
+  <si>
+    <t>Presentem el repte: 'Com podem donar veu a la literatura catalana d'Aragó?' Mostrem exemples d'autors de la Franja i projectem fragments d'obres. Formem equips i cada equip tria un autor per investigar. Plantegem la pregunta guia.</t>
+  </si>
+  <si>
+    <t>Pluja d'idees inicial i tria justificada de l'autor per equip.</t>
+  </si>
+  <si>
     <t>2 sessions</t>
   </si>
   <si>
-    <t>Tallers sobre: (a) la situació sociolingüística del català a Aragó (lectures de textos, anàlisi de dades); (b) tècniques de producció de podcast (guionatge, enregistrament, edició bàsica amb Audacity). Es realitzen exercicis pràctics de redacció de guions i enregistrament de mostres.</t>
-[...171 lines deleted...]
-    <t>Diari d'aprenentatge individual; qüestionari d'autoavaluació; acta de la posada en comú.</t>
+    <t>L'alumnat investiga la biografia i l'obra de l'autor triat, llig fragments significatius i n'analitza l'estil i els temes. Treballen el concepte de llenguatge inclusiu i detecten usos discriminatoris en exemples. El docent guia amb preguntes d'anàlisi.</t>
+  </si>
+  <si>
+    <t>Diari de lectura individual (per al criteri 7.1) i fitxa d'anàlisi de l'obra (per al 8.1).</t>
+  </si>
+  <si>
+    <t>Cada alumne redacta un text literari (conte, poema o escena) inspirat en l'autor treballat. Incorporen elements estilístics de l'autor i eviten discriminacions. Fan un primer esborrany, reben retroalimentació d'un company i el revisen.</t>
+  </si>
+  <si>
+    <t>Esborrany del text literari amb anotacions de revisió (per als criteris 8.3 i 10.1).</t>
+  </si>
+  <si>
+    <t>Els alumnes enllesteixen el text final. En equip, preparen el programa de la lectura pública: cartell, guió de presentació de l'autor i de la seua obra, i assaig de la lectura en veu alta. El docent ofereix pautes d'expressió oral.</t>
+  </si>
+  <si>
+    <t>Text literari final, cartell i guió de presentació.</t>
+  </si>
+  <si>
+    <t>Celebrem la lectura pública a la biblioteca del centre o del poble. Cada alumne llig el seu text i fa la presentació de l'autor. En acabar, coavaluació entre iguals i autoavaluació mitjançant rúbrica. El docent recull evidències i assigna nivells de logro.</t>
+  </si>
+  <si>
+    <t>Enregistrament o fotos de l'acte, rúbriques d'autoavaluació i coavaluació.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1846,701 +1823,701 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>195</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>4.55</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>4.55</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>4.55</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>4.55</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>4.55</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>4.55</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>4.55</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>4.55</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>4.55</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>4.55</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>6.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>4.55</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>4.55</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>7.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>4.55</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>7.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>4.55</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>8.1</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>4.55</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>8.2</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>4.55</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.3</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>4.55</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>9.1</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>4.55</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>9.2</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>4.55</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>9.3</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>4.55</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>10.1</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <v>4.55</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>10.2</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <v>4.55</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <f>SUM(E3:E24)</f>
         <v>100.099999999999966</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:Z31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="8" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
@@ -2565,1016 +2542,1016 @@
       <c r="Q1" s="8">
         <v>8.1</v>
       </c>
       <c r="R1" s="8">
         <v>8.2</v>
       </c>
       <c r="S1" s="8">
         <v>8.3</v>
       </c>
       <c r="T1" s="8">
         <v>9.1</v>
       </c>
       <c r="U1" s="8">
         <v>9.2</v>
       </c>
       <c r="V1" s="8">
         <v>9.3</v>
       </c>
       <c r="W1" s="8">
         <v>10.1</v>
       </c>
       <c r="X1" s="8">
         <v>10.2</v>
       </c>
       <c r="Y1" s="8" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="Z1" s="8" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="7" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:X2),"")</f>
         <v/>
       </c>
       <c r="Z2" s="7"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="7" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:X3),"")</f>
         <v/>
       </c>
       <c r="Z3" s="7"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="7" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:X4),"")</f>
         <v/>
       </c>
       <c r="Z4" s="7"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="7" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:X5),"")</f>
         <v/>
       </c>
       <c r="Z5" s="7"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="7" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:X6),"")</f>
         <v/>
       </c>
       <c r="Z6" s="7"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="7" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:X7),"")</f>
         <v/>
       </c>
       <c r="Z7" s="7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="7" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:X8),"")</f>
         <v/>
       </c>
       <c r="Z8" s="7"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="7" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:X9),"")</f>
         <v/>
       </c>
       <c r="Z9" s="7"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="7" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:X10),"")</f>
         <v/>
       </c>
       <c r="Z10" s="7"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="7" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:X11),"")</f>
         <v/>
       </c>
       <c r="Z11" s="7"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="7" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:X12),"")</f>
         <v/>
       </c>
       <c r="Z12" s="7"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="7" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:X13),"")</f>
         <v/>
       </c>
       <c r="Z13" s="7"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="7" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:X14),"")</f>
         <v/>
       </c>
       <c r="Z14" s="7"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="7" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:X15),"")</f>
         <v/>
       </c>
       <c r="Z15" s="7"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="7" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:X16),"")</f>
         <v/>
       </c>
       <c r="Z16" s="7"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="7" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:X17),"")</f>
         <v/>
       </c>
       <c r="Z17" s="7"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="7" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:X18),"")</f>
         <v/>
       </c>
       <c r="Z18" s="7"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="7" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:X19),"")</f>
         <v/>
       </c>
       <c r="Z19" s="7"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="7" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:X20),"")</f>
         <v/>
       </c>
       <c r="Z20" s="7"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="7" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:X21),"")</f>
         <v/>
       </c>
       <c r="Z21" s="7"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="7" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:X22),"")</f>
         <v/>
       </c>
       <c r="Z22" s="7"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="7" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:X23),"")</f>
         <v/>
       </c>
       <c r="Z23" s="7"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="7" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:X24),"")</f>
         <v/>
       </c>
       <c r="Z24" s="7"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="7" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:X25),"")</f>
         <v/>
       </c>
       <c r="Z25" s="7"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="7" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:X26),"")</f>
         <v/>
       </c>
       <c r="Z26" s="7"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="7" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:X27),"")</f>
         <v/>
       </c>
       <c r="Z27" s="7"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="7" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:X28),"")</f>
         <v/>
       </c>
       <c r="Z28" s="7"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="7" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:X29),"")</f>
         <v/>
       </c>
       <c r="Z29" s="7"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="7" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:X30),"")</f>
         <v/>
       </c>
       <c r="Z30" s="7"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="7" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7" t="str">
@@ -7745,478 +7722,478 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>207</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>211</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>212</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>215</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>189</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>191</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>193</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>195</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>197</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>95</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>199</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>200</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>201</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>228</v>
-      </c>
-[...7 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>232</v>
+        <v>207</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>235</v>
+        <v>211</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>238</v>
+        <v>214</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>241</v>
+        <v>217</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>229</v>
+        <v>204</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>189</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>191</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>193</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>195</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>197</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>199</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>200</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>201</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>203</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>207</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>211</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>