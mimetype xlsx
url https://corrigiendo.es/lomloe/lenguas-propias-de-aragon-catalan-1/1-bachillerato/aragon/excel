--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:39</t>
+    <t>01/09/2026 14:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon catalan 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene el currículo estatal del RD 243/2022 para Lenguas Propias de Aragón: Catalán I de 1.º Bachillerato.</t>
   </si>