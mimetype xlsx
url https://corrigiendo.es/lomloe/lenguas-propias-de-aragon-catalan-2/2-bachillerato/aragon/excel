--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lenguas propias de aragon catalan 2</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:40</t>
+    <t>10/07/2026 20:32</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; se aplica el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon catalan 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegramente el currículo del RD 243/2022 para Bachillerato.</t>
   </si>
@@ -643,292 +643,272 @@
 • La lengua como sistema interconectado: niveles fonológico, morfológico, sintáctico y semántico.
 • Utilización de léxico específico de temas de actualidad y científico-técnicos.
 • Diferencias relevantes entre lengua oral y lengua escrita: aspectos sintácticos y pragmáticos.</t>
   </si>
   <si>
     <t>3.1: Realizar exposiciones y argumentaciones orales formales planificadas.
 6.2: Evaluar la veracidad de noticias e informaciones en redes sociales.
 7.2: Compartir la experiencia lectora utilizando un metalenguaje específico.
 10.1: Identificar y desterrar los usos discriminatorios de la lengua.</t>
   </si>
   <si>
     <t>CE.LPC.3
 CE.LPC.7
 CE.LPC.10</t>
   </si>
   <si>
     <t>Defensa oral de proyectos; pruebas finales de síntesis (modelo EBAU); autoevaluación de la competencia literaria.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Veus de la Franja: retrat literari en podcast</t>
+    <t>La veu de la Franja: un podcast literari</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigar, llegir i interpretar un autor català d’Aragó per difondre’n el valor cultural</t>
+    <t>Descobrint la literatura catalana contemporània aragonesa</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnat de 2n de Batxillerat de l’IES Matarraña (Val de Roures, Terol). L’entorn compta amb una rica tradició literària catalana d’Aragó, però molts joves desconeixen els autors propers. Es proposa crear un recurs digital per donar a conèixer un autor català aragonès viu o del s. XX-XXI.</t>
+    <t>El centre vol promoure el coneixement de la literatura en català produïda a Aragó, sovint desconeguda per l’alumnat. Es proposa crear un recurs sonor que puga ser difós per la ràdio escolar o plataformes digitals.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Com podem difondre la literatura catalana d’Aragó entre els joves a través d’un podcast que en faci una interpretació crítica i personal?</t>
+    <t>Produir un episodi de podcast que analitze una obra breu de la literatura catalana contemporània aragonesa (conte o poema), amb introducció contextual, lectura d’un fragment, anàlisi de temes i recursos, i una reflexió personal sobre la seua rellevància.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordinadors amb accés a internet i programari d’edició d’àudio (Audacity, Anchor).
-[...3 lines deleted...]
-• Rúbrica d’avaluació dels criteris seleccionats.</t>
+• Antologia de contes o poemes d’autors aragonesos en català (p. ex. 'Contes de la Franja')
+• Gravadora o mòbils
+• Programari d’edició d’àudio lliure (Audacity, Anchor)
+• Plantilla de guió de podcast
+• Rúbrica d’avaluació</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competència digital (creació de contingut, edició), competència ciutadana (valoració del patrimoni cultural propi, respecte a la diversitat lingüística), competència emprenedora (planificació i gestió del projecte), i competència personal (autoregulació, treball en equip).</t>
+    <t>Educació per a la ciutadania (respecte a la diversitat lingüística) i competència digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>1 sessió</t>
+  </si>
+  <si>
+    <t>Presentació del repte d’elaborar un podcast literari. Pluja d’idees sobre autors i obres coneguts. Es mostra un exemple de podcast literari. Cada alumne tria tres possibles obres per llegir.</t>
+  </si>
+  <si>
+    <t>Llista personal d’obres candidates.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sessions</t>
+  </si>
+  <si>
+    <t>Treball sobre elements d’anàlisi literària aplicats a un conte de Jesús Moncada (model). Lectura guiada i identificació de recursos. Pràctica de locució a partir de fragments. Introducció al guió de podcast.</t>
+  </si>
+  <si>
+    <t>Exercicis d’anàlisi textual i de locució.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada alumne llegeix l’obra triada, en fa l’anàlisi i redacta el guió del podcast: introducció, lectura de fragment, anàlisi i reflexió personal. Es fan revisions per parelles.</t>
+  </si>
+  <si>
+    <t>Guió complet del podcast.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Enregistrament i edició del podcast (amb gravadora o mòbil i aplicació lliure). Es penja a una plataforma compartida. Preparació de la difusió a 1r de Batxillerat.</t>
+  </si>
+  <si>
+    <t>Fitxer d’àudio editat i publicat.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Audició de dos o tres podcasts representatius. Autoavaluació amb rúbrica i coevaluació. Assignació de nivells de logro. Reflexió sobre l’aprenentatge i la diversitat lingüística.</t>
+  </si>
+  <si>
+    <t>Rúbrica autoavaluació i coevaluació.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Parlem del català a la nostra vila</t>
+  </si>
+  <si>
+    <t>Un estudi sociolingüístic de camp amb dades pròpies</t>
+  </si>
+  <si>
+    <t>L'Ajuntament del poble ha manifestat interès en conèixer la situació real de l'ús del català entre els joves per dissenyar polítiques lingüístiques locals. El grup-classe assumeix el rol d'un equip d'investigació sociolingüística.</t>
+  </si>
+  <si>
+    <t>Dissenyar i aplicar una enquesta sociolingüística a joves del municipi, analitzar les dades obtingudes i elaborar un informe amb recomanacions per al consistori.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla d'enquesta (Google Forms o paper)
+• Full de càlcul per al buidatge (Excel, Google Sheets)
+• Guia d'estil per a informes acadèmics
+• Rúbrica d'avaluació dels criteris seleccionats</t>
+  </si>
+  <si>
+    <t>Educació per a la ciutadania democràtica i tractament crític de la informació.</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentació del repte: escolta d’un fragment de podcast literari com a model. Pluja d’idees sobre autors catalans d’Aragó coneguts. Formació d’equips de 3-4 persones. Assignació de rols (investigador, guionista, locutor, editor). Explicació del producte final i rúbrica.</t>
-[...26 lines deleted...]
-    <t>Producción y comunicación</t>
+    <t>Es presenta l'encàrrec de l'Ajuntament i es visiona un breu documental sobre la situació del català a la Franja. Es genera pluja d'idees sobre hipòtesis i preguntes d'investigació.</t>
+  </si>
+  <si>
+    <t>Hipòtesis inicials i preguntes d'investigació escrites al quadern.</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Gravació del podcast en grups (ús de mòbils o micròfons) i edició d’àudio (música, efectes). Publicació al canal del centre (Spotify for Podcasters o Ivoox). Cada grup presenta breument el seu episodi a la classe (minipresentació visual) i explica el procés.</t>
-[...26 lines deleted...]
-    <t>Com podem utilitzar dades sociolingüístiques per a visibilitzar la situació del català a la Franja i dissenyar una campanya de sensibilització?</t>
+    <t>S´expliquen els fonaments de la investigació sociolingüística: disseny d'enquestes, mostreig, ètica, i anàlisi de dades. Elaboració col·lectiva d'un qüestionari model.</t>
+  </si>
+  <si>
+    <t>Qüestionari pilot dissenyat i justificació de les preguntes.</t>
+  </si>
+  <si>
+    <t>Es realitza el treball de camp: els equips apliquen l'enquesta a companys d'altres cursos o a joves del municipi. Després es buiden les dades en una fulla de càlcul i es generen gràfics.</t>
+  </si>
+  <si>
+    <t>Base de dades i gràfics generats per cada equip.</t>
+  </si>
+  <si>
+    <t>Cada equip redacta l'informe de recerca (estructura acadèmica) i prepara la presentació oral. Es fan revisions entre iguals i correccions d'estil.</t>
+  </si>
+  <si>
+    <t>Esborrany de l'informe i presentació digital.</t>
+  </si>
+  <si>
+    <t>Sessions de presentació oral davant l'audiència real (representants municipals i veïns). Coevaluació entre equips i autoavaluació amb diana d'aprenentatge. Assignació de nivells de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica d'avaluació i diana d'autoavaluació.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Portem la Franja a l'escenari</t>
+  </si>
+  <si>
+    <t>Adaptació i representació d'un text literari català d'Aragó</t>
+  </si>
+  <si>
+    <t>El centre educatiu participa en la Setmana Cultural del municipi i se li demana una contribució artística que pose en valor la llengua i la literatura catalanes d'Aragó. L'alumnat de 2n de Batxillerat s'encarrega de crear i representar una obra de teatre breu basada en un text literari d'un autor o autora de la Franja.</t>
+  </si>
+  <si>
+    <t>Crear i representar una peça teatral de 10-15 minuts a partir d'un text (poema, conte, fragment de novel·la) d'un autor català d'Aragó, adreçada a un públic real del municipi, i documentar el procés creatiu amb reflexió lingüística i literària.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordinadors amb connexió a internet
-[...23 lines deleted...]
-    <t>Adquisició guiada de sabers</t>
+• Biblioteca d'aula amb obres d'autors de la Franja
+• Plantilla per a l'adaptació teatral
+• Rúbrica de criteris
+• Exemples d'adaptacions teatrals
+• Material d'enregistrament (opcional)</t>
+  </si>
+  <si>
+    <t>Educació emocional (treball en equip i gestió d'emocions escèniques) i educació en valors (valoració de la diversitat cultural i lingüística).</t>
+  </si>
+  <si>
+    <t>Es presenta el repte: crear una peça teatral per a la Setmana Cultural. Es mostren exemples d'adaptacions teatrals de textos literaris catalans d'Aragó. Els equips es formen i exploren possibles obres per adaptar.</t>
+  </si>
+  <si>
+    <t>Selecció de l'obra i primera justificació per equip.</t>
+  </si>
+  <si>
+    <t>Es treballen els sabers necessaris: elements del text teatral, anàlisi literària, i tècniques de revisió lingüística. Es realitzen exercicis pràctics d'adaptació d'un fragment breu.</t>
+  </si>
+  <si>
+    <t>Exercicis d'anàlisi i adaptació guiada.</t>
   </si>
   <si>
     <t>3 sessions</t>
   </si>
   <si>
-    <t>Tallers sobre metodologia de recerca: disseny d'enquestes, anàlisi de dades quantitatives i qualitatives, eines digitals per a gràfics (Excel, Google Forms). Lectura d'exemples d'investigacions sociolingüístiques. Recerca guiada en fonts (IDESCAT, GEA, articles acadèmics).</t>
-[...90 lines deleted...]
-    <t>Diana de autoevaluación, memoria individual de aprendizaje, rúbrica del docente.</t>
+    <t>Cada equip desenvolupa el guió complet, aplica l'anàlisi literària (8.1) i revisa amb reflexió metalingüística (9.1). Es realitzen lectures dramatitzades i ajustos.</t>
+  </si>
+  <si>
+    <t>Guió final amb revisions anotades i justificades.</t>
+  </si>
+  <si>
+    <t>Es du a terme l'assaig general i la representació pública (en directe o enregistrada). L'alumnat comparteix l'experiència lectora (7.2) i la interpretació de l'obra (8.2) en una breu presentació abans o després de l'actuació.</t>
+  </si>
+  <si>
+    <t>Gravació de la representació i presentació oral.</t>
+  </si>
+  <si>
+    <t>1 session</t>
+  </si>
+  <si>
+    <t>L'alumnat completa una diana d'autoevaluació, coavalúa als companys i reflexiona per escrit sobre el procés, destacant la relació entre la reflexió metalingüística i la millora del text (9.1).</t>
+  </si>
+  <si>
+    <t>Diana d'autoevaluació i coavaluació, reflexió escrita.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1826,685 +1806,685 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>192</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>4.76</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>4.76</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>4.76</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>4.76</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>4.76</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>4.76</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>4.76</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>4.76</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>4.76</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>4.76</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>6.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>4.76</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>4.76</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>7.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>4.76</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>7.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>4.76</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>8.1</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>4.76</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>8.2</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>4.76</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>9.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>4.76</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>9.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>4.76</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>9.3</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>4.76</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>10.1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>4.76</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>10.2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <v>4.76</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <f>SUM(E3:E23)</f>
         <v>99.96000000000002</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:Y31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="8" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
@@ -2526,987 +2506,987 @@
       <c r="P1" s="8">
         <v>7.2</v>
       </c>
       <c r="Q1" s="8">
         <v>8.1</v>
       </c>
       <c r="R1" s="8">
         <v>8.2</v>
       </c>
       <c r="S1" s="8">
         <v>9.1</v>
       </c>
       <c r="T1" s="8">
         <v>9.2</v>
       </c>
       <c r="U1" s="8">
         <v>9.3</v>
       </c>
       <c r="V1" s="8">
         <v>10.1</v>
       </c>
       <c r="W1" s="8">
         <v>10.2</v>
       </c>
       <c r="X1" s="8" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="Y1" s="8" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="7" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:W2),"")</f>
         <v/>
       </c>
       <c r="Y2" s="7"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="7" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:W3),"")</f>
         <v/>
       </c>
       <c r="Y3" s="7"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" s="7" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:W4),"")</f>
         <v/>
       </c>
       <c r="Y4" s="7"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="7" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:W5),"")</f>
         <v/>
       </c>
       <c r="Y5" s="7"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" s="7" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:W6),"")</f>
         <v/>
       </c>
       <c r="Y6" s="7"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="7" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:W7),"")</f>
         <v/>
       </c>
       <c r="Y7" s="7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="7" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:W8),"")</f>
         <v/>
       </c>
       <c r="Y8" s="7"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="7" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:W9),"")</f>
         <v/>
       </c>
       <c r="Y9" s="7"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="7" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:W10),"")</f>
         <v/>
       </c>
       <c r="Y10" s="7"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="7" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:W11),"")</f>
         <v/>
       </c>
       <c r="Y11" s="7"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="7" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:W12),"")</f>
         <v/>
       </c>
       <c r="Y12" s="7"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="7" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:W13),"")</f>
         <v/>
       </c>
       <c r="Y13" s="7"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" s="7" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:W14),"")</f>
         <v/>
       </c>
       <c r="Y14" s="7"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" s="7" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:W15),"")</f>
         <v/>
       </c>
       <c r="Y15" s="7"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" s="7" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:W16),"")</f>
         <v/>
       </c>
       <c r="Y16" s="7"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="7" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:W17),"")</f>
         <v/>
       </c>
       <c r="Y17" s="7"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="7" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:W18),"")</f>
         <v/>
       </c>
       <c r="Y18" s="7"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="7" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:W19),"")</f>
         <v/>
       </c>
       <c r="Y19" s="7"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" s="7" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:W20),"")</f>
         <v/>
       </c>
       <c r="Y20" s="7"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="7" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:W21),"")</f>
         <v/>
       </c>
       <c r="Y21" s="7"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="7" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:W22),"")</f>
         <v/>
       </c>
       <c r="Y22" s="7"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" s="7" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:W23),"")</f>
         <v/>
       </c>
       <c r="Y23" s="7"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" s="7" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:W24),"")</f>
         <v/>
       </c>
       <c r="Y24" s="7"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" s="7" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:W25),"")</f>
         <v/>
       </c>
       <c r="Y25" s="7"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="7" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:W26),"")</f>
         <v/>
       </c>
       <c r="Y26" s="7"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" s="7" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:W27),"")</f>
         <v/>
       </c>
       <c r="Y27" s="7"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" s="7" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:W28),"")</f>
         <v/>
       </c>
       <c r="Y28" s="7"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" s="7" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:W29),"")</f>
         <v/>
       </c>
       <c r="Y29" s="7"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" s="7" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:W30),"")</f>
         <v/>
       </c>
       <c r="Y30" s="7"/>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="7" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:W31),"")</f>
@@ -7572,461 +7552,461 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>208</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>211</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>212</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>186</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>188</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>190</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>192</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>194</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>196</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>197</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>198</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="D22" s="7" t="s">
         <v>225</v>
       </c>
-      <c r="C22" s="7" t="s">
+      <c r="E22" s="7" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>229</v>
-      </c>
-[...7 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>237</v>
+        <v>211</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>240</v>
+        <v>214</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>186</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>188</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>190</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>192</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>194</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>94</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>196</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>197</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>198</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>200</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>204</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>208</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>205</v>
+        <v>247</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>211</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>201</v>
+        <v>252</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>