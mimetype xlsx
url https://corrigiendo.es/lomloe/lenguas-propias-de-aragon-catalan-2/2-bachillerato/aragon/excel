--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:32</t>
+    <t>01/09/2026 15:11</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; se aplica el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon catalan 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegramente el currículo del RD 243/2022 para Bachillerato.</t>
   </si>