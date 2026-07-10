--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="352">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lenguas propias de aragon catalan</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:31</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón desarrolla un currículo propio para Lenguas Propias de Aragón: Catalán en 1º ESO, sin equivalente en el BOE.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon catalan</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>No aplica, al ser una materia autonómica sin correspondencia directa con el currículo estatal.</t>
   </si>
@@ -650,265 +650,270 @@
 • Léxico relativo a ocio y tiempo libre.</t>
   </si>
   <si>
     <t>3.2: Participar de manera activa y adecuada en interacciones orales informales y trabajo en equipo.
 7.1: Elegir y leer textos a partir de preselecciones guiándose por los propios gustos.
 8.1: Explicar y argumentar la interpretación de las obras leídas.
 8.3: Crear textos personales o colectivos con intención literaria.
 10.1: Identificar y desterrar los usos discriminatorios de la lengua.
 10.2: Utilizar estrategias para la resolución dialogada de los conflictos.</t>
   </si>
   <si>
     <t>CE.LPC.7
 CE.LPC.8
 CE.LPC.10</t>
   </si>
   <si>
     <t>Registro de observación en debates, diario de lectura personal y valoración de la creación literaria original.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Parlem per conviure: podcast sobre la diversitat lingüística a l'Aragó</t>
+    <t>Veus de la Franja</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creem un espai de diàleg per a la convivència</t>
+    <t>Un podcast per descobrir el català a l'Aragó</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Esta SDA se desarrolla en 1.º ESO de la asignatura Lenguas Propias de Aragón: Catalán, en un centro de una zona con presencia histórica del catalán (Franja de Aragón). El alumnado tiene perfiles lingüísticos diversos: algunos hablan catalán en casa, otros solo castellano. Se busca fomentar la valoración de la diversidad lingüística y las habilidades comunicativas mediante la creación de un producto digital.</t>
+    <t>L'alumnat descobreix que a Aragó es parla català a la Franja de Ponent, però molts companys i famílies ho desconeixen. Es proposa crear un podcast per visibilitzar aquesta realitat.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un podcast o videoblog sobre la diversidad lingüística en Aragón que promueva la convivencia y la resolución dialogada de conflictos, destinado a la comunidad educativa.</t>
+    <t>Dissenyar, produir i difondre un episodi de podcast (o una sèrie curta) que explique la diversitat lingüística del català a Aragó, amb testimonis i reflexions, per a una audiència real.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Vídeo introductorio sobre lenguas de Aragón (fuente: Gobierno de Aragón)
-[...3 lines deleted...]
-• Rúbrica de evaluación del producto final</t>
+• Dispositius de gravació (mòbils, tablets, micròfons)
+• Programari d'edició d'àudio (Audacity, etc.) o app mòbil
+• Exemples de podcasts (Radio Parxal, etc.)
+• Materials de consulta: web de l'IAL, llibre 'El català a l'Aragó'
+• Plantilla de guió i rúbrica d'avaluació</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores: respeto a la diversidad, resolución pacífica de conflictos. Competencia digital: uso de herramientas de grabación y edición. Conciencia emocional: expresión de opiniones y escucha activa.</t>
+    <t>Educació per a la ciutadania (respecte a la diversitat lingüística, igualtat de drets), competència digital (producció i edició de continguts).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>1 sessió</t>
+  </si>
+  <si>
+    <t>Es presenta el repte: fer un podcast sobre el català a Aragó per a la comunitat escolar. S'escolten exemples de podcasts i es genera pluja d'idees sobre què saben i què voldrien saber. Es defineix la pregunta guia.</t>
+  </si>
+  <si>
+    <t>Anotacions individuals i en grup de les idees prèvies.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sessions</t>
+  </si>
+  <si>
+    <t>Es treballen els sabers necessaris: característiques del català a Aragó (història, varietats, situació legal), tècniques de producció oral (to, ritme, pronunciació), estructura d'un guió de podcast, i continguts lingüístics (lèxic específic, connectors, normativa ortogràfica bàsica). Es fan exercicis pràctics.</t>
+  </si>
+  <si>
+    <t>Exercicis d'identificació de varietats i anàlisi de guions; esborrany de guió individual.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>L'alumnat, en equips, recull informació: pot entrevistar algú (familiar, veí, professor) o consultar fonts (llibres, web de l'Instituto Aragonés de Lenguas). Redacta el guió complet, en revisa la versió (autoavaluació i coavaluació) i aplica millores. Es prepara la gravació.</t>
+  </si>
+  <si>
+    <t>Guió final amb marques de revisió (correccions justificades) i notes de l'entrevista.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Es grava el podcast (àudio o vídeo) utilitzant dispositius mòbils o ordinadors. S'edita (tall, música, efectes) si és possible. Es redacta una breu reflexió sobre les eleccions lingüístiques. Es prepara la presentació a l'audiència.</t>
+  </si>
+  <si>
+    <t>Arxiu del podcast final, text de reflexió, guió definitiu.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Es reprodueixen els podcasts d'alguns equips o tots. Es fa una coavaluació amb rúbrica dels criteris establerts. Cada alumne omple una diana d'autoevaluació. Es discuteix què han après i com ho podrien millorar.</t>
+  </si>
+  <si>
+    <t>Rúbrica d'avaluació (omplerta per docent i alumnes), diana d'autoevaluació.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Quantifica el català</t>
+  </si>
+  <si>
+    <t>Enquesta i paisatge lingüístic al nostre municipi</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento ha solicitado al instituto un informe sociolingüístico que le ayude a diseñar políticas de promoción del catalán. El alumnado actuará como equipo de investigación, recogiendo datos propios sobre la presencia del catalán en la vía pública y en las preferencias lingüísticas de la población.</t>
+  </si>
+  <si>
+    <t>Realizar una investigación sociolingüística de campo: diseñar y aplicar una encuesta sobre usos lingüísticos, recoger muestras del paisaje lingüístico (fotografías de carteles), analizar los datos y elaborar un informe con recomendaciones para el Ayuntamiento.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Modelos de encuesta
+• Ficha de observación de paisaje lingüístico
+• Hoja de cálculo (Google Sheets)
+• Cámara o smartphone
+• Mapa del municipio
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía y tratamiento de la información digital.</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación de la diversidad lingüística en Aragón (catalán, aragonés, castellano) mediante un vídeo motivador. Debate guiado sobre experiencias personales. Anuncio del reto: crear un podcast/vídeo para promover la convivencia. Formación de grupos y lluvia de ideas.</t>
-[...5 lines deleted...]
-    <t>Adquisición guiada de saberes</t>
+    <t>Se presenta la petición del Ayuntamiento y se visionan ejemplos de paisajes lingüísticos de otras localidades. Se formula la pregunta guía y se organizan equipos.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales en el cuaderno.</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Taller sobre estructura de podcasts/vídeos (introducción, desarrollo, cierre). Análisis de ejemplos reales (audición/visionado crítico). Reflexión sobre usos discriminatorios del lenguaje y estrategias de comunicación inclusiva. Práctica de técnicas de expresión oral (entonación, pausas).</t>
-[...44 lines deleted...]
-    <t>Com podem evidenciar amb dades reals la vitalitat del català al nostre entorn i conscienciar la comunitat escolar de la seva importància?</t>
+    <t>Se trabajan los saberes: variedades del catalán (con foco en Aragón), técnicas de encuesta, cómo fotografiar y clasificar carteles, ética en la recogida de datos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de variedades.</t>
+  </si>
+  <si>
+    <t>Salida al centro (o trabajo virtual) para recoger datos: fotografiar carteles en una ruta definida y realizar encuestas a transeúntes (simuladas o reales). Vuelcan datos en hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con fotografías y respuestas.</t>
+  </si>
+  <si>
+    <t>Analizan datos, elaboran gráficos (barras, sectores), redactan informe y preparan presentación para el Ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Informe borrador con gráficos.</t>
+  </si>
+  <si>
+    <t>Exposición simulada ante el concejal (profesor o invitado), coevaluación entre equipos, reflexión sobre prejuicios lingüísticos y autoevaluación.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Alcem la veu</t>
+  </si>
+  <si>
+    <t>Poemes i relats per a la diversitat del català a Aragó</t>
+  </si>
+  <si>
+    <t>El centre es prepara per al Dia de la Llengua Materna. El departament vol que l'alumnat de 1.º ESO produïsca materials creatius que mostren la seua veu i el seu coneixement de la riquesa dialectal del català a Aragó.</t>
+  </si>
+  <si>
+    <t>Crear una antologia poètica i de microrrelats (digital o impresa) que es presentarà en un recital obert a la comunitat educativa, amb l'objectiu de valorar la diversitat del català d'Aragó.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Plantilla d'enquesta (model senzill)
-[...69 lines deleted...]
-    <t>Reflexió escrita individual (entrada 1 en el diari d’aprenentatge) i aportacions al Padlet.</t>
+• Models d'autors aragonesos en català (Desideri Lombarte, poesia popular de la Franja).
+• Plantilles d'escriptura creativa.
+• Eines digitals: Canva per a maquetació, àudio per a enregistrar assajos.
+• Rúbrica d'avaluació dels criteris.</t>
+  </si>
+  <si>
+    <t>Educació intercultural i lingüística; ús creatiu de la llengua; respecte per la diversitat.</t>
+  </si>
+  <si>
+    <t>Es presenta el repte: crear una antologia i un recital per al Dia de la Llengua Materna. Es visualitzen exemples d'autors aragonesos en català (Desideri Lombarte, entre d'altres) i es contextualitza la diversitat dialectal de la Franja. Es formen equips i es fa una pluja d'idees.</t>
+  </si>
+  <si>
+    <t>Anotacions individuals i de grup sobre idees i preguntes inicials.</t>
+  </si>
+  <si>
+    <t>Taller d'escriptura creativa: recursos literaris, mètrica bàsica, correcció ortogràfica. També s'exploren varietats dialectals del català a Aragó (vocabulari, pronunciació) a partir de fonts àudio i text.</t>
+  </si>
+  <si>
+    <t>Exercicis pràctics de creació i revisió.</t>
+  </si>
+  <si>
+    <t>Cada equip redacta i revisa els seus textos incorporant algun tret dialectal (paraula o expressió) i aplicant correcció. Revisió entre parells amb guia.</t>
+  </si>
+  <si>
+    <t>Versions revisades amb anotacions.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Sessió 2: Investigació guiada sobre les varietats del català a l’Aragó (català nord-occidental, ribagorçà, etc.) i sobre les altres llengües (aragonès, castellà). Es treballa amb mapes lingüístics i testimonis orals. Sessió 3: Lectura i anàlisi de poemes d’autors aragonesos en català (Desideri Lombarte, Héctor B. Moret, etc.). Es practiquen pautes d’interpretació literària (tema, simbolisme, context). Sessió 4: Taller d’escriptura creativa: crear un poema breu o una frase poètica que reflecteixi la pròpia experiència lingüística o la diversitat de l’entorn. Es revisa entre iguals.</t>
-[...20 lines deleted...]
-    <t>Qüestionari d’autoavaluació i coavaluació (individual); notes de la tertúlia (observació del docent).</t>
+    <t>Preparació del recital: assajos, maquetació de l'antologia (digital amb Canva o impressa), assignació de rols (presentadors, recitadors, dissenyadors). Es realitzen assajos en veu alta.</t>
+  </si>
+  <si>
+    <t>Gravacions d'assajos, versió final de l'antologia.</t>
+  </si>
+  <si>
+    <t>Recital davant la comunitat educativa (aula o acte). Després, coavaluació i autoavaluació amb rúbrica per criteris. Assignació de nivells de logro 1-4.</t>
+  </si>
+  <si>
+    <t>Rúbriques completades i diana d'autoavaluació.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1812,717 +1817,717 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>4.35</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>4.35</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>4.35</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>4.35</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>4.35</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>4.35</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>4.35</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>4.35</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>4.35</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>4.35</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>6.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>4.35</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>4.35</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>4.35</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>7.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>4.35</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>7.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>4.35</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>8.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>4.35</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>4.35</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.3</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>4.35</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>9.1</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>4.35</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>9.2</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>4.35</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>9.3</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <v>4.35</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>10.1</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <v>4.35</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>10.2</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <v>4.35</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <f>SUM(E3:E25)</f>
         <v>100.049999999999969</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="8" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
@@ -2550,1045 +2555,1045 @@
       <c r="R1" s="8">
         <v>8.1</v>
       </c>
       <c r="S1" s="8">
         <v>8.2</v>
       </c>
       <c r="T1" s="8">
         <v>8.3</v>
       </c>
       <c r="U1" s="8">
         <v>9.1</v>
       </c>
       <c r="V1" s="8">
         <v>9.2</v>
       </c>
       <c r="W1" s="8">
         <v>9.3</v>
       </c>
       <c r="X1" s="8">
         <v>10.1</v>
       </c>
       <c r="Y1" s="8">
         <v>10.2</v>
       </c>
       <c r="Z1" s="8" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="AA1" s="8" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="7" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Y2),"")</f>
         <v/>
       </c>
       <c r="AA2" s="7"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="7" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Y3),"")</f>
         <v/>
       </c>
       <c r="AA3" s="7"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="7" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Y4),"")</f>
         <v/>
       </c>
       <c r="AA4" s="7"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="7" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Y5),"")</f>
         <v/>
       </c>
       <c r="AA5" s="7"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="7" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Y6),"")</f>
         <v/>
       </c>
       <c r="AA6" s="7"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="7" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Y7),"")</f>
         <v/>
       </c>
       <c r="AA7" s="7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="7" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Y8),"")</f>
         <v/>
       </c>
       <c r="AA8" s="7"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="7" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Y9),"")</f>
         <v/>
       </c>
       <c r="AA9" s="7"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="7" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Y10),"")</f>
         <v/>
       </c>
       <c r="AA10" s="7"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="7" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Y11),"")</f>
         <v/>
       </c>
       <c r="AA11" s="7"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="7" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Y12),"")</f>
         <v/>
       </c>
       <c r="AA12" s="7"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="7" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Y13),"")</f>
         <v/>
       </c>
       <c r="AA13" s="7"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="7" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Y14),"")</f>
         <v/>
       </c>
       <c r="AA14" s="7"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="7" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Y15),"")</f>
         <v/>
       </c>
       <c r="AA15" s="7"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="7" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Y16),"")</f>
         <v/>
       </c>
       <c r="AA16" s="7"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="7" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Y17),"")</f>
         <v/>
       </c>
       <c r="AA17" s="7"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="7" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Y18),"")</f>
         <v/>
       </c>
       <c r="AA18" s="7"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="7" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Y19),"")</f>
         <v/>
       </c>
       <c r="AA19" s="7"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="7" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Y20),"")</f>
         <v/>
       </c>
       <c r="AA20" s="7"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="7" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Y21),"")</f>
         <v/>
       </c>
       <c r="AA21" s="7"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="7" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Y22),"")</f>
         <v/>
       </c>
       <c r="AA22" s="7"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="7" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Y23),"")</f>
         <v/>
       </c>
       <c r="AA23" s="7"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="7" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Y24),"")</f>
         <v/>
       </c>
       <c r="AA24" s="7"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="7" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Y25),"")</f>
         <v/>
       </c>
       <c r="AA25" s="7"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="7" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Y26),"")</f>
         <v/>
       </c>
       <c r="AA26" s="7"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="7" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Y27),"")</f>
         <v/>
       </c>
       <c r="AA27" s="7"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="7" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Y28),"")</f>
         <v/>
       </c>
       <c r="AA28" s="7"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="7" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Y29),"")</f>
         <v/>
       </c>
       <c r="AA29" s="7"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="7" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Y30),"")</f>
         <v/>
       </c>
       <c r="AA30" s="7"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="7" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -7980,344 +7985,344 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>202</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>203</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>204</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>206</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>207</v>
+        <v>230</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>210</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>211</v>
+        <v>233</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>214</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>211</v>
+        <v>233</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>211</v>
+        <v>233</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>220</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>207</v>
+        <v>230</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>192</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>194</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>196</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>200</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>202</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>203</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>204</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>206</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>210</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>249</v>
+        <v>233</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>214</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>211</v>
+        <v>233</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>211</v>
+        <v>255</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>220</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>207</v>
+        <v>230</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>