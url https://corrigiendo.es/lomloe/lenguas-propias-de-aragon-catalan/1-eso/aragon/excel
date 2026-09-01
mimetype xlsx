--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:31</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón desarrolla un currículo propio para Lenguas Propias de Aragón: Catalán en 1º ESO, sin equivalente en el BOE.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon catalan</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>No aplica, al ser una materia autonómica sin correspondencia directa con el currículo estatal.</t>
   </si>