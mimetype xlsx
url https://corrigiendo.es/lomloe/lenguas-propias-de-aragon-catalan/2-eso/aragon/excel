--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lenguas propias de aragon catalan</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:37</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Al no publicarse decreto autonómico, Aragón aplica el currículo base del RD 217/2022 para Lenguas Propias: Catalán en 2º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon catalan</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo estatal de Lenguas Propias de Aragón: Catalán para 2º ESO según RD 217/2022, incluyendo competencias específicas, criterios de evaluación y saberes básicos.</t>
   </si>
@@ -647,294 +647,266 @@
   </si>
   <si>
     <t>2.2
 3.2
 4.2
 6.1
 6.2
 8.1
 8.2</t>
   </si>
   <si>
     <t>CE.LPC.6
 CE.LPC.8
 CE.LPC.9</t>
   </si>
   <si>
     <t>Exposición oral formal, comentario de textos literarios y trabajo de investigación sobre léxico y TIC.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>La veu de la Franja</t>
+    <t>Veus de la Franja</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creació d'un pòdcast sobre la diversitat lingüística del català a l'Aragó</t>
+    <t>Un pòdcast sobre el català a l'Aragó</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnat de 2n d'ESO de l'IES de Fraga (Aragó) que cursa l'assignatura de Llengües Pròpies d'Aragó: Català. El centre està situat a la Franja, zona de parla catalana. Es busca posar en valor les varietats dialectals del català aragones mitjançant un producte digital (pòdcast) que es compartirà amb l'alumnat de 6è de Primària d'un col·legi de la localitat.</t>
+    <t>El grup-classe descobreix que a la Franja d'Aragó hi ha una comunitat catalanoparlant amb història i cultura pròpies. Molts companys i familiars desconeixen aquesta realitat lingüística. El centre vol donar visibilitat a la diversitat lingüística de l'Aragó i proposa crear un pòdcast que es puga compartir amb les famílies i la comunitat educativa.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Elaborar un pòdcast en català (o en una varietat dialectal de l'àrea) que presente i explique les característiques lingüístiques d'una localitat de la Franja, amb entrevistes a parlants natius, per a donar a conèixer la riquesa dialectal a l'alumnat de Primària.</t>
+    <t>Elaborar un pòdcast d'entre 10 i 15 minuts, amb guió, entrevistes i música, que done a conéixer la riquesa del català a l'Aragó i que es publique al blog de l'institut per a les famílies.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula d'informàtica amb auriculars i micròfons
-[...4 lines deleted...]
-• Material d'oficina (llibretes, bolígrafs)</t>
+• Ordinadors amb accés a internet i micròfons
+• Programari d'edició d'àudio (Audacity lliure)
+• Exemples de pòdcasts (Ràdio 4, Lo Poble, etc.)
+• Mapes i dades de la Franja (Gobierno de Aragón)
+• Plantilla de guió i rúbrica</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competència digital (gravar, editar, compartir). Competència social i cívica (valoració de la diversitat lingüística, treball cooperatiu). Consciència i expressions culturals (patrimoni lingüístic aragonès).</t>
+    <t>Educació en valors cívics (respecte a la diversitat lingüística) i competència digital (producció i edició multimèdia).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>1 sessió</t>
+  </si>
+  <si>
+    <t>Presentació del repte: escoltar un pòdcast de mostra sobre una temàtica lingüística. Pluja d'idees sobre el català a l'Aragó. Formulació de la pregunta guia i organització en equips (5 grups de 4-5 alumnes).</t>
+  </si>
+  <si>
+    <t>Anàlisi escrita del pòdcast de mostra (fitxa guiada).</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sessions</t>
+  </si>
+  <si>
+    <t>Sessió 1: Treball sobre la Franja d'Aragó: mapa, municipis, dades demogràfiques i culturals. Sessió 2: Tècniques d'expressió oral per al pòdcast (entonació, ritme, muletilles) i estructura d'un guió radiofònic.</t>
+  </si>
+  <si>
+    <t>Exposicions breus en grup sobre un municipi de la Franja (5 min). Esborrany d'estructura de guió.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Sessió 1: Cada equip redacta el guió complet, incloent-hi entrevistes a persones reals o simulades sobre el tema. Sessió 2: Assaig i primera gravació de veu amb eines digitals (Audacity o similars). Es fan proves de so.</t>
+  </si>
+  <si>
+    <t>Guió escrit per equip (amb esborranys) i enregistrament de prova.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Sessió 1: Edició de l'àudio (talls, música, efectes). Disseny de portada amb Canva o similar. Sessió 2: Publicació del pòdcast al blog del centre. Preparació de la presentació del producte a l'aula.</t>
+  </si>
+  <si>
+    <t>Fitxer d'àudio final, portada i text de presentació per al blog.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Cada equip escolta un pòdcast d'un altre grup i omple una rúbrica de coevaluació. Després, autoevaluació amb diana metacognitiva. Assignació consensuada del nivell de logre per a cada criteri.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluació i diana d'autoevaluació.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>El català al nostre poble: dades que parlen</t>
+  </si>
+  <si>
+    <t>Investigació social sobre l'ús i la percepció del català a la localitat</t>
+  </si>
+  <si>
+    <t>El Consell Escolar del centre vol conèixer l'ús del català a la localitat per elaborar un pla de foment lingüístic. L'alumnat de 2n d'ESO es converteix en equip d'investigació social: dissenyarà, aplicarà i analitzarà una enquestació a veïns i familiars, i presentarà un informe amb recomanacions.</t>
+  </si>
+  <si>
+    <t>Dissenyar i aplicar una enquesta sobre l'ús i la percepció del català a la localitat, analitzar les dades recollides i elaborar un informe amb recomanacions per al Consell Escolar o l'Ajuntament.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de Google Forms
+• Full de càlcul (Excel o Google Sheets)
+• Exemple d'informe sociolingüístic (adaptat del cens o enquestes oficials)
+• Rúbrica d'avaluació</t>
+  </si>
+  <si>
+    <t>Educació per a la ciutadania (respecte a la diversitat lingüística), comprensió crítica de dades i ús segur de les TIC.</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentació del repte: escolta d'un pòdcast model sobre llengües minoritzades. Pluja d'idees sobre què saben de les varietats del català a Aragó. Formació de grups de 4-5 alumnes i tria d'una localitat de la Franja per investigar (p. ex.: Maella, Mequinensa, Saidí). Explicació del producte final i de l'audiència real.</t>
-[...26 lines deleted...]
-    <t>Producción y comunicación</t>
+    <t>Es presenta el repte: el Consell Escolar vol dades sobre l'ús del català. Es reflexiona sobre hipòtesis inicials i es concreta la pregunta guia. Es visualitza un exemple d'informe sociolingüístic.</t>
+  </si>
+  <si>
+    <t>Quadern de camp amb hipòtesis en grup.</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Edició final del pòdcast: selecció de talls, ajust de volums, inserció de música i efectes. Exportació a format MP3. Creació d'una portada i d'una fitxa tècnica amb informació del projecte. Assaig de la presentació del producte a l'audiència.</t>
-[...26 lines deleted...]
-    <t>Investigar un aspecte rellevant de la realitat sociolingüística del català a l'Aragó utilitzant dades objectives (censos, enquestes, estadístiques) i presentar-ne les conclusions de manera argumentada per a un organisme oficial o associació.</t>
+    <t>S'ensenya a dissenyar enquestes (preguntes obertes/tancades, escala Likert), tècniques de mostreig per conveniència, i a usar Google Forms. Es treballa la redacció d'objectius i l'estructura d'un informe.</t>
+  </si>
+  <si>
+    <t>Exercicis de disseny de preguntes i anàlisi d'un informe model.</t>
+  </si>
+  <si>
+    <t>S'aplica l'enquesta a l'entorn (familiars, veïns, comerços) –es pot fer fora de l'aula– i es recullen les dades. Després, s'analitzen en equip amb Excel o Drive, obtenint gràfiques.</t>
+  </si>
+  <si>
+    <t>Base de dades i gràfiques per equip.</t>
+  </si>
+  <si>
+    <t>S'elabora l'informe complet: introducció, metodologia, resultats, conclusions i recomanacions. Es prepara la presentació oral amb suport visual (infografia o diapositives).</t>
+  </si>
+  <si>
+    <t>Informe escrit final i presentació.</t>
+  </si>
+  <si>
+    <t>Es realitzen les presentacions orals davant de la classe simulada com a Consell Escolar. Coevaluació entre equips amb rúbrica i autoevaluació del procés.</t>
+  </si>
+  <si>
+    <t>Rúbrica d'avaluació emplenada i diana d'autoevaluació.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Conte per a la convivència</t>
+  </si>
+  <si>
+    <t>Creació literària i narració oral per a la diversitat lingüística</t>
+  </si>
+  <si>
+    <t>El centre educatiu participa en un programa de mentoria lectora amb un CEIP veí. El grup de 2n d’ESO rebrà l’encàrrec de crear un conte que promoga la convivència i el respecte per les variants lingüístiques del català d’Aragó, per a ser narrat oralment a l’alumnat de 5è de primària.</t>
+  </si>
+  <si>
+    <t>Crear un conte il·lustrat (en format paper o digital) i preparar-ne la narració oral per a ser presentada a una classe de 5è de primària, amb l’objectiu de sensibilitzar sobre la riquesa del català d’Aragó i la importància d’evitar estereotips lingüístics.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordinadors/tablets amb accés a internet
-[...18 lines deleted...]
-    <t>Document col·laboratiu amb preguntes i hipòtesis inicials.</t>
+• Contes infantils de mostra (en català estàndard i varietats)
+• Plantilla d’anàlisi d’estereotips
+• Llista de control de revisió textual
+• Programa de gravació de vídeo o àudio (opcional)
+• Material per a il·lustracions (paper o digital)</t>
+  </si>
+  <si>
+    <t>Educació per a la convivència, perspectiva de gènere i ús crític de la llengua.</t>
+  </si>
+  <si>
+    <t>Activació i plantejament del repte</t>
+  </si>
+  <si>
+    <t>Pluja d’idees inicial i preguntes que el grup vol respondre</t>
   </si>
   <si>
     <t>Adquisició guiada de sabers</t>
   </si>
   <si>
-    <t>2 sessions</t>
-[...17 lines deleted...]
-    <t>Esborrany de l'informe amb dades i gràfics preliminars.</t>
+    <t>Fitxa d’anàlisi d’estereotips; esborrany inicial d’estructura del conte</t>
+  </si>
+  <si>
+    <t>Aplicació al repte</t>
+  </si>
+  <si>
+    <t>Esborrany del conte i llista de control completada; il·lustracions provisionals</t>
   </si>
   <si>
     <t>Producció i comunicació</t>
   </si>
   <si>
-    <t>Cada grup redacta l'informe final (2-3 pàgines) i prepara una presentació oral de 5-7 minuts amb suport visual (diapositives, pòster digital). Es prioritza l'ús del català estàndard occidental (varietat aragonesa) o la varietat local segons el context. Es fan assajos entre grups.</t>
-[...2 lines deleted...]
-    <t>Informe escrit final i guió de la presentació oral.</t>
+    <t>Conte final (text i il·lustracions); enregistrament o observació de la narració oral</t>
   </si>
   <si>
     <t>Reflexió i avaluació</t>
   </si>
   <si>
-    <t>Presentacions orals davant del grup-classe (simulació d'auditori). Coevaluació amb rúbrica sobre contingut, claredat i ús lingüístic. Reflexió individual en un diari d'aprenentatge: què han après sobre la situació del català a l'Aragó i sobre el procés de recerca. Debat final sobre la importància de les dades per a la defensa de la llengua.</t>
-[...63 lines deleted...]
-    <t>Rúbrica d'autoavaluació completada i targeta de sortida reflexiva.</t>
+    <t>Diana d’autoevaluació i full de coevaluació; nivells de logro assignats</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1838,717 +1810,717 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>192</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>4.35</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>4.35</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>4.35</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>4.35</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>4.35</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>4.35</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>4.35</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>4.35</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>4.35</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>4.35</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>6.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>4.35</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>4.35</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>4.35</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>7.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>4.35</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>7.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>4.35</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>8.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>4.35</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>4.35</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.3</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>4.35</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>9.1</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>4.35</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>9.2</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>4.35</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>9.3</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <v>4.35</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>10.1</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <v>4.35</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>10.2</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <v>4.35</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <f>SUM(E3:E25)</f>
         <v>100.049999999999969</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="8" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
@@ -2576,1045 +2548,1045 @@
       <c r="R1" s="8">
         <v>8.1</v>
       </c>
       <c r="S1" s="8">
         <v>8.2</v>
       </c>
       <c r="T1" s="8">
         <v>8.3</v>
       </c>
       <c r="U1" s="8">
         <v>9.1</v>
       </c>
       <c r="V1" s="8">
         <v>9.2</v>
       </c>
       <c r="W1" s="8">
         <v>9.3</v>
       </c>
       <c r="X1" s="8">
         <v>10.1</v>
       </c>
       <c r="Y1" s="8">
         <v>10.2</v>
       </c>
       <c r="Z1" s="8" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="AA1" s="8" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="7" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Y2),"")</f>
         <v/>
       </c>
       <c r="AA2" s="7"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="7" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Y3),"")</f>
         <v/>
       </c>
       <c r="AA3" s="7"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="7" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Y4),"")</f>
         <v/>
       </c>
       <c r="AA4" s="7"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="7" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Y5),"")</f>
         <v/>
       </c>
       <c r="AA5" s="7"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="7" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Y6),"")</f>
         <v/>
       </c>
       <c r="AA6" s="7"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="7" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Y7),"")</f>
         <v/>
       </c>
       <c r="AA7" s="7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="7" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Y8),"")</f>
         <v/>
       </c>
       <c r="AA8" s="7"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="7" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Y9),"")</f>
         <v/>
       </c>
       <c r="AA9" s="7"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="7" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Y10),"")</f>
         <v/>
       </c>
       <c r="AA10" s="7"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="7" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Y11),"")</f>
         <v/>
       </c>
       <c r="AA11" s="7"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="7" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Y12),"")</f>
         <v/>
       </c>
       <c r="AA12" s="7"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="7" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Y13),"")</f>
         <v/>
       </c>
       <c r="AA13" s="7"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="7" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Y14),"")</f>
         <v/>
       </c>
       <c r="AA14" s="7"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="7" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Y15),"")</f>
         <v/>
       </c>
       <c r="AA15" s="7"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="7" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Y16),"")</f>
         <v/>
       </c>
       <c r="AA16" s="7"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="7" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Y17),"")</f>
         <v/>
       </c>
       <c r="AA17" s="7"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="7" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Y18),"")</f>
         <v/>
       </c>
       <c r="AA18" s="7"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="7" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Y19),"")</f>
         <v/>
       </c>
       <c r="AA19" s="7"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="7" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Y20),"")</f>
         <v/>
       </c>
       <c r="AA20" s="7"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="7" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Y21),"")</f>
         <v/>
       </c>
       <c r="AA21" s="7"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="7" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Y22),"")</f>
         <v/>
       </c>
       <c r="AA22" s="7"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="7" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Y23),"")</f>
         <v/>
       </c>
       <c r="AA23" s="7"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="7" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Y24),"")</f>
         <v/>
       </c>
       <c r="AA24" s="7"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="7" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Y25),"")</f>
         <v/>
       </c>
       <c r="AA25" s="7"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="7" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Y26),"")</f>
         <v/>
       </c>
       <c r="AA26" s="7"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="7" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Y27),"")</f>
         <v/>
       </c>
       <c r="AA27" s="7"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="7" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Y28),"")</f>
         <v/>
       </c>
       <c r="AA28" s="7"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="7" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Y29),"")</f>
         <v/>
       </c>
       <c r="AA29" s="7"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="7" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Y30),"")</f>
         <v/>
       </c>
       <c r="AA30" s="7"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="7" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -7823,461 +7795,451 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>208</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>211</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>212</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>186</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>188</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>190</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>192</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>194</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>96</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>196</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>197</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>198</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="D22" s="7" t="s">
         <v>225</v>
       </c>
-      <c r="C22" s="7" t="s">
+      <c r="E22" s="7" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>229</v>
-      </c>
-[...7 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>237</v>
+        <v>211</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>240</v>
+        <v>214</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>186</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>188</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>190</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>192</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>194</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>96</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>196</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>197</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>198</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>200</v>
+        <v>243</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>201</v>
       </c>
-      <c r="D35" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D35" s="7"/>
       <c r="E35" s="7" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>204</v>
+        <v>245</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>205</v>
       </c>
-      <c r="D36" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D36" s="7"/>
       <c r="E36" s="7" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>208</v>
+        <v>247</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="D37" s="7"/>
       <c r="E37" s="7" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>211</v>
+        <v>249</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>212</v>
-[...3 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="D38" s="7"/>
       <c r="E38" s="7" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>215</v>
+        <v>251</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>201</v>
       </c>
-      <c r="D39" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D39" s="7"/>
       <c r="E39" s="7" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>