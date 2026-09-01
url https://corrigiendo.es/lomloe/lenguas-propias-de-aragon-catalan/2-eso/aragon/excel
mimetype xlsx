--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Al no publicarse decreto autonómico, Aragón aplica el currículo base del RD 217/2022 para Lenguas Propias: Catalán en 2º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon catalan</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo estatal de Lenguas Propias de Aragón: Catalán para 2º ESO según RD 217/2022, incluyendo competencias específicas, criterios de evaluación y saberes básicos.</t>
   </si>