--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>01/09/2026 14:08</t>
+    <t>16/10/2026 16:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Al no publicarse decreto autonómico, Aragón aplica el currículo base del RD 217/2022 para Lenguas Propias: Catalán en 2º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon catalan</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo estatal de Lenguas Propias de Aragón: Catalán para 2º ESO según RD 217/2022, incluyendo competencias específicas, criterios de evaluación y saberes básicos.</t>
   </si>