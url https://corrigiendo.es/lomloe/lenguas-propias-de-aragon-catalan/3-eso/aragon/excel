--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lenguas propias de aragon catalan</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón desarrolla íntegramente el currículo de Lenguas Propias: Catalán, al no existir base estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon catalan</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>No aplica, la materia no tiene currículo estatal en el RD 217/2022.</t>
   </si>
@@ -674,269 +674,270 @@
 • Léxico relativo a ocio y tiempo libre, vida cotidiana, vivienda y hogar.
 • Elaboración de conclusiones propias sobre el funcionamiento del sistema lingüístico con un lenguaje específico.</t>
   </si>
   <si>
     <t>7.1: Elegir y leer textos a partir de preselecciones guiándose por los propios gustos.
 8.1: Explicar y argumentar la interpretación de las obras leídas.
 8.3: Crear textos personales o colectivos con intención literaria.
 9.2: Explicar y argumentar la interrelación entre el propósito comunicativo y las elecciones lingüísticas.
 9.3: Formular generalizaciones sobre algunos aspectos del funcionamiento de la lengua.</t>
   </si>
   <si>
     <t>CE.LPC.7
 CE.LPC.8
 CE.LPC.9</t>
   </si>
   <si>
     <t>Proyecto de creación literaria, pruebas de reflexión lingüística (morfosintaxis y léxico) y presentaciones sobre literatura oral.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Fes sentir la teva llengua</t>
+    <t>Veus del nostre territori</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creació d'un podcast sobre la diversitat lingüística a l'Aragó</t>
+    <t>Un pòdcast per valorar el català d'Aragó</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnat de 3r d'ESO d'un institut de la Franja de Ponent (Aragó). El centre acull estudiants de zones de parla catalana i aragonesa, amb una diversitat lingüística rica però poc visibilitzada. Es proposa crear un podcast per donar a conèixer la realitat plurilingüe de la comunitat.</t>
+    <t>El català d'Aragó és una realitat lingüística que molts alumnes no coneixen o que sovint es menysté. La comunitat educativa (famílies, veïns) desconeix la riquesa d'aquesta varietat. Necessitem crear un producte que la done a conèixer i la faça visible.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Produir un programa de podcast (1 episodi de 8-10 minuts) que mostri la diversitat de llengües i varietats dialectals presents a l'Aragó, combatent prejudicis i promovent el respecte.</t>
+    <t>Crear un pòdcast (en format àudio o vídeo) de 8-10 minuts que done a conèixer un aspecte del català local (vocabulari, tradició oral, història) i que combatja prejudicis lingüístics, destinat a la comunitat del centre.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Exemple de podcast lingüístic
-[...4 lines deleted...]
-• Llista de verificació per a la revisió entre iguals</t>
+• Ordinadors o tauletes amb connexió
+• Microfons o gravadores de mòbil
+• Programari d'edició d'àudio (Audacity) o aplicacions mòbils
+• Plantilla de guió
+• Exemples de pòdcasts</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educació per a la ciutadania: respecte a la diversitat lingüística, ús crític de la informació (competència digital), treball en equip.</t>
+    <t>Educació per a la diversitat lingüística i cultural, ús crític de les TIC, habilitats comunicatives.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
+    <t>Activació i plantejament del reto</t>
+  </si>
+  <si>
+    <t>1 sessió</t>
+  </si>
+  <si>
+    <t>Full d'idees inicials i preguntes.</t>
+  </si>
+  <si>
+    <t>Adquisició guiada de sabers</t>
+  </si>
+  <si>
+    <t>2 sessions</t>
+  </si>
+  <si>
+    <t>Fitxa de recerca i esborrany de guió.</t>
+  </si>
+  <si>
+    <t>Aplicació al reto</t>
+  </si>
+  <si>
+    <t>Guió definitiu i notes d'assaig.</t>
+  </si>
+  <si>
+    <t>Producció i comunicació</t>
+  </si>
+  <si>
+    <t>Pòdcast enregistrat i editat.</t>
+  </si>
+  <si>
+    <t>Reflexió i avaluació</t>
+  </si>
+  <si>
+    <t>Rúbriques emplenades i diana d'autoavaluació.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>El català al nostre poble: un diagnòstic sociolingüístic</t>
+  </si>
+  <si>
+    <t>Recollida, anàlisi i comunicació de dades pròpies sobre l'ús i les actituds lingüístiques</t>
+  </si>
+  <si>
+    <t>L'Ajuntament ha demanat al centre un diagnòstic sociolingüístic per conèixer l'ús real del català a la localitat i les actituds dels veïns, amb l'objectiu de dissenyar accions de promoció lingüística. El grup-classe assumeix el rol d'un equip d'investigació que ha de dissenyar, aplicar i analitzar una enquesta pròpia.</t>
+  </si>
+  <si>
+    <t>Dissenyar i realitzar una enquesta sobre l'ús i les actituds lingüístiques al municipi, analitzar les dades obtingudes i elaborar un informe sociolingüístic amb recomanacions per presentar a l'Ajuntament.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla d'enquesta (Google Forms o paper)
+• Full de càlcul (Excel/Calc) per a l'anàlisi de dades
+• Documents de suport: varietats del català d'Aragó (CRA, materials didàctics)
+• Ordinadors o tauletes
+• Projector per a la presentació</t>
+  </si>
+  <si>
+    <t>Educació per a la ciutadania (valoració de la diversitat lingüística), competència digital (tractament de dades, comunicació en xarxa).</t>
+  </si>
+  <si>
+    <t>Presentem l'encàrrec de l'Ajuntament: necessiten un diagnòstic sobre l'ús i les actituds lingüístiques al municipi. L'alumnat reflexiona sobre què sap del català al seu poble i formula hipòtesis. Es planteja la pregunta guia i s'acorden els objectius de la investigació.</t>
+  </si>
+  <si>
+    <t>Hipòtesis inicials al quadern de camp.</t>
+  </si>
+  <si>
+    <t>Adquisició guiada de saberes</t>
+  </si>
+  <si>
+    <t>Treball de conceptes clau: varietats del català d'Aragó, sociolingüística (ús, actitud, vitalitat), metodologia d'enquesta (disseny, mostreig, qüestionari). L'alumnat analitza models d'enquestes i fonts secundàries (dades del CRA, estudis anteriors).</t>
+  </si>
+  <si>
+    <t>Esborrany del qüestionari i anàlisi d'una font secundària.</t>
+  </si>
+  <si>
+    <t>Apliquen l'enquesta a una mostra de la comunitat (famílies, veïns). Recullen dades, les tabulen i comencen a analitzar-les amb ajuda d'un full de càlcul (gràfics de freqüència, creuaments senzills).</t>
+  </si>
+  <si>
+    <t>Dades recollides i primeres taules i gràfics.</t>
+  </si>
+  <si>
+    <t>Redacten l'informe per escrit i preparen la presentació oral. Realitzen esborranys, correccions entre iguals i assagen l'exposició. Es posa èmfasi en la correcció lingüística i l'adequació a l'audiència.</t>
+  </si>
+  <si>
+    <t>Esborrany de l'informe amb correccions i guió de la presentació.</t>
+  </si>
+  <si>
+    <t>Presentació oral davant del regidor i famílies. Coavaluació entre equips i autoavaluació. Es recullen les rúbriques de cada criteri i s'assignen nivells de logro 1-4.</t>
+  </si>
+  <si>
+    <t>Rúbrica de cada criteri cumplimentada i diana d'autoavaluació.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Fes sonar el català: un pòdcast per al barri</t>
+  </si>
+  <si>
+    <t>Creació d’una sèrie de pòdcast artística sobre la llengua catalana al nostre entorn</t>
+  </si>
+  <si>
+    <t>El català a Aragó té una presència desigual: a les comarques de la Franja es parla, però fora sovint és invisible. L’alumnat de 3r d’ESO, tant si viu en zona catalanoparlant com si no, pot explorar la realitat lingüística del seu entorn i crear una peça artística que la done a conéixer i la reforce.</t>
+  </si>
+  <si>
+    <t>Dissenyar i gravar una sèrie de tres capítols de pòdcast (aprox. 10 min cadascun) que combine narració, entrevistes, dramatització i música, sobre un aspecte del català a l’entorn (història oral, paraules típiques, cançons, testimonis de parlants). Cada episodi ha de tindre una intenció artística i un impacte comunitari.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de guió radiofònic
+• Audacity o similar (edició d’àudio)
+• Gravadores dels mòbils
+• Canva per a portada
+• Exemples de pòdcasts (ràdio a l’escola, ‘Els documents’ d’À Punt Mèdia)</t>
+  </si>
+  <si>
+    <t>Educació per a la ciutadania global (drets lingüístics, diversitat cultural) i competència digital (edició d’àudio, publicació responsable).</t>
+  </si>
+  <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Escoltem un podcast de temàtica lingüística (ex. 'El llenguatge' de Ràdio4) i analitzem la seua estructura. Pluja d'idees sobre la diversitat lingüística a l'Aragó. Presentem el repte: crear el nostre propi podcast. S'organitzen grups de 4-5 i s'assignen rols.</t>
-[...2 lines deleted...]
-    <t>Registre d'observació de les aportacions inicials</t>
+    <t>Es presenta el repte: crear un pòdcast artístic sobre el català al nostre entorn. Es visualitza un fragment d’un pòdcast professional i es debat sobre la pregunta guia. Es formen equips de 4-5 persones i es defineixen rols (guionista, entrevistador, tècnic de so, muntador).</t>
+  </si>
+  <si>
+    <t>Pregunta acotada per equip i primer esborrany de l’enfocament del seu episodi.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Recerca guiada sobre les llengües d'Aragó (català, aragonès, castellà) i les varietats del català (ribagorçà, fragatí, etc.). Consultem fonts digitals (Govern d'Aragó, bibliografia). Fem un esquema col·laboratiu. També treballem tècniques d'entrevista i gravació.</t>
-[...2 lines deleted...]
-    <t>Esquema col·laboratiu (Google Docs) i notes de camp</t>
+    <t>Es treballen les eines: com es fa una entrevista, com es redacta un guió radiofònic, tècniques d’edició bàsica (Audacity). A més, s’analitzen exemples de productes artístics que han tingut impacte comunitari. Es revisen també conceptes de varietat dialectal i prejudicis lingüístics.</t>
+  </si>
+  <si>
+    <t>Exercicis de transformació de textos literaris a format oral; plantilla de guió completada.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada grup dissenya el guió del seu programa: decisió del enfocament (entrevistes, debat, reportatge), redacció de preguntes, cerca de testimonis (alumnat, professorat, familiars). Es fa una primera versió del guió que es revisa entre iguals amb llista de verificació.</t>
-[...2 lines deleted...]
-    <t>Guió escrit (versió 1) i feedback entre iguals</t>
+    <t>Els equips surten a fer treball de camp: entrevistes a parlants (avis, veïns, mestres) o enquestes al centre. Recullen àudios i notes. Posteriorment, seleccionen i editen les millors peces, escriuen el guió complet del seu episodi i fan una primera gravació.</t>
+  </si>
+  <si>
+    <t>Enregistraments originals, guió complet del capítol, primera versió del pòdcast.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Gravació del podcast amb mòbil i edició bàsica (Audacity). Assajos previs. El producte final es comparteix en una plataforma (Ivoox) i s'envia a les famílies i a l'alumnat de 2n ESO. Es fa una escolta conjunta d'alguns fragments.</t>
-[...2 lines deleted...]
-    <t>Fitxer d'àudio final i rúbrica d'autoavaluació</t>
+    <t>Es dedica a la postproducció: edició de so, afegir efectes, música, veu en off. Es dissenya la portada del pòdcast (amb Canva) i les notes de programa. Cada equip fa una presentació oral del seu capítol (context, decisions artístiques) davant la classe, que fa de públic prova.</t>
+  </si>
+  <si>
+    <t>Episodi final muntat, portada, notes de programa. Enregistrament de la presentació oral.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Debat sobre el procés: què hem après sobre les llengües d'Aragó, com hem superat dificultats tècniques o de contingut. Avaluació individual i grupal mitjançant diana d'aprenentatge. Reflexió escrita sobre prejudicis lingüístics detectats.</t>
-[...121 lines deleted...]
-    <t>Rúbrica d'autovaluació i coavaluació omplerta per cada alumne i grup.</t>
+    <t>Es fa una sessió d’escolta conjunta dels episodis. Cada equip omple una diana d’autoevaluació i una rúbrica per a cada criteri, amb l’ajuda de la professora. Es decideixen els nivells de logro (1-4). Finalment, es planifica la difusió: pujada al web del centre, emissió en ràdio local o pati.</t>
+  </si>
+  <si>
+    <t>Rúbrica d’equip i diana d’autoevaluació completades.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1837,717 +1838,717 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>203</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>4.35</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>4.35</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>4.35</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>4.35</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>4.35</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>4.35</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>4.35</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>4.35</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>4.35</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>4.35</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>6.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>4.35</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>4.35</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>4.35</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>7.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>4.35</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>7.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>4.35</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>8.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>4.35</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>4.35</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.3</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>4.35</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>9.1</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>4.35</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>9.2</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>4.35</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>9.3</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <v>4.35</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>10.1</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <v>4.35</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>10.2</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <v>4.35</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <f>SUM(E3:E25)</f>
         <v>100.049999999999969</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="8" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
@@ -2575,1045 +2576,1045 @@
       <c r="R1" s="8">
         <v>8.1</v>
       </c>
       <c r="S1" s="8">
         <v>8.2</v>
       </c>
       <c r="T1" s="8">
         <v>8.3</v>
       </c>
       <c r="U1" s="8">
         <v>9.1</v>
       </c>
       <c r="V1" s="8">
         <v>9.2</v>
       </c>
       <c r="W1" s="8">
         <v>9.3</v>
       </c>
       <c r="X1" s="8">
         <v>10.1</v>
       </c>
       <c r="Y1" s="8">
         <v>10.2</v>
       </c>
       <c r="Z1" s="8" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="AA1" s="8" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="7" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Y2),"")</f>
         <v/>
       </c>
       <c r="AA2" s="7"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="7" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Y3),"")</f>
         <v/>
       </c>
       <c r="AA3" s="7"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="7" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Y4),"")</f>
         <v/>
       </c>
       <c r="AA4" s="7"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="7" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Y5),"")</f>
         <v/>
       </c>
       <c r="AA5" s="7"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="7" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Y6),"")</f>
         <v/>
       </c>
       <c r="AA6" s="7"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="7" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Y7),"")</f>
         <v/>
       </c>
       <c r="AA7" s="7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="7" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Y8),"")</f>
         <v/>
       </c>
       <c r="AA8" s="7"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="7" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Y9),"")</f>
         <v/>
       </c>
       <c r="AA9" s="7"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="7" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Y10),"")</f>
         <v/>
       </c>
       <c r="AA10" s="7"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="7" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Y11),"")</f>
         <v/>
       </c>
       <c r="AA11" s="7"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="7" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Y12),"")</f>
         <v/>
       </c>
       <c r="AA12" s="7"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="7" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Y13),"")</f>
         <v/>
       </c>
       <c r="AA13" s="7"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="7" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Y14),"")</f>
         <v/>
       </c>
       <c r="AA14" s="7"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="7" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Y15),"")</f>
         <v/>
       </c>
       <c r="AA15" s="7"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="7" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Y16),"")</f>
         <v/>
       </c>
       <c r="AA16" s="7"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="7" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Y17),"")</f>
         <v/>
       </c>
       <c r="AA17" s="7"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="7" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Y18),"")</f>
         <v/>
       </c>
       <c r="AA18" s="7"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="7" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Y19),"")</f>
         <v/>
       </c>
       <c r="AA19" s="7"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="7" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Y20),"")</f>
         <v/>
       </c>
       <c r="AA20" s="7"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="7" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Y21),"")</f>
         <v/>
       </c>
       <c r="AA21" s="7"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="7" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Y22),"")</f>
         <v/>
       </c>
       <c r="AA22" s="7"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="7" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Y23),"")</f>
         <v/>
       </c>
       <c r="AA23" s="7"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="7" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Y24),"")</f>
         <v/>
       </c>
       <c r="AA24" s="7"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="7" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Y25),"")</f>
         <v/>
       </c>
       <c r="AA25" s="7"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="7" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Y26),"")</f>
         <v/>
       </c>
       <c r="AA26" s="7"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="7" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Y27),"")</f>
         <v/>
       </c>
       <c r="AA27" s="7"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="7" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Y28),"")</f>
         <v/>
       </c>
       <c r="AA28" s="7"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="7" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Y29),"")</f>
         <v/>
       </c>
       <c r="AA29" s="7"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="7" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Y30),"")</f>
         <v/>
       </c>
       <c r="AA30" s="7"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="7" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -7867,510 +7868,500 @@
         <v>105</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>208</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>209</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>211</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>212</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="D9" s="7"/>
+      <c r="E9" s="7" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>215</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="D10" s="7"/>
+      <c r="E10" s="7" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>215</v>
+      </c>
+      <c r="D11" s="7"/>
       <c r="E11" s="7" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>215</v>
+      </c>
+      <c r="D12" s="7"/>
       <c r="E12" s="7" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>212</v>
       </c>
-      <c r="D13" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D13" s="7"/>
       <c r="E13" s="7" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>199</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>201</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>203</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>205</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>208</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>209</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>211</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="C23" s="7" t="s">
         <v>215</v>
       </c>
-      <c r="C23" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="7" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>239</v>
+        <v>215</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>197</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>199</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>201</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>203</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>205</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>208</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>209</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>211</v>
+        <v>248</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>212</v>
+        <v>249</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>215</v>
+        <v>252</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>216</v>
+        <v>253</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>219</v>
+        <v>256</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>257</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>222</v>
+        <v>259</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>260</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>225</v>
+        <v>262</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>212</v>
+        <v>249</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>