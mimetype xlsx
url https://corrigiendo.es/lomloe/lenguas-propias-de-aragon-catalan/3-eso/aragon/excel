--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>10/07/2026 21:51</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón desarrolla íntegramente el currículo de Lenguas Propias: Catalán, al no existir base estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon catalan</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>No aplica, la materia no tiene currículo estatal en el RD 217/2022.</t>
   </si>