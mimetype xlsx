--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:51</t>
+    <t>01/09/2026 15:09</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón desarrolla íntegramente el currículo de Lenguas Propias: Catalán, al no existir base estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon catalan</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>No aplica, la materia no tiene currículo estatal en el RD 217/2022.</t>
   </si>