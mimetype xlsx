--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lenguas propias de aragon catalan</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Lenguas Propias de Aragón: Catalán en 4º ESO; se aplica el currículo estatal sin cambios.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon catalan</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el currículo estatal del RD 217/2022 para 4º ESO en Lenguas Propias de Aragón: Catalán, sin modificaciones ni adiciones autonómicas.</t>
   </si>
@@ -645,298 +645,286 @@
   </si>
   <si>
     <t>3.1: Realizar narraciones y exposiciones orales de cierta extensión y complejidad.
 6.1: Localizar, seleccionar y contrastar información de manera autónoma.
 6.2: Elaborar trabajos de investigación de manera guiada en diferentes soportes.
 6.3: Adoptar hábitos de uso crítico y seguro de las tecnologías digitales.
 8.3: Crear textos personales o colectivos con intención literaria.
 9.2: Explicar y argumentar la interrelación entre el propósito comunicativo y las elecciones lingüísticas.
 9.3: Formular generalizaciones sobre el funcionamiento de la lengua.</t>
   </si>
   <si>
     <t>CE.LPC.3
 CE.LPC.6
 CE.LPC.9</t>
   </si>
   <si>
     <t>Presentación oral del proyecto de investigación, evaluación del proceso de creación literaria y pruebas de reflexión gramatical.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Fes sentir la teua veu: guia digital de la diversitat lingüística aragonesa</t>
+    <t>Veus de la Franja</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creació d'un recurs multimèdia per a la valoració del català a Aragó</t>
+    <t>Un pòdcast per a la valoració del català d'Aragó</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>L'alumnat de 4t d'ESO de la Franja de Aragón (Aragó) viu en un entorn bilingüe català-castellà, sovint amb prejudicis lingüístics. La SDA aprofita el seu context per investigar i revaloritzar les varietats del català a Aragó mitjançant la creació d'un producte digital.</t>
+    <t>El alumnado descubre que moltes persones del seu entorn desconeixen l'existència i la riquesa del català parlat a la Franja d'Aragó, i sovint circulen estereotips negatius. El centre vol promoure la diversitat lingüística i demana un recurs digital divulgatiu.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Com podem crear un vídeo o pòdcast que mostre la riquesa de les varietats del català a Aragó i combat els estereotips lingüístics, per a difondre'l entre la comunitat educativa?</t>
+    <t>Crear un pòdcast de 3 episodis que difonga la riquesa del català d'Aragó, desmunti prejudicis lingüístics i mostre exemples del seu ús real mitjançant entrevistes o testimonis.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordinadors o tauletes amb connexió a Internet
-[...4 lines deleted...]
-• Rúbriques d'avaluació del producte i del procés</t>
+• Ordinadors amb editor d'àudio (Audacity) o tauletes
+• Micròfons (o mòbils) i auriculars
+• Plantilla de guió i fitxa de fonts
+• Exemples de pòdcasts (com 'Lletra Petita' o 'Els dies de la setmana')
+• Rúbrica d'avaluació per als criteris seleccionats</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competència digital (creació multimèdia), educació en valors (respecte a la diversitat, no discriminació), competència social i ciutadana (diàleg, treball en equip), emprenedoria (autogestió del projecte)</t>
+    <t>Educació per a la ciutadania (valoració de la diversitat, respecte, resolució de conflictes); competència digital (creació i publicació de contingut) i emprenedoria (planificació i execució d'un projecte comunicatiu).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
-    <t>Activació i plantejament del reto</t>
+    <t>Activació i plantejament del repte</t>
   </si>
   <si>
     <t>1 sessió</t>
   </si>
   <si>
-    <t>Presentació del repte: visualització d'exemples de vídeos/pòdcasts, debat sobre prejudicis lingüístics a Aragó, divisió en equips i pluja d'idees.</t>
-[...2 lines deleted...]
-    <t>Registre inicial d'idees i respostes al debat</t>
+    <t>Es presenta el repte amb exemples de pòdcasts sobre diversitat lingüística. Es fa una pluja d'idees sobre prejudicis i es formen equips. Cada equip tria un enfocament (història, cultura, testimonis). Producte: preguntes inicials i esborrany d'idea.</t>
+  </si>
+  <si>
+    <t>Anotacions individuals i llistat d'idees del grup.</t>
   </si>
   <si>
     <t>Adquisició guiada de sabers</t>
   </si>
   <si>
     <t>2 sessions</t>
   </si>
   <si>
-    <t>Investigació guiada sobre varietats del català a Aragó (fonts, mapes, testimonis), tècniques de producció digital (gravació, entrevistes, edició bàsica), i anàlisi de prejudicis lingüístics.</t>
-[...11 lines deleted...]
-    <t>Guió escrit amb rúbrica de qualitat</t>
+    <t>El alumnado investiga la situació del català a Aragó, les varietats, exemples d'ús i prejudicis. Es treballa el guió (estructura, gèneres) i l'edició de so. Es proporcionen plantilles de guió i fitxes de fonts.</t>
+  </si>
+  <si>
+    <t>Fixes de fonts i esborrany de guió.</t>
+  </si>
+  <si>
+    <t>Aplicació al repte</t>
+  </si>
+  <si>
+    <t>Es realitzen les entrevistes (enregistrament d'àudio) o es cerquen testimonis en l'entorn. S'elabora el guió definitiu incorporant les millores de la fase anterior. Es graven les veus i es treballa la interacció oral.</t>
+  </si>
+  <si>
+    <t>Guió definitiu i enregistraments de veu per episodi.</t>
   </si>
   <si>
     <t>Producció i comunicació</t>
   </si>
   <si>
-    <t>Gravació del vídeo/pòdcast (entrevistes, locucions) i edició amb eines digitals (Audacity, OpenShot, etc.). Assaig i enregistrament final.</t>
-[...2 lines deleted...]
-    <t>Producte digital final (vídeo/pòdcast)</t>
+    <t>Es editen els àudios (talls, música, efectes), es dissenya la portada, es redacta la descripció i es puja a la plataforma. Es prepara una breu presentació per a l'audiència.</t>
+  </si>
+  <si>
+    <t>Pòdcast complet publicat amb metadades.</t>
   </si>
   <si>
     <t>Reflexió i avaluació</t>
   </si>
   <si>
-    <t>Visualització/audició col·lectiva, coavaluació amb rúbrica, reflexió individual sobre l'aprenentatge i canvi d'actituds lingüístiques, propostes de millora.</t>
-[...2 lines deleted...]
-    <t>Fitxa de reflexió i coavaluació</t>
+    <t>Es fa una escolta compartida d'un fragment de cada equip. Es duu a terme una coevaluació amb rúbrica i una autogestió de l'aprenentatge. S'assignen nivells de logro als criteris.</t>
+  </si>
+  <si>
+    <t>Rúbriques d'avaluació (auto i co) i diana d'autovaloració.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>De la dada al debat: investigació sociolingüística al nostre entorn</t>
-[...8 lines deleted...]
-    <t>Realitzar una investigació amb dades pròpies (enquesta, entrevista o observació) sobre els usos lingüístics i les actituds cap al català a la comunitat, i comunicar els resultats en un informe escrit i una exposició oral acompanyada de suports visuals, amb l'objectiu de sensibilitzar sobre la diversitat lingüística i proposar accions de millora.</t>
+    <t>Paraules que compten: enquesta sociolingüística al nostre poble</t>
+  </si>
+  <si>
+    <t>Quant i com es parla el català a la nostra localitat?</t>
+  </si>
+  <si>
+    <t>El Consell Local de la Llengua (o una associació cultural del poble) ha demanat al nostre grup-classe un diagnòstic actualitzat sobre l'ús del català per orientar polítiques de normalització lingüística. Som ciutadans i parlants, i per tant els qui podem generar les dades primàries que necessiten.</t>
+  </si>
+  <si>
+    <t>Dissenyar, aplicar i analitzar una enquesta sociolingüística que permeta conèixer la realitat de l'ús del català al nostre entorn immediat, i comunicar els resultats al Consell Local de la Llengua.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Plantilles d'enquesta (Google Forms o paper)
-[...47 lines deleted...]
-    <t>Rúbriques d'autocoavaluació i coavaluació omplertes, i una fitxa de metacognició individual.</t>
+• Plantilla de qüestionari en paper o digital (Google Forms)
+• Full de càlcul (LibreOffice Calc o Excel)
+• Fitxa resum de les varietats del català aragonès
+• Text de suport: 'Introducció a la sociolingüística' (adaptat)
+• Exemple d'informe de recerca</t>
+  </si>
+  <si>
+    <t>Educació per a la ciutadania (respecte a la diversitat lingüística i cultural, lluita contra prejudicis) i competència digital (tractament de dades amb full de càlcul, presentació digital). Es relaciona amb l'Educació en Valors Cívics i Ètics.</t>
+  </si>
+  <si>
+    <t>Es presenta l'encàrrec del Consell Local de la Llengua. Es debat la pregunta guia i es formulen hipòtesis inicials sobre l'ús del català. Es formen equips de 4-5 persones i s'acota l'àmbit de l'enquesta (poble, barri, grup d'edat).</t>
+  </si>
+  <si>
+    <t>Preguntes i hipòtesis al quadern d'equip.</t>
+  </si>
+  <si>
+    <t>Taller sobre disseny d'enquestes: tipus de preguntes, mostreig, confidencialitat. Es revisen les varietats del català aragonès (fragaí, mequinensà, etc.) i es donen eines per a l'anàlisi de dades (freqüències, percentatges). Cada equip dissenya el qüestionari pilot.</t>
+  </si>
+  <si>
+    <t>Exercicis de disseny de preguntes i interpretació de gràfics.</t>
+  </si>
+  <si>
+    <t>Els equips apliquen l'enquesta a una mostra representativa del poble (familiars, veïns), recullen les dades en un full de càlcul i analitzen els resultats (càlcul de freqüències, gràfics de barres o sectores). Es detecten patrons i possibles relacions.</t>
+  </si>
+  <si>
+    <t>Full de dades i gràfics generats.</t>
+  </si>
+  <si>
+    <t>Cada equip redacta l'informe de recerca seguint una estructura: introducció, metodologia, resultats, discussió, conclusions (amb apartat de reflexió sobre prejudicis). Paral·lelament, preparen una presentació oral de 5-7 minuts amb suport visual per al Consell Local.</t>
+  </si>
+  <si>
+    <t>Esborrany i versió final de l'informe; guió de la presentació.</t>
+  </si>
+  <si>
+    <t>Sessió de presentacions orals davant el Consell Local simulat (o real si hi ha acord previ). Cada equip exposa, rep preguntes i fa coevaluació dels altres grups. Individualment, reflexionen sobre el seu aprenentatge amb una diana d'autoavaluació. El docent assigna nivells de logro a cada criteri.</t>
+  </si>
+  <si>
+    <t>Rúbrica d'avaluació omplerta per equip i diana d'autoavaluació.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Fem parlar els llibres: pòdcast literari col·lectiu</t>
-[...8 lines deleted...]
-    <t>Com podem crear una sèrie de pòdcasts atractiva que faça reviure textos de la literatura aragonesa en català i que connecte amb els oients del nostre entorn?</t>
+    <t>Alça la veu!</t>
+  </si>
+  <si>
+    <t>Pódcast de creació literària en català aragonés</t>
+  </si>
+  <si>
+    <t>El instituto quiere participar en la dinamización del catalán de Aragón en el entorno local. Se propone crear un pódcast literario como herramienta de expresión y difusión cultural.</t>
+  </si>
+  <si>
+    <t>Planificar, escribir, grabar y difundir una serie de episodios de un pódcast literario en catalán, integrando creaciones propias que pongan en valor el dialecto local y aborden temas de interés juvenil.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Fragment seleccionat de ‘Camí de sirga’ de Jesús Moncada
-[...7 lines deleted...]
-    <t>Educació per a la ciutadania (respecte per les varietats lingüístiques i difusió del patrimoni cultural). Competència digital (producció i edició d’àudio). Expressió artística (creació literària i sonora).</t>
+• Plantilla de guion radiofónico
+• Grabadora o teléfonos móviles
+• Ordenadores con editor de audio (Audacity o similar)
+• Ejemplos de pódcast literarios
+• Antología de textos literarios en catalán de Aragón (Desideri Lombarte, etc.)
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación en comunicación, educación para la diversidad lingüística y cultural, uso crítico y creativo de las TIC.</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentació del repte: la biblioteca demana un pòdcast literari. Es visionen exemples de pòdcasts culturals. Es formen equips de 4-5 alumnes. Cada equip tria un autor o tema (ex: la postguerra, l’exili). Es defineixen els criteris de qualitat del producte final.</t>
-[...2 lines deleted...]
-    <t>Actes de les primeres decisions d’equip (autor o tema escollit i justificació oral).</t>
+    <t>Se presenta el reto: crear un pódcast literario en catalán para el entorno. Se escuchan ejemplos de pódcast literarios (como 'Els contes de la lluna' o 'Poesia a la carta') y se realiza una lluvia de ideas sobre temas, formato y destinatarios.</t>
+  </si>
+  <si>
+    <t>Registro de ideas en el cuaderno.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Sessió 1: Taller d’anàlisi literària: lectura guiada d’un text representatiu (per exemple, un fragment de ‘Camí de sirga’ de J. Moncada). Es practica l’extracció de temes, símbols i context. Sessió 2: Taller de guionatge per a pòdcast: estructura, to, ús de la veu, música. Es treballa l’escriptura d’un guió col·lectiu breu sobre un text model.</t>
-[...2 lines deleted...]
-    <t>Fitxa d’anàlisi del text literari (respon a 4 preguntes clau). Esborrany de guió col·lectiu (3 minuts).</t>
+    <t>Se trabaja el guion radiofónico, los recursos estilísticos y los rasgos del catalán aragonés (léxico, fonética). Se leen y analizan fragmentos de autores locales (Desideri Lombarte, etc.) para inspirar la creación literaria.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis y reformulación de textos.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Cada equip aplica els sabers: (a) selecciona i analitza el text literari propi, (b) redacta el guió complet (introducció, lectura comentada, ficció sonora, comiat), (c) prepara la ficció sonora (microrelat original). El docent guia amb rúbrica en procés. Es fa una primera gravació de prova per a autoregular-se.</t>
-[...2 lines deleted...]
-    <t>Guió complet del pòdcast (per escrit). Microrelat original escrit (150-200 paraules). Enregistrament de prova (3 min) per a coavaluació.</t>
+    <t>Por equipos, redactan los guiones de los episodios, incluyendo creaciones literarias propias (microcuentos, poemas, diálogos). Realizan revisión entre pares y mejoran los textos.</t>
+  </si>
+  <si>
+    <t>Borradores de guiones con correcciones.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Enregistrament final i edició: cada equip grava el seu episodi (veu, so, música) i edita amb una aplicació lliure (Audacity o similar). Es prepara una presentació de l’episodi per a l’audiència (targeta promocional digital). Es publiquen els episodis en el web de la biblioteca (amb acord previ).</t>
-[...2 lines deleted...]
-    <t>Fitxer d’àudio del pòdcast complet (20-30 min). Targeta promocional (pòster digital) amb títol, autores, resum.</t>
+    <t>Grabación y edición de los episodios (con Audacity o similar). Se asignan roles: locutor, técnico, editor. Se prepara la carátula y la ficha técnica.</t>
+  </si>
+  <si>
+    <t>Archivos de audio/vídeo de los episodios.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada equip presenta el seu episodi a la resta i recull feedback amb una rúbrica d’audiència. Individualment, cada alumne escriu una reflexió sobre el procés: què ha aprés, què milloraria, com ha contribuït. Es fa una valoració col·lectiva del projecte amb una diana d’avaluació.</t>
-[...2 lines deleted...]
-    <t>Rúbrica d’audiència emplenada (per equip). Reflexió individual escrita (150 paraules). Diana d’avaluació grupal.</t>
+    <t>Escucha colectiva de los episodios, coevaluación mediante rúbrica, autoevaluación y propuestas de mejora. Se planifica la difusión en el centro y a las familias.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y plan de difusión.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1837,717 +1825,717 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>195</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="F2" s="8" t="s">
         <v>299</v>
-      </c>
-[...7 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>4.35</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>4.35</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>4.35</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>4.35</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>4.35</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>4.35</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>4.35</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>4.35</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>4.35</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>4.35</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>6.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>4.35</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>4.35</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>4.35</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>7.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>4.35</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>7.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>4.35</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>8.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>4.35</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>4.35</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.3</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>4.35</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>9.1</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>4.35</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>9.2</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>4.35</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>9.3</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <v>4.35</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>10.1</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <v>4.35</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>10.2</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <v>4.35</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <f>SUM(E3:E25)</f>
         <v>100.049999999999969</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="8" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
@@ -2575,1045 +2563,1045 @@
       <c r="R1" s="8">
         <v>8.1</v>
       </c>
       <c r="S1" s="8">
         <v>8.2</v>
       </c>
       <c r="T1" s="8">
         <v>8.3</v>
       </c>
       <c r="U1" s="8">
         <v>9.1</v>
       </c>
       <c r="V1" s="8">
         <v>9.2</v>
       </c>
       <c r="W1" s="8">
         <v>9.3</v>
       </c>
       <c r="X1" s="8">
         <v>10.1</v>
       </c>
       <c r="Y1" s="8">
         <v>10.2</v>
       </c>
       <c r="Z1" s="8" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="AA1" s="8" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="7" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Y2),"")</f>
         <v/>
       </c>
       <c r="AA2" s="7"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="7" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Y3),"")</f>
         <v/>
       </c>
       <c r="AA3" s="7"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="7" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Y4),"")</f>
         <v/>
       </c>
       <c r="AA4" s="7"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="7" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Y5),"")</f>
         <v/>
       </c>
       <c r="AA5" s="7"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="7" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Y6),"")</f>
         <v/>
       </c>
       <c r="AA6" s="7"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="7" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Y7),"")</f>
         <v/>
       </c>
       <c r="AA7" s="7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="7" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Y8),"")</f>
         <v/>
       </c>
       <c r="AA8" s="7"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="7" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Y9),"")</f>
         <v/>
       </c>
       <c r="AA9" s="7"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="7" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Y10),"")</f>
         <v/>
       </c>
       <c r="AA10" s="7"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="7" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Y11),"")</f>
         <v/>
       </c>
       <c r="AA11" s="7"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="7" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Y12),"")</f>
         <v/>
       </c>
       <c r="AA12" s="7"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="7" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Y13),"")</f>
         <v/>
       </c>
       <c r="AA13" s="7"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="7" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Y14),"")</f>
         <v/>
       </c>
       <c r="AA14" s="7"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="7" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Y15),"")</f>
         <v/>
       </c>
       <c r="AA15" s="7"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="7" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Y16),"")</f>
         <v/>
       </c>
       <c r="AA16" s="7"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="7" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Y17),"")</f>
         <v/>
       </c>
       <c r="AA17" s="7"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="7" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Y18),"")</f>
         <v/>
       </c>
       <c r="AA18" s="7"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="7" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Y19),"")</f>
         <v/>
       </c>
       <c r="AA19" s="7"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="7" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Y20),"")</f>
         <v/>
       </c>
       <c r="AA20" s="7"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="7" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Y21),"")</f>
         <v/>
       </c>
       <c r="AA21" s="7"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="7" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Y22),"")</f>
         <v/>
       </c>
       <c r="AA22" s="7"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="7" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Y23),"")</f>
         <v/>
       </c>
       <c r="AA23" s="7"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="7" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Y24),"")</f>
         <v/>
       </c>
       <c r="AA24" s="7"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="7" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Y25),"")</f>
         <v/>
       </c>
       <c r="AA25" s="7"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="7" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Y26),"")</f>
         <v/>
       </c>
       <c r="AA26" s="7"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="7" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Y27),"")</f>
         <v/>
       </c>
       <c r="AA27" s="7"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="7" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Y28),"")</f>
         <v/>
       </c>
       <c r="AA28" s="7"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="7" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Y29),"")</f>
         <v/>
       </c>
       <c r="AA29" s="7"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="7" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Y30),"")</f>
         <v/>
       </c>
       <c r="AA30" s="7"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="7" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -7993,347 +7981,347 @@
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>96</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>199</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>200</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>201</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>227</v>
+        <v>203</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>207</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>214</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>189</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>191</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>193</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>195</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>197</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>96</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>199</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>200</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>201</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>247</v>
-      </c>
-[...7 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>251</v>
-      </c>
-[...7 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>255</v>
-      </c>
-[...7 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>