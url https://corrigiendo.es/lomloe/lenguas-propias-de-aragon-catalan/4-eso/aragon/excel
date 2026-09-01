--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 15:09</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Lenguas Propias de Aragón: Catalán en 4º ESO; se aplica el currículo estatal sin cambios.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lenguas propias de aragon catalan</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el currículo estatal del RD 217/2022 para 4º ESO en Lenguas Propias de Aragón: Catalán, sin modificaciones ni adiciones autonómicas.</t>
   </si>