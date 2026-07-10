--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="488">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="486">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Literatura dramatica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:32</t>
+    <t>10/07/2026 20:17</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo estatal del RD 217/2022 para Literatura Dramática.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Literatura dramatica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, todos los criterios de evaluación y competencias específicas coinciden con la base estatal.</t>
   </si>
@@ -853,270 +853,261 @@
 • El teatro habla del teatro: metaficción teatral.
 • Relación entre los elementos constitutivos del género dramático y la construcción del sentido de la obra. Efectos en la recepción de sus recursos expresivos. La interacción con el público.
 • Establecimiento de vínculos intertextuales entre obras y otras manifestaciones artísticas en función de temas, tópicos, estructuras y lenguajes. Elementos de continuidad y ruptura.
 • Expresión argumentada de la interpretación de obras y fragmentos dramáticos, integrando los diferentes aspectos analizados y atendiendo a sus valores culturales, éticos y estéticos. La reseña teatral.
 • Creación de textos teatrales a partir de la apropiación de las convenciones del lenguaje literario y en referencia a modelos dados (imitación, transformación, continuación, etc.).</t>
   </si>
   <si>
     <t>3.2: Desarrollar proyectos de investigación que den lugar a una exposición oral, un ensayo o una presenta
 4.1: Crear textos teatrales personales o colectivos con intención literaria y conciencia de estilo
 5.2: Elaborar comentarios críticos o reseñas de textos teatrales, ya sean orales o escritos</t>
   </si>
   <si>
     <t>CE.LD.4
 CE.LD.3</t>
   </si>
   <si>
     <t>Portfolio de creación dramática, reseña teatral crítica y proyecto final de investigación sobre vanguardias.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Desvela el teatro: analiza, compara y publica</t>
+    <t>Voces silenciadas: reinterpretar el canon teatral desde Aragón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un blog colaborativo de crítica teatral con perspectiva de género</t>
+    <t>Un podcast sobre autoras dramáticas y su lugar en la escena</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 2.º Bachillerato de la asignatura Literatura Dramática en un centro de Aragón. Dispone de 3 horas semanales y acceso a biblioteca de aula y recursos digitales. La SDA se desarrolla durante el primer trimestre.</t>
+    <t>El aula de 2.º de Bachillerato de Literatura Dramática se enfrenta a un canon que tradicionalmente ha excluido a las mujeres y a creadores de contextos no occidentales. El centro quiere impulsar una mirada crítica y diversa, y el alumnado asume el rol de divulgadores culturales.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Elaborar un blog digital que analice y compare obras teatrales de distintas épocas y contextos, visibilizando autoras y personajes femeninos, e incluyendo una entrada dedicada al teatro aragonés. El blog deberá ser presentado a una audiencia real y fomentar la participación de otros estudiantes.</t>
+    <t>Investigar, comparar y crear contenidos dramáticos para producir un podcast que ponga en valor a una autora teatral (aragonesa o de otro contexto) frente a un autor canónico, incluyendo una creación original.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Bibliografía de obras teatrales (clásicas: Lorca, Calderón; contemporáneas: H. Müller, S. Sarah; aragonesas: F. Seral, A. de Guzmán)
-[...4 lines deleted...]
-• Documentación sobre teatro aragonés (web del Gobierno de Aragón, Teatro Principal)</t>
+• Fichas de análisis de obras teatrales
+• Guía de grabación y edición de podcast
+• Ejemplos de podcasts teatrales (Radio Teatro, El Cartel)
+• Biblioteca del centro y recursos digitales para investigación de autoras
+• Software: Audacity o similar, micrófonos, auriculares</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en igualdad de género (visibilización de autoras), patrimonio cultural aragonés, competencia digital (creación y gestión del blog), comunicación lingüística (expresión escrita y oral), aprender a aprender (planificación y autoevaluación).</t>
+    <t>Educación en igualdad de género, competencia digital, conciencia crítica sobre el canon cultural.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un blog de crítica teatral. Se visiona un fragmento de una obra clásica y otra contemporánea, y se debate sobre la presencia femenina en el canon. Se forman grupos de 4-5 alumnos y se asignan roles. Se entrega una guía con criterios de evaluación.</t>
-[...2 lines deleted...]
-    <t>Registro de ideas previas en una pizarra colaborativa digital.</t>
+    <t>Se presenta la pregunta guía y el reto: crear un podcast sobre autoras invisibilizadas. Se muestran ejemplos de podcasts teatrales. El alumnado debate sobre el canon y forma equipos.</t>
+  </si>
+  <si>
+    <t>Notas iniciales en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Se analizan ejemplos de crítica teatral (blog, artículo, vídeo). Se trabajan los elementos del libreto: estructura, diálogo, didascalias. Se profundiza en el contexto histórico y social de obras seleccionadas (clásicas y contemporáneas). Se introduce la perspectiva de género en la dramaturgia.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de comprensión estructurada y anotaciones en diario de aprendizaje.</t>
+    <t>Se trabajan los elementos del género dramático (estructura, diálogo, acotaciones) mediante análisis de fragmentos de obras canónicas y de autoras seleccionadas. Se introduce la investigación sobre la autora (biografía, contexto histórico, recepción).</t>
+  </si>
+  <si>
+    <t>Ficha de análisis comparativo de dos obras.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los grupos investigan sobre obras y autoras asignadas. Contactan con el Teatro Principal de Zaragoza o la Casa de las Letras (virtualmente). Redactan borradores de las entradas del blog: análisis individual, comparación entre obras, y reseña de autora aragonesa. Reciben retroalimentación del docente.</t>
-[...2 lines deleted...]
-    <t>Borrón de texto, esquema comparativo, ficha de investigación.</t>
+    <t>Cada equipo escribe una microescena original (aprox. 3 min) inspirada en la autora trabajada o que dialogue con el canon. También redacta el comentario crítico y estructura el podcast.</t>
+  </si>
+  <si>
+    <t>Guion literario del podcast (incluye microescena, análisis y comentario).</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Creación del blog en plataforma (Blogger o WordPress). Se suben las entradas con soporte multimedia (imágenes, grabaciones de audio de lecturas dramatizadas, vídeos breves). Se realiza una coevaluación entre grupos siguiendo una rúbrica. Se prepara la presentación a la audiencia.</t>
-[...2 lines deleted...]
-    <t>Blog publicado con entradas completas y comentarios de coevaluación.</t>
+    <t>Grabación del podcast: presentación, análisis, interpretación de la microescena, comentario crítico y despedida. Se usan herramientas de grabación y edición sencillas (Audacity, Anchor). Se añaden efectos sonoros y música.</t>
+  </si>
+  <si>
+    <t>Archivo de audio (MP3) del episodio final.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Presentación del blog a estudiantes de 1.º de Bachillerato y miembros de la asociación 'Teatro en las Aulas'. Turno de preguntas y debate. Los alumnos completan una autoevaluación y reflexión sobre su aprendizaje. Se recoge feedback de la audiencia.</t>
-[...2 lines deleted...]
-    <t>Grabación de la presentación, autoevaluaciones escritas, cuestionario de satisfacción.</t>
+    <t>Audición de los podcasts en clase, coevaluación con rúbrica y autoevaluación. Cada equipo asigna niveles de logro a los criterios trabajados y reflexiona sobre el proceso.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos en escena: investiga el teatro desde la evidencia</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar datos reales sobre el teatro en Aragón para diseñar una programación teatral que atraiga a nuevos públicos y refleje la diversidad de la sociedad actual, incluyendo la perspectiva de género?</t>
+    <t>El pulso del público</t>
+  </si>
+  <si>
+    <t>Un estudio de audiencia para el Teatro Principal de Zaragoza</t>
+  </si>
+  <si>
+    <t>El departamento de programación del Teatro Principal de Zaragoza desea renovar su oferta juvenil y necesita datos reales sobre cómo las obras actuales afectan emocionalmente al público adolescente. Se ha solicitado a nuestro instituto un estudio piloto que sirva como modelo para futuras investigaciones de audiencia.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y comunicar un estudio de audiencia que analice la respuesta emocional y la percepción de género de una obra teatral contemporánea representada en el Teatro Principal de Zaragoza, utilizando encuestas y grupos de discusión como métodos de recogida de datos primarios.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet
-[...40 lines deleted...]
-    <t>Diario de aprendizaje, rúbrica de autoevaluación, notas de observación del docente.</t>
+• Fragmento de obra teatral contemporánea (en vídeo o lectura dramatizada)
+• Plantilla de encuesta (Google Forms o papel)
+• Hoja de cálculo (Excel) para análisis de datos
+• Guía de ética en investigación social
+• Fichas sobre el Teatro Principal de Zaragoza (historia y programación)
+• Rúbrica de evaluación de la presentación e informe</t>
+  </si>
+  <si>
+    <t>Educación en igualdad de género, competencia digital, tratamiento de la información y competencia comunicativa.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Teatro Principal y se visiona un fragmento de la obra seleccionada (ej. 'La casa de la fuerza' de Angélica Liddell o una obra de una autora aragonesa contemporánea). Se debate la pregunta guía y se forman equipos de investigación. Cada equipo escribe sus primeras hipótesis sobre el impacto emocional y de género.</t>
+  </si>
+  <si>
+    <t>Diario de aprendizaje con hipótesis iniciales y preguntas que surgen.</t>
+  </si>
+  <si>
+    <t>Taller sobre metodología de investigación social: diseño de encuestas, ética, tipos de preguntas. Se analiza la estructura dramática de la obra (actos, personajes, conflicto) para vincular los elementos teatrales con las posibles respuestas emocionales. Se elabora un borrador de encuesta y un guion para el grupo de discusión.</t>
+  </si>
+  <si>
+    <t>Borrador de encuesta y guion revisados por el docente.</t>
+  </si>
+  <si>
+    <t>Los equipos aplican la encuesta a una muestra del centro (alumnado de otros cursos) y, si es posible, la comparten en redes sociales del teatro simulado. Realizan un grupo de discusión con voluntarios. Recogen y depuran los datos, elaboran tablas y gráficos con hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Datos brutos y gráficos preliminares.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe de investigación y prepara la presentación multimodal con contextualización histórica (Teatro Principal), metodología, resultados, análisis de género y propuestas para la programación. Se realizan ensayos con coevaluación entre equipos.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y presentación.</t>
+  </si>
+  <si>
+    <t>Presentación oral de cada equipo ante el resto de la clase, que actúa como 'equipo de programación'. Se reciben preguntas. Se aplica la rúbrica de evaluación (autoevaluación, coevaluación y heteroevaluación). Reflexión grupal sobre el proceso y los aprendizajes.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y reflexión escrita individual.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Dramaturgas en escena: crea y representa tu obra</t>
-[...8 lines deleted...]
-    <t>Crear y representar una breve obra teatral (10-15 min) inspirada en una autora dramática relevante, reinterpretando un tema desde una perspectiva contemporánea y aragonesa, y presentarla ante una audiencia comunitaria.</t>
+    <t>El teatro sale a la calle</t>
+  </si>
+  <si>
+    <t>Creación y representación de una obra sobre la despoblación aragonesa</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que en una residencia de ancianos cercana al centro hay personas que emigraron de sus pueblos hace décadas por falta de oportunidades, y muchas echan de menos la vida rural. Se propone crear una obra de teatro original que dé voz a sus recuerdos y que pueda representarse en la propia residencia.</t>
+  </si>
+  <si>
+    <t>Crear una obra teatral breve (10-15 minutos) a partir de testimonios orales o investigaciones sobre la despoblación, escribirla atendiendo a los elementos del género, y representarla ante un público real de la residencia para generar un vínculo intergeneracional.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Antología de fragmentos de autoras dramáticas (Sor Juana, C. Churchill, A. Liddell, etc.)
-[...40 lines deleted...]
-    <t>Registro de la conversación (criterio 2.3) y reflexión escrita individual.</t>
+• Fotocopias de fragmentos de 'La casa de Bernarda Alba' de Federico García Lorca
+• Artículos sobre despoblación en Aragón (IAEST, prensa local)
+• Plantilla de análisis de elementos dramáticos
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación emocional (empatía con mayores), conciencia social (despoblación), y expresión artística (teatro).</t>
+  </si>
+  <si>
+    <t>Se presenta la noticia de la despoblación en Aragón y la posibilidad de hacer una obra para la residencia. Se visiona un fragmento de 'La casa de Bernarda Alba' para hablar de cómo el teatro aborda problemas sociales. Se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas sobre posibles temas y enfoques.</t>
+  </si>
+  <si>
+    <t>Se estudian los elementos del drama (estructura, diálogo, acotaciones, etc.) y se analiza una obra breve modelo. Se investiga sobre la despoblación en Aragón mediante artículos y testimonios.</t>
+  </si>
+  <si>
+    <t>Cuestionario sobre elementos dramáticos.</t>
+  </si>
+  <si>
+    <t>Por equipos, escriben el borrador de la obra: definen personajes, conflicto, estructura. Se realizan lecturas en clase y se recibe feed-back del profesor y compañeros.</t>
+  </si>
+  <si>
+    <t>Borrador del texto dramático con correcciones.</t>
+  </si>
+  <si>
+    <t>Cada equipo finaliza el texto definitivo y redacta la memoria dramática (análisis según criterios 1.1 y 3.1). Se prepara una lectura dramatizada o una representación sencilla para la residencia (sin vestuario ni decorados complejos).</t>
+  </si>
+  <si>
+    <t>Texto definitivo y memoria escrita.</t>
+  </si>
+  <si>
+    <t>Se realiza la representación en la residencia (o en el centro si no es posible). Después, cada alumno redacta su reflexión personal (criterio 2.1). Coevaluación entre equipos y autoevaluación mediante rúbrica. Se asignan niveles de logro.</t>
+  </si>
+  <si>
+    <t>Reflexión personal y rúbrica cumplimentada.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer versiones dramatizadas en audio o vídeo de las obras junto con el texto escrito, destacando elementos como la entonación, el ritmo y la gestualidad.
@@ -2296,1454 +2287,1454 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>188</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>364</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>367</v>
-      </c>
-[...4 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>370</v>
-      </c>
-[...4 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>373</v>
-      </c>
-[...4 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>376</v>
-      </c>
-[...4 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>379</v>
-      </c>
-[...4 lines deleted...]
-        <v>381</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>383</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>386</v>
-      </c>
-[...4 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>392</v>
-      </c>
-[...4 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>395</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>260</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>400</v>
-      </c>
-[...4 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>403</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>406</v>
-      </c>
-[...4 lines deleted...]
-        <v>408</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>149</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>266</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>413</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>414</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>417</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="E5" s="7" t="s">
         <v>421</v>
-      </c>
-[...7 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>425</v>
-      </c>
-[...4 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="E7" s="7" t="s">
         <v>428</v>
-      </c>
-[...7 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>431</v>
-      </c>
-[...7 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>434</v>
-      </c>
-[...7 lines deleted...]
-        <v>436</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>436</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>437</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>438</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>439</v>
-      </c>
-[...4 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="D6" s="9">
         <v>6.67</v>
       </c>
       <c r="E6" s="9">
         <v>6.67</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="D7" s="9">
         <v>6.67</v>
       </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="D8" s="9">
         <v>6.67</v>
       </c>
       <c r="E8" s="9">
         <v>6.67</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="D9" s="9">
         <v>6.67</v>
       </c>
       <c r="E9" s="9">
         <v>6.67</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="D10" s="9">
         <v>6.67</v>
       </c>
       <c r="E10" s="9">
         <v>6.67</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="D11" s="9">
         <v>25.0</v>
       </c>
       <c r="E11" s="9">
         <v>25.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="D12" s="9">
         <v>12.5</v>
       </c>
       <c r="E12" s="9">
         <v>12.5</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="D13" s="9">
         <v>12.5</v>
       </c>
       <c r="E13" s="9">
         <v>12.5</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <f>SUM(E3:E13)</f>
         <v>110.02000000000001</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:O31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="8" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>3.3</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>5.2</v>
       </c>
       <c r="N1" s="8" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="O1" s="8" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="7" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:M2),"")</f>
         <v/>
       </c>
       <c r="O2" s="7"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="7" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:M3),"")</f>
         <v/>
       </c>
       <c r="O3" s="7"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="7" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:M4),"")</f>
         <v/>
       </c>
       <c r="O4" s="7"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="7" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:M5),"")</f>
         <v/>
       </c>
       <c r="O5" s="7"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="7" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:M6),"")</f>
         <v/>
       </c>
       <c r="O6" s="7"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="7" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:M7),"")</f>
         <v/>
       </c>
       <c r="O7" s="7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="7" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:M8),"")</f>
         <v/>
       </c>
       <c r="O8" s="7"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="7" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:M9),"")</f>
         <v/>
       </c>
       <c r="O9" s="7"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="7" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:M10),"")</f>
         <v/>
       </c>
       <c r="O10" s="7"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="7" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:M11),"")</f>
         <v/>
       </c>
       <c r="O11" s="7"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="7" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:M12),"")</f>
         <v/>
       </c>
       <c r="O12" s="7"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="7" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:M13),"")</f>
         <v/>
       </c>
       <c r="O13" s="7"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="7" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:M14),"")</f>
         <v/>
       </c>
       <c r="O14" s="7"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="7" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:M15),"")</f>
         <v/>
       </c>
       <c r="O15" s="7"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="7" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:M16),"")</f>
         <v/>
       </c>
       <c r="O16" s="7"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="7" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:M17),"")</f>
         <v/>
       </c>
       <c r="O17" s="7"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="7" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:M18),"")</f>
         <v/>
       </c>
       <c r="O18" s="7"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="7" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:M19),"")</f>
         <v/>
       </c>
       <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="7" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:M20),"")</f>
         <v/>
       </c>
       <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="7" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:M21),"")</f>
         <v/>
       </c>
       <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="7" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:M22),"")</f>
         <v/>
       </c>
       <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="7" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:M23),"")</f>
         <v/>
       </c>
       <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="7" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:M24),"")</f>
         <v/>
       </c>
       <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="7" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:M25),"")</f>
         <v/>
       </c>
       <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="7" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:M26),"")</f>
         <v/>
       </c>
       <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="7" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:M27),"")</f>
         <v/>
       </c>
       <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="7" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:M28),"")</f>
         <v/>
       </c>
       <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="7" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:M29),"")</f>
         <v/>
       </c>
       <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="7" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:M30),"")</f>
         <v/>
       </c>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="7" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:M31),"")</f>
         <v/>
       </c>
       <c r="O31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="330">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
@@ -7009,276 +7000,276 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>268</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>292</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>272</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>294</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>276</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>294</v>
+        <v>273</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>279</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>254</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>258</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>260</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>262</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>149</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>264</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>265</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>266</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>268</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>272</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>276</v>
       </c>
       <c r="C37" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>314</v>
-      </c>
-[...4 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>279</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7287,278 +7278,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>188</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>322</v>
-      </c>
-[...4 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>325</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>326</v>
-      </c>
-[...4 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>332</v>
-      </c>
-[...4 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>335</v>
-      </c>
-[...7 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>342</v>
-      </c>
-[...7 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>349</v>
-      </c>
-[...7 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>356</v>
-      </c>
-[...7 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>