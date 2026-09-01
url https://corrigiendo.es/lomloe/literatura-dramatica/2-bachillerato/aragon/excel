--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:17</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo estatal del RD 217/2022 para Literatura Dramática.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Literatura dramatica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, todos los criterios de evaluación y competencias específicas coinciden con la base estatal.</t>
   </si>