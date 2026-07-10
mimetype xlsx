--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:48</t>
+    <t>10/07/2026 20:17</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica el RD 243/2022. Los documentos no oficiales muestran una modificación en la redacción de CE5, pero sin valor normativo.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Literatura dramatica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato, al no existir decreto autonómico publicado.</t>
   </si>
@@ -868,267 +868,265 @@
     <t xml:space="preserve">
 • Teatro comprometido: teatro político, teatro documento, teatro épico, etc.
 • Imaginar el mundo: comedia de magia, simbolismo, vanguardias, teatro posdramático, etc.
 • El teatro habla del teatro: metaficción teatral.
 • Siglos XX y XXI: de las vanguardias al teatro posdramático. La tradición clásica y realista en el teatro norteamericano.
 • Otras dramaturgias: aproximación a la literatura dramática asiática y latinoamericana.</t>
   </si>
   <si>
     <t>2.3: Participar en conversaciones literarias de manera que se compartan las propias experiencias de lectura.
 4.1: Crear textos teatrales personales o colectivos con intención literaria y conciencia de estilo.
 5.2: Elaborar comentarios críticos o reseñas de textos teatrales, ya sean orales o escritos.</t>
   </si>
   <si>
     <t>CE.4: Emplear las capacidades expresivas y creativas necesarias para la recreación o creación de textos dramáticos.</t>
   </si>
   <si>
     <t>Rúbrica de creación literaria (libreto original), reseña crítica de una obra contemporánea y debate final sobre el canon universal.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Analiza, compara, comparte: tu podcast de crítica teatral</t>
+    <t>Da voz al teatro áureo: un podcast sobre Lope y Calderón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un podcast sobre una obra clásica y su puesta en escena actual en Madrid</t>
+    <t>Análisis, comparación y creación dramática en un episodio sonoro</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Situación de aprendizaje para 2.º de Bachillerato en un centro de Madrid. Los alumnos asisten a una representación teatral o visionan un montaje digital de una obra clásica (p.ej., 'La casa de Bernarda Alba' de Lorca) en un teatro madrileño (Teatro Español o de la Abadía) y la comparan con el texto original. El reto consiste en elaborar un podcast de crítica teatral dirigido a oyentes de un canal cultural juvenil del instituto.</t>
+    <t>El instituto organiza una Semana Cultural con el lema 'Madrid y las letras'. Se invita al alumnado a contribuir con contenidos digitales que acerquen el patrimonio teatral madrileño al resto de la comunidad educativa.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo puedes analizar y comparar una obra dramática clásica con una puesta en escena actual madrileña, y comunicar tu interpretación crítica en un podcast que interese a un público joven?</t>
+    <t>Crear un episodio de podcast que analice una obra de Lope o Calderón, la compare con una adaptación contemporánea (escénica, fílmica o digital) y presente una escena original creada por el alumnado inspirada en la obra, todo ello con el objetivo de acercar el teatro del Siglo de Oro a una audiencia de jóvenes.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Texto completo de la obra clásica (La casa de Bernarda Alba u otra)
-[...4 lines deleted...]
-• Acceso a plataforma de publicación (soundcloud, anchor, blog del centro)</t>
+• Antología de fragmentos de Lope y Calderón
+• Ejemplos de podcasts culturales
+• Software de edición de audio (Audacity, GarageBand)
+• Micrófonos y ordenadores
+• Rúbrica de evaluación
+• Plantilla de guión de podcast</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en comunicación audiovisual (producción y edición de audio). Competencia digital (uso de herramientas de grabación y edición). Conciencia y expresión cultural (teatro como patrimonio). Aprendizaje social y cívico (trabajo en equipo, diálogo crítico).</t>
+    <t>Competencia digital (producción de podcast), conciencia y expresiones culturales (patrimonio teatral), y competencia en comunicación lingüística (escritura creativa y argumentación).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un podcast de crítica teatral. Visionado de un fragmento de una obra clásica (p.ej., 'La casa de Bernarda Alba') y de una escena de un montaje actual. Debate: ¿qué cambia? ¿Cómo se interpreta hoy? Análisis del género podcast y escucha de ejemplos. Se forman equipos de 3-4 alumnos y se asignan roles (guionista, editor, locutor, investigador).</t>
-[...2 lines deleted...]
-    <t>Ideas iniciales en un mapa mental colaborativo; preguntas guía del docente.</t>
+    <t>Se presenta el reto: crear un podcast para la Semana Cultural. Se lanza la pregunta guía y se forman equipos de 3-4 personas. El alumnado decide qué obra de Lope o Calderón trabajará (entre una selección) y establece hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Cuaderno con ideas iniciales y elección de obra.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Sesión 1: Se explica la estructura del texto dramático (actos, diálogos, acotaciones) mediante ejemplos de 'El burlador de Sevilla' o 'La vida es sueño'. Sesión 2: Se analizan fragmentos, se habla de contexto histórico y se introducen criterios de comparación. Se inicia la escucha de ejemplos de podcasts culturales.</t>
+  </si>
+  <si>
+    <t>Análisis escrito de un fragmento (estructura interna y contexto).</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Sesión 1: El alumnado investiga la obra elegida y busca una adaptación contemporánea (teatral, fílmica). Comparan ambos textos y comienzan a esbozar la escena original. Sesión 2: Redactan el guión del podcast y la escena original, integrando el análisis y la comparación.</t>
+  </si>
+  <si>
+    <t>Borrador del guión del podcast y esbozo de la escena.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Sesión 1: Grabación de las voces y efectos sonoros. Sesión 2: Edición del audio (cortar, mezclar, añadir música o efectos) y montaje final.</t>
+  </si>
+  <si>
+    <t>Archivo de audio editado y guión final.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Los equipos presentan su podcast al resto de la clase (o se escucha en grupo). Se realiza coevaluación y autoevaluación con la rúbrica. Se asigna nivel de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>El teatro que Madrid necesita: una investigación de audiencia</t>
+  </si>
+  <si>
+    <t>Análisis de datos propios para programar con sentido</t>
+  </si>
+  <si>
+    <t>El Teatro Español (o similar) quiere renovar su programación para atraer a jóvenes entre 16 y 25 años. Necesitan un estudio de audiencia que analice gustos, barreras y preferencias, y una propuesta basada en datos primarios recogidos por el alumnado.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos teatrales entre el alumnado del centro, analizar los resultados y elaborar un informe con propuestas de programación de dos obras dramáticas contemporáneas (una española y una no occidental) que respondan a los datos obtenidos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de encuesta (Google Forms o papel)
+• Hoja de cálculo para volcado y gráficos (Excel o Calc)
+• Fichas de análisis de obras dramáticas
+• Listado de obras contemporáneas (españolas y no occidentales) con fragmentos o vídeos
+• Rúbricas de evaluación de cada criterio
+• Diana de autoevaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación cultural), tratamiento crítico de datos y fomento de la lectura.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la comisión del teatro. Se visiona un fragmento de una obra contemporánea y se debate: ¿qué teatro atrae a los jóvenes? Se formula la pregunta guía y se constituyen grupos de investigación. Cada grupo elige un género o temática (p. ej., drama social, comedia, teatro documental).</t>
+  </si>
+  <si>
+    <t>Notas de la lluvia de ideas inicial.</t>
+  </si>
+  <si>
+    <t>Talleres simultáneos: (a) elementos del texto dramático y cómo analizarlos; (b) diseño de encuestas y principios de investigación social; (c) breve recorrido por el teatro contemporáneo español y no occidental. El alumnado prepara un borrador de encuesta y selecciona dos obras candidatas (una española y una no occidental) de una lista orientativa proporcionada por el docente.</t>
+  </si>
+  <si>
+    <t>Borrador de encuesta y ficha de las obras seleccionadas.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Taller sobre elementos del libreto: actos, diálogos, acotaciones. Lectura compartida de la obra clásica seleccionada. Análisis de la puesta en escena actual: visionado del montaje (grabación o asistencia virtual). Uso de recursos de la Comunidad de Madrid (cartelera teatral, archivos). Cada equipo investiga el contexto histórico de la obra y del montaje.</t>
-[...47 lines deleted...]
-    <t>¿Cómo influye el género en la representación teatral? A partir de datos estadísticos (número de obras estrenadas, personajes femeninos, autoría) y del análisis de obras dramáticas del siglo XX-XXI, el alumnado deberá elaborar una exposición multimodal que visibilice desigualdades y proponga una ampliación del canon dramático con obras escritas por mujeres o con protagonismo femenino relevante.</t>
+    <t>Aplican la encuesta a una muestra representativa del centro (al menos 30 respuestas). Vuelcan los datos en una hoja de cálculo y los analizan mediante frecuencias, cruces de variables y gráficos. Paralelamente, comienzan a analizar las dos obras seleccionadas (lectura de fragmentos o visionado de escenas).</t>
+  </si>
+  <si>
+    <t>Base de datos con respuestas y gráficos preliminares.</t>
+  </si>
+  <si>
+    <t>Redactan el informe de investigación que incluye: introducción, metodología, resultados, interpretación personal de las obras (criterio 2.1), investigación sobre la autora o contexto no occidental (criterio 5.1) y propuesta de programación justificada. Preparan una presentación multimodal (PPT, Genially, etc.) para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación terminados.</t>
+  </si>
+  <si>
+    <t>Celebración del acto de defensa ante la comisión simulada (otros profesores, familias o compañeros). Cada equipo presenta su propuesta y responde a preguntas. Se realiza coevaluación entre equipos y autoevaluación con diana. El docente asigna niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Teatro para el cambio: dramatiza una cuestión vecinal</t>
+  </si>
+  <si>
+    <t>Creación y representación de una pieza teatral sobre una problemática local</t>
+  </si>
+  <si>
+    <t>El barrio donde se ubica el instituto tiene carencias culturales y sociales; el alumnado detecta un tema que afecta a la comunidad (soledad de mayores, falta de zonas verdes, etc.). Se propone crear una breve obra teatral que aborde ese tema y representarla en un espacio real del entorno para generar conciencia y diálogo.</t>
+  </si>
+  <si>
+    <t>Crear y representar una pieza teatral original de 10-15 minutos que trate una problemática del barrio, con el objetivo de sensibilizar y abrir un debate con el público asistente.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Fragmentos de 'La casa de Bernarda Alba' y 'Nuestra cocina'
-[...94 lines deleted...]
-    <t>Rúbricas cumplimentadas, grabación del debate.</t>
+• Obras teatrales breves de temática social (fragmentos)
+• Espacio para la representación (centro cultural, residencia, etc.)
+• Vestuario básico y atrezzo sencillo
+• Cámara de vídeo o móvil para grabar</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía y la convivencia, sensibilización social.</t>
+  </si>
+  <si>
+    <t>Presentación del reto: crear y representar una obra teatral sobre una problemática del barrio. Lluvia de ideas sobre problemas locales y selección de uno por grupo.</t>
+  </si>
+  <si>
+    <t>Lista de problemáticas identificadas y el problema seleccionado.</t>
+  </si>
+  <si>
+    <t>Estudio de obras teatrales que abordan temas sociales (ej. fragmentos de Lorca, Buero Vallejo, obras contemporáneas). Análisis de elementos dramáticos y cómo tratan el tema.</t>
+  </si>
+  <si>
+    <t>Dossier con análisis de dos obras.</t>
+  </si>
+  <si>
+    <t>Escritura colectiva del guion original, asignación de roles y ensayos. Se lee en voz alta para ajustar el texto y las emociones.</t>
+  </si>
+  <si>
+    <t>Borrador del guion y grabación de ensayos (para observación de lectura).</t>
+  </si>
+  <si>
+    <t>Representación de la obra ante la audiencia real en el espacio acordado (centro cultural, residencia, etc.). Se graba la representación si se autoriza.</t>
+  </si>
+  <si>
+    <t>Representación (vídeo o acta de asistencia y valoración del público).</t>
+  </si>
+  <si>
+    <t>Debate con el público sobre el tema y la obra. Coevaluación entre grupos y autoevaluación individual mediante rúbricas. Asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Registro del debate y rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer versiones dramatizadas en audio o vídeo de las obras junto con el texto escrito, destacando elementos como la entonación, el ritmo y la gestualidad.
 • Proporcionar mapas conceptuales interactivos que relacionen los elementos internos del género (estructura, personajes, conflicto) con su contexto histórico y cultural.
 • Facilitar fragmentos de obras en formatos accesibles (letra ampliada, audiodescripción) y con notas explicativas sobre referencias culturales o léxico específico.</t>
   </si>
@@ -6986,233 +6984,233 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>283</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>285</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>286</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>260</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>262</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>264</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>266</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>149</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>272</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>274</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>278</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>286</v>
+        <v>302</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>303</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>285</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>307</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>309</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>260</v>
@@ -7288,99 +7286,99 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>274</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>316</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>278</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>318</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>286</v>
+        <v>302</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>320</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>285</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>322</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>324</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>325</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>