--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:17</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica el RD 243/2022. Los documentos no oficiales muestran una modificación en la redacción de CE5, pero sin valor normativo.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Literatura dramatica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato, al no existir decreto autonómico publicado.</t>
   </si>