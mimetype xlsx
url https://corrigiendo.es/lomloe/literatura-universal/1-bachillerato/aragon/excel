--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:37</t>
+    <t>10/07/2026 20:22</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal sin añadidos ni modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Literatura universal</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegramente los criterios de evaluación y saberes básicos del Real Decreto 243/2022.</t>
   </si>
@@ -808,266 +808,263 @@
 • 1.3. Mundos ilustrados: cómic y novela gráfica.
 • 1.3. Mundos abreviados: microliteratura.
 • 1.3. Mundos digitalizados: ciberliteratura, literatura digital o literatura electrónica.
 • 1.3. El arte como compromiso: el ensayo. La literatura de ideas.
 • 1.4. El ser humano, los animales y la naturaleza: admiración, sobrecogimiento, denuncia. Poesía, narrativa y ensayo.</t>
   </si>
   <si>
     <t>1.2: Crear textos personales o colectivos con intención literaria y conciencia de estilo.
 2.1: Elaborar una interpretación personal a partir de la lectura autónoma.
 2.2: Acceder a diversas manifestaciones de la cultura literaria en un itinerario lector.
 3.2: Desarrollar proyectos de investigación que se concreten en exposición oral o ensayo.</t>
   </si>
   <si>
     <t>CE.LU.2: Leer de manera autónoma clásicos como fuente de placer y compartir experiencias.</t>
   </si>
   <si>
     <t>Presentación multimodal del itinerario lector personal; creación de un ensayo o texto de ciberliteratura sobre la relación humano-naturaleza.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Investigar para dar voz: el canon literario en podcast</t>
+    <t>Voces del yo en el tiempo: un podcast literario</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Un viaje sonoro por autoras y contextos no occidentales en la literatura universal</t>
+    <t>Reescribir la intimidad desde la perspectiva de género</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1.º Bachillerato en Aragón, con 3 horas semanales de Literatura Universal. El centro se encuentra en una zona con rica herencia cultural (patrimonio mudéjar, jota aragonesa, figuras como Goya). Se busca conectar la literatura universal con el entorno local para dar sentido al aprendizaje.</t>
+    <t>La Biblioteca de Aragón quiere ampliar su fondo digital con contenidos que acerquen la poesía universal a un público juvenil. Solicita al alumnado de Literatura Universal que elabore episodios de podcast donde se analice el tratamiento del 'yo' lírico en una obra clásica y otra contemporánea (preferiblemente de una autora o de un contexto no occidental), incorporando una mirada crítica de género.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos, a través de un podcast, visibilizar autoras y obras literarias de contextos no occidentales, analizarlas críticamente y establecer vínculos significativos con la cultura aragonesa?</t>
+    <t>Crear un episodio de podcast de 10-15 minutos que analice y compare un poema clásico del 'yo' lírico (p.ej. de Safo, Petrarca, Sor Juana) con una obra de una poeta contemporánea que cuestione o amplíe esa tradición, integrando una perspectiva de género y presentando una lectura crítica y personal.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet y software de edición de audio (Audacity)
-[...4 lines deleted...]
-• Plataforma digital del centro para publicación</t>
+• Antología de poemas clásicos y contemporáneos (selección del docente)
+• Plantilla de análisis de poemas
+• Guía de creación de podcasts (Audacity, Anchor)
+• Rúbrica de evaluación con niveles 1-4
+• Micrófonos o grabadoras de móvil</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la igualdad de género (visibilización de autoras), educación intercultural (valoración de contextos no occidentales), competencia digital (producción y edición de audio), educación en valores (empatía, respeto por la diversidad cultural).</t>
+    <t>Educación para la igualdad de género y competencia digital comunicativa.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto y contextualización en Aragón. Se proyectan ejemplos de podcasts literarios. Se forman equipos de 3-4 personas. Cada equipo elige una autora o contexto no occidental de una selección facilitada (p.ej., Safo, Gabriela Mistral, literatura japonesa) y una obra o fragmento asociado. Se asigna también una manifestación artística aragonesa para la comparación.</t>
-[...2 lines deleted...]
-    <t>Borrador del plan de trabajo: organización del equipo, elección de autora/contexto y asignación de tareas.</t>
+    <t>Se presenta el encargo de la Biblioteca de Aragón. Se escuchan fragmentos de podcasts literarios y se debate: ¿qué es el 'yo' poético? ¿cómo ha cambiado su expresión a lo largo del tiempo? Se formula la pregunta guía y se forman equipos de 3-4.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de equipo sobre ideas previas y preguntas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: análisis literario (recursos líricos, estructura narrativa) y técnicas de podcasting (guion, grabación, edición). Lectura guiada de los fragmentos con apoyo de preguntas orientadoras. Se proporcionan andamios para establecer conexiones con la cultura aragonesa (ej. relación entre la lírica tradicional y la jota, o entre la literatura testimonial y el arte de Goya).</t>
-[...2 lines deleted...]
-    <t>Anotaciones de lectura (esquema de análisis) y borrador de la comparación prevista.</t>
+    <t>Se trabajan los saberes: elementos del género lírico, evolución histórica del yo poético (del trovador al romanticismo, vanguardias y poesía contemporánea), y nociones de crítica literaria feminista. Se analizan en clase dos poemas modelo (uno clásico y uno contemporáneo de autora).</t>
+  </si>
+  <si>
+    <t>Ficha de análisis guiado de los dos poemas modelo.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos investigan en profundidad su autora/contexto y redactan el guion completo del episodio, que debe incluir: análisis de la obra, comparación con la manifestación aragonesa, una creación literaria propia (poema o relato breve) y una tertulia o reflexión final. Se realizan ensayos y se ofrece retroalimentación entre pares y del docente.</t>
-[...2 lines deleted...]
-    <t>Guion completo del episodio de podcast en formato documento.</t>
+    <t>Cada equipo selecciona dos poemas (uno clásico y uno contemporáneo que cumpla la condición de perspectiva de género o no occidental). Investigan contexto, analizan y elaboran un esquema comparativo que servirá de base para el guion.</t>
+  </si>
+  <si>
+    <t>Esquema comparativo detallado con citas y referencias.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación y edición de los episodios utilizando Audacity u otro software. Publicación en la plataforma del centro (SoundCloud o canal interno). Se organiza una sesión de escucha colectiva donde cada equipo presenta brevemente su episodio y recibe comentarios.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio del episodio (mp3) y breve ficha técnica con metadatos.</t>
+    <t>Los equipos graban el podcast (o, si optan por blog, redactan la entrada). Se realizan coevaluaciones entre equipos para mejorar el producto. Se atiende a la calidad técnica y a la integración de los criterios evaluados.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y guion definitivo.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada equipo completa una autoevaluación y coevaluación mediante rúbrica proporcionada (criterios: análisis, creatividad, conexión con Aragón, calidad técnica, trabajo en equipo). Reflexión individual escrita sobre lo aprendido y la importancia de diversificar el canon. Puesta en común de propuestas de mejora para futuros proyectos.</t>
-[...2 lines deleted...]
-    <t>Rúbrica cumplimentada (autoevaluación y coevaluación) y reflexión escrita individual.</t>
+    <t>Cada equipo presenta su podcast al resto de la clase y recibe feedback. Se asigna nivel de logro (1-4) para cada criterio evaluado mediante rúbrica. Los equipos entregan el producto final para su envío a la biblioteca y realizan una autoevaluación reflexiva.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el docente y autoevaluación del equipo.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos contra el sesgo: una investigación sobre el canon literario en Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos medir y visibilizar la infrarrepresentación de las mujeres en el canon literario universal? A partir de datos reales de bibliotecas aragonesas, diseñar un informe crítico que proponga acciones para un canon más inclusivo.</t>
+    <t>Reescribiendo el canon: ¿qué autoras habitan nuestra biblioteca?</t>
+  </si>
+  <si>
+    <t>Un estudio de campo sobre la representación de las mujeres en la literatura universal</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que los currículos literarios suelen estar dominados por autores masculinos. Se propone investigar la representación real de autoras en su entorno cercano (biblioteca escolar o pública) y proponer mejoras.</t>
+  </si>
+  <si>
+    <t>Realizar una investigación cuantitativa y cualitativa sobre la presencia de escritoras en los fondos disponibles, analizar los resultados y elaborar una exposición multimodal que proponga una selección alternativa de obras que incorpore la perspectiva de género y la diversidad cultural.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Catálogo online de la Red de Bibliotecas de Aragón
-[...18 lines deleted...]
-    <t>Ficha de análisis de una obra de autora en relación con su presencia en el canon.</t>
+• Catálogo online de la biblioteca escolar o pública
+• Ordenadores con hoja de cálculo
+• Antología de textos de autoras
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación en igualdad de género y uso crítico de la información.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía. Lluvia de ideas sobre lo que conocen de autoras. Formación de equipos.</t>
+  </si>
+  <si>
+    <t>Hipótesis iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Taller sobre canon literario, feminismo en literatura y metodología de investigación. Lectura de breves fragmentos de autoras.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de texto.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Los equipos recogen datos reales de la biblioteca del centro y de la biblioteca pública de su barrio (vía online o visita). Registran número de obras de autoras vs autores, por género literario y época. Elaboran tablas y gráficos en hoja de cálculo. Comparan con datos de un canon estándar (manuales escolares).</t>
-[...14 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión personal.</t>
+    <t>Salida a la biblioteca (o consulta online del catálogo). Recogida de datos (número de libros de autoras vs autores, géneros, épocas). Análisis en hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos.</t>
+  </si>
+  <si>
+    <t>Elaboración de la exposición multimodal (póster, presentación, vídeo). Preparación de la defensa oral.</t>
+  </si>
+  <si>
+    <t>Borrador de la exposición.</t>
+  </si>
+  <si>
+    <t>Presentación ante la audiencia (simulada o real). Coevaluación y autoevaluación mediante rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Muros que hablan: visibilizar autoras a través del arte mural</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos, mediante una intervención artística en el espacio escolar, dar visibilidad a autoras de la literatura universal que han sido marginadas del canon tradicional, estableciendo un diálogo con obras clásicas?</t>
+    <t>El amor en primera persona: una exposición epistolar</t>
+  </si>
+  <si>
+    <t>De los Amantes de Teruel a las voces del mundo</t>
+  </si>
+  <si>
+    <t>El instituto participa en un proyecto de hermanamiento con el Ayuntamiento de Teruel para dinamizar el patrimonio cultural. El alumnado debe diseñar una exposición que se exhibirá en la Casa de la Cultura durante la Semana de la Literatura.</t>
+  </si>
+  <si>
+    <t>Diseñar y montar una exposición literaria que, tomando como punto de partida la correspondencia de los Amantes de Teruel, muestre una selección de cartas de amor de la literatura universal (incluyendo autoras y tradiciones no occidentales) y que incluya textos originales creados por el alumnado inspirados en esas lecturas.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Pinturas acrílicas, pinceles, rodillos, cinta de carrocero, brochas, botes de agua
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación y diario de reflexión final.</t>
+• Selección de cartas literarias (antología proporcionada por el docente)
+• Proyector y ordenador
+• Cartulinas, rotuladores, impresora
+• Recursos digitales: Audacity para audios, generador de códigos QR
+• Textos de los Amantes de Teruel (adaptación contemporánea)</t>
+  </si>
+  <si>
+    <t>Educación emocional (gestión de la empatía), coeducación (visibilización de autoras), competencia digital (grabación y edición de audio, uso de códigos QR).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento de Teruel mediante un vídeo sobre la leyenda de los Amantes. El alumnado reflexiona sobre el amor epistolar y define la pregunta guía. En equipos, esbozan qué quieren contar en la exposición.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>El alumnado estudia las características del género epistolar a través de ejemplos universales (Héloïse y Abélard, cartas de La Princesse de Clèves, autores románticos). Se analizan los recursos expresivos del 'yo'. Se introducen autoras y tradiciones no occidentales.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de cada carta (estructura, contenido, contexto).</t>
+  </si>
+  <si>
+    <t>Los equipos investigan un par de cartas o un autor concreto, las comparan (criterio 3.1) y elaboran los contenidos de los paneles. Paralelamente, redactan borradores de sus textos creativos inspirados en las lecturas.</t>
+  </si>
+  <si>
+    <t>Borradores de paneles comparativos y texto creativo.</t>
+  </si>
+  <si>
+    <t>Se maquetan los paneles, se graban audios y se generan códigos QR. Se monta la exposición en el aula y se ensaya la visita guiada. Se realiza un pase piloto ante otro grupo para ajustar.</t>
+  </si>
+  <si>
+    <t>Materiales finales (paneles, audios, guion de visita).</t>
+  </si>
+  <si>
+    <t>Inauguración oficial con público real (familias, representantes del Ayuntamiento). El alumnado guía la visita y responde preguntas. Tras ello, coevaluación mediante rúbrica y reflexión sobre el proceso.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer audiolibros de los clásicos (por ejemplo, fragmentos de la Ilíada narrados) para alumnos con dificultades lectoras.
@@ -6581,51 +6578,51 @@
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>286</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>268</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>288</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>271</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>290</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>291</v>
       </c>
     </row>
@@ -6698,102 +6695,102 @@
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>140</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>253</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>254</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>255</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>257</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>299</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>261</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>285</v>
+        <v>262</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>301</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>262</v>
+        <v>285</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>303</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>268</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>285</v>
+        <v>262</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>271</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>307</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>308</v>
       </c>
     </row>