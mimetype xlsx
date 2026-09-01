--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:22</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal sin añadidos ni modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Literatura universal</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegramente los criterios de evaluación y saberes básicos del Real Decreto 243/2022.</t>
   </si>