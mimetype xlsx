--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 20:57</t>
+    <t>10/07/2026 22:36</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid mantiene la estructura de competencias del Estado pero simplifica la redacción de los enunciados y elimina explícitamente las referencias a la perspectiva de género y la autoría femenina en la construcción del canon literario.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Literatura universal</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene la estructura numérica y la esencia de los criterios de evaluación (1.1, 1.2, 2.1, etc.), así como el número total de competencias específicas definidas por el Ministerio.</t>
   </si>
@@ -976,262 +976,264 @@
 • La novela de aventuras de fin de siglo (R. L. Stevenson, Emilio Salgari, Julio Verne y Rudyard Kipling).
 • La novela policíaca: Agatha Christie y Arthur Conan Doyle. La novela policíaca norteamericana: Dashiell Hammett y Raymond Chandler.
 • El ensayo en el siglo XVIII: Montesquieu, Voltaire y Rousseau.
 • La exaltación de la naturaleza en Walt Whitman y en Rainer María Rilke.
 • Los animales: Rebelión en la granja de George Orwell. El amor a los animales: Mi familia y otros animales de Gerald Durrell. La animalización del ser humano como recurso en el teatro del absurdo: Esperando a Godot de Samuel Beckett y Rinoceronte de Eugène Ionesco.</t>
   </si>
   <si>
     <t>3.2: Desarrollar proyectos de investigación que se concreten en una exposición oral
 5.1: Realizar un proyecto de investigación sobre autores de relevancia
 5.2: Elaborar comentarios críticos de textos</t>
   </si>
   <si>
     <t>CE.5: Participar en la construcción de un canon literario universal
 CE.3: Establecer vínculos entre lenguajes artísticos</t>
   </si>
   <si>
     <t>Proyecto de investigación final, debate sobre el canon literario y creación de textos de intención literaria (pastiche vanguardista).</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Desentierra el verso: del Cantar de los Cantares al 'reel' de Instagram</t>
+    <t>Voces silenciadas</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Rastreando el ADN de la lírica universal a través de un video-ensayo digital</t>
+    <t>Un podcast para reescribir el canon literario universal</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1.º de Bachillerato en un centro de Madrid. Se observa una desconexión inicial con los textos sagrados y antiguos, percibidos como ajenos. La SDA busca conectar la sensibilidad lírica de la Biblia con las formas de expresión sentimental y de queja social presentes en la cultura urbana y digital madrileña actual.</t>
+    <t>La Biblioteca Regional de Madrid busca contenidos digitales para su canal de podcast que fomenten el pensamiento crítico sobre la cultura. El alumnado de Literatura Universal de 1.º de Bachillerato asume el rol de equipo de divulgación cultural, con la tarea de producir una serie que cuestione el canon tradicional.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo han sobrevivido el deseo y el lamento desde los textos bíblicos hasta las narrativas digitales de hoy?</t>
+    <t>Crear una serie de podcast de 3 episodios que analice y compare obras clásicas de la literatura universal (como el Cantar de los Cantares y la lírica de Safo) con obras de tradiciones no occidentales, cuestionando la construcción del canon y proponiendo una visión más inclusiva.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ediciones anotadas de la Biblia (Cantar y Lamentaciones)
-[...2 lines deleted...]
-• Acceso a bibliotecas digitales y repositorios de arte (Prado/Reina Sofía online)</t>
+• Antologías de fragmentos del Cantar de los Cantares, Safo, Teognis
+• Selección de poesía china (Li Bai) y haikus de Basho
+• Plantillas de guion de podcast
+• Software de grabación y edición (Audacity, grabadora del móvil)
+• Rúbricas de evaluación de los criterios
+• Conexión a internet para investigación y publicación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital, conciencia y expresiones culturales, y educación emocional (gestión del deseo y el duelo).</t>
+    <t>Educación para la ciudadanía global (deconstrucción del canon eurocéntrico) y competencia digital (grabación y edición de audio).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Audición de temas actuales (rap, indie, trap) que traten el erotismo o el duelo social. Debate sobre si estos temas son 'nuevos'. Presentación del reto: crear un puente digital entre la Biblia y Madrid 2024.</t>
-[...2 lines deleted...]
-    <t>Muro virtual (Padlet) con conexiones espontáneas música-literatura.</t>
+    <t>Se presenta el encargo de la Biblioteca Regional: crear un podcast para cuestionar el canon. Se formula la pregunta guía y se exploran ideas previas. El alumnado se organiza en equipos y elige un enfoque temático (amor, héroe, etc.) que articulará los tres episodios.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de equipo sobre ideas y posibles obras.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Lectura comentada del Cantar de los Cantares y fragmentos de Lamentaciones. Análisis de la simbología (el jardín, el amado, la ciudad destruida). Contextualización histórica de la lírica hebrea y su influencia en la tradición occidental.</t>
-[...2 lines deleted...]
-    <t>Comentario de texto guiado sobre la simbología del deseo.</t>
+    <t>Se trabajan los saberes necesarios: lectura y análisis de fragmentos del Cantar de los Cantares, Safo y otras obras líricas clásicas. Se introducen conceptos de métrica, recursos estilísticos y contexto histórico. Se presentan también ejemplos de lírica no occidental (poesía china clásica, haikus japoneses, poesía oral africana). El alumnado analiza y comenta en grupos.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis comparativo de cada obra.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Búsqueda de 'parejas artísticas': los alumnos eligen una obra moderna (ej. una canción de C. Tangana, un poema de Elvira Sastre o un grafiti de Madrid) para compararla con los textos bíblicos. Elaboración del guion del video-ensayo.</t>
-[...2 lines deleted...]
-    <t>Borrador del guion con citas textuales comparadas.</t>
+    <t>Cada equipo selecciona tres obras (una occidental clásica, una no occidental y otra a su elección) y elabora un guion comparativo para los episodios. Investigan sobre los autores y contextos. Se realizan borradores y se someten a discusión interna.</t>
+  </si>
+  <si>
+    <t>Guion borrador con comparaciones y argumentos.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación y edición del video-ensayo utilizando herramientas digitales (Canva, CapCut o Adobe Express). Los alumnos deben integrar voz en off, imágenes de las obras y música que refuerce el tono lírico.</t>
-[...2 lines deleted...]
-    <t>Archivo de video o enlace al producto digital final.</t>
+    <t>Los equipos graban los episodios (pueden ser en directo o editados). Se ensaya la locución, se añaden elementos sonoros (música, efectos) y se edita el audio. El producto final se sube a una plataforma compartida con la Biblioteca Regional.</t>
+  </si>
+  <si>
+    <t>Archivos de audio de los tres episodios.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de una selección de videos (Cinefórum literario). Coevaluación mediante rúbrica digital. Reflexión final sobre la pervivencia de los clásicos en el entorno urbano madrileño.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de coevaluación.</t>
+    <t>Se realiza una audición conjunta de los episodios (o extractos) y se aplican rúbricas de coevaluación y autoevaluación. Cada equipo recibe feedback de otro equipo y de la profesora. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Mapea el deseo: sociología del Cantar de los Cantares</t>
-[...8 lines deleted...]
-    <t>¿Es el lenguaje del deseo actual una evolución de la lírica bíblica o una ruptura total? El alumnado deberá demostrarlo mediante un análisis de datos cuantitativos y cualitativos.</t>
+    <t>Mapea tu canon literario</t>
+  </si>
+  <si>
+    <t>Una investigación sobre la diversidad de lecturas en tu instituto</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que el canon literario que estudian es mayoritariamente occidental. Se propone investigar qué otros referentes literarios (africanos, asiáticos, latinoamericanos, etc.) están presentes en las lecturas de sus compañeros y cómo se vinculan con los clásicos grecolatinos y bíblicos trabajados en el aula.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos de lectura y conocimiento de literatura no occidental, analizar los datos obtenidos y elaborar una presentación multimodal que compare un clásico occidental (de los trabajados en clase) con una obra no occidental identificada en la encuesta, ofreciendo una interpretación crítica del canon.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Edición crítica del Cantar de los Cantares
-[...35 lines deleted...]
-    <t>Registro de participación en el debate y diana de autoevaluación.</t>
+• Encuesta en Google Forms
+• Selección de poemas: Safo (fragmentos), Cantar de los Cantares, poemas de Tagore, Wang Wei, etc.
+• Plantilla de análisis comparativo
+• Herramientas digitales: Canva o Genially para póster, Excel para gráficos</t>
+  </si>
+  <si>
+    <t>Educación intercultural, pensamiento crítico y competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y se debate sobre el canon literario. Cada equipo diseña una encuesta anónima sobre conocimiento de autores no occidentales y hábitos de lectura, que se aplicará a una muestra del instituto.</t>
+  </si>
+  <si>
+    <t>Borrador de la encuesta con preguntas justificadas.</t>
+  </si>
+  <si>
+    <t>Se trabajan dos bloques de saberes: la lírica clásica (Safo) y la lírica bíblica (Cantar de los Cantares). Se introduce el concepto de canon y se leen ejemplos de literatura no occidental (poemas de autores como Rabindranath Tagore o Wang Wei).</t>
+  </si>
+  <si>
+    <t>Anotaciones de clase y glosario de términos poéticos.</t>
+  </si>
+  <si>
+    <t>Los equipos aplican la encuesta a un grupo de compañeros, recogen los datos y los analizan con herramientas digitales (Excel, Google Forms). Obtienen gráficos de frecuencia sobre autores conocidos y preferencias.</t>
+  </si>
+  <si>
+    <t>Base de datos de respuestas y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo selecciona un poema clásico de los trabajados (Safo o Cantar de los Cantares) y un poema no occidental identificado en la encuesta (p.ej., de un autor africano o asiático). Elaboran una presentación multimodal (póster digital o vídeo) que compare ambos poemas e incluya los gráficos de la encuesta.</t>
+  </si>
+  <si>
+    <t>Presentación multimodal terminada.</t>
+  </si>
+  <si>
+    <t>Exposición de las presentaciones ante la audiencia real. Tras cada exposición, se abre un debate sobre la necesidad de ampliar el canon. Coevaluación entre equipos con rúbrica y autoevaluación individual.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Versos de Cal y Arena: El Mural de los Deseos</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos transformar un muro gris del instituto en un 'jardín cerrado' de poesía visual que dialogue con los versos del Cantar de los Cantares y resuene en nuestra comunidad?</t>
+    <t>Puentes literarios: una exposición para el barrio</t>
+  </si>
+  <si>
+    <t>Cuando los clásicos dialogan con nuestras calles</t>
+  </si>
+  <si>
+    <t>El instituto colabora con la Biblioteca de Lavapiés, situada en un barrio madrileño de gran diversidad cultural. La biblioteca necesita renovar sus exposiciones temporales y ha solicitado al alumnado de Literatura Universal diseñar una muestra que conecte clásicos universales con el entorno del barrio.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir una exposición literaria que, partiendo de obras clásicas de distintas tradiciones (occidentales y no occidentales), establezca diálogos con la realidad social y cultural del barrio de Lavapiés, culminando en una inauguración abierta al vecindario.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ejemplares del Cantar de los Cantares (traducción de Fray Luis de León o similares)
-[...36 lines deleted...]
-    <t>Rúbrica de evaluación del proyecto y cuestionario de reflexión final.</t>
+• Fragmentos de obras: Safo, Cantar de los Cantares, Libro de las Lamentaciones, y otros clásicos de tradiciones no occidentales
+• Plantillas de análisis literario
+• Material de papelería para paneles (cartulinas, rotuladores, pegamento)
+• Dispositivos digitales para diseño de la versión digital (Canva, Genially)
+• Acceso a la web de la Biblioteca de Lavapiés y datos demográficos del barrio</t>
+  </si>
+  <si>
+    <t>Educación intercultural, ciudadanía global y competencia social y cívica.</t>
+  </si>
+  <si>
+    <t>Se presenta la oferta de la Biblioteca de Lavapiés y se realiza una breve visita virtual o presencial al barrio. Se lanza la pregunta guía y se recogen las primeras ideas y conocimientos previos del alumnado.</t>
+  </si>
+  <si>
+    <t>Cuestionario inicial con hipótesis y preguntas.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes del curso: análisis de la lírica bíblica y clásica, elementos constitutivos de los géneros, y técnicas de interpretación comparada. Se utilizan fragmentos de Safo, Cantar de los Cantares y otros clásicos. También se introducen herramientas para el diseño de exposiciones.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis comparativo y fichas de obras.</t>
+  </si>
+  <si>
+    <t>Los equipos investigan el contexto sociocultural de Lavapiés (datos demográficos, asociaciones, historia) y seleccionan las obras concretas para la exposición. Establecen vínculos entre las obras y el barrio, y diseñan el guion de la exposición.</t>
+  </si>
+  <si>
+    <t>Dossier de investigación y bocetos de los paneles.</t>
+  </si>
+  <si>
+    <t>Montaje de la exposición física en el aula simulando el espacio de la biblioteca. Elaboran los paneles, los textos explicativos y los elementos visuales. Preparan la visita guiada y el código QR para la versión digital.</t>
+  </si>
+  <si>
+    <t>Exposición montada y guion de la visita guiada.</t>
+  </si>
+  <si>
+    <t>Inauguración real o simulada de la exposición con presencia de la audiencia (otros cursos, familiares, o representantes de la biblioteca). Se realiza la visita guiada por equipos. Coevaluación entre compañeros y autoevaluación individual mediante rúbricas.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y observaciones del docente.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer audiolibros de los clásicos (por ejemplo, fragmentos de la Ilíada narrados) para alumnos con dificultades lectoras.
 • Incluir ediciones ilustradas o novelas gráficas de obras como La Odisea para visualizar la trama y los personajes.
 • Proporcionar mapas conceptuales interactivos que relacionen autores, obras y contexto histórico-cultural.</t>
   </si>
@@ -7270,51 +7272,51 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>312</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>314</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>315</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>317</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>318</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>319</v>
       </c>
     </row>
@@ -7387,102 +7389,102 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>150</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>298</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>299</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>300</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>327</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>306</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>331</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>314</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>333</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>317</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>335</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>336</v>
       </c>
     </row>
@@ -7572,85 +7574,85 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>306</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>348</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>314</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>350</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>317</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>352</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>353</v>
       </c>
     </row>