--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:36</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid mantiene la estructura de competencias del Estado pero simplifica la redacción de los enunciados y elimina explícitamente las referencias a la perspectiva de género y la autoría femenina en la construcción del canon literario.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Literatura universal</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene la estructura numérica y la esencia de los criterios de evaluación (1.1, 1.2, 2.1, etc.), así como el número total de competencias específicas definidas por el Ministerio.</t>
   </si>