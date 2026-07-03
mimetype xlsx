--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="778">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="735">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Matemáticas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Illes Balears</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:36</t>
+    <t>03/07/2026 19:33</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -334,63 +334,75 @@
   <si>
     <t>CE.9</t>
   </si>
   <si>
     <t>Utilitzar destreses personals i socials, identificant i gestionant les pròpies emocions i respectant les dels altres i organitzant activament el treball en equips heterogenis, aprenent de l'error com a part del procés d'aprenentatge i afrontant situacions d'incertesa, per perseverar en la consecució d'objectius en l'aprenentatge de les matemàtiques. La resolució de problemes o de reptes més globals en els quals intervenen les matemàtiques representa sovint un desafiament que involucra multitud d'emocions que convé gestionar correctament. Les destreses socioafectives dins de l'aprenentatge de les matemàtiques fomenten el benestar dels alumnes, la regulació emocional i l'interès pel seu estudi.</t>
   </si>
   <si>
     <t>Fomentar la resiliencia y el trabajo en equipo, gestionando las emociones negativas ante el error para no rendirse frente a retos matemáticos.</t>
   </si>
   <si>
     <t>El alumnado colabora en grupos diversos, identifica sus propios bloqueos emocionales, acepta las equivocaciones como parte natural del proceso y persiste en la búsqueda de soluciones conjuntas.</t>
   </si>
   <si>
     <t>No es evaluar solo si el resultado numérico es correcto. No es trabajar individualmente en silencio. No es evitar los problemas difíciles para que nadie se frustre.</t>
   </si>
   <si>
     <t>Resolver un desafío de modelización financiera en equipos, donde deben corregir su estrategia tras recibir feedback negativo y explicar cómo superaron el bloqueo inicial.</t>
   </si>
   <si>
     <t>aplicar</t>
   </si>
   <si>
     <t>Matemáticas I</t>
   </si>
   <si>
-    <t>Analitzar produccions de diferents moviments culturals i artístics des de les avantguardes a l'actualitat, reflexionant de manera oberta i crítica sobre el seu context històric i els seus aspectes singulars i comuns, per comprendre el valor de l'art com a representació de l'esperit d'una època. Cada manifestació cultural i artística és portadora d'una gran quantitat d'informació simbòlica sobre la manera de sentir, d'interrogar-se, d'entendre i d'interactuar amb el món de cada artista i, en conseqüència, de la societat a la qual pertany. Tota producció artística respon en part a l'univers de la persona que la crea i en part a les particularitats de l'època en què s'elabora. El coneixement i la comprensió de les característiques i singularitats dels diferents mitjans d'expressió i les seves produccions, com també dels diferents moviments culturals, ajuden els alumnes a identificar les relacions entre la persona creadora, l'obra i l'entorn històric i cultural. Igualment, pot descobrir la varietat de funcions que tota activitat cultural té i ha tingut, tant individualment, complint amb les necessitats personals d'autoexpressió, autoconeixement i desenvolupament de la capacitat</t>
-[...11 lines deleted...]
-    <t>Explicar la pràctica cultural i artística com un mitjà d'expressió i comunicació individual i col·lectiu d'idees, opinions i sentiments, a partir d'una anàlisi crítica de diverses manifestacions culturals i artístiques que inclogui també una reflexió sobre el seu impacte ambiental, econòmic i social, per aprofundir en el coneixement de la societat contemporània i promoure el compromís personal amb la sostenibilitat. Tota manifestació cultural i artística constitueix un testimoniatge sobre la condició humana. És una resposta a una inquietud d'ordre existencial i, al mateix temps, genera altres interrogants. És també una manera de prendre consciència de si mateix i dels altres. Acostar als alumnes la pràctica dels artistes activant la implicació en el procés del pensament creador i igualment, alimentant la concepció de l'art i la cultura com a revelació i descobriment d'una manera nova de contemplar la realitat. Més enllà d'un procés d'anàlisi formal i funcional amb el qual indagar sobre els significats i peculiaritats de cada obra, se sol·licita dels alumnes la cerca de vincles emocionals nous. Mitjançant l'exploració activa de diverses manifestacions culturals i artístiques pot redescobrir aquelles que ja estan integrades en el seu imaginari i, igualment, identificar-ne d'altres noves que despertin el seu interès, que li suscitin sentiments i emocions i que, en conseqüència, comencin a formar part del seu creixement personal, comprenent d'aquesta forma que l'art, la cultura i la vida estan íntimament lligats. Igualment, en exposar els alumnes a la multiplicitat d'idees, opinions i sentiments que la cultura i l'art poden expressar i comunicar, es promou la construcció d'una personalitat oberta i respectuosa amb la diversitat cultural i artística. Tot això ha d'aportar també als alumnes un coneixement més exacte de les repercussions socials i econòmiques de la cultura i l'art, com també de la seva rellevància en la consecució dels objectius de desenvolupament sostenible, atorgant-los la possibilitat de fer una anàlisi crítica de l'art i la cultura</t>
+    <t>modelitzar i resoldre problemes de la vida quotidiana i de la ciencia i la tecnologia aplicant diferents estratègies i formes de raonament per obtenir possibles solucions. La modelització i la resolució de problemes constitueixen un eix fonamental en l'aprenentatge de les matemàtiques, ja que són processos centrals en la construcció del coneixement matemàtic. Aquests processos aplicats en contextos diversos poden motivar l'aprenentatge i establir uns fonaments cognitius sòlids que permetin construir conceptes i experimentar les matemàtiques com a eina per descriure, analitzar i ampliar la comprensió de situacions de la vida quotidiana o de la ciència i la tecnologia. El desenvolupament d'aquesta competència comporta els processos de formulació del problema; la sistematització en la cerca de dades o objectes rellevants i les seves relacions; la seva codificació al llenguatge matemàtic o a un llenguatge fàcil d'interpretar per un sistema informàtic; la creació de models abstractes de situacions reals i l'ús d'estratègies heurístiques de resolució, com l'analogia amb altres problemes, estimació, assaig i error, resoldre-ho de manera inversa (anar cap enrere) o la descomposició en problemes més senzill, entre altres. Descriptors que es lliguen a aquesta competència específica:</t>
+  </si>
+  <si>
+    <t>verificar la validesa de les possibles solucions d'un problema emprant el raonament i l'argumentació per contrastar-ne la idoneïtat. L'anàlisi de les solucions obtingudes en la resolució d'un problema potencia la reflexió crítica, el raonament i l'argumentació. La interpretació de les solucions i conclusions obtingudes, considerant a més de la validesa matemàtica, diferents perspectives com la sostenibilitat, el consum responsable, l'equitat, la no discriminació o la igualtat de gènere, entre altres, ajuda a prendre decisions raonades i a avaluar les estratègies. El desenvolupament d'aquesta competència comporta processos reflexius propis de la metacognició com l'autoavaluació i la coavaluació, l'ús eficaç d'eines digitals, la verbalització o la d'estratègies per validar-les i avaluar-ne el seu abast. Descriptors que es lliguen a aquesta competència específica:</t>
+  </si>
+  <si>
+    <t>formular o investigar conjectures o problemes, utilitzant el raonament, l'argumentacio, la creativitat i l'ús d'eines tecnològiques, per generar nou coneixement matemàtic. La formulació de conjectures i la generació de problemes de contingut matemàtic són dos components importants i significatius del currículum de Matemàtiques i són considerades una part essencial del quefer matemàtic. Provar o refutar conjectures amb contingut matemàtic sobre una situació plantejada o sobre un problema ja resolt implica plantejar noves preguntes, com també la reformulació del problema durant el procés de recerca. Quan els alumnes generen problemes o fan preguntes, millora el raonament i la reflexió al mateix temps que construeixen el coneixement propi, la qual cosa es tradueix en un alt nivell de compromís i curiositat, com també d'entusiasme cap al procés d'aprenentatge de les matemàtiques. El desenvolupament d'aquesta competència pot fomentar el pensament més divers i flexible, millorar la destresa per resoldre problemes en diferents contextos i establir ponts entre situacions concretes i les abstraccions matemàtiques. Descriptors que es lliguen a aquesta competència específica:</t>
+  </si>
+  <si>
+    <t>utilitzar el pensament computacional de manera eficac, modificant, creant i generalitzant algorismes que resolen problemes mitjançant l'ús de les matemàtiques per modelitzar i resoldre situacions de la vida quotidiana i de l'àmbit de la ciència i la tecnologia. El pensament computacional entronca directament amb la resolució de problemes i el plantejament de procediments algorítmics. Amb l'objectiu d'arribar a una solució del problema que pugui ser executada per un sistema informàtic, serà necessari utilitzar l'abstracció per identificar els aspectes més rellevants i descompondre el problema en tasques més simples que es puguin codificar en un llenguatge apropiat. Així mateix, els processos del pensament computacional poden culminar amb la generalització. Portar el pensament computacional a la vida diària i a l'àmbit de la ciència i la tecnologia suposa relacionar les necessitats de modelatge i simulació amb les possibilitats del seu tractament informatitzat. El desenvolupament d'aquesta competència comporta la creació de models abstractes de situacions quotidianes i de l'àmbit de la ciència i la tecnologia, l'automatització i la codificació en un llenguatge fàcil d'interpretar de manera automàtica. Descriptors que es lliguen a aquesta competència específica:</t>
+  </si>
+  <si>
+    <t>establir, investigar i utilitzar connexions entre les diferents idees matematiques establint vincles entre conceptes, procediments, arguments i models per donar significat i estructurar l'aprenentatge matemàtic. Establir connexions entre les diferents idees matemàtiques proporciona una comprensió més profunda de com diversos enfocaments del mateix problema poden produir resultats equivalents. Els alumnes poden utilitzar idees procedents d'un context per provar o refutar conjectures una major comprensió dels conceptes, procediments i arguments. Percebre les matemàtiques com un tot implica estudiar-ne les connexions internes i reflexionar-hi, tant les existents entre els blocs de sabers com entre les matemàtiques del mateix o diferents nivells o les de diferents etapes educatives. El desenvolupament d'aquesta competència comporta enllaçar les noves idees matemàtiques amb idees prèvies, reconèixer i utilitzar les connexions entre elles en la resolució de problemes i comprendre com unes idees es construeixen sobre altres per formar un tot integrat. Descriptors que es lliguen a aquesta competència específica:</t>
+  </si>
+  <si>
+    <t>descobrir els vincles de les matematiques amb altres arees de coneixement i aprofundir en les seves connexions, interrelacionant conceptes i procediments per modelitzar, resoldre problemes i desenvolupar la capacitat crítica, creativa i innovadora en situacions diverses. Observar relacions i establir connexions matemàtiques és un aspecte clau del quefer matemàtic. L'aprofundiment en els coneixements matemàtics i en la destresa per utilitzar un conjunt ampli de representacions, com també en l'establiment de connexions entre les matemàtiques i altres àrees de coneixement, especialment amb les ciències i la tecnologia confereixen als alumnes un gran potencial per resoldre problemes en situacions diverses. Aquestes connexions també haurien d'ampliar-se a les actituds pròpies del quefer matemàtic de manera que es puguin transferir a altres matèries i contextos. En aquesta competència juga un paper rellevant l'aplicació de les eines tecnològiques en el descobriment de noves connexions. El desenvolupament d'aquesta competència comporta l'establiment de connexions entre idees, conceptes i procediments matemàtics i altres àrees de coneixement i la vida real. Així mateix, implica l'ús d'eines tecnològiques i l'aplicació en la resolució de problemes en situacions diverses, valorant la contribució de les matemàtiques a la resolució dels grans reptes i objectius ecosocials, tant al llarg de la història com a l'actualitat. Descriptors que es lliguen a aquesta competència específica:</t>
+  </si>
+  <si>
+    <t>representar conceptes, procediments i informacio matematics seleccionant diferents tecnologies, per visualitzar idees i estructurar raonaments matemàtics. Les representacions de conceptes, procediments i informació matemàtica faciliten el raonament i la demostració, s'utilitzen per visualitzar idees matemàtiques, examinar relacions i contrastar la validesa de les respostes i es troben en el centre de la comunicació matemàtica. El desenvolupament d'aquesta competència comporta l'aprenentatge de noves formes de representació matemàtica i la millora del coneixement de sobre com usar-les, recalcant les maneres en què representacions diferents dels mateixos objectes poden transmetre informacions diferents i mostrant la importància de seleccionar representacions adequades a cada tasca. Descriptors que es lliguen a aquesta competència específica:</t>
+  </si>
+  <si>
+    <t>comunicar les idees matematiques, de manera individual i col·lectiva, emprant el suport, la terminologia i el rigor apropiats, per organitzar i consolidar el pensament matemàtic. En la societat de la informació es fa cada dia més palesa la necessitat de la comunicació clara i veraç, tant oralment com per escrit. Interactuar amb els altres ofereix la possibilitat d'intercanviar idees i reflexionar-hi, col·laborar, cooperar, generar i afermar nous coneixements convertint la comunicació en un element indispensable en l'aprenentatge de les matemàtiques. El desenvolupament d'aquesta competència comporta expressar públicament fets, idees, conceptes i procediments complexos verbalment, analíticament i gràficament, de manera veraç i precisa, utilitzant la terminologia matemàtica adequada, amb la finalitat de donar significat i permanència als aprenentatges. Descriptors que es lliguen a aquesta competència específica:</t>
+  </si>
+  <si>
+    <t>utilitzar destreses personals i socials, identificant i gestionant les propies emocions respectant les dels altres i organitzant activament el treball en equips heterogenis, aprenent de l'error com a part del procés d'aprenentatge i afrontant situacions d'incertesa, per perseverar en la consecució d'objectius en l'aprenentatge de les matemàtiques. La resolució de problemes o de reptes més globals en els quals intervenen les matemàtiques representa sovint un desafiament que involucra multitud d'emocions que convé gestionar correctament. Les destreses socioafectives dins de l'aprenentatge de les matemàtiques fomenten el benestar dels alumnes, la regulació emocional i l'interès per estudiar-les. D'altra banda, treballar els valors de respecte, igualtat o resolució pacífica de conflictes, al mateix temps que se superen reptes matemàtics de manera individual o en equip, permet millorar l'autoconfiança i normalitzar situacions de convivència en igualtat, creant relacions i entorns de treball saludables. Així mateix, fomenta la ruptura d'estereotips i idees preconcebudes sobre les matemàtiques associades a qüestions individuals com, per exemple, les relacionades amb el gènere o amb l'existència d'una aptitud innata per a les matemàtiques.</t>
   </si>
   <si>
     <t>Matemàtiques Aplicades a les Ciències Socials I</t>
   </si>
   <si>
     <t>modelitzar i resoldre problemes de la vida quotidiana i de les ciencies socials aplicant diferents estratègies i formes de raonament per obtenir possibles solucions. La modelització i la resolució de problemes constitueixen un eix fonamental en l'aprenentatge de les matemàtiques, ja que són processos centrals en la construcció del coneixement matemàtic. Aquests processos aplicats en contextos diversos poden motivar l'aprenentatge i establir uns fonaments cognitius sòlids que permetin construir conceptes i experimentar les matemàtiques com a eina per descriure, analitzar i ampliar la comprensió de situacions de la vida quotidiana o de les ciències socials. El desenvolupament d'aquesta competència comporta els processos de formulació del problema; la sistematització en la cerca de dades o objectes rellevants i les seves relacions; la seva codificació al llenguatge matemàtic o a un llenguatge fàcil d'interpretar per un sistema informàtic; la creació de models abstractes de situacions reals i l'ús d'estratègies heurístiques de resolució, com l'analogia amb altres problemes, estimació, assaig i error, resoldre-ho de manera inversa (anar cap endarrere) o la descomposició en problemes més senzills, entre altres. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>verificar la validesa de les possibles solucions d'un problema emprant el raonament i l'argumentació per contrastar-ne la idoneïtat. L'anàlisi de les solucions obtingudes en la resolució d'un problema potencia la reflexió crítica, el raonament i l'argumentació. La interpretació de les solucions i conclusions obtingudes, considerant a més de la validesa matemàtica, diferents perspectives com la sostenibilitat, el consum responsable, l'equitat, la no discriminació o la igualtat de gènere, entre altres, ajuda a prendre decisions raonades i a avaluar les estratègies. El desenvolupament d'aquesta competència comporta processos reflexius propis de la metacognició com l'autoavaluació i la coavaluació, l'ús eficaç d'eines digitals, la verbalització o la validar-les i avaluar-ne l'abast. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>formular o investigar conjectures o problemes, utilitzant el raonament, l'argumentacio, la creativitat i l'ús d'eines tecnològiques, per generar coneixement matemàtic nou. La formulació de conjectures i la generació de problemes de contingut matemàtic són dos components importants i significatius del currículum de matemàtiques i són considerades una part essencial del quefer matemàtic. Provar o refutar conjectures amb contingut matemàtic sobre una situació plantejada o sobre un problema ja resolt implica plantejar preguntes noves, com també la reformulació del problema durant el procés de recerca. Quan els alumnes generen problemes o realitzen preguntes, millora el raonament i la reflexió al mateix temps que construeixen el coneixement propi, la qual cosa es tradueix en un alt nivell de compromís i curiositat, com també d'entusiasme cap al procés d'aprenentatge de les matemàtiques. El desenvolupament d'aquesta competència pot fomentar un pensament més divers i flexible, millorar la destresa per resoldre problemes en diferents contextos i establir ponts entre situacions concretes i les abstraccions matemàtiques. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>utilitzar el pensament computacional de manera eficac, modificant, creant i generalitzant algorismes que resolguin problemes mitjançant l'ús de les matemàtiques per modelitzar i resoldre situacions de la vida quotidiana i de l'àmbit de les ciències socials. El pensament computacional entronca directament amb la resolució de problemes i el plantejament de procediments algorítmics. Amb l'objectiu d'arribar a una solució del problema que pugui ser executada per un sistema informàtic, serà necessari utilitzar l'abstracció per identificar els aspectes més rellevants i descompondre el problema en tasques més simples que es puguin codificar en un llenguatge apropiat. Portar el pensament computacional a la vida diària i a l'àmbit de les ciències socials suposa relacionar les necessitats de modelatge i simulació amb les possibilitats del seu tractament informatitzat. El desenvolupament d'aquesta competència comporta la creació de models abstractes de situacions quotidianes i de l'àmbit de les Ciències Socials, la seva automatització i la codificació en un llenguatge fàcil d'interpretar de manera automàtica. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>establir, investigar i utilitzar connexions entre les diferents idees matematiques establint vincles entre conceptes, procediments, arguments i models per donar significat i estructura l'aprenentatge matemàtic. Establir connexions entre les diferents idees matemàtiques proporciona una comprensió més profunda de com diversos enfocaments d'un mateix problema poden produir resultats equivalents. Els alumnes poden utilitzar idees procedents d'un context per provar o refutar conjectures comprensió dels problemes. Percebre les matemàtiques com un tot implica estudiar les seves connexions internes i reflexionar-hi, tant les existents entre els blocs de sabers com entre les matemàtiques del mateix o diferents nivells o les de diferents etapes educatives. El desenvolupament d'aquesta competència comporta enllaçar les noves idees matemàtiques amb idees prèvies, reconèixer i utilitzar les connexions entre elles en la resolució de problemes i comprendre com unes idees es construeixen sobre unes altres per formar un tot integrat. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>descobrir els vincles de les matematiques amb altres arees de coneixement i aprofundir en les seves connexions, interrelacionant conceptes i procediments per modelitzar, resoldre problemes i desenvolupar la capacitat crítica, creativa i innovadora en situacions diverses. Observar relacions i establir connexions matemàtiques és un aspecte clau del quefer matemàtic. L'aprofundiment en els coneixements matemàtics i en la destresa per utilitzar un ampli conjunt de representacions, així com en l'establiment de connexions entre les matemàtiques i altres àrees de coneixement, especialment amb les ciències socials, confereixen als alumnes un gran potencial per resoldre problemes en situacions diverses. Aquestes connexions també haurien d'ampliar-se a les actituds pròpies del quefer matemàtic de manera que puguin ser transferides a altres matèries i contextos. En aquesta competència juga un paper rellevant l'aplicació de les eines tecnològiques en el descobriment de noves connexions. El desenvolupament d'aquesta competència comporta establir connexions entre idees, conceptes i procediments matemàtics, altres àrees de coneixement i la vida real. Així mateix, implica l'ús d'eines tecnològiques, com també aplicar-les en la resolució de problemes en situacions diverses, tot valorant la contribució de les matemàtiques a la resolució dels grans reptes i objectius ecosocials, tant al llarg de la història com en l'actualitat. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>representar conceptes, procediments i informacio matematics seleccionant diferents tecnologies, per visualitzar idees i estructurar raonaments matemàtics. Les representacions de conceptes, procediments i informació matemàtics faciliten el raonament i la demostració. Aquestes representacions s'utilitzen per visualitzar idees matemàtiques, examinar relacions i contrastar la validesa de les respostes i es troben en el centre de la comunicació matemàtica. El desenvolupament d'aquesta competència comporta l'aprenentatge de formes noves de representació matemàtica i la millora del coneixement sobre el seu ús eficaç, recalcant les maneres en què representacions diferents dels mateixos objectes poden transmetre informacions diferents i mostrant la importància de seleccionar representacions adequades a cada tasca. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
@@ -412,77 +424,50 @@
   <si>
     <t>generar preguntes de tipus matematic aplicant sabers i estrategies conegudes per donar resposta a situacions problemàtiques de la vida quotidiana. La generació de preguntes de contingut matemàtic és un altre component important i significatiu del currículum de Matemàtiques Generals i és considerada una part essencial del quefer matemàtic. Generar preguntes amb contingut matemàtic sobre una situació problematitzada, sobre un conjunt de dades o sobre un problema ja resolt implica la creació de nous problemes amb l'objectiu d'explorar una situació determinada, com també la reformulació del mateix durant el procés de resolució. Quan els alumnes generen preguntes millora el raonament i la reflexió al mateix temps que construeixen el coneixement propi. Això es tradueix en un alt nivell de compromís i curiositat, com també de progressiu entusiasme cap al procés d'aprenentatge de les matemàtiques. El desenvolupament d'aquesta competència pot fomentar un pensament més divers i flexible, millorar la destresa per resoldre problemes en diferents contextos, establir ponts entre situacions concretes i els models matemàtics i enriquir i consolidar els conceptes. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>utilitzar el pensament computacional de manera eficac, modificant i creant algoritmes que resolguin problemes mitjançant l'ús de les matemàtiques per modelitzar i resoldre situacions de la vida quotidiana i de diversos àmbits. El pensament computacional entronca directament amb la resolució de problemes i el plantejament de procediments algorítmics. Amb l'objectiu d'arribar a una solució del problema que pugui ser executada per un sistema informàtic serà necessari utilitzar l'abstracció per identificar els aspectes més rellevants i descompondre el problema en tasques més simples que es puguin codificar en un llenguatge apropiat. Portar el pensament computacional a la vida diària suposa relacionar les necessitats de modelatge i simulació amb les possibilitats del seu tractament informatitzat. El desenvolupament d'aquesta competència comporta la creació de models abstractes de situacions quotidianes i de diversos àmbits, la seva automatització i la codificació en un llenguatge fàcil d'interpretar de manera automàtica. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>establir, investigar i utilitzar connexions entre les diferents idees matematiques establint vincles entre conceptes, procediments, arguments i models per donar significat i estructurar l'aprenentatge matemàtic. Establir connexions entre les diferents idees matemàtiques proporciona una comprensió més profunda de com diversos enfocaments d'un mateix problema poden produir resultats equivalents. Els alumnes poden utilitzar idees procedents d'un context per provar o refutar conjectures comprensió dels problemes. Percebre les matemàtiques com un tot implica estudiar les seves connexions internes i reflexionar-hi, tant les existents entre els blocs de sabers del propi curs com de diferents etapes educatives. El desenvolupament d'aquesta competència comporta enllaçar les noves idees matemàtiques amb idees prèvies, reconèixer i utilitzar les connexions entre elles en la resolució de problemes i comprendre com unes idees es construeixen sobre altres per formar un tot integrat. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>descobrir els vincles de les matematiques amb altres arees de coneixement i aprofundir en les seves connexions, interrelacionant conceptes i procediments, per modelitzar, resoldre problemes i desenvolupar la capacitat crítica, creativa i innovadora en situacions diverses. Observar relacions i establir connexions matemàtiques és un aspecte clau del quefer matemàtic. L'aprofundiment en els coneixements matemàtics i en la destresa per utilitzar un conjunt ampli de representacions, com també en l'establiment de connexions entre les matemàtiques i altres àrees de coneixement, confereixen als alumnes un gran potencial per resoldre problemes en situacions diverses. Aquestes connexions també haurien d'ampliar-se a les actituds pròpies del quefer matemàtic de manera que aquestes es puguin transferir a altres matèries i contextos. En aquesta competència juga un paper rellevant l'aplicació de les eines tecnològiques en el descobriment de noves connexions. El desenvolupament d'aquesta competència comporta l'establiment de connexions entre idees, conceptes i procediments matemàtics, altres àrees de coneixement i la vida real. De la mateixa manera, implica l'ús d'eines tecnològiques, com també la seva aplicació en la resolució de problemes en situacions diverses valorant la contribució de les matemàtiques a la resolució dels grans reptes i objectius ecosocials, tant al llarg de la història com a l'actualitat. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>representar conceptes, procediments i informacio matematics seleccionant diferents tecnologies, per visualitzar idees i estructurar raonaments matemàtics. Les representacions de conceptes, procediments i informació matemàtics faciliten el raonament i la demostració, s'utilitzen per visualitzar idees matemàtiques, examinar relacions i contrastar la validesa de les respostes i es troben en el centre de la comunicació matemàtica. El desenvolupament d'aquesta competència comporta l'aprenentatge de noves formes de representació matemàtica i la millora del coneixement sobre el seu ús de forma eficaç, recalcant les maneres en què representacions diferents dels mateixos objectes poden transmetre diferents informacions i mostrant la importància de seleccionar representacions adequades a cada tasca. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>comunicar les idees matematiques, de manera individual i col·lectiva, emprant el suport, la terminologia i el rigor apropiats, per organitzar i consolidar el pensament matemàtic. En la societat de la informació es fa cada dia més palesa la necessitat d'una comunicació clara i veraç, tant oralment com per escrit. Interactuar amb altres ofereix la possibilitat d'intercanviar idees i reflexionar-hi, col·laborar, cooperar, generar i afermar nous coneixements convertint la comunicació en un element indispensable en l'aprenentatge de les matemàtiques. El desenvolupament d'aquesta competència comporta expressar públicament fets, idees, conceptes i procediments complexos de manera oral i escrita, analíticament i gràficament, amb veracitat i precisió, utilitzant la terminologia matemàtica adequada, amb la finalitat de donar significat i permanència als aprenentatges. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>utilitzar destreses personals i socials, identificant i gestionant les propies emocions i respectant les dels altres i organitzant activament el treball en equips heterogenis, aprenent de l'error com a part del procés d'aprenentatge i afrontant situacions d'incertesa, per perseverar en la consecució d'objectius en l'aprenentatge de les matemàtiques. La resolució de problemes o de reptes més globals en els quals intervenen les matemàtiques representa sovint un desafiament que involucra multitud d'emocions que convé gestionar correctament. Les destreses socioafectives dins de l'aprenentatge de les matemàtiques fomenten el benestar dels alumnes, la regulació emocional i l'interès pel seu estudi. El desenvolupament d'aquesta competència comporta identificar i gestionar les pròpies emocions en el procés d'aprenentatge de les matemàtiques, reconèixer les fonts d'estrès, ser perseverant en la consecució dels objectius, pensar de manera crítica i creativa, crear resiliència i mantenir una actitud proactiva davant nous reptes matemàtics. Així mateix, implica mostrar empatia per les i els altres, establir i mantenir relacions positives, exercitar l'escolta activa i la comunicació assertiva en el treball en equip i prendre decisions responsables. Descriptors que es lliguen a aquesta competència específica:</t>
   </si>
   <si>
     <t>Matemàtiques I</t>
   </si>
   <si>
-    <t>modelitzar i resoldre problemes de la vida quotidiana i de la ciencia i la tecnologia aplicant diferents estratègies i formes de raonament per obtenir possibles solucions. La modelització i la resolució de problemes constitueixen un eix fonamental en l'aprenentatge de les matemàtiques, ja que són processos centrals en la construcció del coneixement matemàtic. Aquests processos aplicats en contextos diversos poden motivar l'aprenentatge i establir uns fonaments cognitius sòlids que permetin construir conceptes i experimentar les matemàtiques com a eina per descriure, analitzar i ampliar la comprensió de situacions de la vida quotidiana o de la ciència i la tecnologia. El desenvolupament d'aquesta competència comporta els processos de formulació del problema; la sistematització en la cerca de dades o objectes rellevants i les seves relacions; la seva codificació al llenguatge matemàtic o a un llenguatge fàcil d'interpretar per un sistema informàtic; la creació de models abstractes de situacions reals i l'ús d'estratègies heurístiques de resolució, com l'analogia amb altres problemes, estimació, assaig i error, resoldre-ho de manera inversa (anar cap enrere) o la descomposició en problemes més senzill, entre altres. Descriptors que es lliguen a aquesta competència específica:</t>
-[...25 lines deleted...]
-  <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Emprar diferents estratègies i eines, incloses les digitals, que resolguin problemes de la vida quotidiana i d'àmbits diversos, seleccionant la més adequada en cada cas.</t>
   </si>
   <si>
     <t>Resolver problemas de la vida cotidiana seleccionando la estrategia más eficiente y utilizando herramientas tecnológicas adecuadas para obtener y validar las soluciones.</t>
@@ -502,971 +487,1007 @@
   <si>
     <t>Evaluar exclusivamente la exactitud del resultado numérico final sin valorar la idoneidad de la herramienta digital o la estrategia seleccionada por el estudiante.</t>
   </si>
   <si>
     <t>Obtenir totes les possibles solucions matemàtiques de problemes de la vida quotidiana i d'àmbits diversos, descrivint el procediment realitzat. -</t>
   </si>
   <si>
     <t>Resolver problemas reales identificando todas las soluciones posibles y explicando detalladamente los pasos seguidos durante el proceso matemático.</t>
   </si>
   <si>
     <t>El alumnado entrega una resolución escrita de problemas donde se detallan los cálculos, el razonamiento lógico y la interpretación de los resultados obtenidos.</t>
   </si>
   <si>
     <t>Examen escrito</t>
   </si>
   <si>
     <t>Resolución de ejercicios prácticos sobre economía doméstica, repartos proporcionales o planificación de recursos en situaciones cotidianas simuladas.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resultado numérico final sin penalizar la ausencia de una descripción narrativa del procedimiento seguido.</t>
   </si>
   <si>
     <t>Comprovar la validesa matemàtica de les possibles solucions d'un problema utilitzant el raonament, l'argumentació i les eines digitals.</t>
   </si>
   <si>
+    <t>El alumnado verifica la validez de las soluciones de un problema, justificando con razonamiento y argumentación, y usando herramientas digitales.</t>
+  </si>
+  <si>
+    <t>verificar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una justificación escrita de la validez de las soluciones, incluyendo razonamiento, argumentación y evidencias digitales.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas donde se solicita justificar cada paso y usar software matemático para comprobar.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la corrección numérica sin exigir la justificación del razonamiento ni el uso de herramientas digitales.</t>
+  </si>
+  <si>
+    <t>Seleccionar la solució més adequada d'un problema en funció del context (de sostenibilitat, de consum responsable, equitat, etc.) usant el raonament i l'argumentació. Utilitzar el raonament lògic per determinar quina solució s'ajusta millor al context.</t>
+  </si>
+  <si>
+    <t>Evaluar y seleccionar la mejor solución a un problema considerando criterios contextuales (sostenibilidad, equidad, consumo responsable) mediante razonamiento y argumentación.</t>
+  </si>
+  <si>
+    <t>evaluar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una resolución escrita donde justifica la elección de la solución más adecuada considerando criterios contextuales como sostenibilidad, consumo responsable o equidad.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas contextualizados donde el alumnado debe elegir entre varias opciones justificando su decisión según criterios éticos o sostenibles.</t>
+  </si>
+  <si>
+    <t>Elegir la solución óptima matemática sin considerar las restricciones del contexto real (sostenibilidad, equidad).</t>
+  </si>
+  <si>
+    <t>Adquirir nou coneixement matemàtic mitjançant la formulació de preguntes de naturalesa matemàtica de manera autònoma.</t>
+  </si>
+  <si>
+    <t>El alumnado formula de forma autónoma preguntas matemáticas a partir de situaciones cotidianas para construir nuevo conocimiento.</t>
+  </si>
+  <si>
+    <t>El alumnado produce un listado de preguntas matemáticas originales derivadas de un contexto real.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza una situación cotidiana y plantea preguntas que requieren modelización matemática.</t>
+  </si>
+  <si>
+    <t>Frecuentemente se evalúa la resolución de las preguntas en lugar de su formulación, desvirtuando el criterio.</t>
+  </si>
+  <si>
+    <t>Emprar eines tecnològiques adequades en la formulació o recerca de preguntes o problemes.</t>
+  </si>
+  <si>
+    <t>Utilizar aplicaciones informáticas, calculadoras gráficas o simuladores para plantear, investigar y modelizar situaciones problemáticas reales de forma eficiente.</t>
+  </si>
+  <si>
+    <t>Utilizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza informes digitales o archivos de software matemático donde se visualiza el proceso de investigación y resolución de un problema cotidiano.</t>
+  </si>
+  <si>
+    <t>Sesiones de laboratorio de matemáticas o aula de informática investigando modelos financieros o geométricos mediante hojas de cálculo o software dinámico.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación al uso de la calculadora científica para operaciones básicas en lugar de investigar patrones o formular modelos con herramientas digitales.</t>
+  </si>
+  <si>
+    <t>Interpretar, modelitzar i resoldre situacions problematitzades d'àmbits diversos, utilitzant el pensament computacional, modificant o creant algorismes.</t>
+  </si>
+  <si>
+    <t>Diseñar y ajustar algoritmos o diagramas de flujo para automatizar la resolución de problemas cotidianos y financieros mediante procesos lógicos secuenciales.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un diagrama de flujo, pseudocódigo o una hoja de cálculo programada que automatiza la resolución de un problema de la vida real.</t>
+  </si>
+  <si>
+    <t>Creación de una herramienta en hoja de cálculo para calcular el ahorro mensual necesario para alcanzar un objetivo financiero a largo plazo.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante un examen tradicional de resolución de problemas sin exigir la representación explícita de la secuencia lógica o algoritmo.</t>
+  </si>
+  <si>
+    <t>Manifestar una visió matemàtica integrada, investigant i connectant les diferents idees matemàtiques.</t>
+  </si>
+  <si>
+    <t>Relacionar conceptos de distintos bloques matemáticos para resolver problemas complejos, integrando procedimientos algebraicos, geométricos o estadísticos en una misma situación de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Investigar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o proyecto donde vincula herramientas de diferentes bloques de la materia para dar solución a un reto o situación problemática.</t>
+  </si>
+  <si>
+    <t>Actividades de resolución de problemas de la vida real que exigen combinar álgebra, funciones y estadística de forma integrada y coherente.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado numérico final sin valorar la capacidad del alumno para establecer vínculos lógicos entre los diferentes procedimientos empleados.</t>
+  </si>
+  <si>
+    <t>Resoldre problemes en contextos matemàtics establint i aplicant connexions entre les diferents idees matemàtiques.</t>
+  </si>
+  <si>
+    <t>Solucionar problemas complejos integrando diversos bloques de contenido matemático, como álgebra, geometría o estadística, para encontrar soluciones coherentes y fundamentadas.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una resolución detallada de problemas donde se aprecia la integración de al menos dos áreas matemáticas distintas para llegar a la solución final.</t>
+  </si>
+  <si>
+    <t>Resolución de retos o situaciones de aprendizaje que no se limitan a un único tema, exigiendo combinar herramientas de diferentes unidades didácticas.</t>
+  </si>
+  <si>
+    <t>Confundir la conexión entre ideas matemáticas con la aplicación interdisciplinar, evaluando el contexto externo en lugar de la relación interna entre conceptos matemáticos.</t>
+  </si>
+  <si>
+    <t>Resoldre problemes en situacions diverses utilitzant processos matemàtics, establint i aplicant connexions entre el món real, altres àrees de coneixement i les matemàtiques.</t>
+  </si>
+  <si>
+    <t>Solucionar problemas prácticos integrando conceptos matemáticos con situaciones reales y de otras materias para obtener respuestas fundamentadas y contextualizadas en el entorno.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe de resolución de problemas donde identifica variables del mundo real, aplica modelos matemáticos y justifica los resultados obtenidos.</t>
+  </si>
+  <si>
+    <t>Actividades de modelización sobre situaciones de consumo, demografía o economía, vinculando las matemáticas con las ciencias sociales y la vida cotidiana.</t>
+  </si>
+  <si>
+    <t>Calificar únicamente el resultado numérico final sin valorar el proceso de traducción del problema real al lenguaje matemático ni la interpretación contextual.</t>
+  </si>
+  <si>
+    <t>Analitzar l'aportació de les matemàtiques al progrés de la humanitat valorant i reflexionant sobre la seva contribució en la proposta de solucions a situacions complexes i als reptes que es plantegen en la societat. -</t>
+  </si>
+  <si>
+    <t>Explicar la utilidad de las matemáticas en la resolución de problemas sociales y tecnológicos, destacando su papel fundamental en el progreso y bienestar de la humanidad.</t>
+  </si>
+  <si>
+    <t>Analizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un trabajo de investigación o ensayo breve que conecta un concepto matemático específico con un avance histórico o un reto social contemporáneo.</t>
+  </si>
+  <si>
+    <t>Debates o proyectos de investigación sobre el impacto de la estadística en la salud pública o el papel del álgebra en la seguridad digital.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante ejercicios de cálculo numérico tradicional en un examen escrito, ignorando la dimensión reflexiva y social que exige el currículo.</t>
+  </si>
+  <si>
+    <t>Representar idees matemàtiques estructurant diferents raonaments matemàtics i seleccionant les tecnologies més adequades.</t>
+  </si>
+  <si>
+    <t>Modelizar ideas matemáticas estructurando razonamientos y seleccionando la tecnología adecuada.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora representaciones visuales o simulaciones usando herramientas tecnológicas y justifica su elección.</t>
+  </si>
+  <si>
+    <t>Actividad con GeoGebra, Excel u otro software para representar y explicar conceptos matemáticos.</t>
+  </si>
+  <si>
+    <t>El alumnado genera una representación gráfica sin analizar la selección tecnológica ni estructurar el razonamiento.</t>
+  </si>
+  <si>
+    <t>Seleccionar i utilitzar diverses formes de representació valorant-ne la utilitat per compartir informació.</t>
+  </si>
+  <si>
+    <t>Elegir y emplear distintos formatos como gráficos, tablas o diagramas para comunicar datos y conceptos matemáticos de forma comprensible y eficiente.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza informes o presentaciones digitales donde integra gráficas dinámicas, tablas de datos y expresiones algebraicas para explicar la resolución de un problema real.</t>
+  </si>
+  <si>
+    <t>Análisis de una situación financiera o estadística donde el alumno debe decidir si es mejor mostrar un gráfico de barras o una tabla.</t>
+  </si>
+  <si>
+    <t>Calificar únicamente la precisión numérica del resultado final, ignorando la idoneidad y claridad de la representación gráfica o tecnológica elegida para transmitir la información.</t>
+  </si>
+  <si>
+    <t>Mostrar organització en comunicar les idees matemàtiques emprant el suport, la terminologia i el rigor apropiats.</t>
+  </si>
+  <si>
+    <t>Expresar razonamientos matemáticos de forma estructurada y precisa, utilizando el vocabulario técnico adecuado y soportes variados para transmitir ideas con claridad.</t>
+  </si>
+  <si>
+    <t>Comunicar</t>
+  </si>
+  <si>
+    <t>El alumnado produce informes escritos o presentaciones digitales donde explica el proceso de resolución de un problema, empleando símbolos, gráficas y terminología específica.</t>
+  </si>
+  <si>
+    <t>Presentación de las conclusiones de un análisis de datos reales o la resolución razonada de un problema de optimización financiera.</t>
+  </si>
+  <si>
+    <t>Calificar exclusivamente la exactitud del resultado numérico, ignorando la falta de coherencia narrativa o el uso incorrecto de la simbología matemática.</t>
+  </si>
+  <si>
+    <t>Reconèixer i emprar el llenguatge matemàtic en diferents contextos, comunicant la informació amb precisió i rigor. -</t>
+  </si>
+  <si>
+    <t>Utilizar con precisión la terminología, símbolos y notación matemática para explicar razonamientos y resultados en diversos contextos de forma clara y rigurosa.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza producciones escritas o presentaciones donde justifica los pasos de un problema empleando correctamente símbolos, unidades y el vocabulario técnico de la materia.</t>
+  </si>
+  <si>
+    <t>Resolución razonada de problemas financieros o estadísticos donde se debe explicar el significado de las variables y la lógica de las operaciones.</t>
+  </si>
+  <si>
+    <t>Calificar este criterio basándose exclusivamente en la obtención del resultado numérico correcto, ignorando la calidad y el rigor de la notación empleada.</t>
+  </si>
+  <si>
+    <t>Afrontar les situacions d'incertesa, identificant i gestionant emocions, acceptant i aprenent de l'error com a part del procés d'aprenentatge de les matemàtiques.</t>
+  </si>
+  <si>
+    <t>Afrontar situaciones de incertidumbre matemática mediante la toma de decisiones, gestionando las emociones negativas y transformando el error en una oportunidad de aprendizaje real.</t>
+  </si>
+  <si>
+    <t>Gestionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una hoja de autorregulación y control de errores tras tareas complejas, identificando bloqueos emocionales y proponiendo alternativas de resolución.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Actividades de resolución de retos matemáticos abiertos donde no existe un algoritmo único inicial, requiriendo persistencia y reevaluación constante de la estrategia.</t>
+  </si>
+  <si>
+    <t>Confundir la gestión del error con la simple corrección mecánica de un examen, sin evaluar la actitud o la toma de decisiones ante la incertidumbre.</t>
+  </si>
+  <si>
+    <t>Mostrar una actitud positiva i perseverant, acceptant i aprenent de la crítica raonada en fer front a les diferents situacions d'aprenentatge de les matemàtiques. Continuar treballant en els problemes fins a trobar solucions, malgrat les dificultats.</t>
+  </si>
+  <si>
+    <t>Mantener una actitud positiva y constante ante retos matemáticos, integrando correcciones y críticas constructivas para mejorar el proceso de resolución de problemas.</t>
+  </si>
+  <si>
+    <t>Desarrollar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza las correcciones sugeridas en sus tareas y mantiene el esfuerzo en actividades de investigación matemática, documentando su progreso ante la frustración inicial.</t>
+  </si>
+  <si>
+    <t>Sesiones de resolución de problemas complejos o proyectos grupales donde se recibe feedback inmediato del profesor y de los compañeros.</t>
+  </si>
+  <si>
+    <t>Evaluar la actitud únicamente a través de la corrección técnica de los ejercicios en un examen, sin registrar la evolución ante el error.</t>
+  </si>
+  <si>
+    <t>Participar en tasques matemàtiques de manera activa en equips heterogenis, respectant les emocions i les experiències dels altres, escoltant el seu raonament, identificant les habilitats socials més propícies i fomentant el benestar grupal i les relacions saludables. Reconèixer i utilitzar habilitats socials útils per treballar en equip (com l'escolta activa, el respecte per les emocions, l'empatia, la paciència, la flexibilitat, etc.).</t>
+  </si>
+  <si>
+    <t>Trabajar colaborativamente en grupos diversos, manteniendo una actitud de escucha activa, respeto mutuo y contribuyendo positivamente al clima de trabajo y bienestar del equipo.</t>
+  </si>
+  <si>
+    <t>Participar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza tareas grupales mostrando una actitud colaborativa, registrando su participación y la de sus compañeros mediante hojas de seguimiento o coevaluación del trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Sesiones de resolución de problemas complejos o proyectos de investigación donde se requiere la organización interna y el reparto de roles en el grupo.</t>
+  </si>
+  <si>
+    <t>Calificar este criterio basándose exclusivamente en la corrección de los cálculos matemáticos finales del grupo, omitiendo la valoración de las habilidades sociales y el respeto mostrado.</t>
+  </si>
+  <si>
+    <t>CA1.1</t>
+  </si>
+  <si>
+    <t>Emprar diferents estratègies i eines, incloses les digitals, que modelitzin i resolguin problemes de la vida quotidiana i de la ciència i la tecnologia, seleccionant la més adequada segons l'eficiència. Utilitzar estratègies per entendre els enunciats dels problemes (com separar les dades conegudes de les desconegudes, fer gràfics de la situació, simplificar el problema, etc.). Triar adequadament una estratègia per resoldre el problema (com dividir-lo en parts més petites, aplicar regles conegudes, etc.). Identificar les eines digitals adequades (calculadores, simuladors, fulls de càlcul, aplicacions específiques, etc.) per resoldre el problema plantejat. Comparar diferents estratègies i eines per veure quina resol millor el problema.</t>
+  </si>
+  <si>
     <t>Problema competencial + razonamiento</t>
   </si>
   <si>
-    <t>Seleccionar la solució més adequada d'un problema en funció del context (de sostenibilitat, de consum responsable, equitat, etc.) usant el raonament i l'argumentació. Utilitzar el raonament lògic per determinar quina solució s'ajusta millor al context.</t>
-[...269 lines deleted...]
-    <t>CA1.1</t>
+    <t>CA1.2</t>
+  </si>
+  <si>
+    <t>Obtenir totes les solucions matemàtiques possibles de problemes de la vida quotidiana i de la ciència i la tecnologia, descrivint el procediment emprat. Utilitzar els mètodes i tècniques matemàtiques apropiades per trobar totes les solucions. Explicar de manera clara i detallada el procés seguit per arribar a cada solució.</t>
+  </si>
+  <si>
+    <t>CA2.1</t>
+  </si>
+  <si>
+    <t>Comprovar la validesa matemàtica de les solucions possibles d'un problema utilitzant el raonament i l'argumentació. Verificar que la solució compleix totes les condicions i restriccions establertes a l'enunciat del problema. Aplicar mètodes de comprovació matemàtica (per exemple: substitució de valors, mètodes gràfics i proves algebraiques). Analitzar la coherència i la lògica de la solució obtinguda. Justificar matemàticament el procés de resolució, explicant el raonament de cada pas important i argumentant l'elecció dels mètodes utilitzats.</t>
+  </si>
+  <si>
+    <t>CA2.2</t>
+  </si>
+  <si>
+    <t>Seleccionar la solució més adequada d'un problema en funció del context (de sostenibilitat, de consum responsable, equitat, etc.) usant el raonament i l'argumentació. Identificar les característiques contextuals rellevants per al problema. Utilitzar el raonament lògic per determinar quina solució s'ajusta millor al context.</t>
+  </si>
+  <si>
+    <t>CA3.1</t>
+  </si>
+  <si>
+    <t>Adquirir nou coneixement matemàtic a partir de la formulació de conjectures i problemes de forma guiada. Identificar patrons o relacions en situacions matemàtiques. Formular, de manera guiada, conjectures raonables a partir de la detecció de regularitats, anàlisi de dades, exploració de casos particulars, contraexemples, etc.</t>
+  </si>
+  <si>
+    <t>CA3.2</t>
+  </si>
+  <si>
+    <t>Emprar eines tecnològiques adequades en la formulació o recerca de conjectures o problemes. Seleccionar i utilitzar programari matemàtic específic (calculadores, simuladors, fulls de càlcul, aplicacions específiques, etc.) per explorar relacions numèriques, algebraiques, estadístiques o geomètriques en conjectures o problemes. Utilitzar recursos en línia per investigar problemes similars o relacionats, buscant inspiració o mètodes de resolució.</t>
+  </si>
+  <si>
+    <t>CA4.1</t>
+  </si>
+  <si>
+    <t>Interpretar, modelitzar i resoldre situacions problematitzades de la vida quotidiana i de la ciència i la tecnologia, utilitzant el pensament computacional, modificant i creant algorismes. Desenvolupar o adaptar algorismes que resolguin el problema modelitzat, utilitzant un raonament lògic i seqüencial. Implementar, provar i millorar els algorismes creats, utilitzant eines computacionals quan sigui necessari.</t>
+  </si>
+  <si>
+    <t>CA5.1</t>
+  </si>
+  <si>
+    <t>Manifestar una visió matemàtica integrada, investigant i connectant les diferents idees matemàtiques. Identificar relacions entre diferents conceptes matemàtics. Explorar i comparar diferents representacions (numèrica, algebraica, gràfica) d'un mateix concepte matemàtic per comprendre'l de manera més profunda.</t>
+  </si>
+  <si>
+    <t>CA5.2</t>
+  </si>
+  <si>
+    <t>Resoldre problemes en contextos matemàtics establint i aplicant connexions entre les diferents idees matemàtiques. Identificar quins conceptes i procediments matemàtics de diferents àrees són necessaris per resoldre un problema. Transferir mètodes i estratègies entre diferents àrees de les matemàtiques, reconeixent patrons i estructures comunes.</t>
+  </si>
+  <si>
+    <t>CA6.1</t>
+  </si>
+  <si>
+    <t>Resoldre problemes en situacions diverses utilitzant processos matemàtics, reflexionant, establint i aplicant connexions entre el món real, altres àrees de coneixement i les matemàtiques. Identificar elements o situacions del món real i d'altres disciplines que poden ser modelitzats matemàticament. Traduir problemes de contextos reals o d'altres àrees de coneixement al llenguatge matemàtic. Interpretar els resultats matemàtics en el context del problema i avaluar-ne la coherència.</t>
+  </si>
+  <si>
+    <t>CA6.2</t>
+  </si>
+  <si>
+    <t>Analitzar l'aportació de les matemàtiques al progrés de la humanitat valorant i reflexionant sobre la seva contribució en la proposta de solucions a situacions complexes i als reptes científics i tecnològics que es plantegen en la societat. Identificar i descriure situacions de la ciència i la tecnologia resoltes mitjançant les matemàtiques. Analitzar com les matemàtiques han contribuït al progrés de la humanitat, modelitzant i resolent problemes científics i tecnològics.</t>
+  </si>
+  <si>
+    <t>CA7.1</t>
+  </si>
+  <si>
+    <t>Representar idees matemàtiques estructurant diferents raonaments matemàtics i seleccionant les tecnologies més adequades. Escollir la tecnologia més adient per representar i explorar conceptes matemàtics específics. Crear visualitzacions efectives de processos matemàtics utilitzant eines digitals, facilitant la comprensió de conceptes abstractes o complexos.</t>
+  </si>
+  <si>
+    <t>CA7.2</t>
+  </si>
+  <si>
+    <t>Seleccionar i utilitzar diverses formes de representació valorant la seva utilitat per compartir informació. Triar entre diferents formes de representació (verbal, numèrica, gràfica, algebraica) segons la naturalesa de la informació i l'objectiu de la comunicació. Transformar la informació entre diferents formes de representació, avaluant els avantatges i limitacions de cada una en el context donat. Crear representacions clares i efectives de dades i conceptes matemàtics que facilitin la comprensió i comunicació amb altres persones.</t>
+  </si>
+  <si>
+    <t>CA8.1</t>
+  </si>
+  <si>
+    <t>Mostrar organització en comunicar les idees matemàtiques emprant el suport, la terminologia i el rigor apropiats. Estructurar de manera lògica i coherent l'exposició d'idees matemàtiques, establint una seqüència clara de conceptes i raonaments. Seleccionar els suports i formats més adequats per comunicar eficaçment diferents tipus de contingut matemàtic. Utilitzar la terminologia matemàtica específica de manera precisa i consistent.</t>
+  </si>
+  <si>
+    <t>CA8.2</t>
+  </si>
+  <si>
+    <t>Reconèixer i emprar el llenguatge matemàtic en diferents contextos, comunicant la informació amb precisió i rigor. Interpretar i emprar correctament el llenguatge matemàtic en diversos contextos. Argumentar les afirmacions matemàtiques amb la precisió i el rigor exigibles a la corresponent etapa educativa.</t>
+  </si>
+  <si>
+    <t>CA9.1</t>
+  </si>
+  <si>
+    <t>Afrontar les situacions d'incertesa, identificant i gestionant emocions, acceptant i aprenent de l'error com a part del procés d'aprenentatge de les matemàtiques. Manejar les emocions associades a la incertesa o a l'error (com frustració o ansietat) de manera constructiva. Acceptar els errors com a part normal del procés d'aprenentatge i no com un obstacle. Analitzar els errors per entendre les causes i ajustar les estratègies de resolució en el futur.</t>
+  </si>
+  <si>
+    <t>CA9.2</t>
+  </si>
+  <si>
+    <t>Mostrar una actitud positiva i perseverant, acceptant i aprenent de la crítica raonada en fer front a les diferents situacions d'aprenentatge de les matemàtiques. Mantenir una actitud oberta i optimista davant els reptes matemàtics. Continuar treballant en els problemes fins a trobar solucions, malgrat les dificultats. Acceptar la crítica constructiva de manera receptiva i utilitzar-la per millorar l'aprenentatge.</t>
+  </si>
+  <si>
+    <t>CA9.3</t>
+  </si>
+  <si>
+    <t>Participar en tasques matemàtiques de manera activa en equips heterogenis, respectant les emocions i les experiències dels altres, escoltant el seu raonament, identificant les habilitats socials més propícies i fomentant el benestar grupal i les relacions saludables. Contribuir de manera significativa a les tasques matemàtiques en equip. Reconèixer i utilitzar habilitats socials útils per treballar en equip (com l'escolta activa, el respecte per les emocions, l'empatia, la paciència, la flexibilitat, etc.).</t>
   </si>
   <si>
     <t>Emprar diferents estratègies i eines, incloses les digitals que resolguin problemes de la vida quotidiana i de les ciències socials, seleccionant la més adequada segons la seva eficiència. Utilitzar estratègies per entendre els enunciats dels problemes, com separar les dades conegudes de les desconegudes, fer gràfics de la situació i simplificar el problema. Triar adequadament una estratègia per resoldre el problema (com dividir-lo en parts més petites, aplicar regles conegudes, etc.). Identificar les eines digitals adequades (calculadores, simuladors, fulls de càlcul, aplicacions específiques, etc.) per a la resolució del problema plantejat. Comparar estratègies i eines diferents per veure quina resol millor el problema.</t>
   </si>
   <si>
-    <t>CA1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Obtenir totes les possibles solucions matemàtiques de problemes de la vida quotidiana i de les ciències socials, descrivint el procediment realitzat. Utilitzar els mètodes i tècniques matemàtiques apropiades per trobar totes les solucions. Explicar de manera clara i detallada el procés seguit per arribar a cada solució.</t>
   </si>
   <si>
-    <t>CA2.1</t>
-[...1 lines deleted...]
-  <si>
     <t>Comprovar la validesa matemàtica de les possibles solucions d'un problema utilitzant el raonament i l'argumentació. Verificar que la solució compleix totes les condicions i restriccions establertes a l'enunciat del problema. Aplicar mètodes de comprovació matemàtica (substitució de valors, mètodes gràfics, proves algebraiques, etc.). Analitzar la coherència i la lògica de la solució obtinguda. Justificar matemàticament el procés de resolució, explicant el raonament de cada pas important i argumentant l'elecció dels mètodes utilitzats.</t>
   </si>
   <si>
-    <t>CA2.2</t>
-[...7 lines deleted...]
-  <si>
     <t>Adquirir nou coneixement matemàtic mitjançant la formulació de conjectures i problemes de forma guiada. Identificar patrons o relacions en situacions matemàtiques. Formular, de manera guiada, conjectures raonables a partir de la detecció de regularitats, anàlisi de dades, exploració de casos particulars, contraexemples, etc.</t>
   </si>
   <si>
-    <t>CA3.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Emprar eines tecnològiques adequades en la formulació o recerca de conjectures o problemes. Seleccionar i utilitzar programari matemàtic específic (calculadores, simuladors, fulls de càlcul, aplicacions específiques, etc.) per explorar relacions numèriques, algebraiques, estadístiques o geomètriques en conjectures o problemes. Utilitzar recursos en línia per investigar problemes similars o relacionats, cercant inspiració o mètodes de resolució.</t>
   </si>
   <si>
-    <t>CA4.1</t>
-[...1 lines deleted...]
-  <si>
     <t>Interpretar, modelitzar i resoldre situacions problematitzades de la vida quotidiana i de les ciències socials, utilitzant el pensament computacional, modificant o creant algorismes. Desenvolupar o adaptar algorismes que resolguin el problema modelitzat, utilitzant el raonament lògic i seqüencial. Implementar, provar i millorar els algorismes creats, utilitzant eines computacionals quan sigui necessari.</t>
   </si>
   <si>
-    <t>CA5.1</t>
-[...19 lines deleted...]
-  <si>
     <t>Analitzar l'aportació de les matemàtiques al progrés de la humanitat valorant i reflexionant sobre la seva contribució en la proposta de solucions a situacions complexes i als reptes en les ciències socials que es plantegen. Identificar i descriure situacions de les ciències socials resoltes mitjançant les matemàtiques. Analitzar com les matemàtiques han contribuït al progrés de la humanitat, modelitzant i resolent problemes de les ciències socials.</t>
   </si>
   <si>
-    <t>CA7.1</t>
-[...7 lines deleted...]
-  <si>
     <t>Seleccionar i utilitzar diverses formes de representació valorant-ne la utilitat per compartir informació. Triar entre diferents formes de representació (verbal, numèrica, gràfica, algebraica) segons la naturalesa de la informació i l'objectiu de la comunicació. Transformar la informació entre diferents formes de representació, avaluant els avantatges i les limitacions de cada una en el context donat. Crear representacions clares i efectives de dades i conceptes matemàtics que facilitin la comprensió i comunicació amb altres persones.</t>
   </si>
   <si>
-    <t>CA8.1</t>
-[...19 lines deleted...]
-  <si>
     <t>Mostrar una actitud positiva i perseverant, acceptant i aprenent de la crítica raonada en fer front a les diferents situacions d'aprenentatge de les matemàtiques. Mantenir una actitud oberta i optimista davant els reptes matemàtics. Continuar treballant en els problemes fins trobar solucions, malgrat les dificultats. Acceptar la crítica constructiva de manera receptiva i utilitzar-la per millorar l'aprenentatge.</t>
   </si>
   <si>
-    <t>CA9.3</t>
-[...4 lines deleted...]
-  <si>
     <t>Emprar diferents estratègies i eines, incloses les digitals, que resolguin problemes de la vida quotidiana i d'àmbits diversos, seleccionant la més adequada en cada cas. Utilitzar estratègies per entendre els enunciats dels problemes, com separar les dades conegudes de les desconegudes, fer gràfics de la situació i simplificar el problema. Triar adequadament una estratègia per resoldre el problema (com dividir-lo en parts més petites, aplicar regles conegudes, etc.). Identificar les eines digitals adequades (calculadores, simuladors, fulls de càlcul, aplicacions específiques, etc.) per a la resolució del problema plantejat. Comparar diferents estratègies i eines per veure quina resol millor el problema.</t>
   </si>
   <si>
     <t>Obtenir totes les possibles solucions matemàtiques de problemes de la vida quotidiana i d'àmbits diversos, descrivint el procediment realitzat. Utilitzar els mètodes i tècniques matemàtiques apropiades per trobar totes les solucions. Explicar de manera clara i detallada el procés seguit per arribar a cada solució.</t>
   </si>
   <si>
     <t>Comprovar la validesa matemàtica de les possibles solucions d'un problema utilitzant el raonament, l'argumentació i les eines digitals. Verificar que la solució compleix totes les condicions i restriccions establertes a l'enunciat del problema. Aplicar mètodes de comprovació matemàtica (substitució de valors, mètodes gràfics, proves algebraiques, etc.). Analitzar la coherència i la lògica de la solució obtinguda. Justificar matemàticament el procés de resolució, explicant el raonament de cada pas important i argumentant l'elecció dels mètodes utilitzats.</t>
   </si>
   <si>
     <t>Adquirir nou coneixement matemàtic mitjançant la formulació de preguntes de naturalesa matemàtica de manera autònoma. Identificar patrons o relacions en situacions matemàtiques. Formular conjectures raonables a partir de la detecció de regularitats, anàlisi de dades, exploració de casos particulars, contraexemples, etc.</t>
   </si>
   <si>
     <t>Emprar eines tecnològiques adequades en la formulació o recerca de preguntes o problemes. Seleccionar i utilitzar programari matemàtic específic (calculadores, simuladors, fulls de càlcul, aplicacions específiques, etc.) per explorar relacions numèriques, algebraiques, estadístiques o geomètriques en conjectures o problemes. Utilitzar recursos en línia per investigar problemes similars o relacionats, cercant inspiració o mètodes de resolució.</t>
   </si>
   <si>
     <t>Interpretar, modelitzar i resoldre situacions problematitzades d'àmbits diversos, utilitzant el pensament computacional, modificant o creant algorismes. Desenvolupar o adaptar algorismes que resolguin el problema modelitzat, utilitzant un raonament lògic i seqüencial. Implementar, provar i millorar els algorismes creats, utilitzant eines computacionals quan sigui necessari.</t>
   </si>
   <si>
     <t>Resoldre problemes en situacions diverses utilitzant processos matemàtics, establint i aplicant connexions entre el món real, altres àrees de coneixement i les matemàtiques. Identificar elements o situacions del món real i d'altres disciplines que poden ser modelitzats matemàticament. Traduir problemes de contextos reals o d'altres àrees de coneixement al llenguatge matemàtic. Interpretar els resultats matemàtics en el context del problema i avaluar-ne la coherència.</t>
   </si>
   <si>
     <t>Analitzar l'aportació de les matemàtiques al progrés de la humanitat valorant i reflexionant sobre la seva contribució en la proposta de solucions a situacions complexes i als reptes que es plantegen en la societat. Identificar i descriure situacions de les ciències socials resoltes mitjançant les matemàtiques. Analitzar com les matemàtiques han contribuït al progrés de la humanitat, modelitzant i resolent problemes de en la societat.</t>
   </si>
   <si>
     <t>Seleccionar i utilitzar diverses formes de representació valorant-ne la utilitat per compartir informació. Triar entre diferents formes de representació (verbal, numèrica, gràfica, algebraica) segons la naturalesa de la informació i l'objectiu de la comunicació. Transformar la informació entre diferents formes de representació, avaluant els avantatges i les limitacions de cada una en el context donat. Crear representacions clares i efectives de dades i conceptes matemàtics que facilitin la comprensió i la comunicació amb altres persones.</t>
   </si>
   <si>
-    <t>Mostrar una actitud positiva i perseverant, acceptant i aprenent de la crítica raonada en fer front a les diferents situacions d'aprenentatge de les matemàtiques. Mantenir una actitud oberta i optimista davant els reptes matemàtics. Continuar treballant en els problemes fins a trobar solucions, malgrat les dificultats. Acceptar la crítica constructiva de manera receptiva i utilitzar-la per millorar l'aprenentatge.</t>
-[...25 lines deleted...]
-  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
+    <t>Comptatge</t>
+  </si>
+  <si>
     <t>Regles i estratègies per determinar el cardinal de conjunts finits en problemes de la vida quotidiana: diagrames d'arbre, principi de comparació, principi del producte, principi d'addició, principi d'inclusió-exclusió i principi del colomer. Sentit de les operacions</t>
   </si>
   <si>
     <t>Interpretació de la informació numèrica en documents de la vida quotidiana: taules, diagrames, documents financers, factures, nòmines, notícies, etc</t>
   </si>
   <si>
     <t>Ús de la calculadora i el full de càlcul com a eines per a la resolució de problemes numèrics</t>
   </si>
   <si>
+    <t>Relacions</t>
+  </si>
+  <si>
     <t>Raons i proporcions</t>
   </si>
   <si>
     <t>Percentatges i taxes</t>
   </si>
   <si>
     <t>Nombres índex</t>
   </si>
   <si>
     <t>Augments i disminucions percentuals</t>
   </si>
   <si>
     <t>Resolució de problemes financers</t>
   </si>
   <si>
+    <t>Educació financera</t>
+  </si>
+  <si>
     <t>Interessos bancaris. Interès simple i compost. Resolució de problemes</t>
   </si>
   <si>
     <t>Equivalències de taxes d'interès</t>
   </si>
   <si>
     <t>Taxes d'interès anual amb períodes de capitalització inferiors a un any. Resolució de problemes</t>
   </si>
   <si>
     <t>Taxa nominal i taxa anual equivalent</t>
   </si>
   <si>
     <t>Anualitats de capitalització. Resolució de problemes</t>
   </si>
   <si>
     <t>Amortització de deutes. Resolució de problemes</t>
   </si>
   <si>
     <t>Canvi de divises. Resolució de problemes</t>
   </si>
   <si>
     <t>Documents financers: factures i nòmines</t>
   </si>
   <si>
+    <t>Mesurament</t>
+  </si>
+  <si>
     <t>La probabilitat com a mesura de la incertesa associada a fenòmens aleatoris. Esdeveniments aleatoris. Probabilitat. Llei de Laplace</t>
   </si>
   <si>
+    <t>Canvi</t>
+  </si>
+  <si>
     <t>Mesura del creixement d'una funció</t>
   </si>
   <si>
     <t>Derivada d'una funció en un punt. Interpretació geomètrica de la derivada</t>
   </si>
   <si>
     <t>Ús de programes de geometria dinàmica per a l'anàlisi i interpretació del canvi d'una funció</t>
   </si>
   <si>
     <t>Regles de derivació</t>
   </si>
   <si>
     <t>Visualització, raonament i modelització geomètrica</t>
   </si>
   <si>
     <t>Grafs: conceptes bàsics. Matriu d'adjacència. Ús dels grafs per representar situacions de la vida quotidiana</t>
   </si>
   <si>
     <t>Tipus de grafs: grafs dirigits, grafs ponderats, grafs simples i multigrafs</t>
   </si>
   <si>
     <t>Arbres. Fórmula d'Euler</t>
   </si>
   <si>
     <t>Grafs eulerians i hamiltonians: resolució de problemes de camins i circuits</t>
   </si>
   <si>
     <t>Coloració de grafs</t>
   </si>
   <si>
     <t>Resolució del problema del camí mínim en diferents contextos</t>
   </si>
   <si>
+    <t>Relacions i funcions</t>
+  </si>
+  <si>
     <t>Estudi del domini i el recorregut de les funcions elementals</t>
   </si>
   <si>
     <t>Estudi i representació gràfica de funcions: polinòmiques, racionals senzilles, irracionals, definides a trossos, valor absolut, exponencials i logarítmiques</t>
   </si>
   <si>
     <t>Interpolació lineal i aplicació a la resolució de problemes</t>
   </si>
   <si>
     <t>Composició de funcions i funció inversa</t>
   </si>
   <si>
     <t>Ús de l'estudi i anàlisi de funcions per interpretar informacions extretes de contextos reals</t>
   </si>
   <si>
     <t>Estudi i representació gràfica de funcions: lineals, quadràtiques, racionals senzilles, definides a trossos, valor absolut, exponencials i logarítmiques</t>
   </si>
   <si>
+    <t>Patrons</t>
+  </si>
+  <si>
     <t>Generalització de patrons a situacions senzilles</t>
   </si>
   <si>
     <t>Obtenció de la suma de termes consecutius d'una progressió geomètrica. Utilització en situacions contextualitzades per calcular la quantitat total acumulada al final d'un cert període en fer ingressos fixos a intervals constants</t>
   </si>
   <si>
+    <t>Model matemàtic</t>
+  </si>
+  <si>
     <t>Identificació de funcions elementals, donades a través d'enunciats, taules o expressions algebraiques, que descriguin una situació real i anàlisis de les seves propietats, per extreure'n informació pràctica que ajudi a interpretar el fenomen de què es deriven</t>
   </si>
   <si>
     <t>Ús d'eines digitals per treballar amb les funcions elementals: quadràtiques, racionals senzilles, exponencials, logarítmiques, a trossos i periòdiques</t>
   </si>
   <si>
     <t>Programació lineal bidimensional. Modelització de problemes reals i interpretació de resultats en el context del problema</t>
   </si>
   <si>
     <t>Resolució mitjançant eines digitals de problemes de programació lineal bidimensional</t>
   </si>
   <si>
+    <t>Igualtat i desigualtat</t>
+  </si>
+  <si>
     <t>Resolució d'equacions de 1r i 2n grau, polinòmiques de grau superior a dos, racionals i irracionals</t>
   </si>
   <si>
     <t>Resolució d'equacions exponencials i logarítmiques</t>
   </si>
   <si>
     <t>Resolució de sistemes d'equacions no lineals i de sistemes d'equacions lineals amb 3 incògnites</t>
   </si>
   <si>
     <t>Resolució d'inequacions amb una incògnita i d'inequacions lineals amb dues incògnites. Resolució de sistemes d'inequacions amb una i dues incògnites</t>
   </si>
   <si>
     <t>Ús de recursos tecnològics com a ajuda a la resolució d'equacions i sistemes</t>
   </si>
   <si>
     <t>Resolució de problemes mitjançant l'ús d'equacions, inequacions i sistemes d'equacions lineals</t>
   </si>
   <si>
     <t>Modelització de situacions de les ciències socials i de la vida real i resolució utilitzant el llenguatge algebraic</t>
   </si>
   <si>
+    <t>Pensament computacional</t>
+  </si>
+  <si>
     <t>Identificació de les etapes en la resolució de problemes reals</t>
   </si>
   <si>
     <t>Identificació de les dades rellevants d'un problema. Anàlisi, filtratge i organització de les dades. Ús de taules, arbres, diagrames, gràfiques. Estratègies per a la resolució de problemes senzills: raonament lògic i seqüencial, descomposició en parts, heurístiques. Formulació, resolució, anàlisi, representació i interpretació de relacions i problemes de la vida quotidiana i de distints àmbits emprant algorismes, programes i eines tecnològiques adequades</t>
   </si>
   <si>
     <t>Organització i anàlisi de dades</t>
   </si>
   <si>
     <t>Distribucions bidimensionals. Núvols de punts</t>
   </si>
   <si>
     <t>Correlació lineal</t>
   </si>
   <si>
     <t>Paràmetres associats a una distribució bidimensional</t>
   </si>
   <si>
     <t>Rectes de regressió. Ús de la recta de regressió per fer estimacions. Valoració de la seva fiabilitat</t>
   </si>
   <si>
     <t>Taules de contingència</t>
   </si>
   <si>
     <t>Ús de la calculadora i/o de fulls de càlcul per a l'anàlisi de dades estadístiques</t>
   </si>
   <si>
     <t>Interpretació i anàlisi d'informació estadística en diferents contextos</t>
   </si>
   <si>
+    <t>Incertesa</t>
+  </si>
+  <si>
     <t>Estimació de la probabilitat a partir del concepte de freqüència relativa. Llei de Laplace</t>
   </si>
   <si>
     <t>Càlcul de probabilitats en experiments simples</t>
   </si>
   <si>
     <t>Experiències compostes. Experiències dependents i independents</t>
   </si>
   <si>
     <t>Càlcul de probabilitats en experiències compostes. Probabilitat condicionada. Diagrames d'arbre i taules de contingència</t>
   </si>
   <si>
     <t>Probabilitat total</t>
   </si>
   <si>
     <t>Fórmula de Bayes</t>
   </si>
   <si>
+    <t>Distribucions de probabilitat</t>
+  </si>
+  <si>
     <t>Distribució estadística i distribució de probabilitat</t>
   </si>
   <si>
     <t>Distribucions de probabilitat de variable discreta</t>
   </si>
   <si>
     <t>La distribució binomial. Càlcul de probabilitats en una distribució binomial</t>
   </si>
   <si>
     <t>Distribucions de probabilitat de variable contínua</t>
   </si>
   <si>
     <t>La distribució normal. Càlcul de probabilitats en distribucions normals</t>
   </si>
   <si>
     <t>Estimació de probabilitats mitjançant l'aproximació de la binomial per la normal</t>
   </si>
   <si>
+    <t>Inferència</t>
+  </si>
+  <si>
     <t>Diferents etapes del disseny d'estudis estadístics relacionats amb les ciències socials. Tècniques de mostreig senzilles</t>
   </si>
   <si>
     <t>Discussió de la validesa d'una estimació en funció de la representativitat de la mostra</t>
   </si>
   <si>
     <t>Anàlisi de la utilitat de les conclusions d'un estudi estadístic tot valorant la representativitat de la mostra. Iniciació a l'estimació puntual</t>
   </si>
   <si>
     <t>Creences, actituds i emocions</t>
   </si>
   <si>
     <t>Adopció d'actituds positives per millorar la resolució de problemes</t>
   </si>
   <si>
     <t>Autoregulació de les emocions que intervenen en l'aprenentatge de les matemàtiques</t>
   </si>
   <si>
     <t>Identificació de les emocions com a eina de motivació per a la superació personal en l'aprenentatge de les matemàtiques</t>
   </si>
   <si>
     <t>Recerca de les estratègies personals de foment de la curiositat, perseverança i resiliència en l'aprenentatge de les matemàtiques</t>
   </si>
   <si>
     <t>Tractament de l'error com a element important en l'autoconeixement i generador de noves oportunitats d'aprenentatge. Treball en equip i presa de decisions</t>
   </si>
   <si>
     <t>Estratègies de treball en equip per millorar la resolució de problemes</t>
   </si>
   <si>
     <t>Assumpció de responsabilitats i participació activa en els treballs en grup</t>
   </si>
   <si>
     <t>Optimització del treball en equip mitjançant la distribució adequada de les responsabilitats atenent als punts forts i dèbils de cadascun dels membres</t>
   </si>
   <si>
     <t>Gestió de conflictes en el treball en equip. Inclusió, respecte i diversitat</t>
   </si>
   <si>
     <t>Valoració de la contribució de les matemàtiques al llarg de la història en l'avenç de la ciència</t>
   </si>
   <si>
     <t>Inclusió i acceptació de la diversitat present en l'aula i en la societat</t>
   </si>
   <si>
     <t>Coneixement i valoració d'homes i dones que contribuïren notòriament a les matemàtiques</t>
   </si>
   <si>
+    <t>Sentit de les operacions</t>
+  </si>
+  <si>
     <t>Estratègies per operar amb nombres reals i vectors: càlcul mental o escrit en els casos senzills i amb eines tecnològiques en els casos més complicats</t>
   </si>
   <si>
     <t>Radicals i logaritmes decimals i neperians. Definició i propietats. Ús de les seves propietats per operar-los. Resolució de problemes. Ús de la calculadora</t>
   </si>
   <si>
-    <t>Nombres complexos. Suma, resta, producte i quocient. Relacions</t>
+    <t>Nombres complexos. Suma, resta, producte i quocient</t>
   </si>
   <si>
     <t>Relacions inverses de les operacions: potencial-radical i exponencial-logarítmica</t>
   </si>
   <si>
     <t>Conjunts de vectors: estructura, comprensió i propietats tecnològiques en els casos més complicats</t>
   </si>
   <si>
-    <t>Els nombres complexos com a solucions d'equacions polinòmiques que no tenen arrels reals. Expressió d’un nombre complex en forma binòmica i en forma polar. Pas de forma binòmica a polar i a la inversa. Representació gràfica d’un nombre complex</t>
-[...2 lines deleted...]
-    <t>Unitats de mesura dels angles: sistema sexagesimal i radiants. Canvi d’unitats</t>
+    <t>Els nombres complexos com a solucions d'equacions polinòmiques que no tenen arrels reals. Expressió d'un nombre complex en forma binòmica i en forma polar. Pas de forma binòmica a polar i a la inversa. Representació gràfica d'un nombre complex</t>
+  </si>
+  <si>
+    <t>Unitats de mesura dels angles: sistema sexagesimal i radiants. Canvi d'unitats</t>
   </si>
   <si>
     <t>Deducció de les raons trigonomètriques dels angles de 0º, 30º, 45º, 60º i 90º</t>
   </si>
   <si>
-    <t>Raons trigonomètriques d’un angle agut i generalització a la circumferència goniomètrica d’un angle qualsevol</t>
+    <t>Raons trigonomètriques d'un angle agut i generalització a la circumferència goniomètrica d'un angle qualsevol</t>
   </si>
   <si>
     <t>Ús racional de la calculadora per obtenir raons trigonomètriques i angles</t>
   </si>
   <si>
-    <t>Aplicació dels diferents mètodes de resolució de triangles (raons trigonomètriques, Teorema del sinus, Teorema del cosinus, Teorema de Pitàgores, estratègia de l’altura, etc.) per a la resolució de problemes</t>
-[...5 lines deleted...]
-    <t>Límit d’una funció en un punt i en l’infinit: estimació i càlcul a partir d’una taula, un gràfic o una expressió algebraica. Interpretació gràfica</t>
+    <t>Aplicació dels diferents mètodes de resolució de triangles (raons trigonomètriques, Teorema del sinus, Teorema del cosinus, Teorema de Pitàgores, estratègia de l'altura, etc.) per a la resolució de problemes</t>
+  </si>
+  <si>
+    <t>La probabilitat com a mesura de la incertesa associada a fenòmens aleatoris</t>
+  </si>
+  <si>
+    <t>Límit d'una funció en un punt i en l'infinit: estimació i càlcul a partir d'una taula, un gràfic o una expressió algebraica. Interpretació gràfica</t>
+  </si>
+  <si>
+    <t>Càlcul de límits a l'infinit: Límits de funcions polinòmiques i racionals. Indeterminacions ( ∞ / ∞ , 0/0, k/0, ∞</t>
   </si>
   <si>
     <t>∞ i 1 ∞ )</t>
   </si>
   <si>
-    <t>Comportament d’una funció en un punt. Càlcul de límits en un punt de funcions polinòmiques i algebraiques</t>
-[...8 lines deleted...]
-    <t>Derivada d’una funció en un punt. Interpretació geomètrica</t>
+    <t>Comportament d'una funció en un punt. Càlcul de límits en un punt de funcions polinòmiques i algebraiques</t>
+  </si>
+  <si>
+    <t>Continuïtat d'una funció en un punt</t>
+  </si>
+  <si>
+    <t>Branques infinites i asímptotes. Estudi de les branques infinites de funcions polinòmiques i racionals. Càlcul d'asímptotes de funcions racionals</t>
+  </si>
+  <si>
+    <t>Derivada d'una funció en un punt. Interpretació geomètrica</t>
   </si>
   <si>
     <t>Recta tangent i normal a una funció en un punt</t>
   </si>
   <si>
     <t>Funció derivada. Regles de derivació. Regla de la cadena</t>
   </si>
   <si>
-    <t>Mesura del creixement d’una funció. Màxims i mínims relatius</t>
-[...2 lines deleted...]
-    <t>Sistemes de referència al pla. Coordenades d’un punt</t>
+    <t>Mesura del creixement d'una funció. Màxims i mínims relatius</t>
+  </si>
+  <si>
+    <t>Formes geomètriques de dues dimensions</t>
+  </si>
+  <si>
+    <t>Sistemes de referència al pla. Coordenades d'un punt</t>
   </si>
   <si>
     <t>Objectes geomètrics de dues dimensions: anàlisi de les propietats i determinació dels seus atributs</t>
   </si>
   <si>
     <t>Resolució de problemes relatius a objectes geomètrics en el pla representats amb coordenades cartesianes. Localització i sistemes de representació</t>
   </si>
   <si>
-    <t>Vectors en el pla. Components d’un vector. Operacions amb vectors. Propietats i representacions de l’addició i el producte escalar de vectors</t>
-[...2 lines deleted...]
-    <t>Càlcul del punt mitja de dos punts i del punt simètric d’un punt respecte d’un altre punt</t>
+    <t>Vectors en el pla. Components d'un vector. Operacions amb vectors. Propietats i representacions de l'addició i el producte escalar de vectors</t>
+  </si>
+  <si>
+    <t>Càlcul del punt mitja de dos punts i del punt simètric d'un punt respecte d'un altre punt</t>
   </si>
   <si>
     <t>Equacions de rectes al pla. Determinació de les equacions vectorial, paramètrica, contínua i implícita de rectes a partir de diferents elements que les determinen</t>
   </si>
   <si>
     <t>Posicions relatives entre objectes geomètrics del pla (punts i rectes)</t>
   </si>
   <si>
-    <t>Mediatriu d’un segment</t>
+    <t>Mediatriu d'un segment</t>
   </si>
   <si>
     <t>Càlcul de distàncies entre dos objectes geomètrics al pla</t>
   </si>
   <si>
     <t>Angle entres dos vectors</t>
   </si>
   <si>
     <t>Angle entre dues rectes. Visualització, raonament i modelització geomètrica</t>
   </si>
   <si>
-    <t>Representació d’objectes geomètrics en el pla mitjançant eines digitals</t>
-[...2 lines deleted...]
-    <t>Models matemàtics (geomètrics, algebraics, grafs, etc.) en la resolució de problemes en el pla. Connexions amb altres disciplines i àrees d’interès</t>
+    <t>Representació d'objectes geomètrics en el pla mitjançant eines digitals</t>
+  </si>
+  <si>
+    <t>Models matemàtics (geomètrics, algebraics, grafs, etc.) en la resolució de problemes en el pla. Connexions amb altres disciplines i àrees d'interès</t>
   </si>
   <si>
     <t>Conjectures geomètriques en el pla: validació per mitjà de la deducció i la demostració de teoremes</t>
   </si>
   <si>
-    <t>Modelització de la posició i el moviment d’un objecte en el pla mitjançant vectors</t>
+    <t>Modelització de la posició i el moviment d'un objecte en el pla mitjançant vectors</t>
   </si>
   <si>
     <t>Successió. Terme general. Progressions aritmètiques i geomètriques</t>
   </si>
   <si>
-    <t>Convergència. Límit d’una successió</t>
-[...8 lines deleted...]
-    <t>Modelització i resolució de problemes mitjançant l’ús d'equacions, inequacions i sistemes d'equacions lineals. Igualtat i desigualtat</t>
+    <t>Convergència. Límit d'una successió</t>
+  </si>
+  <si>
+    <t>Obtenció de la suma de termes consecutius d'una progressió aritmètica i d'una progressió geomètrica. Utilització en situacions contextualitzades</t>
+  </si>
+  <si>
+    <t>Identificació de funcions elementals, donades a través d'enunciats, taules o expressions algebraiques, que descriguin una situació real i anàlisi de les seves propietats, per extreure'n informació pràctica que ajudi a interpretar el fenomen de què es deriven</t>
+  </si>
+  <si>
+    <t>Modelització i resolució de problemes mitjançant l'ús d'equacions, inequacions i sistemes d'equacions lineals</t>
   </si>
   <si>
     <t>Resolució d'equacions polinòmiques, racionals, irracionals (màxim dues arrels quadrades), exponencials, logarítmiques i trigonomètriques</t>
   </si>
   <si>
-    <t>Resolució de sistemes d’equacions lineals amb 3 incògnites. Mètode de Gauss</t>
-[...5 lines deleted...]
-    <t>Resolució d’inequacions i sistemes d’inequacions de primer grau, segon grau i racionals senzilles (amb una incògnita) i dues incògnites (només lineals)</t>
+    <t>Resolució de sistemes d'equacions lineals amb 3 incògnites. Mètode de Gauss</t>
+  </si>
+  <si>
+    <t>Resolució de sistemes d'equacions no lineals</t>
+  </si>
+  <si>
+    <t>Resolució d'inequacions i sistemes d'inequacions de primer grau, segon grau i racionals senzilles (amb una incògnita) i dues incògnites (només lineals)</t>
   </si>
   <si>
     <t>Relació fonamental de la trigonometria</t>
   </si>
   <si>
     <t>Relacions entre raons trigonomètriques</t>
   </si>
   <si>
-    <t>Identitats trigonomètriques. Relacions i funcions</t>
-[...2 lines deleted...]
-    <t>Representació gràfica de funcions: elementals (lineals, quadràtiques, potencials, valor absolut, exponencials, trigonomètriques), combinacions d’elementals i funcions definides a trossos d’entre les anteriors</t>
+    <t>Identitats trigonomètriques</t>
+  </si>
+  <si>
+    <t>Representació gràfica de funcions: elementals (lineals, quadràtiques, potencials, valor absolut, exponencials, trigonomètriques), combinacions d'elementals i funcions definides a trossos d'entre les anteriors</t>
   </si>
   <si>
     <t>Àlgebra simbòlica en la representació i explicació de relacions matemàtiques de la ciència i la tecnologia</t>
   </si>
   <si>
-    <t>Ús d'eines digitals per a la representació i anàlisi de funcions. Pensament computacional</t>
+    <t>Ús d'eines digitals per a la representació i anàlisi de funcions</t>
   </si>
   <si>
     <t>Identificació de les etapes en la resolució de problemes de la vida quotidiana, la ciència i la tecnologia</t>
   </si>
   <si>
     <t>Identificació de les dades rellevants a un problema. Anàlisi, filtratge i organització de les dades. Ús de taules, arbres, diagrames, gràfiques</t>
   </si>
   <si>
-    <t>Comparació d’algorismes alternatius per al mateix problema mitjançant el raonament lògic</t>
+    <t>Comparació d'algorismes alternatius per al mateix problema mitjançant el raonament lògic</t>
   </si>
   <si>
     <t>Estratègies per a la resolució de problemes senzills: raonaments lògic i seqüencial, descomposició en parts, estratègies iteratives, estratègies recursives, heurístiques</t>
   </si>
   <si>
     <t>Formulació, resolució i anàlisis de problemes de la vida quotidiana i de la ciència i la tecnologia emprant eines o programes adequats</t>
   </si>
   <si>
     <t>Distribucions bidimensionals. Núvol de punts</t>
   </si>
   <si>
     <t>Correlació lineal. Coeficient de correlació</t>
   </si>
   <si>
     <t>Paràmetres associats a una distribució bidimensional: mitjana mostral, mediana mostral, moda mostral, desviació típica mostral, covariància mostral</t>
   </si>
   <si>
-    <t>Rectes de regressió. Ús de la recta de regressió per fer estimacions. Coeficient de correlació de Pearson com a mesura de la fiabilitat de les estimacions. Incertesa</t>
+    <t>Rectes de regressió. Ús de la recta de regressió per fer estimacions. Coeficient de correlació de Pearson com a mesura de la fiabilitat de les estimacions</t>
   </si>
   <si>
     <t>Esdeveniments aleatoris. Operacions. Propietats</t>
   </si>
   <si>
     <t>Freqüència relativa i probabilitat</t>
   </si>
   <si>
     <t>Càlcul de probabilitats en experiments simples. Llei de Laplace</t>
   </si>
   <si>
-    <t>Autoregulació de les emocions que intervenen en l’aprenentatge de les matemàtiques</t>
-[...11 lines deleted...]
-    <t>Coneixement i valoració d’homes i dones que van contribuir notòriament a les matemàtiques</t>
+    <t>Coneixement i valoració d'homes i dones que van contribuir notòriament a les matemàtiques</t>
   </si>
   <si>
     <t>Estratègies i tècniques de recompte sistemàtic: diagrames en arbre, variacions i permutacions, combinacions, factorials i nombres combinatoris</t>
   </si>
   <si>
+    <t>Quantitat</t>
+  </si>
+  <si>
     <t>Nombres reals: nombres racionals i irracionals. Els nombres transcendents més coneguts</t>
   </si>
   <si>
     <t>Classificació, comparació i ordenació de nombres reals. Sentit de les operacions</t>
   </si>
   <si>
     <t>Potències: propietats</t>
   </si>
   <si>
     <t>Interès simple i interès compost. Resolució de problemes</t>
   </si>
   <si>
     <t>El descompte comercial. Resolució de problemes</t>
   </si>
   <si>
     <t>Resolució de problemes relacionats amb l'educació financera amb eines tecnològiques</t>
   </si>
   <si>
     <t>Concepte de límit: estimació i càlcul a partir d'una taula, un gràfic o una expressió algebraica</t>
   </si>
   <si>
     <t>Límit d'una funció en un punt. Interpretació gràfica. Límits en l'infinit. Interpretació gràfica. Càlcul de límits. Indeterminacions més freqüents</t>
   </si>
   <si>
     <t>Continuïtat de funcions: interpretació gràfica, aplicació de límits en l'estudi de la continuïtat. Tipus de discontinuïtats</t>
@@ -1477,168 +1498,63 @@
   <si>
     <t>Aplicacions de les derivades a les ciències socials</t>
   </si>
   <si>
     <t>Obtenció de la suma de termes consecutius d'una progressió geomètrica. Utilització en situacions contextualitzades</t>
   </si>
   <si>
     <t>Identificació de funcions elementals, donades a través d'enunciats, taules o expressions algebraiques, que descriguin una situació real i anàlisi de les seves propietats, per extreure informació pràctica que ajudi a interpretar el fenomen de què es deriven</t>
   </si>
   <si>
     <t>Resolució d'equacions de 1r i 2n grau, biquadrades, polinòmiques de grau superior a dos mitjançant el mètode de Ruffini, racionals i irracionals</t>
   </si>
   <si>
     <t>Identificació de les etapes en la resolució de problemes de la vida quotidiana i les ciències socials</t>
   </si>
   <si>
     <t>Identificació de les dades rellevants en un problema. Anàlisi, filtratge i organització de les dades. Ús de taules, arbres, diagrames, gràfiques</t>
   </si>
   <si>
     <t>Estratègies per a la resolució de problemes senzills: raonament lògic i seqüencial, descomposició en parts, heurístiques</t>
   </si>
   <si>
     <t>Formulació, resolució i anàlisi de problemes de la vida quotidiana i de les ciències socials amb programes i eines adequades</t>
   </si>
   <si>
-    <t>Comparació d'algorismes alternatius per al mateix problema mitjançant el raonament lògic</t>
-[...4 lines deleted...]
-  <si>
     <t>Càlcul de probabilitats en esdeveniments simples</t>
   </si>
   <si>
     <t>Esdeveniments compostos</t>
   </si>
   <si>
     <t>Esdeveniments dependents i independents</t>
   </si>
   <si>
     <t>Càlcul de probabilitats en esdeveniments compostos independents</t>
   </si>
   <si>
     <t>Càlcul de probabilitats en esdeveniments compostos dependents. Ús de diagrames d'arbre</t>
-  </si>
-[...97 lines deleted...]
-    <t>Coneixement i valoració d'homes i dones que van contribuir notòriament a les matemàtiques</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
   </si>
@@ -2053,381 +1969,336 @@
 • Murales digitales de estrategias divergentes: Uso de herramientas como Padlet donde cada equipo sube una vía distinta para resolver un mismo problema de estadística, fomentando el respeto por la diversidad de enfoques.
 • Portafolio de 'Segundas Oportunidades': Sistema de entrega donde el alumno puede re-entregar ejercicios fallidos adjuntando una reflexión escrita sobre el origen del error y qué cambio de estrategia permitió el éxito.</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de compromiso y motivación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Desafíos de 'Incertidumbre Controlada': Problemas de la vida real con datos incompletos o contradictorios donde el objetivo no es la solución exacta, sino la justificación razonada de la decisión tomada bajo presión.
 • Contratos de aprendizaje para proyectos de investigación: Permitir que el alumnado elija el contexto de aplicación (ej. análisis de tendencias en redes sociales o economía doméstica) para aumentar la relevancia personal.
 • Gamificación basada en la perseverancia: Sistema de insignias o puntos que premia explícitamente el número de intentos realizados, la detección de errores propios y la ayuda prestada a otros compañeros en el aula.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2, CD1</t>
-[...17 lines deleted...]
-    <t>STEM2, STEM4, CE3</t>
+    <t>STEM1, CD2, CE1</t>
+  </si>
+  <si>
+    <t>STEM2, CPSAA1, CCL3</t>
+  </si>
+  <si>
+    <t>Modelizar y resolver problemas con herramientas tecnológicas implica razonamiento matemático (STEM1), uso de tecnologías (CD2) y capacidad emprendedora (CE1).</t>
+  </si>
+  <si>
+    <t>STEM1, CCL1</t>
+  </si>
+  <si>
+    <t>STEM2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Verificar soluciones mediante razonamiento y argumentación requiere pensamiento científico (STEM1) y comunicación (CCL1).</t>
+  </si>
+  <si>
+    <t>STEM1, CE1</t>
   </si>
   <si>
     <t>CPSAA1, CCL3</t>
   </si>
   <si>
-    <t>Trata sobre la formulación de preguntas y la búsqueda de respuestas ante situaciones problemáticas de la vida cotidiana.</t>
-[...53 lines deleted...]
-    <t>Se centra en la gestión emocional, el autoconocimiento y el trabajo colaborativo en equipos heterogéneos.</t>
+    <t>Generar preguntas matemáticas aplicando saberes implica indagación (STEM1) e iniciativa (CE1).</t>
+  </si>
+  <si>
+    <t>STEM3, CD5</t>
+  </si>
+  <si>
+    <t>CE1, STEM1</t>
+  </si>
+  <si>
+    <t>Usar pensamiento computacional y crear algoritmos para modelizar situaciones corresponde a STEM3 y CD5.</t>
+  </si>
+  <si>
+    <t>STEM1, CCL2</t>
+  </si>
+  <si>
+    <t>CC3, CPSAA2</t>
+  </si>
+  <si>
+    <t>Establecer conexiones entre ideas matemáticas exige relacionar conceptos (STEM1) y comprender información (CCL2).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM5</t>
+  </si>
+  <si>
+    <t>CC3, CCEC1</t>
+  </si>
+  <si>
+    <t>Descubrir vínculos con otras áreas implica aplicar matemáticas en contextos diversos (STEM1, STEM5) y valorar otras culturas (CCEC1).</t>
+  </si>
+  <si>
+    <t>CD2, STEM4</t>
+  </si>
+  <si>
+    <t>CCL3, CPSAA1</t>
+  </si>
+  <si>
+    <t>Representar información matemática con tecnologías requiere crear contenido digital (CD2) e interpretar representaciones (STEM4).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, STEM2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CD3</t>
+  </si>
+  <si>
+    <t>Comunicar ideas matemáticas con rigor implica expresión oral/escrita (CCL1), argumentación (CCL5) y comunicación de resultados (STEM2).</t>
+  </si>
+  <si>
+    <t>CPSAA2, CPSAA3</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC2</t>
+  </si>
+  <si>
+    <t>Utilizar destrezas personales y sociales gestionando emociones y trabajando en equipo (CPSAA2, CPSAA3).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Bachillerato para tu CCAA. Identifica las competencias específicas (CE), criterios de evaluación y saberes básicos de Matemáticas Generales. Familiarízate con los 6 bloques de saberes y la distribución horaria (3h/semana).</t>
+  </si>
+  <si>
+    <t>No te limites a descargarlo; imprime la tabla de criterios-saberes y tenla a mano mientras programas. Marca con colores los criterios que más se repiten en los saberes.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de tu CCAA para el Bachillerato General. Identifica cómo se conectan los 6 bloques de saberes con el Perfil de Salida, prestando especial atención al enfoque funcional y menos abstracto de esta materia.</t>
-[...11 lines deleted...]
-    <t>Crea una matriz donde vincules cada uno de los 18 criterios con los descriptores operativos del Perfil de Salida; esto te ahorrará semanas de trabajo cuando llegue la auditoría de inspección.</t>
+    <t>Transcribe las 9 competencias específicas y los 18 criterios de evaluación. Agrúpalos por bloques de saberes (6 bloques). Verifica que cada criterio está asociado a una o varias CE. Crea un documento maestro con esta información.</t>
+  </si>
+  <si>
+    <t>Haz una tabla en Excel o Google Sheets con columnas: CE, Criterio, Bloque, Saberes asociados. Te servirá para todo el curso y facilitará la alineación con las situaciones de aprendizaje.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>Para esta materia, el 'Sentido Socioemocional' (CE9) se evalúa mejor mediante una rúbrica de coevaluación en trabajos grupales que con un examen escrito.</t>
+    <t>Determina el peso relativo de cada criterio. Como tienes 3h/semana, prioriza criterios procedimentales (resolución de problemas, modelización) sobre los memorísticos. Decide qué instrumentos usarás: pruebas escritas, rúbricas de tareas, observación de aula, proyectos, etc.</t>
+  </si>
+  <si>
+    <t>No repartas el peso de forma uniforme: los criterios de 'resolver problemas' suelen ponderar más (ej. 30%) que los de 'comunicación' (10%). Ajusta según la carga real de trabajo.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 51 saberes básicos en los tres trimestres. Agrupa los bloques de 'Sentido Numérico' y 'Sentido de la Medida' al inicio para asentar bases de cálculo financiero.</t>
-[...2 lines deleted...]
-    <t>No intentes dar los 51 saberes de forma lineal. Integra el bloque de 'Pensamiento Computacional' de forma transversal usando hojas de cálculo en cada unidad de estadística y finanzas.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Reparte los 51 saberes en tres trimestres. Ten en cuenta la densidad: Álgebra y Análisis suelen ocupar más tiempo. Deja un margen del 10% para imprevistos. Asocia cada saber a los criterios que evalúa.</t>
+  </si>
+  <si>
+    <t>Distribuye también los criterios asociados: cada trimestre debe evaluar al menos 6 criterios. Equilibra la carga evaluadora y evita concentrar todos los criterios difíciles en un solo trimestre.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Asegúrate de que el producto final de la SDA sea algo tangible (un presupuesto, un informe de riesgos, un diseño 3D) para justificar el carácter práctico del Bachillerato General.</t>
+    <t>Crea una situación de aprendizaje (SDA) integradora por trimestre. Por ejemplo, para el primer trimestre: 'Planificar un viaje' para trabajar funciones y estadística. Incluye al menos dos criterios de evaluación y varios saberes. Define el producto final y los instrumentos de evaluación.</t>
+  </si>
+  <si>
+    <t>Haz que la SDA tenga un producto final (informe, presentación) que sirva como instrumento de evaluación. Asegúrate de que la SDA cubra criterios de diferentes bloques para ser verdaderamente integradora.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna pesos a las 9 competencias. En Matemáticas Generales, la resolución de problemas y la interpretación de información (CE1, CE2) suelen tener más peso que la formalización matemática pura.</t>
-[...2 lines deleted...]
-    <t>Evita que una sola prueba escrita valga más del 40% de la nota final; la LOMLOE en esta modalidad premia el proceso y la aplicación sobre la memorización de fórmulas.</t>
+    <t>Define los porcentajes de cada instrumento en la calificación final. Por ejemplo: pruebas escritas 50%, tareas individuales 20%, proyecto trimestral 20%, observación 10%. Acuérdalo con el departamento y recógelo en la programación.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que cada criterio tiene al menos un instrumento asociado. Si un criterio solo se evalúa con observación, pondera bajo (máx. 5%). Evita duplicar la evaluación del mismo criterio con varios instrumentos.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Diseña planes de refuerzo para los alumnos que no alcancen los criterios mínimos, considerando que el perfil de este alumno suele tener una base matemática frágil.</t>
-[...2 lines deleted...]
-    <t>Prepara 'itinerarios de mínimos' centrados en los 18 criterios; si el alumno demuestra competencia en el uso de herramientas digitales para resolver el problema, dalo por apto aunque falle en el cálculo manual.</t>
+    <t>Redacta las medidas de atención (DIA, refuerzo, ampliación) y el plan de recuperación. Especifica cómo se recogen los criterios no superados (ej. prueba global o tareas específicas). Incluye adaptaciones para alumnos con NEAE.</t>
+  </si>
+  <si>
+    <t>La recuperación debe ser competencial: si un alumno no superó 'modelizar', proponle una nueva modelización, no un examen memorístico. Diseña actividades de recuperación que evalúen los mismos criterios con contextos diferentes.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Seleccionar la solució més adequada d'un problema en funció del context (de sostenibilitat, de consum responsable, equitat, etc.) usant el raonament i l'argumentació. Utilitzar el </t>
   </si>
   <si>
     <t>Analitzar l'aportació de les matemàtiques al progrés de la humanitat valorant i reflexionant sobre la seva contribució en la proposta de solucions a situacions complexes i als rept</t>
   </si>
   <si>
     <t>Mostrar una actitud positiva i perseverant, acceptant i aprenent de la crítica raonada en fer front a les diferents situacions d'aprenentatge de les matemàtiques. Continuar treball</t>
   </si>
   <si>
     <t>Participar en tasques matemàtiques de manera activa en equips heterogenis, respectant les emocions i les experiències dels altres, escoltant el seu raonament, identificant les habi</t>
   </si>
   <si>
-    <t>Identificar els aspectes singulars de diverses manifestacions culturals i artístiques des de les avantguardes fins a l'actualitat, relacionant-los amb el sentit d'aquestes obres, a</t>
-[...41 lines deleted...]
-    <t xml:space="preserve">Realitzar presentacions orals efectives d'una idea de negoci utilitzant eines TIC i seguint l'esquema del discurs de l'ascensor. Aquesta competència específica es connecta amb els </t>
+    <t>Emprar diferents estratègies i eines, incloses les digitals, que modelitzin i resolguin problemes de la vida quotidiana i de la ciència i la tecnologia, seleccionant la més adequad</t>
+  </si>
+  <si>
+    <t>Obtenir totes les solucions matemàtiques possibles de problemes de la vida quotidiana i de la ciència i la tecnologia, descrivint el procediment emprat. Utilitzar els mètodes i tèc</t>
+  </si>
+  <si>
+    <t>Comprovar la validesa matemàtica de les solucions possibles d'un problema utilitzant el raonament i l'argumentació. Verificar que la solució compleix totes les condicions i restric</t>
+  </si>
+  <si>
+    <t>Seleccionar la solució més adequada d'un problema en funció del context (de sostenibilitat, de consum responsable, equitat, etc.) usant el raonament i l'argumentació. Identificar l</t>
+  </si>
+  <si>
+    <t>Adquirir nou coneixement matemàtic a partir de la formulació de conjectures i problemes de forma guiada. Identificar patrons o relacions en situacions matemàtiques. Formular, de ma</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emprar eines tecnològiques adequades en la formulació o recerca de conjectures o problemes. Seleccionar i utilitzar programari matemàtic específic (calculadores, simuladors, fulls </t>
+  </si>
+  <si>
+    <t>Interpretar, modelitzar i resoldre situacions problematitzades de la vida quotidiana i de la ciència i la tecnologia, utilitzant el pensament computacional, modificant i creant alg</t>
+  </si>
+  <si>
+    <t>Manifestar una visió matemàtica integrada, investigant i connectant les diferents idees matemàtiques. Identificar relacions entre diferents conceptes matemàtics. Explorar i compara</t>
+  </si>
+  <si>
+    <t>Resoldre problemes en contextos matemàtics establint i aplicant connexions entre les diferents idees matemàtiques. Identificar quins conceptes i procediments matemàtics de diferent</t>
+  </si>
+  <si>
+    <t>Resoldre problemes en situacions diverses utilitzant processos matemàtics, reflexionant, establint i aplicant connexions entre el món real, altres àrees de coneixement i les matemà</t>
+  </si>
+  <si>
+    <t>Representar idees matemàtiques estructurant diferents raonaments matemàtics i seleccionant les tecnologies més adequades. Escollir la tecnologia més adient per representar i explor</t>
+  </si>
+  <si>
+    <t>Seleccionar i utilitzar diverses formes de representació valorant la seva utilitat per compartir informació. Triar entre diferents formes de representació (verbal, numèrica, gràfic</t>
+  </si>
+  <si>
+    <t>Mostrar organització en comunicar les idees matemàtiques emprant el suport, la terminologia i el rigor apropiats. Estructurar de manera lògica i coherent l'exposició d'idees matemà</t>
+  </si>
+  <si>
+    <t>Reconèixer i emprar el llenguatge matemàtic en diferents contextos, comunicant la informació amb precisió i rigor. Interpretar i emprar correctament el llenguatge matemàtic en dive</t>
+  </si>
+  <si>
+    <t>Afrontar les situacions d'incertesa, identificant i gestionant emocions, acceptant i aprenent de l'error com a part del procés d'aprenentatge de les matemàtiques. Manejar les emoci</t>
+  </si>
+  <si>
+    <t>Mostrar una actitud positiva i perseverant, acceptant i aprenent de la crítica raonada en fer front a les diferents situacions d'aprenentatge de les matemàtiques. Mantenir una acti</t>
   </si>
   <si>
     <t>Emprar diferents estratègies i eines, incloses les digitals que resolguin problemes de la vida quotidiana i de les ciències socials, seleccionant la més adequada segons la seva efi</t>
   </si>
   <si>
     <t>Obtenir totes les possibles solucions matemàtiques de problemes de la vida quotidiana i de les ciències socials, descrivint el procediment realitzat. Utilitzar els mètodes i tècniq</t>
   </si>
   <si>
     <t>Comprovar la validesa matemàtica de les possibles solucions d'un problema utilitzant el raonament i l'argumentació. Verificar que la solució compleix totes les condicions i restric</t>
   </si>
   <si>
-    <t>Seleccionar la solució més adequada d'un problema en funció del context (de sostenibilitat, de consum responsable, equitat, etc.) usant el raonament i l'argumentació. Identificar l</t>
-[...1 lines deleted...]
-  <si>
     <t>Adquirir nou coneixement matemàtic mitjançant la formulació de conjectures i problemes de forma guiada. Identificar patrons o relacions en situacions matemàtiques. Formular, de man</t>
   </si>
   <si>
-    <t xml:space="preserve">Emprar eines tecnològiques adequades en la formulació o recerca de conjectures o problemes. Seleccionar i utilitzar programari matemàtic específic (calculadores, simuladors, fulls </t>
-[...1 lines deleted...]
-  <si>
     <t>Interpretar, modelitzar i resoldre situacions problematitzades de la vida quotidiana i de les ciències socials, utilitzant el pensament computacional, modificant o creant algorisme</t>
   </si>
   <si>
-    <t>Manifestar una visió matemàtica integrada, investigant i connectant les diferents idees matemàtiques. Identificar relacions entre diferents conceptes matemàtics. Explorar i compara</t>
-[...10 lines deleted...]
-  <si>
     <t>Seleccionar i utilitzar diverses formes de representació valorant-ne la utilitat per compartir informació. Triar entre diferents formes de representació (verbal, numèrica, gràfica,</t>
   </si>
   <si>
-    <t>Mostrar organització en comunicar les idees matemàtiques emprant el suport, la terminologia i el rigor apropiats. Estructurar de manera lògica i coherent l'exposició d'idees matemà</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Emprar diferents estratègies i eines, incloses les digitals, que resolguin problemes de la vida quotidiana i d'àmbits diversos, seleccionant la més adequada en cada cas. Utilitzar </t>
   </si>
   <si>
     <t>Obtenir totes les possibles solucions matemàtiques de problemes de la vida quotidiana i d'àmbits diversos, descrivint el procediment realitzat. Utilitzar els mètodes i tècniques ma</t>
   </si>
   <si>
     <t xml:space="preserve">Comprovar la validesa matemàtica de les possibles solucions d'un problema utilitzant el raonament, l'argumentació i les eines digitals. Verificar que la solució compleix totes les </t>
   </si>
   <si>
     <t>Adquirir nou coneixement matemàtic mitjançant la formulació de preguntes de naturalesa matemàtica de manera autònoma. Identificar patrons o relacions en situacions matemàtiques. Fo</t>
   </si>
   <si>
     <t>Emprar eines tecnològiques adequades en la formulació o recerca de preguntes o problemes. Seleccionar i utilitzar programari matemàtic específic (calculadores, simuladors, fulls de</t>
   </si>
   <si>
     <t>Interpretar, modelitzar i resoldre situacions problematitzades d'àmbits diversos, utilitzant el pensament computacional, modificant o creant algorismes. Desenvolupar o adaptar algo</t>
   </si>
   <si>
     <t>Resoldre problemes en situacions diverses utilitzant processos matemàtics, establint i aplicant connexions entre el món real, altres àrees de coneixement i les matemàtiques. Identi</t>
-  </si>
-[...16 lines deleted...]
-    <t>Seleccionar i utilitzar diverses formes de representació valorant la seva utilitat per compartir informació. Triar entre diferents formes de representació (verbal, numèrica, gràfic</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -3036,67 +2907,67 @@
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>409</v>
+        <v>467</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -3138,2060 +3009,2006 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>628</v>
+        <v>600</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>520</v>
+        <v>492</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>629</v>
+        <v>601</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>630</v>
+        <v>602</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>631</v>
+        <v>603</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>632</v>
+        <v>604</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>633</v>
+        <v>605</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>634</v>
+        <v>606</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>635</v>
+        <v>607</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>636</v>
+        <v>608</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>637</v>
+        <v>609</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>638</v>
+        <v>610</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>639</v>
+        <v>611</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>640</v>
+        <v>612</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>641</v>
+        <v>613</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>642</v>
+        <v>614</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>643</v>
+        <v>615</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>644</v>
+        <v>616</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>645</v>
+        <v>617</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>646</v>
+        <v>618</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>647</v>
+        <v>619</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>648</v>
+        <v>620</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>649</v>
+        <v>621</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>650</v>
+        <v>622</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>651</v>
+        <v>623</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>652</v>
+        <v>624</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>653</v>
+        <v>625</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>654</v>
+        <v>626</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>655</v>
+        <v>627</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>656</v>
+        <v>628</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>657</v>
+        <v>629</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>658</v>
+        <v>630</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>659</v>
+        <v>631</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>660</v>
+        <v>632</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>661</v>
+        <v>633</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>662</v>
+        <v>634</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>663</v>
+        <v>635</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>664</v>
+        <v>636</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>665</v>
+        <v>637</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>666</v>
+        <v>638</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>667</v>
+        <v>639</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>668</v>
+        <v>640</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>669</v>
+        <v>641</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>670</v>
+        <v>642</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>667</v>
+        <v>643</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>671</v>
+        <v>644</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>672</v>
+        <v>645</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>673</v>
+        <v>646</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>674</v>
+        <v>639</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>675</v>
+        <v>647</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>676</v>
+        <v>648</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>677</v>
+        <v>649</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>674</v>
+        <v>650</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>678</v>
+        <v>651</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>679</v>
+        <v>652</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>680</v>
+        <v>653</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>681</v>
+        <v>650</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>682</v>
+        <v>654</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>683</v>
+        <v>655</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>684</v>
+        <v>656</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>667</v>
+        <v>643</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>685</v>
+        <v>657</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>686</v>
+        <v>658</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>687</v>
+        <v>659</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>667</v>
+        <v>639</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>688</v>
+        <v>660</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>689</v>
+        <v>661</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F94"/>
+  <dimension ref="A1:F93"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E94"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>690</v>
+        <v>662</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>691</v>
+        <v>663</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>692</v>
+        <v>664</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>693</v>
+        <v>665</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>694</v>
+        <v>666</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D3" s="7">
-        <v>2.08</v>
+        <v>2.5</v>
       </c>
       <c r="E3" s="7">
-        <v>2.08</v>
+        <v>2.5</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="D4" s="7">
-        <v>2.08</v>
+        <v>2.5</v>
       </c>
       <c r="E4" s="7">
-        <v>2.08</v>
+        <v>2.5</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="D5" s="7">
-        <v>1.67</v>
+        <v>2.0</v>
       </c>
       <c r="E5" s="7">
-        <v>1.67</v>
+        <v>2.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>695</v>
+        <v>667</v>
       </c>
       <c r="D6" s="7">
-        <v>1.67</v>
+        <v>2.0</v>
       </c>
       <c r="E6" s="7">
-        <v>1.67</v>
+        <v>2.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="D7" s="7">
-        <v>1.15</v>
+        <v>1.5</v>
       </c>
       <c r="E7" s="7">
-        <v>1.15</v>
+        <v>1.5</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="D8" s="7">
-        <v>1.15</v>
+        <v>1.5</v>
       </c>
       <c r="E8" s="7">
-        <v>1.15</v>
+        <v>1.5</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>4.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="D9" s="7">
-        <v>2.86</v>
+        <v>4.0</v>
       </c>
       <c r="E9" s="7">
-        <v>2.86</v>
+        <v>4.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>5.1</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D10" s="7">
-        <v>1.82</v>
+        <v>2.0</v>
       </c>
       <c r="E10" s="7">
-        <v>1.82</v>
+        <v>2.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5.2</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="D11" s="7">
-        <v>1.82</v>
+        <v>2.0</v>
       </c>
       <c r="E11" s="7">
-        <v>1.82</v>
+        <v>2.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6.1</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="D12" s="7">
-        <v>1.88</v>
+        <v>1.5</v>
       </c>
       <c r="E12" s="7">
-        <v>1.88</v>
+        <v>1.5</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>6.2</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>696</v>
+        <v>668</v>
       </c>
       <c r="D13" s="7">
-        <v>1.88</v>
+        <v>1.5</v>
       </c>
       <c r="E13" s="7">
-        <v>1.88</v>
+        <v>1.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>7.1</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="D14" s="7">
-        <v>1.88</v>
+        <v>1.5</v>
       </c>
       <c r="E14" s="7">
-        <v>1.88</v>
+        <v>1.5</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>7.2</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="D15" s="7">
-        <v>1.88</v>
+        <v>1.5</v>
       </c>
       <c r="E15" s="7">
-        <v>1.88</v>
+        <v>1.5</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>8.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="D16" s="7">
-        <v>1.88</v>
+        <v>1.5</v>
       </c>
       <c r="E16" s="7">
-        <v>1.88</v>
+        <v>1.5</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>8.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="D17" s="7">
-        <v>1.88</v>
+        <v>1.5</v>
       </c>
       <c r="E17" s="7">
-        <v>1.88</v>
+        <v>1.5</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>9.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="D18" s="7">
-        <v>1.25</v>
+        <v>1.0</v>
       </c>
       <c r="E18" s="7">
-        <v>1.25</v>
+        <v>1.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>9.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>697</v>
+        <v>669</v>
       </c>
       <c r="D19" s="7">
-        <v>1.25</v>
+        <v>1.0</v>
       </c>
       <c r="E19" s="7">
-        <v>1.25</v>
+        <v>1.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>9.3</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>698</v>
+        <v>670</v>
       </c>
       <c r="D20" s="7">
-        <v>1.25</v>
+        <v>1.0</v>
       </c>
       <c r="E20" s="7">
-        <v>1.25</v>
+        <v>1.0</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="5">
-        <v>1.1</v>
+      <c r="A21" s="5" t="s">
+        <v>238</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>699</v>
-[...3 lines deleted...]
-      </c>
+        <v>671</v>
+      </c>
+      <c r="D21" s="7"/>
       <c r="E21" s="7">
-        <v>2.08</v>
+        <v>1.11</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5">
-        <v>1.2</v>
+      <c r="A22" s="5" t="s">
+        <v>241</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>700</v>
-[...3 lines deleted...]
-      </c>
+        <v>672</v>
+      </c>
+      <c r="D22" s="7"/>
       <c r="E22" s="7">
-        <v>2.08</v>
+        <v>1.11</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="5">
-        <v>1.3</v>
+      <c r="A23" s="5" t="s">
+        <v>243</v>
       </c>
       <c r="B23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7">
+        <v>1.11</v>
+      </c>
+      <c r="F23" s="5"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7">
+        <v>1.11</v>
+      </c>
+      <c r="F24" s="5"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7">
+        <v>1.11</v>
+      </c>
+      <c r="F25" s="5"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>676</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7">
+        <v>1.11</v>
+      </c>
+      <c r="F26" s="5"/>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7">
+        <v>1.11</v>
+      </c>
+      <c r="F27" s="5"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7">
+        <v>1.11</v>
+      </c>
+      <c r="F28" s="5"/>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7">
+        <v>1.11</v>
+      </c>
+      <c r="F29" s="5"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7">
+        <v>1.11</v>
+      </c>
+      <c r="F30" s="5"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7">
+        <v>1.11</v>
+      </c>
+      <c r="F31" s="5"/>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7">
+        <v>1.11</v>
+      </c>
+      <c r="F32" s="5"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7">
+        <v>1.11</v>
+      </c>
+      <c r="F33" s="5"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7">
+        <v>1.11</v>
+      </c>
+      <c r="F34" s="5"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7">
+        <v>1.11</v>
+      </c>
+      <c r="F35" s="5"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7">
+        <v>1.11</v>
+      </c>
+      <c r="F36" s="5"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7">
+        <v>1.11</v>
+      </c>
+      <c r="F37" s="5"/>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7">
+        <v>1.11</v>
+      </c>
+      <c r="F38" s="5"/>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="B39" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="C23" s="5" t="s">
-[...286 lines deleted...]
-      </c>
       <c r="C39" s="5" t="s">
-        <v>713</v>
-[...3 lines deleted...]
-      </c>
+        <v>687</v>
+      </c>
+      <c r="D39" s="7"/>
       <c r="E39" s="7">
-        <v>1.82</v>
+        <v>1.11</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>714</v>
+        <v>688</v>
       </c>
       <c r="D40" s="7"/>
       <c r="E40" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>715</v>
+        <v>689</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>716</v>
+        <v>674</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>717</v>
+        <v>690</v>
       </c>
       <c r="D43" s="7"/>
       <c r="E43" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>718</v>
+        <v>676</v>
       </c>
       <c r="D44" s="7"/>
       <c r="E44" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>719</v>
+        <v>691</v>
       </c>
       <c r="D45" s="7"/>
       <c r="E45" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>720</v>
+        <v>678</v>
       </c>
       <c r="D46" s="7"/>
       <c r="E46" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>721</v>
+        <v>679</v>
       </c>
       <c r="D47" s="7"/>
       <c r="E47" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>722</v>
+        <v>680</v>
       </c>
       <c r="D48" s="7"/>
       <c r="E48" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>723</v>
+        <v>668</v>
       </c>
       <c r="D49" s="7"/>
       <c r="E49" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>696</v>
+        <v>681</v>
       </c>
       <c r="D50" s="7"/>
       <c r="E50" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>724</v>
+        <v>692</v>
       </c>
       <c r="D51" s="7"/>
       <c r="E51" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>725</v>
+        <v>683</v>
       </c>
       <c r="D52" s="7"/>
       <c r="E52" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>726</v>
+        <v>684</v>
       </c>
       <c r="D53" s="7"/>
       <c r="E53" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>727</v>
+        <v>685</v>
       </c>
       <c r="D54" s="7"/>
       <c r="E54" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>728</v>
+        <v>686</v>
       </c>
       <c r="D55" s="7"/>
       <c r="E55" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>729</v>
+        <v>670</v>
       </c>
       <c r="D56" s="7"/>
       <c r="E56" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F56" s="5"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5" t="s">
-        <v>279</v>
+        <v>238</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>90</v>
+        <v>36</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="D57" s="7"/>
       <c r="E57" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F57" s="5"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>730</v>
+        <v>694</v>
       </c>
       <c r="D58" s="7"/>
       <c r="E58" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F58" s="5"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>731</v>
+        <v>695</v>
       </c>
       <c r="D59" s="7"/>
       <c r="E59" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F59" s="5"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>732</v>
+        <v>674</v>
       </c>
       <c r="D60" s="7"/>
       <c r="E60" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F60" s="5"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>717</v>
+        <v>696</v>
       </c>
       <c r="D61" s="7"/>
       <c r="E61" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F61" s="5"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>733</v>
+        <v>697</v>
       </c>
       <c r="D62" s="7"/>
       <c r="E62" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F62" s="5"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="5" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>734</v>
+        <v>698</v>
       </c>
       <c r="D63" s="7"/>
       <c r="E63" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F63" s="5"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="5" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>735</v>
+        <v>678</v>
       </c>
       <c r="D64" s="7"/>
       <c r="E64" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F64" s="5"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>721</v>
+        <v>679</v>
       </c>
       <c r="D65" s="7"/>
       <c r="E65" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F65" s="5"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="5" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>722</v>
+        <v>699</v>
       </c>
       <c r="D66" s="7"/>
       <c r="E66" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F66" s="5"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="5" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>736</v>
+        <v>668</v>
       </c>
       <c r="D67" s="7"/>
       <c r="E67" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F67" s="5"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>696</v>
+        <v>681</v>
       </c>
       <c r="D68" s="7"/>
       <c r="E68" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F68" s="5"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>724</v>
+        <v>692</v>
       </c>
       <c r="D69" s="7"/>
       <c r="E69" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F69" s="5"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>725</v>
+        <v>683</v>
       </c>
       <c r="D70" s="7"/>
       <c r="E70" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F70" s="5"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>726</v>
+        <v>684</v>
       </c>
       <c r="D71" s="7"/>
       <c r="E71" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F71" s="5"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>727</v>
+        <v>685</v>
       </c>
       <c r="D72" s="7"/>
       <c r="E72" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F72" s="5"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="5" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>728</v>
+        <v>686</v>
       </c>
       <c r="D73" s="7"/>
       <c r="E73" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F73" s="5"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>729</v>
+        <v>670</v>
       </c>
       <c r="D74" s="7"/>
       <c r="E74" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F74" s="5"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5" t="s">
-        <v>279</v>
+        <v>238</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>90</v>
+        <v>36</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>698</v>
+        <v>671</v>
       </c>
       <c r="D75" s="7"/>
       <c r="E75" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F75" s="5"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="5" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>737</v>
+        <v>672</v>
       </c>
       <c r="D76" s="7"/>
       <c r="E76" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F76" s="5"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>738</v>
+        <v>673</v>
       </c>
       <c r="D77" s="7"/>
       <c r="E77" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F77" s="5"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>739</v>
+        <v>674</v>
       </c>
       <c r="D78" s="7"/>
       <c r="E78" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F78" s="5"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>717</v>
+        <v>675</v>
       </c>
       <c r="D79" s="7"/>
       <c r="E79" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F79" s="5"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>740</v>
+        <v>676</v>
       </c>
       <c r="D80" s="7"/>
       <c r="E80" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F80" s="5"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>719</v>
+        <v>677</v>
       </c>
       <c r="D81" s="7"/>
       <c r="E81" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F81" s="5"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>741</v>
+        <v>678</v>
       </c>
       <c r="D82" s="7"/>
       <c r="E82" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F82" s="5"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>721</v>
+        <v>679</v>
       </c>
       <c r="D83" s="7"/>
       <c r="E83" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F83" s="5"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="5" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>722</v>
+        <v>680</v>
       </c>
       <c r="D84" s="7"/>
       <c r="E84" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F84" s="5"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="5" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>723</v>
+        <v>668</v>
       </c>
       <c r="D85" s="7"/>
       <c r="E85" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F85" s="5"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>696</v>
+        <v>681</v>
       </c>
       <c r="D86" s="7"/>
       <c r="E86" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F86" s="5"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>724</v>
+        <v>682</v>
       </c>
       <c r="D87" s="7"/>
       <c r="E87" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F87" s="5"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>742</v>
+        <v>683</v>
       </c>
       <c r="D88" s="7"/>
       <c r="E88" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F88" s="5"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>726</v>
+        <v>684</v>
       </c>
       <c r="D89" s="7"/>
       <c r="E89" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F89" s="5"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>727</v>
+        <v>685</v>
       </c>
       <c r="D90" s="7"/>
       <c r="E90" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F90" s="5"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>728</v>
+        <v>686</v>
       </c>
       <c r="D91" s="7"/>
       <c r="E91" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F91" s="5"/>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>729</v>
+        <v>670</v>
       </c>
       <c r="D92" s="7"/>
       <c r="E92" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="F92" s="5"/>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5" t="s">
-        <v>279</v>
-[...6 lines deleted...]
-      </c>
+        <v>700</v>
+      </c>
+      <c r="B93" s="5"/>
+      <c r="C93" s="5"/>
       <c r="D93" s="7"/>
       <c r="E93" s="7">
-        <v>1.1</v>
-[...15 lines deleted...]
-        <v>744</v>
+        <f>SUM(E3:E92)</f>
+        <v>111.91999999999996</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>701</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ31"/>
+  <dimension ref="A1:CP31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:CQ31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:CP31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:94">
       <c r="A1" s="6" t="s">
-        <v>745</v>
+        <v>702</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>746</v>
+        <v>703</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>4.1</v>
       </c>
       <c r="J1" s="6">
         <v>5.1</v>
       </c>
@@ -5203,279 +5020,276 @@
       </c>
       <c r="M1" s="6">
         <v>6.2</v>
       </c>
       <c r="N1" s="6">
         <v>7.1</v>
       </c>
       <c r="O1" s="6">
         <v>7.2</v>
       </c>
       <c r="P1" s="6">
         <v>8.1</v>
       </c>
       <c r="Q1" s="6">
         <v>8.2</v>
       </c>
       <c r="R1" s="6">
         <v>9.1</v>
       </c>
       <c r="S1" s="6">
         <v>9.2</v>
       </c>
       <c r="T1" s="6">
         <v>9.3</v>
       </c>
-      <c r="U1" s="6">
-[...54 lines deleted...]
-        <v>5.3</v>
+      <c r="U1" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="V1" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="W1" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="X1" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="Y1" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="Z1" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="AA1" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="AB1" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="AC1" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="AD1" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="AE1" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="AF1" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="AG1" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="AH1" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="AI1" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="AJ1" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="AK1" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="AL1" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="AM1" s="6" t="s">
+        <v>238</v>
       </c>
       <c r="AN1" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="AO1" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="AP1" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="AO1" s="6" t="s">
+      <c r="AQ1" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="AP1" s="6" t="s">
+      <c r="AR1" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="AQ1" s="6" t="s">
+      <c r="AS1" s="6" t="s">
         <v>251</v>
       </c>
-      <c r="AR1" s="6" t="s">
+      <c r="AT1" s="6" t="s">
         <v>253</v>
       </c>
-      <c r="AS1" s="6" t="s">
+      <c r="AU1" s="6" t="s">
         <v>255</v>
       </c>
-      <c r="AT1" s="6" t="s">
+      <c r="AV1" s="6" t="s">
         <v>257</v>
       </c>
-      <c r="AU1" s="6" t="s">
+      <c r="AW1" s="6" t="s">
         <v>259</v>
       </c>
-      <c r="AV1" s="6" t="s">
+      <c r="AX1" s="6" t="s">
         <v>261</v>
       </c>
-      <c r="AW1" s="6" t="s">
+      <c r="AY1" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="AX1" s="6" t="s">
+      <c r="AZ1" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="AY1" s="6" t="s">
+      <c r="BA1" s="6" t="s">
         <v>267</v>
       </c>
-      <c r="AZ1" s="6" t="s">
+      <c r="BB1" s="6" t="s">
         <v>269</v>
       </c>
-      <c r="BA1" s="6" t="s">
+      <c r="BC1" s="6" t="s">
         <v>271</v>
       </c>
-      <c r="BB1" s="6" t="s">
+      <c r="BD1" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="BC1" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BE1" s="6" t="s">
-        <v>279</v>
+        <v>238</v>
       </c>
       <c r="BF1" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="BG1" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="BH1" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="BG1" s="6" t="s">
+      <c r="BI1" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="BH1" s="6" t="s">
+      <c r="BJ1" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="BI1" s="6" t="s">
+      <c r="BK1" s="6" t="s">
         <v>251</v>
       </c>
-      <c r="BJ1" s="6" t="s">
+      <c r="BL1" s="6" t="s">
         <v>253</v>
       </c>
-      <c r="BK1" s="6" t="s">
+      <c r="BM1" s="6" t="s">
         <v>255</v>
       </c>
-      <c r="BL1" s="6" t="s">
+      <c r="BN1" s="6" t="s">
         <v>257</v>
       </c>
-      <c r="BM1" s="6" t="s">
+      <c r="BO1" s="6" t="s">
         <v>259</v>
       </c>
-      <c r="BN1" s="6" t="s">
+      <c r="BP1" s="6" t="s">
         <v>261</v>
       </c>
-      <c r="BO1" s="6" t="s">
+      <c r="BQ1" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="BP1" s="6" t="s">
+      <c r="BR1" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="BQ1" s="6" t="s">
+      <c r="BS1" s="6" t="s">
         <v>267</v>
       </c>
-      <c r="BR1" s="6" t="s">
+      <c r="BT1" s="6" t="s">
         <v>269</v>
       </c>
-      <c r="BS1" s="6" t="s">
+      <c r="BU1" s="6" t="s">
         <v>271</v>
       </c>
-      <c r="BT1" s="6" t="s">
+      <c r="BV1" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="BU1" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BW1" s="6" t="s">
-        <v>279</v>
+        <v>238</v>
       </c>
       <c r="BX1" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="BY1" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="BZ1" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="BY1" s="6" t="s">
+      <c r="CA1" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="BZ1" s="6" t="s">
+      <c r="CB1" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="CA1" s="6" t="s">
+      <c r="CC1" s="6" t="s">
         <v>251</v>
       </c>
-      <c r="CB1" s="6" t="s">
+      <c r="CD1" s="6" t="s">
         <v>253</v>
       </c>
-      <c r="CC1" s="6" t="s">
+      <c r="CE1" s="6" t="s">
         <v>255</v>
       </c>
-      <c r="CD1" s="6" t="s">
+      <c r="CF1" s="6" t="s">
         <v>257</v>
       </c>
-      <c r="CE1" s="6" t="s">
+      <c r="CG1" s="6" t="s">
         <v>259</v>
       </c>
-      <c r="CF1" s="6" t="s">
+      <c r="CH1" s="6" t="s">
         <v>261</v>
       </c>
-      <c r="CG1" s="6" t="s">
+      <c r="CI1" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="CH1" s="6" t="s">
+      <c r="CJ1" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="CI1" s="6" t="s">
+      <c r="CK1" s="6" t="s">
         <v>267</v>
       </c>
-      <c r="CJ1" s="6" t="s">
+      <c r="CL1" s="6" t="s">
         <v>269</v>
       </c>
-      <c r="CK1" s="6" t="s">
+      <c r="CM1" s="6" t="s">
         <v>271</v>
       </c>
-      <c r="CL1" s="6" t="s">
+      <c r="CN1" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="CM1" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CO1" s="6" t="s">
-        <v>279</v>
+        <v>704</v>
       </c>
       <c r="CP1" s="6" t="s">
-        <v>747</v>
-[...5 lines deleted...]
-    <row r="2" spans="1:95">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="2" spans="1:94">
       <c r="A2" s="5" t="s">
-        <v>748</v>
+        <v>705</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -5524,60 +5338,59 @@
       <c r="BP2" s="5"/>
       <c r="BQ2" s="5"/>
       <c r="BR2" s="5"/>
       <c r="BS2" s="5"/>
       <c r="BT2" s="5"/>
       <c r="BU2" s="5"/>
       <c r="BV2" s="5"/>
       <c r="BW2" s="5"/>
       <c r="BX2" s="5"/>
       <c r="BY2" s="5"/>
       <c r="BZ2" s="5"/>
       <c r="CA2" s="5"/>
       <c r="CB2" s="5"/>
       <c r="CC2" s="5"/>
       <c r="CD2" s="5"/>
       <c r="CE2" s="5"/>
       <c r="CF2" s="5"/>
       <c r="CG2" s="5"/>
       <c r="CH2" s="5"/>
       <c r="CI2" s="5"/>
       <c r="CJ2" s="5"/>
       <c r="CK2" s="5"/>
       <c r="CL2" s="5"/>
       <c r="CM2" s="5"/>
       <c r="CN2" s="5"/>
-      <c r="CO2" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C2:CO2),"")</f>
+      <c r="CO2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:CN2),"")</f>
         <v/>
       </c>
-      <c r="CQ2" s="5"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:95">
+      <c r="CP2" s="5"/>
+    </row>
+    <row r="3" spans="1:94">
       <c r="A3" s="5" t="s">
-        <v>749</v>
+        <v>706</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -5626,60 +5439,59 @@
       <c r="BP3" s="5"/>
       <c r="BQ3" s="5"/>
       <c r="BR3" s="5"/>
       <c r="BS3" s="5"/>
       <c r="BT3" s="5"/>
       <c r="BU3" s="5"/>
       <c r="BV3" s="5"/>
       <c r="BW3" s="5"/>
       <c r="BX3" s="5"/>
       <c r="BY3" s="5"/>
       <c r="BZ3" s="5"/>
       <c r="CA3" s="5"/>
       <c r="CB3" s="5"/>
       <c r="CC3" s="5"/>
       <c r="CD3" s="5"/>
       <c r="CE3" s="5"/>
       <c r="CF3" s="5"/>
       <c r="CG3" s="5"/>
       <c r="CH3" s="5"/>
       <c r="CI3" s="5"/>
       <c r="CJ3" s="5"/>
       <c r="CK3" s="5"/>
       <c r="CL3" s="5"/>
       <c r="CM3" s="5"/>
       <c r="CN3" s="5"/>
-      <c r="CO3" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C3:CO3),"")</f>
+      <c r="CO3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:CN3),"")</f>
         <v/>
       </c>
-      <c r="CQ3" s="5"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:95">
+      <c r="CP3" s="5"/>
+    </row>
+    <row r="4" spans="1:94">
       <c r="A4" s="5" t="s">
-        <v>750</v>
+        <v>707</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -5728,60 +5540,59 @@
       <c r="BP4" s="5"/>
       <c r="BQ4" s="5"/>
       <c r="BR4" s="5"/>
       <c r="BS4" s="5"/>
       <c r="BT4" s="5"/>
       <c r="BU4" s="5"/>
       <c r="BV4" s="5"/>
       <c r="BW4" s="5"/>
       <c r="BX4" s="5"/>
       <c r="BY4" s="5"/>
       <c r="BZ4" s="5"/>
       <c r="CA4" s="5"/>
       <c r="CB4" s="5"/>
       <c r="CC4" s="5"/>
       <c r="CD4" s="5"/>
       <c r="CE4" s="5"/>
       <c r="CF4" s="5"/>
       <c r="CG4" s="5"/>
       <c r="CH4" s="5"/>
       <c r="CI4" s="5"/>
       <c r="CJ4" s="5"/>
       <c r="CK4" s="5"/>
       <c r="CL4" s="5"/>
       <c r="CM4" s="5"/>
       <c r="CN4" s="5"/>
-      <c r="CO4" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C4:CO4),"")</f>
+      <c r="CO4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:CN4),"")</f>
         <v/>
       </c>
-      <c r="CQ4" s="5"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:95">
+      <c r="CP4" s="5"/>
+    </row>
+    <row r="5" spans="1:94">
       <c r="A5" s="5" t="s">
-        <v>751</v>
+        <v>708</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -5830,60 +5641,59 @@
       <c r="BP5" s="5"/>
       <c r="BQ5" s="5"/>
       <c r="BR5" s="5"/>
       <c r="BS5" s="5"/>
       <c r="BT5" s="5"/>
       <c r="BU5" s="5"/>
       <c r="BV5" s="5"/>
       <c r="BW5" s="5"/>
       <c r="BX5" s="5"/>
       <c r="BY5" s="5"/>
       <c r="BZ5" s="5"/>
       <c r="CA5" s="5"/>
       <c r="CB5" s="5"/>
       <c r="CC5" s="5"/>
       <c r="CD5" s="5"/>
       <c r="CE5" s="5"/>
       <c r="CF5" s="5"/>
       <c r="CG5" s="5"/>
       <c r="CH5" s="5"/>
       <c r="CI5" s="5"/>
       <c r="CJ5" s="5"/>
       <c r="CK5" s="5"/>
       <c r="CL5" s="5"/>
       <c r="CM5" s="5"/>
       <c r="CN5" s="5"/>
-      <c r="CO5" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C5:CO5),"")</f>
+      <c r="CO5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:CN5),"")</f>
         <v/>
       </c>
-      <c r="CQ5" s="5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:95">
+      <c r="CP5" s="5"/>
+    </row>
+    <row r="6" spans="1:94">
       <c r="A6" s="5" t="s">
-        <v>752</v>
+        <v>709</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -5932,60 +5742,59 @@
       <c r="BP6" s="5"/>
       <c r="BQ6" s="5"/>
       <c r="BR6" s="5"/>
       <c r="BS6" s="5"/>
       <c r="BT6" s="5"/>
       <c r="BU6" s="5"/>
       <c r="BV6" s="5"/>
       <c r="BW6" s="5"/>
       <c r="BX6" s="5"/>
       <c r="BY6" s="5"/>
       <c r="BZ6" s="5"/>
       <c r="CA6" s="5"/>
       <c r="CB6" s="5"/>
       <c r="CC6" s="5"/>
       <c r="CD6" s="5"/>
       <c r="CE6" s="5"/>
       <c r="CF6" s="5"/>
       <c r="CG6" s="5"/>
       <c r="CH6" s="5"/>
       <c r="CI6" s="5"/>
       <c r="CJ6" s="5"/>
       <c r="CK6" s="5"/>
       <c r="CL6" s="5"/>
       <c r="CM6" s="5"/>
       <c r="CN6" s="5"/>
-      <c r="CO6" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C6:CO6),"")</f>
+      <c r="CO6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:CN6),"")</f>
         <v/>
       </c>
-      <c r="CQ6" s="5"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:95">
+      <c r="CP6" s="5"/>
+    </row>
+    <row r="7" spans="1:94">
       <c r="A7" s="5" t="s">
-        <v>753</v>
+        <v>710</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -6034,60 +5843,59 @@
       <c r="BP7" s="5"/>
       <c r="BQ7" s="5"/>
       <c r="BR7" s="5"/>
       <c r="BS7" s="5"/>
       <c r="BT7" s="5"/>
       <c r="BU7" s="5"/>
       <c r="BV7" s="5"/>
       <c r="BW7" s="5"/>
       <c r="BX7" s="5"/>
       <c r="BY7" s="5"/>
       <c r="BZ7" s="5"/>
       <c r="CA7" s="5"/>
       <c r="CB7" s="5"/>
       <c r="CC7" s="5"/>
       <c r="CD7" s="5"/>
       <c r="CE7" s="5"/>
       <c r="CF7" s="5"/>
       <c r="CG7" s="5"/>
       <c r="CH7" s="5"/>
       <c r="CI7" s="5"/>
       <c r="CJ7" s="5"/>
       <c r="CK7" s="5"/>
       <c r="CL7" s="5"/>
       <c r="CM7" s="5"/>
       <c r="CN7" s="5"/>
-      <c r="CO7" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C7:CO7),"")</f>
+      <c r="CO7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:CN7),"")</f>
         <v/>
       </c>
-      <c r="CQ7" s="5"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:95">
+      <c r="CP7" s="5"/>
+    </row>
+    <row r="8" spans="1:94">
       <c r="A8" s="5" t="s">
-        <v>754</v>
+        <v>711</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -6136,60 +5944,59 @@
       <c r="BP8" s="5"/>
       <c r="BQ8" s="5"/>
       <c r="BR8" s="5"/>
       <c r="BS8" s="5"/>
       <c r="BT8" s="5"/>
       <c r="BU8" s="5"/>
       <c r="BV8" s="5"/>
       <c r="BW8" s="5"/>
       <c r="BX8" s="5"/>
       <c r="BY8" s="5"/>
       <c r="BZ8" s="5"/>
       <c r="CA8" s="5"/>
       <c r="CB8" s="5"/>
       <c r="CC8" s="5"/>
       <c r="CD8" s="5"/>
       <c r="CE8" s="5"/>
       <c r="CF8" s="5"/>
       <c r="CG8" s="5"/>
       <c r="CH8" s="5"/>
       <c r="CI8" s="5"/>
       <c r="CJ8" s="5"/>
       <c r="CK8" s="5"/>
       <c r="CL8" s="5"/>
       <c r="CM8" s="5"/>
       <c r="CN8" s="5"/>
-      <c r="CO8" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C8:CO8),"")</f>
+      <c r="CO8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:CN8),"")</f>
         <v/>
       </c>
-      <c r="CQ8" s="5"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:95">
+      <c r="CP8" s="5"/>
+    </row>
+    <row r="9" spans="1:94">
       <c r="A9" s="5" t="s">
-        <v>755</v>
+        <v>712</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -6238,60 +6045,59 @@
       <c r="BP9" s="5"/>
       <c r="BQ9" s="5"/>
       <c r="BR9" s="5"/>
       <c r="BS9" s="5"/>
       <c r="BT9" s="5"/>
       <c r="BU9" s="5"/>
       <c r="BV9" s="5"/>
       <c r="BW9" s="5"/>
       <c r="BX9" s="5"/>
       <c r="BY9" s="5"/>
       <c r="BZ9" s="5"/>
       <c r="CA9" s="5"/>
       <c r="CB9" s="5"/>
       <c r="CC9" s="5"/>
       <c r="CD9" s="5"/>
       <c r="CE9" s="5"/>
       <c r="CF9" s="5"/>
       <c r="CG9" s="5"/>
       <c r="CH9" s="5"/>
       <c r="CI9" s="5"/>
       <c r="CJ9" s="5"/>
       <c r="CK9" s="5"/>
       <c r="CL9" s="5"/>
       <c r="CM9" s="5"/>
       <c r="CN9" s="5"/>
-      <c r="CO9" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C9:CO9),"")</f>
+      <c r="CO9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:CN9),"")</f>
         <v/>
       </c>
-      <c r="CQ9" s="5"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:95">
+      <c r="CP9" s="5"/>
+    </row>
+    <row r="10" spans="1:94">
       <c r="A10" s="5" t="s">
-        <v>756</v>
+        <v>713</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -6340,60 +6146,59 @@
       <c r="BP10" s="5"/>
       <c r="BQ10" s="5"/>
       <c r="BR10" s="5"/>
       <c r="BS10" s="5"/>
       <c r="BT10" s="5"/>
       <c r="BU10" s="5"/>
       <c r="BV10" s="5"/>
       <c r="BW10" s="5"/>
       <c r="BX10" s="5"/>
       <c r="BY10" s="5"/>
       <c r="BZ10" s="5"/>
       <c r="CA10" s="5"/>
       <c r="CB10" s="5"/>
       <c r="CC10" s="5"/>
       <c r="CD10" s="5"/>
       <c r="CE10" s="5"/>
       <c r="CF10" s="5"/>
       <c r="CG10" s="5"/>
       <c r="CH10" s="5"/>
       <c r="CI10" s="5"/>
       <c r="CJ10" s="5"/>
       <c r="CK10" s="5"/>
       <c r="CL10" s="5"/>
       <c r="CM10" s="5"/>
       <c r="CN10" s="5"/>
-      <c r="CO10" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C10:CO10),"")</f>
+      <c r="CO10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:CN10),"")</f>
         <v/>
       </c>
-      <c r="CQ10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:95">
+      <c r="CP10" s="5"/>
+    </row>
+    <row r="11" spans="1:94">
       <c r="A11" s="5" t="s">
-        <v>757</v>
+        <v>714</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -6442,60 +6247,59 @@
       <c r="BP11" s="5"/>
       <c r="BQ11" s="5"/>
       <c r="BR11" s="5"/>
       <c r="BS11" s="5"/>
       <c r="BT11" s="5"/>
       <c r="BU11" s="5"/>
       <c r="BV11" s="5"/>
       <c r="BW11" s="5"/>
       <c r="BX11" s="5"/>
       <c r="BY11" s="5"/>
       <c r="BZ11" s="5"/>
       <c r="CA11" s="5"/>
       <c r="CB11" s="5"/>
       <c r="CC11" s="5"/>
       <c r="CD11" s="5"/>
       <c r="CE11" s="5"/>
       <c r="CF11" s="5"/>
       <c r="CG11" s="5"/>
       <c r="CH11" s="5"/>
       <c r="CI11" s="5"/>
       <c r="CJ11" s="5"/>
       <c r="CK11" s="5"/>
       <c r="CL11" s="5"/>
       <c r="CM11" s="5"/>
       <c r="CN11" s="5"/>
-      <c r="CO11" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C11:CO11),"")</f>
+      <c r="CO11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:CN11),"")</f>
         <v/>
       </c>
-      <c r="CQ11" s="5"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:95">
+      <c r="CP11" s="5"/>
+    </row>
+    <row r="12" spans="1:94">
       <c r="A12" s="5" t="s">
-        <v>758</v>
+        <v>715</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -6544,60 +6348,59 @@
       <c r="BP12" s="5"/>
       <c r="BQ12" s="5"/>
       <c r="BR12" s="5"/>
       <c r="BS12" s="5"/>
       <c r="BT12" s="5"/>
       <c r="BU12" s="5"/>
       <c r="BV12" s="5"/>
       <c r="BW12" s="5"/>
       <c r="BX12" s="5"/>
       <c r="BY12" s="5"/>
       <c r="BZ12" s="5"/>
       <c r="CA12" s="5"/>
       <c r="CB12" s="5"/>
       <c r="CC12" s="5"/>
       <c r="CD12" s="5"/>
       <c r="CE12" s="5"/>
       <c r="CF12" s="5"/>
       <c r="CG12" s="5"/>
       <c r="CH12" s="5"/>
       <c r="CI12" s="5"/>
       <c r="CJ12" s="5"/>
       <c r="CK12" s="5"/>
       <c r="CL12" s="5"/>
       <c r="CM12" s="5"/>
       <c r="CN12" s="5"/>
-      <c r="CO12" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C12:CO12),"")</f>
+      <c r="CO12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:CN12),"")</f>
         <v/>
       </c>
-      <c r="CQ12" s="5"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:95">
+      <c r="CP12" s="5"/>
+    </row>
+    <row r="13" spans="1:94">
       <c r="A13" s="5" t="s">
-        <v>759</v>
+        <v>716</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -6646,60 +6449,59 @@
       <c r="BP13" s="5"/>
       <c r="BQ13" s="5"/>
       <c r="BR13" s="5"/>
       <c r="BS13" s="5"/>
       <c r="BT13" s="5"/>
       <c r="BU13" s="5"/>
       <c r="BV13" s="5"/>
       <c r="BW13" s="5"/>
       <c r="BX13" s="5"/>
       <c r="BY13" s="5"/>
       <c r="BZ13" s="5"/>
       <c r="CA13" s="5"/>
       <c r="CB13" s="5"/>
       <c r="CC13" s="5"/>
       <c r="CD13" s="5"/>
       <c r="CE13" s="5"/>
       <c r="CF13" s="5"/>
       <c r="CG13" s="5"/>
       <c r="CH13" s="5"/>
       <c r="CI13" s="5"/>
       <c r="CJ13" s="5"/>
       <c r="CK13" s="5"/>
       <c r="CL13" s="5"/>
       <c r="CM13" s="5"/>
       <c r="CN13" s="5"/>
-      <c r="CO13" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C13:CO13),"")</f>
+      <c r="CO13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:CN13),"")</f>
         <v/>
       </c>
-      <c r="CQ13" s="5"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:95">
+      <c r="CP13" s="5"/>
+    </row>
+    <row r="14" spans="1:94">
       <c r="A14" s="5" t="s">
-        <v>760</v>
+        <v>717</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -6748,60 +6550,59 @@
       <c r="BP14" s="5"/>
       <c r="BQ14" s="5"/>
       <c r="BR14" s="5"/>
       <c r="BS14" s="5"/>
       <c r="BT14" s="5"/>
       <c r="BU14" s="5"/>
       <c r="BV14" s="5"/>
       <c r="BW14" s="5"/>
       <c r="BX14" s="5"/>
       <c r="BY14" s="5"/>
       <c r="BZ14" s="5"/>
       <c r="CA14" s="5"/>
       <c r="CB14" s="5"/>
       <c r="CC14" s="5"/>
       <c r="CD14" s="5"/>
       <c r="CE14" s="5"/>
       <c r="CF14" s="5"/>
       <c r="CG14" s="5"/>
       <c r="CH14" s="5"/>
       <c r="CI14" s="5"/>
       <c r="CJ14" s="5"/>
       <c r="CK14" s="5"/>
       <c r="CL14" s="5"/>
       <c r="CM14" s="5"/>
       <c r="CN14" s="5"/>
-      <c r="CO14" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C14:CO14),"")</f>
+      <c r="CO14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:CN14),"")</f>
         <v/>
       </c>
-      <c r="CQ14" s="5"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:95">
+      <c r="CP14" s="5"/>
+    </row>
+    <row r="15" spans="1:94">
       <c r="A15" s="5" t="s">
-        <v>761</v>
+        <v>718</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -6850,60 +6651,59 @@
       <c r="BP15" s="5"/>
       <c r="BQ15" s="5"/>
       <c r="BR15" s="5"/>
       <c r="BS15" s="5"/>
       <c r="BT15" s="5"/>
       <c r="BU15" s="5"/>
       <c r="BV15" s="5"/>
       <c r="BW15" s="5"/>
       <c r="BX15" s="5"/>
       <c r="BY15" s="5"/>
       <c r="BZ15" s="5"/>
       <c r="CA15" s="5"/>
       <c r="CB15" s="5"/>
       <c r="CC15" s="5"/>
       <c r="CD15" s="5"/>
       <c r="CE15" s="5"/>
       <c r="CF15" s="5"/>
       <c r="CG15" s="5"/>
       <c r="CH15" s="5"/>
       <c r="CI15" s="5"/>
       <c r="CJ15" s="5"/>
       <c r="CK15" s="5"/>
       <c r="CL15" s="5"/>
       <c r="CM15" s="5"/>
       <c r="CN15" s="5"/>
-      <c r="CO15" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C15:CO15),"")</f>
+      <c r="CO15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:CN15),"")</f>
         <v/>
       </c>
-      <c r="CQ15" s="5"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:95">
+      <c r="CP15" s="5"/>
+    </row>
+    <row r="16" spans="1:94">
       <c r="A16" s="5" t="s">
-        <v>762</v>
+        <v>719</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -6952,60 +6752,59 @@
       <c r="BP16" s="5"/>
       <c r="BQ16" s="5"/>
       <c r="BR16" s="5"/>
       <c r="BS16" s="5"/>
       <c r="BT16" s="5"/>
       <c r="BU16" s="5"/>
       <c r="BV16" s="5"/>
       <c r="BW16" s="5"/>
       <c r="BX16" s="5"/>
       <c r="BY16" s="5"/>
       <c r="BZ16" s="5"/>
       <c r="CA16" s="5"/>
       <c r="CB16" s="5"/>
       <c r="CC16" s="5"/>
       <c r="CD16" s="5"/>
       <c r="CE16" s="5"/>
       <c r="CF16" s="5"/>
       <c r="CG16" s="5"/>
       <c r="CH16" s="5"/>
       <c r="CI16" s="5"/>
       <c r="CJ16" s="5"/>
       <c r="CK16" s="5"/>
       <c r="CL16" s="5"/>
       <c r="CM16" s="5"/>
       <c r="CN16" s="5"/>
-      <c r="CO16" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C16:CO16),"")</f>
+      <c r="CO16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:CN16),"")</f>
         <v/>
       </c>
-      <c r="CQ16" s="5"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:95">
+      <c r="CP16" s="5"/>
+    </row>
+    <row r="17" spans="1:94">
       <c r="A17" s="5" t="s">
-        <v>763</v>
+        <v>720</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -7054,60 +6853,59 @@
       <c r="BP17" s="5"/>
       <c r="BQ17" s="5"/>
       <c r="BR17" s="5"/>
       <c r="BS17" s="5"/>
       <c r="BT17" s="5"/>
       <c r="BU17" s="5"/>
       <c r="BV17" s="5"/>
       <c r="BW17" s="5"/>
       <c r="BX17" s="5"/>
       <c r="BY17" s="5"/>
       <c r="BZ17" s="5"/>
       <c r="CA17" s="5"/>
       <c r="CB17" s="5"/>
       <c r="CC17" s="5"/>
       <c r="CD17" s="5"/>
       <c r="CE17" s="5"/>
       <c r="CF17" s="5"/>
       <c r="CG17" s="5"/>
       <c r="CH17" s="5"/>
       <c r="CI17" s="5"/>
       <c r="CJ17" s="5"/>
       <c r="CK17" s="5"/>
       <c r="CL17" s="5"/>
       <c r="CM17" s="5"/>
       <c r="CN17" s="5"/>
-      <c r="CO17" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C17:CO17),"")</f>
+      <c r="CO17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:CN17),"")</f>
         <v/>
       </c>
-      <c r="CQ17" s="5"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:95">
+      <c r="CP17" s="5"/>
+    </row>
+    <row r="18" spans="1:94">
       <c r="A18" s="5" t="s">
-        <v>764</v>
+        <v>721</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -7156,60 +6954,59 @@
       <c r="BP18" s="5"/>
       <c r="BQ18" s="5"/>
       <c r="BR18" s="5"/>
       <c r="BS18" s="5"/>
       <c r="BT18" s="5"/>
       <c r="BU18" s="5"/>
       <c r="BV18" s="5"/>
       <c r="BW18" s="5"/>
       <c r="BX18" s="5"/>
       <c r="BY18" s="5"/>
       <c r="BZ18" s="5"/>
       <c r="CA18" s="5"/>
       <c r="CB18" s="5"/>
       <c r="CC18" s="5"/>
       <c r="CD18" s="5"/>
       <c r="CE18" s="5"/>
       <c r="CF18" s="5"/>
       <c r="CG18" s="5"/>
       <c r="CH18" s="5"/>
       <c r="CI18" s="5"/>
       <c r="CJ18" s="5"/>
       <c r="CK18" s="5"/>
       <c r="CL18" s="5"/>
       <c r="CM18" s="5"/>
       <c r="CN18" s="5"/>
-      <c r="CO18" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C18:CO18),"")</f>
+      <c r="CO18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:CN18),"")</f>
         <v/>
       </c>
-      <c r="CQ18" s="5"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:95">
+      <c r="CP18" s="5"/>
+    </row>
+    <row r="19" spans="1:94">
       <c r="A19" s="5" t="s">
-        <v>765</v>
+        <v>722</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -7258,60 +7055,59 @@
       <c r="BP19" s="5"/>
       <c r="BQ19" s="5"/>
       <c r="BR19" s="5"/>
       <c r="BS19" s="5"/>
       <c r="BT19" s="5"/>
       <c r="BU19" s="5"/>
       <c r="BV19" s="5"/>
       <c r="BW19" s="5"/>
       <c r="BX19" s="5"/>
       <c r="BY19" s="5"/>
       <c r="BZ19" s="5"/>
       <c r="CA19" s="5"/>
       <c r="CB19" s="5"/>
       <c r="CC19" s="5"/>
       <c r="CD19" s="5"/>
       <c r="CE19" s="5"/>
       <c r="CF19" s="5"/>
       <c r="CG19" s="5"/>
       <c r="CH19" s="5"/>
       <c r="CI19" s="5"/>
       <c r="CJ19" s="5"/>
       <c r="CK19" s="5"/>
       <c r="CL19" s="5"/>
       <c r="CM19" s="5"/>
       <c r="CN19" s="5"/>
-      <c r="CO19" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C19:CO19),"")</f>
+      <c r="CO19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:CN19),"")</f>
         <v/>
       </c>
-      <c r="CQ19" s="5"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:95">
+      <c r="CP19" s="5"/>
+    </row>
+    <row r="20" spans="1:94">
       <c r="A20" s="5" t="s">
-        <v>766</v>
+        <v>723</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -7360,60 +7156,59 @@
       <c r="BP20" s="5"/>
       <c r="BQ20" s="5"/>
       <c r="BR20" s="5"/>
       <c r="BS20" s="5"/>
       <c r="BT20" s="5"/>
       <c r="BU20" s="5"/>
       <c r="BV20" s="5"/>
       <c r="BW20" s="5"/>
       <c r="BX20" s="5"/>
       <c r="BY20" s="5"/>
       <c r="BZ20" s="5"/>
       <c r="CA20" s="5"/>
       <c r="CB20" s="5"/>
       <c r="CC20" s="5"/>
       <c r="CD20" s="5"/>
       <c r="CE20" s="5"/>
       <c r="CF20" s="5"/>
       <c r="CG20" s="5"/>
       <c r="CH20" s="5"/>
       <c r="CI20" s="5"/>
       <c r="CJ20" s="5"/>
       <c r="CK20" s="5"/>
       <c r="CL20" s="5"/>
       <c r="CM20" s="5"/>
       <c r="CN20" s="5"/>
-      <c r="CO20" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C20:CO20),"")</f>
+      <c r="CO20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:CN20),"")</f>
         <v/>
       </c>
-      <c r="CQ20" s="5"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:95">
+      <c r="CP20" s="5"/>
+    </row>
+    <row r="21" spans="1:94">
       <c r="A21" s="5" t="s">
-        <v>767</v>
+        <v>724</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -7462,60 +7257,59 @@
       <c r="BP21" s="5"/>
       <c r="BQ21" s="5"/>
       <c r="BR21" s="5"/>
       <c r="BS21" s="5"/>
       <c r="BT21" s="5"/>
       <c r="BU21" s="5"/>
       <c r="BV21" s="5"/>
       <c r="BW21" s="5"/>
       <c r="BX21" s="5"/>
       <c r="BY21" s="5"/>
       <c r="BZ21" s="5"/>
       <c r="CA21" s="5"/>
       <c r="CB21" s="5"/>
       <c r="CC21" s="5"/>
       <c r="CD21" s="5"/>
       <c r="CE21" s="5"/>
       <c r="CF21" s="5"/>
       <c r="CG21" s="5"/>
       <c r="CH21" s="5"/>
       <c r="CI21" s="5"/>
       <c r="CJ21" s="5"/>
       <c r="CK21" s="5"/>
       <c r="CL21" s="5"/>
       <c r="CM21" s="5"/>
       <c r="CN21" s="5"/>
-      <c r="CO21" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C21:CO21),"")</f>
+      <c r="CO21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:CN21),"")</f>
         <v/>
       </c>
-      <c r="CQ21" s="5"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:95">
+      <c r="CP21" s="5"/>
+    </row>
+    <row r="22" spans="1:94">
       <c r="A22" s="5" t="s">
-        <v>768</v>
+        <v>725</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -7564,60 +7358,59 @@
       <c r="BP22" s="5"/>
       <c r="BQ22" s="5"/>
       <c r="BR22" s="5"/>
       <c r="BS22" s="5"/>
       <c r="BT22" s="5"/>
       <c r="BU22" s="5"/>
       <c r="BV22" s="5"/>
       <c r="BW22" s="5"/>
       <c r="BX22" s="5"/>
       <c r="BY22" s="5"/>
       <c r="BZ22" s="5"/>
       <c r="CA22" s="5"/>
       <c r="CB22" s="5"/>
       <c r="CC22" s="5"/>
       <c r="CD22" s="5"/>
       <c r="CE22" s="5"/>
       <c r="CF22" s="5"/>
       <c r="CG22" s="5"/>
       <c r="CH22" s="5"/>
       <c r="CI22" s="5"/>
       <c r="CJ22" s="5"/>
       <c r="CK22" s="5"/>
       <c r="CL22" s="5"/>
       <c r="CM22" s="5"/>
       <c r="CN22" s="5"/>
-      <c r="CO22" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C22:CO22),"")</f>
+      <c r="CO22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:CN22),"")</f>
         <v/>
       </c>
-      <c r="CQ22" s="5"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:95">
+      <c r="CP22" s="5"/>
+    </row>
+    <row r="23" spans="1:94">
       <c r="A23" s="5" t="s">
-        <v>769</v>
+        <v>726</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -7666,60 +7459,59 @@
       <c r="BP23" s="5"/>
       <c r="BQ23" s="5"/>
       <c r="BR23" s="5"/>
       <c r="BS23" s="5"/>
       <c r="BT23" s="5"/>
       <c r="BU23" s="5"/>
       <c r="BV23" s="5"/>
       <c r="BW23" s="5"/>
       <c r="BX23" s="5"/>
       <c r="BY23" s="5"/>
       <c r="BZ23" s="5"/>
       <c r="CA23" s="5"/>
       <c r="CB23" s="5"/>
       <c r="CC23" s="5"/>
       <c r="CD23" s="5"/>
       <c r="CE23" s="5"/>
       <c r="CF23" s="5"/>
       <c r="CG23" s="5"/>
       <c r="CH23" s="5"/>
       <c r="CI23" s="5"/>
       <c r="CJ23" s="5"/>
       <c r="CK23" s="5"/>
       <c r="CL23" s="5"/>
       <c r="CM23" s="5"/>
       <c r="CN23" s="5"/>
-      <c r="CO23" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C23:CO23),"")</f>
+      <c r="CO23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:CN23),"")</f>
         <v/>
       </c>
-      <c r="CQ23" s="5"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:95">
+      <c r="CP23" s="5"/>
+    </row>
+    <row r="24" spans="1:94">
       <c r="A24" s="5" t="s">
-        <v>770</v>
+        <v>727</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -7768,60 +7560,59 @@
       <c r="BP24" s="5"/>
       <c r="BQ24" s="5"/>
       <c r="BR24" s="5"/>
       <c r="BS24" s="5"/>
       <c r="BT24" s="5"/>
       <c r="BU24" s="5"/>
       <c r="BV24" s="5"/>
       <c r="BW24" s="5"/>
       <c r="BX24" s="5"/>
       <c r="BY24" s="5"/>
       <c r="BZ24" s="5"/>
       <c r="CA24" s="5"/>
       <c r="CB24" s="5"/>
       <c r="CC24" s="5"/>
       <c r="CD24" s="5"/>
       <c r="CE24" s="5"/>
       <c r="CF24" s="5"/>
       <c r="CG24" s="5"/>
       <c r="CH24" s="5"/>
       <c r="CI24" s="5"/>
       <c r="CJ24" s="5"/>
       <c r="CK24" s="5"/>
       <c r="CL24" s="5"/>
       <c r="CM24" s="5"/>
       <c r="CN24" s="5"/>
-      <c r="CO24" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C24:CO24),"")</f>
+      <c r="CO24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:CN24),"")</f>
         <v/>
       </c>
-      <c r="CQ24" s="5"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:95">
+      <c r="CP24" s="5"/>
+    </row>
+    <row r="25" spans="1:94">
       <c r="A25" s="5" t="s">
-        <v>771</v>
+        <v>728</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -7870,60 +7661,59 @@
       <c r="BP25" s="5"/>
       <c r="BQ25" s="5"/>
       <c r="BR25" s="5"/>
       <c r="BS25" s="5"/>
       <c r="BT25" s="5"/>
       <c r="BU25" s="5"/>
       <c r="BV25" s="5"/>
       <c r="BW25" s="5"/>
       <c r="BX25" s="5"/>
       <c r="BY25" s="5"/>
       <c r="BZ25" s="5"/>
       <c r="CA25" s="5"/>
       <c r="CB25" s="5"/>
       <c r="CC25" s="5"/>
       <c r="CD25" s="5"/>
       <c r="CE25" s="5"/>
       <c r="CF25" s="5"/>
       <c r="CG25" s="5"/>
       <c r="CH25" s="5"/>
       <c r="CI25" s="5"/>
       <c r="CJ25" s="5"/>
       <c r="CK25" s="5"/>
       <c r="CL25" s="5"/>
       <c r="CM25" s="5"/>
       <c r="CN25" s="5"/>
-      <c r="CO25" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C25:CO25),"")</f>
+      <c r="CO25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:CN25),"")</f>
         <v/>
       </c>
-      <c r="CQ25" s="5"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:95">
+      <c r="CP25" s="5"/>
+    </row>
+    <row r="26" spans="1:94">
       <c r="A26" s="5" t="s">
-        <v>772</v>
+        <v>729</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -7972,60 +7762,59 @@
       <c r="BP26" s="5"/>
       <c r="BQ26" s="5"/>
       <c r="BR26" s="5"/>
       <c r="BS26" s="5"/>
       <c r="BT26" s="5"/>
       <c r="BU26" s="5"/>
       <c r="BV26" s="5"/>
       <c r="BW26" s="5"/>
       <c r="BX26" s="5"/>
       <c r="BY26" s="5"/>
       <c r="BZ26" s="5"/>
       <c r="CA26" s="5"/>
       <c r="CB26" s="5"/>
       <c r="CC26" s="5"/>
       <c r="CD26" s="5"/>
       <c r="CE26" s="5"/>
       <c r="CF26" s="5"/>
       <c r="CG26" s="5"/>
       <c r="CH26" s="5"/>
       <c r="CI26" s="5"/>
       <c r="CJ26" s="5"/>
       <c r="CK26" s="5"/>
       <c r="CL26" s="5"/>
       <c r="CM26" s="5"/>
       <c r="CN26" s="5"/>
-      <c r="CO26" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C26:CO26),"")</f>
+      <c r="CO26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:CN26),"")</f>
         <v/>
       </c>
-      <c r="CQ26" s="5"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:95">
+      <c r="CP26" s="5"/>
+    </row>
+    <row r="27" spans="1:94">
       <c r="A27" s="5" t="s">
-        <v>773</v>
+        <v>730</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -8074,60 +7863,59 @@
       <c r="BP27" s="5"/>
       <c r="BQ27" s="5"/>
       <c r="BR27" s="5"/>
       <c r="BS27" s="5"/>
       <c r="BT27" s="5"/>
       <c r="BU27" s="5"/>
       <c r="BV27" s="5"/>
       <c r="BW27" s="5"/>
       <c r="BX27" s="5"/>
       <c r="BY27" s="5"/>
       <c r="BZ27" s="5"/>
       <c r="CA27" s="5"/>
       <c r="CB27" s="5"/>
       <c r="CC27" s="5"/>
       <c r="CD27" s="5"/>
       <c r="CE27" s="5"/>
       <c r="CF27" s="5"/>
       <c r="CG27" s="5"/>
       <c r="CH27" s="5"/>
       <c r="CI27" s="5"/>
       <c r="CJ27" s="5"/>
       <c r="CK27" s="5"/>
       <c r="CL27" s="5"/>
       <c r="CM27" s="5"/>
       <c r="CN27" s="5"/>
-      <c r="CO27" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C27:CO27),"")</f>
+      <c r="CO27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:CN27),"")</f>
         <v/>
       </c>
-      <c r="CQ27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:95">
+      <c r="CP27" s="5"/>
+    </row>
+    <row r="28" spans="1:94">
       <c r="A28" s="5" t="s">
-        <v>774</v>
+        <v>731</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -8176,60 +7964,59 @@
       <c r="BP28" s="5"/>
       <c r="BQ28" s="5"/>
       <c r="BR28" s="5"/>
       <c r="BS28" s="5"/>
       <c r="BT28" s="5"/>
       <c r="BU28" s="5"/>
       <c r="BV28" s="5"/>
       <c r="BW28" s="5"/>
       <c r="BX28" s="5"/>
       <c r="BY28" s="5"/>
       <c r="BZ28" s="5"/>
       <c r="CA28" s="5"/>
       <c r="CB28" s="5"/>
       <c r="CC28" s="5"/>
       <c r="CD28" s="5"/>
       <c r="CE28" s="5"/>
       <c r="CF28" s="5"/>
       <c r="CG28" s="5"/>
       <c r="CH28" s="5"/>
       <c r="CI28" s="5"/>
       <c r="CJ28" s="5"/>
       <c r="CK28" s="5"/>
       <c r="CL28" s="5"/>
       <c r="CM28" s="5"/>
       <c r="CN28" s="5"/>
-      <c r="CO28" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C28:CO28),"")</f>
+      <c r="CO28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:CN28),"")</f>
         <v/>
       </c>
-      <c r="CQ28" s="5"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:95">
+      <c r="CP28" s="5"/>
+    </row>
+    <row r="29" spans="1:94">
       <c r="A29" s="5" t="s">
-        <v>775</v>
+        <v>732</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -8278,60 +8065,59 @@
       <c r="BP29" s="5"/>
       <c r="BQ29" s="5"/>
       <c r="BR29" s="5"/>
       <c r="BS29" s="5"/>
       <c r="BT29" s="5"/>
       <c r="BU29" s="5"/>
       <c r="BV29" s="5"/>
       <c r="BW29" s="5"/>
       <c r="BX29" s="5"/>
       <c r="BY29" s="5"/>
       <c r="BZ29" s="5"/>
       <c r="CA29" s="5"/>
       <c r="CB29" s="5"/>
       <c r="CC29" s="5"/>
       <c r="CD29" s="5"/>
       <c r="CE29" s="5"/>
       <c r="CF29" s="5"/>
       <c r="CG29" s="5"/>
       <c r="CH29" s="5"/>
       <c r="CI29" s="5"/>
       <c r="CJ29" s="5"/>
       <c r="CK29" s="5"/>
       <c r="CL29" s="5"/>
       <c r="CM29" s="5"/>
       <c r="CN29" s="5"/>
-      <c r="CO29" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C29:CO29),"")</f>
+      <c r="CO29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:CN29),"")</f>
         <v/>
       </c>
-      <c r="CQ29" s="5"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:95">
+      <c r="CP29" s="5"/>
+    </row>
+    <row r="30" spans="1:94">
       <c r="A30" s="5" t="s">
-        <v>776</v>
+        <v>733</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -8380,60 +8166,59 @@
       <c r="BP30" s="5"/>
       <c r="BQ30" s="5"/>
       <c r="BR30" s="5"/>
       <c r="BS30" s="5"/>
       <c r="BT30" s="5"/>
       <c r="BU30" s="5"/>
       <c r="BV30" s="5"/>
       <c r="BW30" s="5"/>
       <c r="BX30" s="5"/>
       <c r="BY30" s="5"/>
       <c r="BZ30" s="5"/>
       <c r="CA30" s="5"/>
       <c r="CB30" s="5"/>
       <c r="CC30" s="5"/>
       <c r="CD30" s="5"/>
       <c r="CE30" s="5"/>
       <c r="CF30" s="5"/>
       <c r="CG30" s="5"/>
       <c r="CH30" s="5"/>
       <c r="CI30" s="5"/>
       <c r="CJ30" s="5"/>
       <c r="CK30" s="5"/>
       <c r="CL30" s="5"/>
       <c r="CM30" s="5"/>
       <c r="CN30" s="5"/>
-      <c r="CO30" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C30:CO30),"")</f>
+      <c r="CO30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:CN30),"")</f>
         <v/>
       </c>
-      <c r="CQ30" s="5"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:95">
+      <c r="CP30" s="5"/>
+    </row>
+    <row r="31" spans="1:94">
       <c r="A31" s="5" t="s">
-        <v>777</v>
+        <v>734</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -8482,59 +8267,58 @@
       <c r="BP31" s="5"/>
       <c r="BQ31" s="5"/>
       <c r="BR31" s="5"/>
       <c r="BS31" s="5"/>
       <c r="BT31" s="5"/>
       <c r="BU31" s="5"/>
       <c r="BV31" s="5"/>
       <c r="BW31" s="5"/>
       <c r="BX31" s="5"/>
       <c r="BY31" s="5"/>
       <c r="BZ31" s="5"/>
       <c r="CA31" s="5"/>
       <c r="CB31" s="5"/>
       <c r="CC31" s="5"/>
       <c r="CD31" s="5"/>
       <c r="CE31" s="5"/>
       <c r="CF31" s="5"/>
       <c r="CG31" s="5"/>
       <c r="CH31" s="5"/>
       <c r="CI31" s="5"/>
       <c r="CJ31" s="5"/>
       <c r="CK31" s="5"/>
       <c r="CL31" s="5"/>
       <c r="CM31" s="5"/>
       <c r="CN31" s="5"/>
-      <c r="CO31" s="5"/>
-[...1 lines deleted...]
-        <f>IFERROR(AVERAGE(C31:CO31),"")</f>
+      <c r="CO31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:CN31),"")</f>
         <v/>
       </c>
-      <c r="CQ31" s="5"/>
+      <c r="CP31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="2730">
+  <dataValidations count="2700">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -16589,192 +16373,102 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CN31">
-      <formula1>"1,2,3,4"</formula1>
-[...88 lines deleted...]
-    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="CO31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" s="2" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H42"/>
+  <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:H42"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:H46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="6" t="s">
@@ -17137,12344 +16831,13505 @@
       </c>
       <c r="B15" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>66</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>69</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" s="5" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>47</v>
+        <v>81</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>56</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>69</v>
+        <v>41</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>109</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>110</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>87</v>
+        <v>61</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>93</v>
+        <v>67</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>94</v>
+        <v>68</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" s="5" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>47</v>
+        <v>81</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>56</v>
+        <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>69</v>
+        <v>41</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>119</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>121</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>87</v>
+        <v>61</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>122</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>93</v>
+        <v>67</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>94</v>
+        <v>68</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C34" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="B34" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D34" s="5" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>47</v>
+        <v>81</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>56</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>128</v>
+        <v>98</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>69</v>
+        <v>41</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>129</v>
+        <v>99</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>87</v>
+        <v>61</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B42" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="C42" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D42" s="5" t="s">
+      <c r="C46" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D46" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="E42" s="5" t="s">
+      <c r="E46" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="F42" s="5" t="s">
+      <c r="F46" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="G42" s="5" t="s">
+      <c r="G46" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="H42" s="5" t="s">
+      <c r="H46" s="5" t="s">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K92"/>
+  <dimension ref="A1:K91"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K92"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="G1" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="I1" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="J1" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="K1" s="6" t="s">
         <v>134</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5">
         <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="I2" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="J2" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="F2" s="5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K2" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="J3" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K3" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5">
         <v>2.1</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="J4" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="E4" s="5"/>
-[...6 lines deleted...]
-      <c r="J4" s="5"/>
       <c r="K4" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5">
         <v>2.2</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="E5" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="E5" s="5"/>
-[...1 lines deleted...]
-      <c r="G5" s="5"/>
+      <c r="F5" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>157</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>139</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>159</v>
+      </c>
       <c r="K5" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5">
         <v>3.1</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      <c r="G6" s="5"/>
+        <v>160</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>162</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>139</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>164</v>
+      </c>
       <c r="K6" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>3.2</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="K7" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5">
         <v>4.1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="K8" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5">
         <v>5.1</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="K9" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5">
         <v>5.2</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="K10" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5">
         <v>6.1</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="K11" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5">
         <v>6.2</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="K12" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5">
         <v>7.1</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="G13" s="5"/>
+        <v>198</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>200</v>
+      </c>
       <c r="H13" s="5" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-      <c r="J13" s="5"/>
+        <v>139</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>202</v>
+      </c>
       <c r="K13" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5">
         <v>7.2</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="K14" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5">
         <v>8.1</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="K15" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5">
         <v>8.2</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>205</v>
+        <v>217</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="K16" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5">
         <v>9.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="K17" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5">
         <v>9.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="K18" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5">
         <v>9.3</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="G19" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="H19" s="5" t="s">
         <v>223</v>
       </c>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I19" s="5" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="K19" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B20" s="5">
-        <v>1.1</v>
+      <c r="B20" s="5" t="s">
+        <v>238</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>226</v>
-[...9 lines deleted...]
-      </c>
+        <v>239</v>
+      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
       <c r="K20" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B21" s="5">
-        <v>1.2</v>
+      <c r="B21" s="5" t="s">
+        <v>241</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>227</v>
-[...9 lines deleted...]
-      </c>
+        <v>242</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
       <c r="H21" s="5" t="s">
-        <v>150</v>
-[...6 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
       <c r="K21" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B22" s="5">
-        <v>1.3</v>
+      <c r="B22" s="5" t="s">
+        <v>243</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B23" s="5">
-        <v>1.4</v>
+      <c r="B23" s="5" t="s">
+        <v>245</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>229</v>
+        <v>246</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B24" s="5">
-        <v>2.1</v>
+      <c r="B24" s="5" t="s">
+        <v>247</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B25" s="5">
-        <v>2.2</v>
+      <c r="B25" s="5" t="s">
+        <v>249</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B26" s="5">
-        <v>2.3</v>
+      <c r="B26" s="5" t="s">
+        <v>251</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>232</v>
+        <v>252</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B27" s="5">
-        <v>2.4</v>
+      <c r="B27" s="5" t="s">
+        <v>253</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>233</v>
+        <v>254</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B28" s="5">
-        <v>3.1</v>
+      <c r="B28" s="5" t="s">
+        <v>255</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B29" s="5">
-        <v>3.2</v>
+      <c r="B29" s="5" t="s">
+        <v>257</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>235</v>
-[...9 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
       <c r="H29" s="5" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
       <c r="K29" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B30" s="5">
-        <v>3.3</v>
+      <c r="B30" s="5" t="s">
+        <v>259</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>236</v>
+        <v>260</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B31" s="5">
-        <v>3.4</v>
+      <c r="B31" s="5" t="s">
+        <v>261</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>237</v>
+        <v>262</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B32" s="5">
-        <v>3.5</v>
+      <c r="B32" s="5" t="s">
+        <v>263</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>238</v>
+        <v>264</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B33" s="5">
-        <v>4.1</v>
+      <c r="B33" s="5" t="s">
+        <v>265</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>239</v>
-[...9 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
       <c r="H33" s="5" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5"/>
       <c r="K33" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B34" s="5">
-        <v>4.2</v>
+      <c r="B34" s="5" t="s">
+        <v>267</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>240</v>
+        <v>268</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B35" s="5">
-        <v>4.3</v>
+      <c r="B35" s="5" t="s">
+        <v>269</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>241</v>
+        <v>270</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B36" s="5">
-        <v>5.1</v>
+      <c r="B36" s="5" t="s">
+        <v>271</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>242</v>
-[...9 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
       <c r="H36" s="5" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
       <c r="K36" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B37" s="5">
-        <v>5.2</v>
+      <c r="B37" s="5" t="s">
+        <v>273</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>243</v>
-[...9 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
       <c r="K37" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>5.3</v>
+        <v>107</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>238</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>244</v>
+        <v>275</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>246</v>
+        <v>276</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>248</v>
+        <v>277</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>252</v>
+        <v>278</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5"/>
       <c r="K42" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>254</v>
+        <v>279</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>256</v>
+        <v>280</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5"/>
       <c r="K44" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5"/>
       <c r="K46" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
       <c r="K47" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>264</v>
+        <v>281</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5"/>
       <c r="K49" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5"/>
       <c r="K52" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I53" s="5"/>
       <c r="J53" s="5"/>
       <c r="K53" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I54" s="5"/>
       <c r="J54" s="5"/>
       <c r="K54" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I55" s="5"/>
       <c r="J55" s="5"/>
       <c r="K55" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="5" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>279</v>
+        <v>238</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>90</v>
+        <v>36</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I56" s="5"/>
       <c r="J56" s="5"/>
       <c r="K56" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="K57" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" s="5"/>
       <c r="K58" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>283</v>
+        <v>246</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="5"/>
       <c r="K59" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>252</v>
+        <v>287</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I60" s="5"/>
       <c r="J60" s="5"/>
       <c r="K60" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="K61" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I62" s="5"/>
       <c r="J62" s="5"/>
       <c r="K62" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>286</v>
+        <v>254</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>262</v>
+        <v>290</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I65" s="5"/>
       <c r="J65" s="5"/>
       <c r="K65" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I66" s="5"/>
       <c r="J66" s="5"/>
       <c r="K66" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>288</v>
+        <v>262</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I67" s="5"/>
       <c r="J67" s="5"/>
       <c r="K67" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I68" s="5"/>
       <c r="J68" s="5"/>
       <c r="K68" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>289</v>
+        <v>266</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I69" s="5"/>
       <c r="J69" s="5"/>
       <c r="K69" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5"/>
       <c r="K70" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I71" s="5"/>
       <c r="J71" s="5"/>
       <c r="K71" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I72" s="5"/>
       <c r="J72" s="5"/>
       <c r="K72" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>290</v>
+        <v>274</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I73" s="5"/>
       <c r="J73" s="5"/>
       <c r="K73" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" s="5" t="s">
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>279</v>
+        <v>238</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>90</v>
+        <v>36</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>280</v>
+        <v>239</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I74" s="5"/>
       <c r="J74" s="5"/>
       <c r="K74" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>291</v>
+        <v>242</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I75" s="5"/>
       <c r="J75" s="5"/>
       <c r="K75" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>292</v>
+        <v>244</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I76" s="5"/>
       <c r="J76" s="5"/>
       <c r="K76" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>293</v>
+        <v>246</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I77" s="5"/>
       <c r="J77" s="5"/>
       <c r="K77" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I78" s="5"/>
       <c r="J78" s="5"/>
       <c r="K78" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>294</v>
+        <v>250</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5"/>
       <c r="K79" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>295</v>
+        <v>252</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I80" s="5"/>
       <c r="J80" s="5"/>
       <c r="K80" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>296</v>
+        <v>254</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I81" s="5"/>
       <c r="J81" s="5"/>
       <c r="K81" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I82" s="5"/>
       <c r="J82" s="5"/>
       <c r="K82" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I83" s="5"/>
       <c r="J83" s="5"/>
       <c r="K83" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I84" s="5"/>
       <c r="J84" s="5"/>
       <c r="K84" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>297</v>
+        <v>262</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I85" s="5"/>
       <c r="J85" s="5"/>
       <c r="K85" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I86" s="5"/>
       <c r="J86" s="5"/>
       <c r="K86" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>298</v>
+        <v>266</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I87" s="5"/>
       <c r="J87" s="5"/>
       <c r="K87" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I88" s="5"/>
       <c r="J88" s="5"/>
       <c r="K88" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I89" s="5"/>
       <c r="J89" s="5"/>
       <c r="K89" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I90" s="5"/>
       <c r="J90" s="5"/>
       <c r="K90" s="7">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>290</v>
+        <v>274</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="I91" s="5"/>
       <c r="J91" s="5"/>
       <c r="K91" s="7">
-        <v>1.1</v>
-[...24 lines deleted...]
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I410"/>
+  <dimension ref="A1:I468"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I410"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I468"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C5" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C6" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C7" s="5">
+        <v>6</v>
+      </c>
+      <c r="D7" s="5" t="s">
         <v>306</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C8" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C9" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C10" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C11" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C12" s="5">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C13" s="5">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C14" s="5">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C15" s="5">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C16" s="5">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C17" s="5">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C18" s="5">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C19" s="5">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C20" s="5">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C21" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C22" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C23" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C24" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C25" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C26" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C27" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C28" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C29" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C30" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C31" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C32" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C33" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C34" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C35" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C36" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C37" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C38" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C39" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C40" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>339</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C41" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C42" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C43" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C44" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C45" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C46" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C47" s="5">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C48" s="5">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C49" s="5">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C50" s="5">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C51" s="5">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C52" s="5">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C53" s="5">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C54" s="5">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C55" s="5">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C56" s="5">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C57" s="5">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C58" s="5">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C59" s="5">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C60" s="5">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C61" s="5">
         <v>1</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C62" s="5">
         <v>2</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C63" s="5">
         <v>3</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C64" s="5">
         <v>4</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C65" s="5">
         <v>5</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C66" s="5">
         <v>6</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C67" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C68" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C69" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C70" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C71" s="5">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C72" s="5">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C73" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C74" s="5">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C75" s="5">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C76" s="5">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C77" s="5">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C78" s="5">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C79" s="5">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C80" s="5">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C81" s="5">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C82" s="5">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C83" s="5">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C84" s="5">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C85" s="5">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C86" s="5">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C87" s="5">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C88" s="5">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C89" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C90" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C91" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C92" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C93" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C94" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C95" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C96" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C97" s="5">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C98" s="5">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C99" s="5">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C100" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C101" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C102" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C103" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C104" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>407</v>
+        <v>305</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C105" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C106" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C107" s="5">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C108" s="5">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>411</v>
+        <v>320</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C109" s="5">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C110" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C111" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C112" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C113" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C114" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C115" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>418</v>
+        <v>322</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C116" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C117" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C118" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C119" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C120" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C121" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C122" s="5">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C123" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C124" s="5">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C125" s="5">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>341</v>
+        <v>421</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C126" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C127" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C128" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5"/>
       <c r="I128" s="5"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C129" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C130" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C131" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C132" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C133" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5"/>
       <c r="H133" s="5"/>
       <c r="I133" s="5"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C134" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5"/>
       <c r="H134" s="5"/>
       <c r="I134" s="5"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C135" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C136" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C137" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C138" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>335</v>
+        <v>434</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C139" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C140" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>338</v>
+        <v>436</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C141" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C142" s="5">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>442</v>
+        <v>341</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C143" s="5">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>443</v>
+        <v>342</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C144" s="5">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C145" s="5">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C146" s="5">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C147" s="5">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>447</v>
+        <v>344</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C148" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C149" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C150" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>450</v>
+        <v>349</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5"/>
       <c r="H150" s="5"/>
       <c r="I150" s="5"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C151" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C152" s="5">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C153" s="5">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C154" s="5">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C155" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>380</v>
+        <v>447</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C156" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>455</v>
+        <v>448</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5"/>
       <c r="H156" s="5"/>
       <c r="I156" s="5"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C157" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C158" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>457</v>
+        <v>334</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5"/>
       <c r="H158" s="5"/>
       <c r="I158" s="5"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C159" s="5">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>384</v>
+        <v>335</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5"/>
       <c r="H159" s="5"/>
       <c r="I159" s="5"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C160" s="5">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>385</v>
+        <v>450</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C161" s="5">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>386</v>
+        <v>338</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5"/>
       <c r="H161" s="5"/>
       <c r="I161" s="5"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C162" s="5">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>387</v>
+        <v>451</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5"/>
       <c r="H162" s="5"/>
       <c r="I162" s="5"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C163" s="5">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>388</v>
+        <v>452</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5"/>
       <c r="H163" s="5"/>
       <c r="I163" s="5"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C164" s="5">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>389</v>
+        <v>357</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5"/>
       <c r="H164" s="5"/>
       <c r="I164" s="5"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C165" s="5">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5"/>
       <c r="H165" s="5"/>
       <c r="I165" s="5"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C166" s="5">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5"/>
       <c r="H166" s="5"/>
       <c r="I166" s="5"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C167" s="5">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5"/>
       <c r="H167" s="5"/>
       <c r="I167" s="5"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C168" s="5">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="5"/>
       <c r="G168" s="5"/>
       <c r="H168" s="5"/>
       <c r="I168" s="5"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C169" s="5">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5"/>
       <c r="H169" s="5"/>
       <c r="I169" s="5"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C170" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>463</v>
+        <v>360</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
       <c r="G170" s="5"/>
       <c r="H170" s="5"/>
       <c r="I170" s="5"/>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C171" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>393</v>
+        <v>458</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="5"/>
       <c r="G171" s="5"/>
       <c r="H171" s="5"/>
       <c r="I171" s="5"/>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C172" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="5"/>
       <c r="G172" s="5"/>
       <c r="H172" s="5"/>
       <c r="I172" s="5"/>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C173" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="5"/>
       <c r="G173" s="5"/>
       <c r="H173" s="5"/>
       <c r="I173" s="5"/>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C174" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>316</v>
+        <v>461</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5"/>
       <c r="H174" s="5"/>
       <c r="I174" s="5"/>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C175" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>317</v>
+        <v>368</v>
       </c>
       <c r="E175" s="5"/>
       <c r="F175" s="5"/>
       <c r="G175" s="5"/>
       <c r="H175" s="5"/>
       <c r="I175" s="5"/>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C176" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>318</v>
+        <v>462</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="5"/>
       <c r="G176" s="5"/>
       <c r="H176" s="5"/>
       <c r="I176" s="5"/>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C177" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>319</v>
+        <v>463</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="5"/>
       <c r="G177" s="5"/>
       <c r="H177" s="5"/>
       <c r="I177" s="5"/>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C178" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>320</v>
+        <v>464</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="5"/>
       <c r="G178" s="5"/>
       <c r="H178" s="5"/>
       <c r="I178" s="5"/>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C179" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>466</v>
+        <v>386</v>
       </c>
       <c r="E179" s="5"/>
       <c r="F179" s="5"/>
       <c r="G179" s="5"/>
       <c r="H179" s="5"/>
       <c r="I179" s="5"/>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B180" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C180" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>323</v>
+        <v>387</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="5"/>
       <c r="G180" s="5"/>
       <c r="H180" s="5"/>
       <c r="I180" s="5"/>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C181" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>467</v>
+        <v>388</v>
       </c>
       <c r="E181" s="5"/>
       <c r="F181" s="5"/>
       <c r="G181" s="5"/>
       <c r="H181" s="5"/>
       <c r="I181" s="5"/>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C182" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>468</v>
+        <v>389</v>
       </c>
       <c r="E182" s="5"/>
       <c r="F182" s="5"/>
       <c r="G182" s="5"/>
       <c r="H182" s="5"/>
       <c r="I182" s="5"/>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C183" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>469</v>
+        <v>390</v>
       </c>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="5"/>
       <c r="H183" s="5"/>
       <c r="I183" s="5"/>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C184" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>324</v>
+        <v>391</v>
       </c>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="5"/>
       <c r="H184" s="5"/>
       <c r="I184" s="5"/>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C185" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>325</v>
+        <v>392</v>
       </c>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="5"/>
       <c r="H185" s="5"/>
       <c r="I185" s="5"/>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C186" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>327</v>
+        <v>393</v>
       </c>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="5"/>
       <c r="H186" s="5"/>
       <c r="I186" s="5"/>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C187" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>470</v>
+        <v>394</v>
       </c>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="5"/>
       <c r="H187" s="5"/>
       <c r="I187" s="5"/>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B188" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C188" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>471</v>
+        <v>395</v>
       </c>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="5"/>
       <c r="H188" s="5"/>
       <c r="I188" s="5"/>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B189" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C189" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>341</v>
+        <v>396</v>
       </c>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="5"/>
       <c r="H189" s="5"/>
       <c r="I189" s="5"/>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B190" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C190" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>472</v>
+        <v>397</v>
       </c>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="5"/>
       <c r="H190" s="5"/>
       <c r="I190" s="5"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B191" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C191" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5"/>
       <c r="H191" s="5"/>
       <c r="I191" s="5"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B192" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C192" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>352</v>
+        <v>301</v>
       </c>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="5"/>
       <c r="H192" s="5"/>
       <c r="I192" s="5"/>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B193" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C193" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>353</v>
+        <v>466</v>
       </c>
       <c r="E193" s="5"/>
       <c r="F193" s="5"/>
       <c r="G193" s="5"/>
       <c r="H193" s="5"/>
       <c r="I193" s="5"/>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B194" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C194" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="E194" s="5"/>
       <c r="F194" s="5"/>
       <c r="G194" s="5"/>
       <c r="H194" s="5"/>
       <c r="I194" s="5"/>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C195" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>348</v>
+        <v>468</v>
       </c>
       <c r="E195" s="5"/>
       <c r="F195" s="5"/>
       <c r="G195" s="5"/>
       <c r="H195" s="5"/>
       <c r="I195" s="5"/>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C196" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>349</v>
+        <v>469</v>
       </c>
       <c r="E196" s="5"/>
       <c r="F196" s="5"/>
       <c r="G196" s="5"/>
       <c r="H196" s="5"/>
       <c r="I196" s="5"/>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C197" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>350</v>
+        <v>470</v>
       </c>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5"/>
       <c r="H197" s="5"/>
       <c r="I197" s="5"/>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B198" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C198" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>335</v>
+        <v>401</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="5"/>
       <c r="G198" s="5"/>
       <c r="H198" s="5"/>
       <c r="I198" s="5"/>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C199" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>336</v>
+        <v>311</v>
       </c>
       <c r="E199" s="5"/>
       <c r="F199" s="5"/>
       <c r="G199" s="5"/>
       <c r="H199" s="5"/>
       <c r="I199" s="5"/>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B200" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C200" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>337</v>
+        <v>471</v>
       </c>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5"/>
       <c r="H200" s="5"/>
       <c r="I200" s="5"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C201" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>339</v>
+        <v>472</v>
       </c>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="5"/>
       <c r="H201" s="5"/>
       <c r="I201" s="5"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B202" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C202" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>475</v>
+        <v>313</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="5"/>
       <c r="H202" s="5"/>
       <c r="I202" s="5"/>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B203" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C203" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>476</v>
+        <v>314</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="5"/>
       <c r="H203" s="5"/>
       <c r="I203" s="5"/>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B204" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C204" s="5">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>477</v>
+        <v>315</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="5"/>
       <c r="H204" s="5"/>
       <c r="I204" s="5"/>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B205" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C205" s="5">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>478</v>
+        <v>316</v>
       </c>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5"/>
       <c r="H205" s="5"/>
       <c r="I205" s="5"/>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B206" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C206" s="5">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>479</v>
+        <v>317</v>
       </c>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="5"/>
       <c r="H206" s="5"/>
       <c r="I206" s="5"/>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B207" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C207" s="5">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>356</v>
+        <v>473</v>
       </c>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="5"/>
       <c r="H207" s="5"/>
       <c r="I207" s="5"/>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B208" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C208" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>357</v>
+        <v>320</v>
       </c>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="5"/>
       <c r="H208" s="5"/>
       <c r="I208" s="5"/>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B209" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C209" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>358</v>
+        <v>321</v>
       </c>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="5"/>
       <c r="H209" s="5"/>
       <c r="I209" s="5"/>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B210" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C210" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>450</v>
+        <v>322</v>
       </c>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="5"/>
       <c r="H210" s="5"/>
       <c r="I210" s="5"/>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B211" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C211" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="E211" s="5"/>
       <c r="F211" s="5"/>
       <c r="G211" s="5"/>
       <c r="H211" s="5"/>
       <c r="I211" s="5"/>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B212" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C212" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>361</v>
+        <v>475</v>
       </c>
       <c r="E212" s="5"/>
       <c r="F212" s="5"/>
       <c r="G212" s="5"/>
       <c r="H212" s="5"/>
       <c r="I212" s="5"/>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B213" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C213" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>362</v>
+        <v>476</v>
       </c>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
       <c r="G213" s="5"/>
       <c r="H213" s="5"/>
       <c r="I213" s="5"/>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C214" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>364</v>
+        <v>323</v>
       </c>
       <c r="E214" s="5"/>
       <c r="F214" s="5"/>
       <c r="G214" s="5"/>
       <c r="H214" s="5"/>
       <c r="I214" s="5"/>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B215" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C215" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>481</v>
+        <v>324</v>
       </c>
       <c r="E215" s="5"/>
       <c r="F215" s="5"/>
       <c r="G215" s="5"/>
       <c r="H215" s="5"/>
       <c r="I215" s="5"/>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B216" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C216" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>482</v>
+        <v>326</v>
       </c>
       <c r="E216" s="5"/>
       <c r="F216" s="5"/>
       <c r="G216" s="5"/>
       <c r="H216" s="5"/>
       <c r="I216" s="5"/>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C217" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="5"/>
       <c r="H217" s="5"/>
       <c r="I217" s="5"/>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B218" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C218" s="5">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="5"/>
       <c r="H218" s="5"/>
       <c r="I218" s="5"/>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C219" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>485</v>
+        <v>341</v>
       </c>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="5"/>
       <c r="H219" s="5"/>
       <c r="I219" s="5"/>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B220" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C220" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>370</v>
+        <v>342</v>
       </c>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="5"/>
       <c r="H220" s="5"/>
       <c r="I220" s="5"/>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C221" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>371</v>
+        <v>479</v>
       </c>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="5"/>
       <c r="H221" s="5"/>
       <c r="I221" s="5"/>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B222" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C222" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>372</v>
+        <v>344</v>
       </c>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="5"/>
       <c r="H222" s="5"/>
       <c r="I222" s="5"/>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B223" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C223" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>373</v>
+        <v>480</v>
       </c>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="5"/>
       <c r="H223" s="5"/>
       <c r="I223" s="5"/>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B224" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C224" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>374</v>
+        <v>355</v>
       </c>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="5"/>
       <c r="H224" s="5"/>
       <c r="I224" s="5"/>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C225" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>375</v>
+        <v>356</v>
       </c>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="5"/>
       <c r="H225" s="5"/>
       <c r="I225" s="5"/>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C226" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>376</v>
+        <v>349</v>
       </c>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="5"/>
       <c r="H226" s="5"/>
       <c r="I226" s="5"/>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B227" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C227" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>378</v>
+        <v>481</v>
       </c>
       <c r="E227" s="5"/>
       <c r="F227" s="5"/>
       <c r="G227" s="5"/>
       <c r="H227" s="5"/>
       <c r="I227" s="5"/>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B228" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C228" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>379</v>
+        <v>351</v>
       </c>
       <c r="E228" s="5"/>
       <c r="F228" s="5"/>
       <c r="G228" s="5"/>
       <c r="H228" s="5"/>
       <c r="I228" s="5"/>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B229" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C229" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>380</v>
+        <v>352</v>
       </c>
       <c r="E229" s="5"/>
       <c r="F229" s="5"/>
       <c r="G229" s="5"/>
       <c r="H229" s="5"/>
       <c r="I229" s="5"/>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C230" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>381</v>
+        <v>353</v>
       </c>
       <c r="E230" s="5"/>
       <c r="F230" s="5"/>
       <c r="G230" s="5"/>
       <c r="H230" s="5"/>
       <c r="I230" s="5"/>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C231" s="5">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>382</v>
+        <v>334</v>
       </c>
       <c r="E231" s="5"/>
       <c r="F231" s="5"/>
       <c r="G231" s="5"/>
       <c r="H231" s="5"/>
       <c r="I231" s="5"/>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C232" s="5">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>383</v>
+        <v>335</v>
       </c>
       <c r="E232" s="5"/>
       <c r="F232" s="5"/>
       <c r="G232" s="5"/>
       <c r="H232" s="5"/>
       <c r="I232" s="5"/>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B233" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C233" s="5">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>384</v>
+        <v>336</v>
       </c>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="5"/>
       <c r="H233" s="5"/>
       <c r="I233" s="5"/>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B234" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C234" s="5">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>385</v>
+        <v>337</v>
       </c>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="5"/>
       <c r="H234" s="5"/>
       <c r="I234" s="5"/>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B235" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C235" s="5">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>386</v>
+        <v>339</v>
       </c>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="5"/>
       <c r="H235" s="5"/>
       <c r="I235" s="5"/>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B236" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C236" s="5">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>387</v>
+        <v>357</v>
       </c>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="5"/>
       <c r="H236" s="5"/>
       <c r="I236" s="5"/>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B237" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C237" s="5">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>388</v>
+        <v>482</v>
       </c>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="5"/>
       <c r="H237" s="5"/>
       <c r="I237" s="5"/>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B238" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C238" s="5">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>389</v>
+        <v>483</v>
       </c>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="5"/>
       <c r="H238" s="5"/>
       <c r="I238" s="5"/>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C239" s="5">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>390</v>
+        <v>484</v>
       </c>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="5"/>
       <c r="H239" s="5"/>
       <c r="I239" s="5"/>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C240" s="5">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>391</v>
+        <v>485</v>
       </c>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="5"/>
       <c r="H240" s="5"/>
       <c r="I240" s="5"/>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B241" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C241" s="5">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>307</v>
+        <v>455</v>
       </c>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="5"/>
       <c r="H241" s="5"/>
       <c r="I241" s="5"/>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B242" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C242" s="5">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>308</v>
+        <v>360</v>
       </c>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="5"/>
       <c r="H242" s="5"/>
       <c r="I242" s="5"/>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B243" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C243" s="5">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>309</v>
+        <v>361</v>
       </c>
       <c r="E243" s="5"/>
       <c r="F243" s="5"/>
       <c r="G243" s="5"/>
       <c r="H243" s="5"/>
       <c r="I243" s="5"/>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C244" s="5">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>310</v>
+        <v>362</v>
       </c>
       <c r="E244" s="5"/>
       <c r="F244" s="5"/>
       <c r="G244" s="5"/>
       <c r="H244" s="5"/>
       <c r="I244" s="5"/>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C245" s="5">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>311</v>
+        <v>460</v>
       </c>
       <c r="E245" s="5"/>
       <c r="F245" s="5"/>
       <c r="G245" s="5"/>
       <c r="H245" s="5"/>
       <c r="I245" s="5"/>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C246" s="5">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>312</v>
+        <v>461</v>
       </c>
       <c r="E246" s="5"/>
       <c r="F246" s="5"/>
       <c r="G246" s="5"/>
       <c r="H246" s="5"/>
       <c r="I246" s="5"/>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B247" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C247" s="5">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>313</v>
+        <v>365</v>
       </c>
       <c r="E247" s="5"/>
       <c r="F247" s="5"/>
       <c r="G247" s="5"/>
       <c r="H247" s="5"/>
       <c r="I247" s="5"/>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B248" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C248" s="5">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>314</v>
+        <v>366</v>
       </c>
       <c r="E248" s="5"/>
       <c r="F248" s="5"/>
       <c r="G248" s="5"/>
       <c r="H248" s="5"/>
       <c r="I248" s="5"/>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B249" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C249" s="5">
         <v>1</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>315</v>
+        <v>368</v>
       </c>
       <c r="E249" s="5"/>
       <c r="F249" s="5"/>
       <c r="G249" s="5"/>
       <c r="H249" s="5"/>
       <c r="I249" s="5"/>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C250" s="5">
         <v>2</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>316</v>
+        <v>369</v>
       </c>
       <c r="E250" s="5"/>
       <c r="F250" s="5"/>
       <c r="G250" s="5"/>
       <c r="H250" s="5"/>
       <c r="I250" s="5"/>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C251" s="5">
         <v>3</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>317</v>
+        <v>486</v>
       </c>
       <c r="E251" s="5"/>
       <c r="F251" s="5"/>
       <c r="G251" s="5"/>
       <c r="H251" s="5"/>
       <c r="I251" s="5"/>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B252" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C252" s="5">
         <v>4</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>318</v>
+        <v>487</v>
       </c>
       <c r="E252" s="5"/>
       <c r="F252" s="5"/>
       <c r="G252" s="5"/>
       <c r="H252" s="5"/>
       <c r="I252" s="5"/>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C253" s="5">
         <v>5</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>319</v>
+        <v>488</v>
       </c>
       <c r="E253" s="5"/>
       <c r="F253" s="5"/>
       <c r="G253" s="5"/>
       <c r="H253" s="5"/>
       <c r="I253" s="5"/>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B254" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C254" s="5">
         <v>6</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>320</v>
+        <v>489</v>
       </c>
       <c r="E254" s="5"/>
       <c r="F254" s="5"/>
       <c r="G254" s="5"/>
       <c r="H254" s="5"/>
       <c r="I254" s="5"/>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B255" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C255" s="5">
         <v>7</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>321</v>
+        <v>490</v>
       </c>
       <c r="E255" s="5"/>
       <c r="F255" s="5"/>
       <c r="G255" s="5"/>
       <c r="H255" s="5"/>
       <c r="I255" s="5"/>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B256" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C256" s="5">
         <v>8</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>322</v>
+        <v>375</v>
       </c>
       <c r="E256" s="5"/>
       <c r="F256" s="5"/>
       <c r="G256" s="5"/>
       <c r="H256" s="5"/>
       <c r="I256" s="5"/>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C257" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>323</v>
+        <v>376</v>
       </c>
       <c r="E257" s="5"/>
       <c r="F257" s="5"/>
       <c r="G257" s="5"/>
       <c r="H257" s="5"/>
       <c r="I257" s="5"/>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C258" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>324</v>
+        <v>377</v>
       </c>
       <c r="E258" s="5"/>
       <c r="F258" s="5"/>
       <c r="G258" s="5"/>
       <c r="H258" s="5"/>
       <c r="I258" s="5"/>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B259" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C259" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>325</v>
+        <v>378</v>
       </c>
       <c r="E259" s="5"/>
       <c r="F259" s="5"/>
       <c r="G259" s="5"/>
       <c r="H259" s="5"/>
       <c r="I259" s="5"/>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B260" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C260" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>326</v>
+        <v>379</v>
       </c>
       <c r="E260" s="5"/>
       <c r="F260" s="5"/>
       <c r="G260" s="5"/>
       <c r="H260" s="5"/>
       <c r="I260" s="5"/>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B261" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C261" s="5">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>327</v>
+        <v>380</v>
       </c>
       <c r="E261" s="5"/>
       <c r="F261" s="5"/>
       <c r="G261" s="5"/>
       <c r="H261" s="5"/>
       <c r="I261" s="5"/>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C262" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>328</v>
+        <v>381</v>
       </c>
       <c r="E262" s="5"/>
       <c r="F262" s="5"/>
       <c r="G262" s="5"/>
       <c r="H262" s="5"/>
       <c r="I262" s="5"/>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B263" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C263" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>329</v>
+        <v>382</v>
       </c>
       <c r="E263" s="5"/>
       <c r="F263" s="5"/>
       <c r="G263" s="5"/>
       <c r="H263" s="5"/>
       <c r="I263" s="5"/>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B264" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C264" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>330</v>
+        <v>383</v>
       </c>
       <c r="E264" s="5"/>
       <c r="F264" s="5"/>
       <c r="G264" s="5"/>
       <c r="H264" s="5"/>
       <c r="I264" s="5"/>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B265" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C265" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>331</v>
+        <v>385</v>
       </c>
       <c r="E265" s="5"/>
       <c r="F265" s="5"/>
       <c r="G265" s="5"/>
       <c r="H265" s="5"/>
       <c r="I265" s="5"/>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B266" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C266" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>332</v>
+        <v>386</v>
       </c>
       <c r="E266" s="5"/>
       <c r="F266" s="5"/>
       <c r="G266" s="5"/>
       <c r="H266" s="5"/>
       <c r="I266" s="5"/>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B267" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C267" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>333</v>
+        <v>387</v>
       </c>
       <c r="E267" s="5"/>
       <c r="F267" s="5"/>
       <c r="G267" s="5"/>
       <c r="H267" s="5"/>
       <c r="I267" s="5"/>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B268" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C268" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>334</v>
+        <v>388</v>
       </c>
       <c r="E268" s="5"/>
       <c r="F268" s="5"/>
       <c r="G268" s="5"/>
       <c r="H268" s="5"/>
       <c r="I268" s="5"/>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B269" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C269" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>335</v>
+        <v>389</v>
       </c>
       <c r="E269" s="5"/>
       <c r="F269" s="5"/>
       <c r="G269" s="5"/>
       <c r="H269" s="5"/>
       <c r="I269" s="5"/>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B270" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C270" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>336</v>
+        <v>390</v>
       </c>
       <c r="E270" s="5"/>
       <c r="F270" s="5"/>
       <c r="G270" s="5"/>
       <c r="H270" s="5"/>
       <c r="I270" s="5"/>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B271" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C271" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>337</v>
+        <v>391</v>
       </c>
       <c r="E271" s="5"/>
       <c r="F271" s="5"/>
       <c r="G271" s="5"/>
       <c r="H271" s="5"/>
       <c r="I271" s="5"/>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B272" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C272" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>338</v>
+        <v>392</v>
       </c>
       <c r="E272" s="5"/>
       <c r="F272" s="5"/>
       <c r="G272" s="5"/>
       <c r="H272" s="5"/>
       <c r="I272" s="5"/>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B273" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C273" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D273" s="5" t="s">
-        <v>339</v>
+        <v>393</v>
       </c>
       <c r="E273" s="5"/>
       <c r="F273" s="5"/>
       <c r="G273" s="5"/>
       <c r="H273" s="5"/>
       <c r="I273" s="5"/>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B274" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C274" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>335</v>
+        <v>394</v>
       </c>
       <c r="E274" s="5"/>
       <c r="F274" s="5"/>
       <c r="G274" s="5"/>
       <c r="H274" s="5"/>
       <c r="I274" s="5"/>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B275" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C275" s="5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D275" s="5" t="s">
-        <v>340</v>
+        <v>395</v>
       </c>
       <c r="E275" s="5"/>
       <c r="F275" s="5"/>
       <c r="G275" s="5"/>
       <c r="H275" s="5"/>
       <c r="I275" s="5"/>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B276" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C276" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D276" s="5" t="s">
-        <v>341</v>
+        <v>396</v>
       </c>
       <c r="E276" s="5"/>
       <c r="F276" s="5"/>
       <c r="G276" s="5"/>
       <c r="H276" s="5"/>
       <c r="I276" s="5"/>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B277" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C277" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>342</v>
+        <v>397</v>
       </c>
       <c r="E277" s="5"/>
       <c r="F277" s="5"/>
       <c r="G277" s="5"/>
       <c r="H277" s="5"/>
       <c r="I277" s="5"/>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B278" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C278" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>343</v>
+        <v>398</v>
       </c>
       <c r="E278" s="5"/>
       <c r="F278" s="5"/>
       <c r="G278" s="5"/>
       <c r="H278" s="5"/>
       <c r="I278" s="5"/>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B279" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C279" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>339</v>
+        <v>301</v>
       </c>
       <c r="E279" s="5"/>
       <c r="F279" s="5"/>
       <c r="G279" s="5"/>
       <c r="H279" s="5"/>
       <c r="I279" s="5"/>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B280" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C280" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>344</v>
+        <v>302</v>
       </c>
       <c r="E280" s="5"/>
       <c r="F280" s="5"/>
       <c r="G280" s="5"/>
       <c r="H280" s="5"/>
       <c r="I280" s="5"/>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B281" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C281" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>345</v>
+        <v>303</v>
       </c>
       <c r="E281" s="5"/>
       <c r="F281" s="5"/>
       <c r="G281" s="5"/>
       <c r="H281" s="5"/>
       <c r="I281" s="5"/>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B282" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C282" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>346</v>
+        <v>304</v>
       </c>
       <c r="E282" s="5"/>
       <c r="F282" s="5"/>
       <c r="G282" s="5"/>
       <c r="H282" s="5"/>
       <c r="I282" s="5"/>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B283" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C283" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>347</v>
+        <v>305</v>
       </c>
       <c r="E283" s="5"/>
       <c r="F283" s="5"/>
       <c r="G283" s="5"/>
       <c r="H283" s="5"/>
       <c r="I283" s="5"/>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B284" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C284" s="5">
+        <v>6</v>
+      </c>
+      <c r="D284" s="5" t="s">
         <v>306</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
       <c r="E284" s="5"/>
       <c r="F284" s="5"/>
       <c r="G284" s="5"/>
       <c r="H284" s="5"/>
       <c r="I284" s="5"/>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B285" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C285" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>349</v>
+        <v>307</v>
       </c>
       <c r="E285" s="5"/>
       <c r="F285" s="5"/>
       <c r="G285" s="5"/>
       <c r="H285" s="5"/>
       <c r="I285" s="5"/>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B286" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C286" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D286" s="5" t="s">
-        <v>350</v>
+        <v>308</v>
       </c>
       <c r="E286" s="5"/>
       <c r="F286" s="5"/>
       <c r="G286" s="5"/>
       <c r="H286" s="5"/>
       <c r="I286" s="5"/>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B287" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C287" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D287" s="5" t="s">
-        <v>351</v>
+        <v>309</v>
       </c>
       <c r="E287" s="5"/>
       <c r="F287" s="5"/>
       <c r="G287" s="5"/>
       <c r="H287" s="5"/>
       <c r="I287" s="5"/>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B288" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C288" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D288" s="5" t="s">
-        <v>352</v>
+        <v>310</v>
       </c>
       <c r="E288" s="5"/>
       <c r="F288" s="5"/>
       <c r="G288" s="5"/>
       <c r="H288" s="5"/>
       <c r="I288" s="5"/>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B289" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C289" s="5">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>353</v>
+        <v>311</v>
       </c>
       <c r="E289" s="5"/>
       <c r="F289" s="5"/>
       <c r="G289" s="5"/>
       <c r="H289" s="5"/>
       <c r="I289" s="5"/>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B290" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C290" s="5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>354</v>
+        <v>312</v>
       </c>
       <c r="E290" s="5"/>
       <c r="F290" s="5"/>
       <c r="G290" s="5"/>
       <c r="H290" s="5"/>
       <c r="I290" s="5"/>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B291" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C291" s="5">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D291" s="5" t="s">
-        <v>355</v>
+        <v>313</v>
       </c>
       <c r="E291" s="5"/>
       <c r="F291" s="5"/>
       <c r="G291" s="5"/>
       <c r="H291" s="5"/>
       <c r="I291" s="5"/>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B292" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C292" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D292" s="5" t="s">
-        <v>356</v>
+        <v>314</v>
       </c>
       <c r="E292" s="5"/>
       <c r="F292" s="5"/>
       <c r="G292" s="5"/>
       <c r="H292" s="5"/>
       <c r="I292" s="5"/>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B293" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C293" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D293" s="5" t="s">
-        <v>357</v>
+        <v>315</v>
       </c>
       <c r="E293" s="5"/>
       <c r="F293" s="5"/>
       <c r="G293" s="5"/>
       <c r="H293" s="5"/>
       <c r="I293" s="5"/>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B294" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C294" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="D294" s="5" t="s">
-        <v>358</v>
+        <v>316</v>
       </c>
       <c r="E294" s="5"/>
       <c r="F294" s="5"/>
       <c r="G294" s="5"/>
       <c r="H294" s="5"/>
       <c r="I294" s="5"/>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B295" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C295" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D295" s="5" t="s">
-        <v>359</v>
+        <v>317</v>
       </c>
       <c r="E295" s="5"/>
       <c r="F295" s="5"/>
       <c r="G295" s="5"/>
       <c r="H295" s="5"/>
       <c r="I295" s="5"/>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B296" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C296" s="5">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D296" s="5" t="s">
-        <v>360</v>
+        <v>318</v>
       </c>
       <c r="E296" s="5"/>
       <c r="F296" s="5"/>
       <c r="G296" s="5"/>
       <c r="H296" s="5"/>
       <c r="I296" s="5"/>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B297" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C297" s="5">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="D297" s="5" t="s">
-        <v>361</v>
+        <v>319</v>
       </c>
       <c r="E297" s="5"/>
       <c r="F297" s="5"/>
       <c r="G297" s="5"/>
       <c r="H297" s="5"/>
       <c r="I297" s="5"/>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B298" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C298" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D298" s="5" t="s">
-        <v>362</v>
+        <v>320</v>
       </c>
       <c r="E298" s="5"/>
       <c r="F298" s="5"/>
       <c r="G298" s="5"/>
       <c r="H298" s="5"/>
       <c r="I298" s="5"/>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B299" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C299" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>363</v>
+        <v>321</v>
       </c>
       <c r="E299" s="5"/>
       <c r="F299" s="5"/>
       <c r="G299" s="5"/>
       <c r="H299" s="5"/>
       <c r="I299" s="5"/>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B300" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C300" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>364</v>
+        <v>322</v>
       </c>
       <c r="E300" s="5"/>
       <c r="F300" s="5"/>
       <c r="G300" s="5"/>
       <c r="H300" s="5"/>
       <c r="I300" s="5"/>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B301" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C301" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>365</v>
+        <v>323</v>
       </c>
       <c r="E301" s="5"/>
       <c r="F301" s="5"/>
       <c r="G301" s="5"/>
       <c r="H301" s="5"/>
       <c r="I301" s="5"/>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B302" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C302" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>366</v>
+        <v>324</v>
       </c>
       <c r="E302" s="5"/>
       <c r="F302" s="5"/>
       <c r="G302" s="5"/>
       <c r="H302" s="5"/>
       <c r="I302" s="5"/>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B303" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C303" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D303" s="5" t="s">
-        <v>367</v>
+        <v>325</v>
       </c>
       <c r="E303" s="5"/>
       <c r="F303" s="5"/>
       <c r="G303" s="5"/>
       <c r="H303" s="5"/>
       <c r="I303" s="5"/>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B304" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C304" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>368</v>
+        <v>326</v>
       </c>
       <c r="E304" s="5"/>
       <c r="F304" s="5"/>
       <c r="G304" s="5"/>
       <c r="H304" s="5"/>
       <c r="I304" s="5"/>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B305" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C305" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>369</v>
+        <v>327</v>
       </c>
       <c r="E305" s="5"/>
       <c r="F305" s="5"/>
       <c r="G305" s="5"/>
       <c r="H305" s="5"/>
       <c r="I305" s="5"/>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B306" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C306" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>370</v>
+        <v>328</v>
       </c>
       <c r="E306" s="5"/>
       <c r="F306" s="5"/>
       <c r="G306" s="5"/>
       <c r="H306" s="5"/>
       <c r="I306" s="5"/>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B307" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C307" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>371</v>
+        <v>329</v>
       </c>
       <c r="E307" s="5"/>
       <c r="F307" s="5"/>
       <c r="G307" s="5"/>
       <c r="H307" s="5"/>
       <c r="I307" s="5"/>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B308" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C308" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D308" s="5" t="s">
-        <v>372</v>
+        <v>330</v>
       </c>
       <c r="E308" s="5"/>
       <c r="F308" s="5"/>
       <c r="G308" s="5"/>
       <c r="H308" s="5"/>
       <c r="I308" s="5"/>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B309" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C309" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D309" s="5" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
       <c r="E309" s="5"/>
       <c r="F309" s="5"/>
       <c r="G309" s="5"/>
       <c r="H309" s="5"/>
       <c r="I309" s="5"/>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B310" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C310" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>374</v>
+        <v>332</v>
       </c>
       <c r="E310" s="5"/>
       <c r="F310" s="5"/>
       <c r="G310" s="5"/>
       <c r="H310" s="5"/>
       <c r="I310" s="5"/>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B311" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C311" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D311" s="5" t="s">
-        <v>375</v>
+        <v>333</v>
       </c>
       <c r="E311" s="5"/>
       <c r="F311" s="5"/>
       <c r="G311" s="5"/>
       <c r="H311" s="5"/>
       <c r="I311" s="5"/>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B312" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C312" s="5">
         <v>1</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>376</v>
+        <v>334</v>
       </c>
       <c r="E312" s="5"/>
       <c r="F312" s="5"/>
       <c r="G312" s="5"/>
       <c r="H312" s="5"/>
       <c r="I312" s="5"/>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B313" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C313" s="5">
         <v>2</v>
       </c>
       <c r="D313" s="5" t="s">
-        <v>377</v>
+        <v>335</v>
       </c>
       <c r="E313" s="5"/>
       <c r="F313" s="5"/>
       <c r="G313" s="5"/>
       <c r="H313" s="5"/>
       <c r="I313" s="5"/>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B314" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C314" s="5">
         <v>3</v>
       </c>
       <c r="D314" s="5" t="s">
-        <v>378</v>
+        <v>336</v>
       </c>
       <c r="E314" s="5"/>
       <c r="F314" s="5"/>
       <c r="G314" s="5"/>
       <c r="H314" s="5"/>
       <c r="I314" s="5"/>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B315" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C315" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D315" s="5" t="s">
-        <v>379</v>
+        <v>337</v>
       </c>
       <c r="E315" s="5"/>
       <c r="F315" s="5"/>
       <c r="G315" s="5"/>
       <c r="H315" s="5"/>
       <c r="I315" s="5"/>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B316" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C316" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D316" s="5" t="s">
-        <v>380</v>
+        <v>338</v>
       </c>
       <c r="E316" s="5"/>
       <c r="F316" s="5"/>
       <c r="G316" s="5"/>
       <c r="H316" s="5"/>
       <c r="I316" s="5"/>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B317" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C317" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D317" s="5" t="s">
-        <v>381</v>
+        <v>339</v>
       </c>
       <c r="E317" s="5"/>
       <c r="F317" s="5"/>
       <c r="G317" s="5"/>
       <c r="H317" s="5"/>
       <c r="I317" s="5"/>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B318" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C318" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>382</v>
+        <v>340</v>
       </c>
       <c r="E318" s="5"/>
       <c r="F318" s="5"/>
       <c r="G318" s="5"/>
       <c r="H318" s="5"/>
       <c r="I318" s="5"/>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B319" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C319" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>383</v>
+        <v>341</v>
       </c>
       <c r="E319" s="5"/>
       <c r="F319" s="5"/>
       <c r="G319" s="5"/>
       <c r="H319" s="5"/>
       <c r="I319" s="5"/>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B320" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C320" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D320" s="5" t="s">
-        <v>384</v>
+        <v>342</v>
       </c>
       <c r="E320" s="5"/>
       <c r="F320" s="5"/>
       <c r="G320" s="5"/>
       <c r="H320" s="5"/>
       <c r="I320" s="5"/>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B321" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C321" s="5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D321" s="5" t="s">
-        <v>385</v>
+        <v>343</v>
       </c>
       <c r="E321" s="5"/>
       <c r="F321" s="5"/>
       <c r="G321" s="5"/>
       <c r="H321" s="5"/>
       <c r="I321" s="5"/>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B322" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C322" s="5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D322" s="5" t="s">
-        <v>386</v>
+        <v>344</v>
       </c>
       <c r="E322" s="5"/>
       <c r="F322" s="5"/>
       <c r="G322" s="5"/>
       <c r="H322" s="5"/>
       <c r="I322" s="5"/>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B323" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C323" s="5">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D323" s="5" t="s">
-        <v>387</v>
+        <v>345</v>
       </c>
       <c r="E323" s="5"/>
       <c r="F323" s="5"/>
       <c r="G323" s="5"/>
       <c r="H323" s="5"/>
       <c r="I323" s="5"/>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B324" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C324" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D324" s="5" t="s">
-        <v>388</v>
+        <v>346</v>
       </c>
       <c r="E324" s="5"/>
       <c r="F324" s="5"/>
       <c r="G324" s="5"/>
       <c r="H324" s="5"/>
       <c r="I324" s="5"/>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B325" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C325" s="5">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D325" s="5" t="s">
-        <v>389</v>
+        <v>347</v>
       </c>
       <c r="E325" s="5"/>
       <c r="F325" s="5"/>
       <c r="G325" s="5"/>
       <c r="H325" s="5"/>
       <c r="I325" s="5"/>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B326" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C326" s="5">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D326" s="5" t="s">
-        <v>390</v>
+        <v>348</v>
       </c>
       <c r="E326" s="5"/>
       <c r="F326" s="5"/>
       <c r="G326" s="5"/>
       <c r="H326" s="5"/>
       <c r="I326" s="5"/>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B327" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C327" s="5">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D327" s="5" t="s">
-        <v>391</v>
+        <v>349</v>
       </c>
       <c r="E327" s="5"/>
       <c r="F327" s="5"/>
       <c r="G327" s="5"/>
       <c r="H327" s="5"/>
       <c r="I327" s="5"/>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B328" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C328" s="5">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="D328" s="5" t="s">
-        <v>486</v>
+        <v>350</v>
       </c>
       <c r="E328" s="5"/>
       <c r="F328" s="5"/>
       <c r="G328" s="5"/>
       <c r="H328" s="5"/>
       <c r="I328" s="5"/>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B329" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C329" s="5">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D329" s="5" t="s">
-        <v>392</v>
+        <v>351</v>
       </c>
       <c r="E329" s="5"/>
       <c r="F329" s="5"/>
       <c r="G329" s="5"/>
       <c r="H329" s="5"/>
       <c r="I329" s="5"/>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B330" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C330" s="5">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="D330" s="5" t="s">
-        <v>393</v>
+        <v>352</v>
       </c>
       <c r="E330" s="5"/>
       <c r="F330" s="5"/>
       <c r="G330" s="5"/>
       <c r="H330" s="5"/>
       <c r="I330" s="5"/>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B331" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C331" s="5">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="D331" s="5" t="s">
-        <v>487</v>
+        <v>353</v>
       </c>
       <c r="E331" s="5"/>
       <c r="F331" s="5"/>
       <c r="G331" s="5"/>
       <c r="H331" s="5"/>
       <c r="I331" s="5"/>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B332" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C332" s="5">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="D332" s="5" t="s">
-        <v>395</v>
+        <v>354</v>
       </c>
       <c r="E332" s="5"/>
       <c r="F332" s="5"/>
       <c r="G332" s="5"/>
       <c r="H332" s="5"/>
       <c r="I332" s="5"/>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B333" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C333" s="5">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="D333" s="5" t="s">
-        <v>396</v>
+        <v>355</v>
       </c>
       <c r="E333" s="5"/>
       <c r="F333" s="5"/>
       <c r="G333" s="5"/>
       <c r="H333" s="5"/>
       <c r="I333" s="5"/>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B334" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C334" s="5">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="D334" s="5" t="s">
-        <v>488</v>
+        <v>356</v>
       </c>
       <c r="E334" s="5"/>
       <c r="F334" s="5"/>
       <c r="G334" s="5"/>
       <c r="H334" s="5"/>
       <c r="I334" s="5"/>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B335" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C335" s="5">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="D335" s="5" t="s">
-        <v>489</v>
+        <v>357</v>
       </c>
       <c r="E335" s="5"/>
       <c r="F335" s="5"/>
       <c r="G335" s="5"/>
       <c r="H335" s="5"/>
       <c r="I335" s="5"/>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B336" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C336" s="5">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="D336" s="5" t="s">
-        <v>399</v>
+        <v>358</v>
       </c>
       <c r="E336" s="5"/>
       <c r="F336" s="5"/>
       <c r="G336" s="5"/>
       <c r="H336" s="5"/>
       <c r="I336" s="5"/>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B337" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C337" s="5">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="D337" s="5" t="s">
-        <v>490</v>
+        <v>359</v>
       </c>
       <c r="E337" s="5"/>
       <c r="F337" s="5"/>
       <c r="G337" s="5"/>
       <c r="H337" s="5"/>
       <c r="I337" s="5"/>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B338" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C338" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D338" s="5" t="s">
-        <v>401</v>
+        <v>360</v>
       </c>
       <c r="E338" s="5"/>
       <c r="F338" s="5"/>
       <c r="G338" s="5"/>
       <c r="H338" s="5"/>
       <c r="I338" s="5"/>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B339" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C339" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D339" s="5" t="s">
-        <v>491</v>
+        <v>361</v>
       </c>
       <c r="E339" s="5"/>
       <c r="F339" s="5"/>
       <c r="G339" s="5"/>
       <c r="H339" s="5"/>
       <c r="I339" s="5"/>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B340" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C340" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D340" s="5" t="s">
-        <v>492</v>
+        <v>362</v>
       </c>
       <c r="E340" s="5"/>
       <c r="F340" s="5"/>
       <c r="G340" s="5"/>
       <c r="H340" s="5"/>
       <c r="I340" s="5"/>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B341" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C341" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D341" s="5" t="s">
-        <v>493</v>
+        <v>363</v>
       </c>
       <c r="E341" s="5"/>
       <c r="F341" s="5"/>
       <c r="G341" s="5"/>
       <c r="H341" s="5"/>
       <c r="I341" s="5"/>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B342" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C342" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D342" s="5" t="s">
-        <v>494</v>
+        <v>364</v>
       </c>
       <c r="E342" s="5"/>
       <c r="F342" s="5"/>
       <c r="G342" s="5"/>
       <c r="H342" s="5"/>
       <c r="I342" s="5"/>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B343" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C343" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D343" s="5" t="s">
-        <v>405</v>
+        <v>365</v>
       </c>
       <c r="E343" s="5"/>
       <c r="F343" s="5"/>
       <c r="G343" s="5"/>
       <c r="H343" s="5"/>
       <c r="I343" s="5"/>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B344" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C344" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D344" s="5" t="s">
-        <v>495</v>
+        <v>366</v>
       </c>
       <c r="E344" s="5"/>
       <c r="F344" s="5"/>
       <c r="G344" s="5"/>
       <c r="H344" s="5"/>
       <c r="I344" s="5"/>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B345" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C345" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D345" s="5" t="s">
-        <v>496</v>
+        <v>367</v>
       </c>
       <c r="E345" s="5"/>
       <c r="F345" s="5"/>
       <c r="G345" s="5"/>
       <c r="H345" s="5"/>
       <c r="I345" s="5"/>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B346" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C346" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D346" s="5" t="s">
-        <v>497</v>
+        <v>368</v>
       </c>
       <c r="E346" s="5"/>
       <c r="F346" s="5"/>
       <c r="G346" s="5"/>
       <c r="H346" s="5"/>
       <c r="I346" s="5"/>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B347" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C347" s="5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D347" s="5" t="s">
-        <v>498</v>
+        <v>369</v>
       </c>
       <c r="E347" s="5"/>
       <c r="F347" s="5"/>
       <c r="G347" s="5"/>
       <c r="H347" s="5"/>
       <c r="I347" s="5"/>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B348" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C348" s="5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D348" s="5" t="s">
-        <v>410</v>
+        <v>370</v>
       </c>
       <c r="E348" s="5"/>
       <c r="F348" s="5"/>
       <c r="G348" s="5"/>
       <c r="H348" s="5"/>
       <c r="I348" s="5"/>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B349" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C349" s="5">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D349" s="5" t="s">
-        <v>411</v>
+        <v>371</v>
       </c>
       <c r="E349" s="5"/>
       <c r="F349" s="5"/>
       <c r="G349" s="5"/>
       <c r="H349" s="5"/>
       <c r="I349" s="5"/>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B350" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C350" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D350" s="5" t="s">
-        <v>499</v>
+        <v>372</v>
       </c>
       <c r="E350" s="5"/>
       <c r="F350" s="5"/>
       <c r="G350" s="5"/>
       <c r="H350" s="5"/>
       <c r="I350" s="5"/>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B351" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C351" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D351" s="5" t="s">
-        <v>500</v>
+        <v>373</v>
       </c>
       <c r="E351" s="5"/>
       <c r="F351" s="5"/>
       <c r="G351" s="5"/>
       <c r="H351" s="5"/>
       <c r="I351" s="5"/>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B352" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C352" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D352" s="5" t="s">
-        <v>501</v>
+        <v>374</v>
       </c>
       <c r="E352" s="5"/>
       <c r="F352" s="5"/>
       <c r="G352" s="5"/>
       <c r="H352" s="5"/>
       <c r="I352" s="5"/>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B353" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C353" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="D353" s="5" t="s">
-        <v>414</v>
+        <v>375</v>
       </c>
       <c r="E353" s="5"/>
       <c r="F353" s="5"/>
       <c r="G353" s="5"/>
       <c r="H353" s="5"/>
       <c r="I353" s="5"/>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B354" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C354" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D354" s="5" t="s">
-        <v>415</v>
+        <v>376</v>
       </c>
       <c r="E354" s="5"/>
       <c r="F354" s="5"/>
       <c r="G354" s="5"/>
       <c r="H354" s="5"/>
       <c r="I354" s="5"/>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B355" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C355" s="5">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D355" s="5" t="s">
-        <v>502</v>
+        <v>377</v>
       </c>
       <c r="E355" s="5"/>
       <c r="F355" s="5"/>
       <c r="G355" s="5"/>
       <c r="H355" s="5"/>
       <c r="I355" s="5"/>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B356" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C356" s="5">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="D356" s="5" t="s">
-        <v>503</v>
+        <v>378</v>
       </c>
       <c r="E356" s="5"/>
       <c r="F356" s="5"/>
       <c r="G356" s="5"/>
       <c r="H356" s="5"/>
       <c r="I356" s="5"/>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B357" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C357" s="5">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D357" s="5" t="s">
-        <v>418</v>
+        <v>379</v>
       </c>
       <c r="E357" s="5"/>
       <c r="F357" s="5"/>
       <c r="G357" s="5"/>
       <c r="H357" s="5"/>
       <c r="I357" s="5"/>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B358" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C358" s="5">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D358" s="5" t="s">
-        <v>419</v>
+        <v>380</v>
       </c>
       <c r="E358" s="5"/>
       <c r="F358" s="5"/>
       <c r="G358" s="5"/>
       <c r="H358" s="5"/>
       <c r="I358" s="5"/>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B359" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C359" s="5">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D359" s="5" t="s">
-        <v>504</v>
+        <v>381</v>
       </c>
       <c r="E359" s="5"/>
       <c r="F359" s="5"/>
       <c r="G359" s="5"/>
       <c r="H359" s="5"/>
       <c r="I359" s="5"/>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B360" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C360" s="5">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D360" s="5" t="s">
-        <v>421</v>
+        <v>382</v>
       </c>
       <c r="E360" s="5"/>
       <c r="F360" s="5"/>
       <c r="G360" s="5"/>
       <c r="H360" s="5"/>
       <c r="I360" s="5"/>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B361" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C361" s="5">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D361" s="5" t="s">
-        <v>422</v>
+        <v>383</v>
       </c>
       <c r="E361" s="5"/>
       <c r="F361" s="5"/>
       <c r="G361" s="5"/>
       <c r="H361" s="5"/>
       <c r="I361" s="5"/>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B362" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C362" s="5">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="D362" s="5" t="s">
-        <v>423</v>
+        <v>384</v>
       </c>
       <c r="E362" s="5"/>
       <c r="F362" s="5"/>
       <c r="G362" s="5"/>
       <c r="H362" s="5"/>
       <c r="I362" s="5"/>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B363" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C363" s="5">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="D363" s="5" t="s">
-        <v>505</v>
+        <v>385</v>
       </c>
       <c r="E363" s="5"/>
       <c r="F363" s="5"/>
       <c r="G363" s="5"/>
       <c r="H363" s="5"/>
       <c r="I363" s="5"/>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B364" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C364" s="5">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D364" s="5" t="s">
-        <v>506</v>
+        <v>386</v>
       </c>
       <c r="E364" s="5"/>
       <c r="F364" s="5"/>
       <c r="G364" s="5"/>
       <c r="H364" s="5"/>
       <c r="I364" s="5"/>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B365" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C365" s="5">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D365" s="5" t="s">
-        <v>426</v>
+        <v>387</v>
       </c>
       <c r="E365" s="5"/>
       <c r="F365" s="5"/>
       <c r="G365" s="5"/>
       <c r="H365" s="5"/>
       <c r="I365" s="5"/>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B366" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C366" s="5">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D366" s="5" t="s">
-        <v>507</v>
+        <v>388</v>
       </c>
       <c r="E366" s="5"/>
       <c r="F366" s="5"/>
       <c r="G366" s="5"/>
       <c r="H366" s="5"/>
       <c r="I366" s="5"/>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B367" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C367" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D367" s="5" t="s">
-        <v>341</v>
+        <v>389</v>
       </c>
       <c r="E367" s="5"/>
       <c r="F367" s="5"/>
       <c r="G367" s="5"/>
       <c r="H367" s="5"/>
       <c r="I367" s="5"/>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B368" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C368" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D368" s="5" t="s">
-        <v>428</v>
+        <v>390</v>
       </c>
       <c r="E368" s="5"/>
       <c r="F368" s="5"/>
       <c r="G368" s="5"/>
       <c r="H368" s="5"/>
       <c r="I368" s="5"/>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B369" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C369" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D369" s="5" t="s">
-        <v>508</v>
+        <v>391</v>
       </c>
       <c r="E369" s="5"/>
       <c r="F369" s="5"/>
       <c r="G369" s="5"/>
       <c r="H369" s="5"/>
       <c r="I369" s="5"/>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B370" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C370" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D370" s="5" t="s">
-        <v>509</v>
+        <v>392</v>
       </c>
       <c r="E370" s="5"/>
       <c r="F370" s="5"/>
       <c r="G370" s="5"/>
       <c r="H370" s="5"/>
       <c r="I370" s="5"/>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B371" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C371" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D371" s="5" t="s">
-        <v>510</v>
+        <v>393</v>
       </c>
       <c r="E371" s="5"/>
       <c r="F371" s="5"/>
       <c r="G371" s="5"/>
       <c r="H371" s="5"/>
       <c r="I371" s="5"/>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B372" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C372" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D372" s="5" t="s">
-        <v>511</v>
+        <v>394</v>
       </c>
       <c r="E372" s="5"/>
       <c r="F372" s="5"/>
       <c r="G372" s="5"/>
       <c r="H372" s="5"/>
       <c r="I372" s="5"/>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B373" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C373" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D373" s="5" t="s">
-        <v>433</v>
+        <v>395</v>
       </c>
       <c r="E373" s="5"/>
       <c r="F373" s="5"/>
       <c r="G373" s="5"/>
       <c r="H373" s="5"/>
       <c r="I373" s="5"/>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B374" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C374" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="D374" s="5" t="s">
-        <v>512</v>
+        <v>396</v>
       </c>
       <c r="E374" s="5"/>
       <c r="F374" s="5"/>
       <c r="G374" s="5"/>
       <c r="H374" s="5"/>
       <c r="I374" s="5"/>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B375" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C375" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="D375" s="5" t="s">
-        <v>513</v>
+        <v>397</v>
       </c>
       <c r="E375" s="5"/>
       <c r="F375" s="5"/>
       <c r="G375" s="5"/>
       <c r="H375" s="5"/>
       <c r="I375" s="5"/>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B376" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C376" s="5">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="D376" s="5" t="s">
-        <v>514</v>
+        <v>398</v>
       </c>
       <c r="E376" s="5"/>
       <c r="F376" s="5"/>
       <c r="G376" s="5"/>
       <c r="H376" s="5"/>
       <c r="I376" s="5"/>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B377" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C377" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D377" s="5" t="s">
-        <v>437</v>
+        <v>399</v>
       </c>
       <c r="E377" s="5"/>
       <c r="F377" s="5"/>
       <c r="G377" s="5"/>
       <c r="H377" s="5"/>
       <c r="I377" s="5"/>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B378" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C378" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D378" s="5" t="s">
-        <v>438</v>
+        <v>400</v>
       </c>
       <c r="E378" s="5"/>
       <c r="F378" s="5"/>
       <c r="G378" s="5"/>
       <c r="H378" s="5"/>
       <c r="I378" s="5"/>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B379" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C379" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D379" s="5" t="s">
-        <v>515</v>
+        <v>401</v>
       </c>
       <c r="E379" s="5"/>
       <c r="F379" s="5"/>
       <c r="G379" s="5"/>
       <c r="H379" s="5"/>
       <c r="I379" s="5"/>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B380" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C380" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D380" s="5" t="s">
-        <v>335</v>
+        <v>402</v>
       </c>
       <c r="E380" s="5"/>
       <c r="F380" s="5"/>
       <c r="G380" s="5"/>
       <c r="H380" s="5"/>
       <c r="I380" s="5"/>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B381" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C381" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D381" s="5" t="s">
-        <v>516</v>
+        <v>305</v>
       </c>
       <c r="E381" s="5"/>
       <c r="F381" s="5"/>
       <c r="G381" s="5"/>
       <c r="H381" s="5"/>
       <c r="I381" s="5"/>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B382" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C382" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D382" s="5" t="s">
-        <v>338</v>
+        <v>403</v>
       </c>
       <c r="E382" s="5"/>
       <c r="F382" s="5"/>
       <c r="G382" s="5"/>
       <c r="H382" s="5"/>
       <c r="I382" s="5"/>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B383" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C383" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D383" s="5" t="s">
-        <v>441</v>
+        <v>404</v>
       </c>
       <c r="E383" s="5"/>
       <c r="F383" s="5"/>
       <c r="G383" s="5"/>
       <c r="H383" s="5"/>
       <c r="I383" s="5"/>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B384" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C384" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D384" s="5" t="s">
-        <v>517</v>
+        <v>405</v>
       </c>
       <c r="E384" s="5"/>
       <c r="F384" s="5"/>
       <c r="G384" s="5"/>
       <c r="H384" s="5"/>
       <c r="I384" s="5"/>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B385" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C385" s="5">
         <v>1</v>
       </c>
       <c r="D385" s="5" t="s">
-        <v>443</v>
+        <v>320</v>
       </c>
       <c r="E385" s="5"/>
       <c r="F385" s="5"/>
       <c r="G385" s="5"/>
       <c r="H385" s="5"/>
       <c r="I385" s="5"/>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B386" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C386" s="5">
         <v>2</v>
       </c>
       <c r="D386" s="5" t="s">
-        <v>444</v>
+        <v>406</v>
       </c>
       <c r="E386" s="5"/>
       <c r="F386" s="5"/>
       <c r="G386" s="5"/>
       <c r="H386" s="5"/>
       <c r="I386" s="5"/>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B387" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C387" s="5">
         <v>3</v>
       </c>
       <c r="D387" s="5" t="s">
-        <v>479</v>
+        <v>407</v>
       </c>
       <c r="E387" s="5"/>
       <c r="F387" s="5"/>
       <c r="G387" s="5"/>
       <c r="H387" s="5"/>
       <c r="I387" s="5"/>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B388" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C388" s="5">
         <v>4</v>
       </c>
       <c r="D388" s="5" t="s">
-        <v>446</v>
+        <v>408</v>
       </c>
       <c r="E388" s="5"/>
       <c r="F388" s="5"/>
       <c r="G388" s="5"/>
       <c r="H388" s="5"/>
       <c r="I388" s="5"/>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B389" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C389" s="5">
         <v>5</v>
       </c>
       <c r="D389" s="5" t="s">
-        <v>447</v>
+        <v>409</v>
       </c>
       <c r="E389" s="5"/>
       <c r="F389" s="5"/>
       <c r="G389" s="5"/>
       <c r="H389" s="5"/>
       <c r="I389" s="5"/>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B390" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C390" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D390" s="5" t="s">
-        <v>356</v>
+        <v>410</v>
       </c>
       <c r="E390" s="5"/>
       <c r="F390" s="5"/>
       <c r="G390" s="5"/>
       <c r="H390" s="5"/>
       <c r="I390" s="5"/>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B391" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C391" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D391" s="5" t="s">
-        <v>448</v>
+        <v>411</v>
       </c>
       <c r="E391" s="5"/>
       <c r="F391" s="5"/>
       <c r="G391" s="5"/>
       <c r="H391" s="5"/>
       <c r="I391" s="5"/>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B392" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C392" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D392" s="5" t="s">
-        <v>449</v>
+        <v>322</v>
       </c>
       <c r="E392" s="5"/>
       <c r="F392" s="5"/>
       <c r="G392" s="5"/>
       <c r="H392" s="5"/>
       <c r="I392" s="5"/>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B393" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C393" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="D393" s="5" t="s">
-        <v>450</v>
+        <v>412</v>
       </c>
       <c r="E393" s="5"/>
       <c r="F393" s="5"/>
       <c r="G393" s="5"/>
       <c r="H393" s="5"/>
       <c r="I393" s="5"/>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B394" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C394" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D394" s="5" t="s">
-        <v>480</v>
+        <v>413</v>
       </c>
       <c r="E394" s="5"/>
       <c r="F394" s="5"/>
       <c r="G394" s="5"/>
       <c r="H394" s="5"/>
       <c r="I394" s="5"/>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B395" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C395" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D395" s="5" t="s">
-        <v>452</v>
+        <v>414</v>
       </c>
       <c r="E395" s="5"/>
       <c r="F395" s="5"/>
       <c r="G395" s="5"/>
       <c r="H395" s="5"/>
       <c r="I395" s="5"/>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B396" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C396" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D396" s="5" t="s">
-        <v>453</v>
+        <v>415</v>
       </c>
       <c r="E396" s="5"/>
       <c r="F396" s="5"/>
       <c r="G396" s="5"/>
       <c r="H396" s="5"/>
       <c r="I396" s="5"/>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B397" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C397" s="5">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="D397" s="5" t="s">
-        <v>454</v>
+        <v>416</v>
       </c>
       <c r="E397" s="5"/>
       <c r="F397" s="5"/>
       <c r="G397" s="5"/>
       <c r="H397" s="5"/>
       <c r="I397" s="5"/>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B398" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C398" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D398" s="5" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
       <c r="E398" s="5"/>
       <c r="F398" s="5"/>
       <c r="G398" s="5"/>
       <c r="H398" s="5"/>
       <c r="I398" s="5"/>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B399" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C399" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D399" s="5" t="s">
-        <v>380</v>
+        <v>418</v>
       </c>
       <c r="E399" s="5"/>
       <c r="F399" s="5"/>
       <c r="G399" s="5"/>
       <c r="H399" s="5"/>
       <c r="I399" s="5"/>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B400" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C400" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="D400" s="5" t="s">
-        <v>381</v>
+        <v>419</v>
       </c>
       <c r="E400" s="5"/>
       <c r="F400" s="5"/>
       <c r="G400" s="5"/>
       <c r="H400" s="5"/>
       <c r="I400" s="5"/>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B401" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C401" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D401" s="5" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="E401" s="5"/>
       <c r="F401" s="5"/>
       <c r="G401" s="5"/>
       <c r="H401" s="5"/>
       <c r="I401" s="5"/>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B402" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C402" s="5">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D402" s="5" t="s">
-        <v>383</v>
+        <v>421</v>
       </c>
       <c r="E402" s="5"/>
       <c r="F402" s="5"/>
       <c r="G402" s="5"/>
       <c r="H402" s="5"/>
       <c r="I402" s="5"/>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B403" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C403" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D403" s="5" t="s">
-        <v>384</v>
+        <v>422</v>
       </c>
       <c r="E403" s="5"/>
       <c r="F403" s="5"/>
       <c r="G403" s="5"/>
       <c r="H403" s="5"/>
       <c r="I403" s="5"/>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B404" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C404" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D404" s="5" t="s">
-        <v>385</v>
+        <v>423</v>
       </c>
       <c r="E404" s="5"/>
       <c r="F404" s="5"/>
       <c r="G404" s="5"/>
       <c r="H404" s="5"/>
       <c r="I404" s="5"/>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B405" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C405" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D405" s="5" t="s">
-        <v>386</v>
+        <v>424</v>
       </c>
       <c r="E405" s="5"/>
       <c r="F405" s="5"/>
       <c r="G405" s="5"/>
       <c r="H405" s="5"/>
       <c r="I405" s="5"/>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B406" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C406" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D406" s="5" t="s">
-        <v>387</v>
+        <v>425</v>
       </c>
       <c r="E406" s="5"/>
       <c r="F406" s="5"/>
       <c r="G406" s="5"/>
       <c r="H406" s="5"/>
       <c r="I406" s="5"/>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B407" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C407" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D407" s="5" t="s">
-        <v>388</v>
+        <v>426</v>
       </c>
       <c r="E407" s="5"/>
       <c r="F407" s="5"/>
       <c r="G407" s="5"/>
       <c r="H407" s="5"/>
       <c r="I407" s="5"/>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B408" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C408" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D408" s="5" t="s">
-        <v>389</v>
+        <v>427</v>
       </c>
       <c r="E408" s="5"/>
       <c r="F408" s="5"/>
       <c r="G408" s="5"/>
       <c r="H408" s="5"/>
       <c r="I408" s="5"/>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B409" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C409" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D409" s="5" t="s">
-        <v>390</v>
+        <v>428</v>
       </c>
       <c r="E409" s="5"/>
       <c r="F409" s="5"/>
       <c r="G409" s="5"/>
       <c r="H409" s="5"/>
       <c r="I409" s="5"/>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B410" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C410" s="5">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D410" s="5" t="s">
-        <v>518</v>
+        <v>429</v>
       </c>
       <c r="E410" s="5"/>
       <c r="F410" s="5"/>
       <c r="G410" s="5"/>
       <c r="H410" s="5"/>
       <c r="I410" s="5"/>
+    </row>
+    <row r="411" spans="1:9">
+      <c r="A411" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B411" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C411" s="5">
+        <v>9</v>
+      </c>
+      <c r="D411" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="E411" s="5"/>
+      <c r="F411" s="5"/>
+      <c r="G411" s="5"/>
+      <c r="H411" s="5"/>
+      <c r="I411" s="5"/>
+    </row>
+    <row r="412" spans="1:9">
+      <c r="A412" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B412" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C412" s="5">
+        <v>10</v>
+      </c>
+      <c r="D412" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="E412" s="5"/>
+      <c r="F412" s="5"/>
+      <c r="G412" s="5"/>
+      <c r="H412" s="5"/>
+      <c r="I412" s="5"/>
+    </row>
+    <row r="413" spans="1:9">
+      <c r="A413" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B413" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C413" s="5">
+        <v>11</v>
+      </c>
+      <c r="D413" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="E413" s="5"/>
+      <c r="F413" s="5"/>
+      <c r="G413" s="5"/>
+      <c r="H413" s="5"/>
+      <c r="I413" s="5"/>
+    </row>
+    <row r="414" spans="1:9">
+      <c r="A414" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B414" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C414" s="5">
+        <v>12</v>
+      </c>
+      <c r="D414" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="E414" s="5"/>
+      <c r="F414" s="5"/>
+      <c r="G414" s="5"/>
+      <c r="H414" s="5"/>
+      <c r="I414" s="5"/>
+    </row>
+    <row r="415" spans="1:9">
+      <c r="A415" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B415" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C415" s="5">
+        <v>13</v>
+      </c>
+      <c r="D415" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="E415" s="5"/>
+      <c r="F415" s="5"/>
+      <c r="G415" s="5"/>
+      <c r="H415" s="5"/>
+      <c r="I415" s="5"/>
+    </row>
+    <row r="416" spans="1:9">
+      <c r="A416" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B416" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C416" s="5">
+        <v>14</v>
+      </c>
+      <c r="D416" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="E416" s="5"/>
+      <c r="F416" s="5"/>
+      <c r="G416" s="5"/>
+      <c r="H416" s="5"/>
+      <c r="I416" s="5"/>
+    </row>
+    <row r="417" spans="1:9">
+      <c r="A417" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B417" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C417" s="5">
+        <v>15</v>
+      </c>
+      <c r="D417" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="E417" s="5"/>
+      <c r="F417" s="5"/>
+      <c r="G417" s="5"/>
+      <c r="H417" s="5"/>
+      <c r="I417" s="5"/>
+    </row>
+    <row r="418" spans="1:9">
+      <c r="A418" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B418" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C418" s="5">
+        <v>16</v>
+      </c>
+      <c r="D418" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="E418" s="5"/>
+      <c r="F418" s="5"/>
+      <c r="G418" s="5"/>
+      <c r="H418" s="5"/>
+      <c r="I418" s="5"/>
+    </row>
+    <row r="419" spans="1:9">
+      <c r="A419" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B419" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C419" s="5">
+        <v>1</v>
+      </c>
+      <c r="D419" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="E419" s="5"/>
+      <c r="F419" s="5"/>
+      <c r="G419" s="5"/>
+      <c r="H419" s="5"/>
+      <c r="I419" s="5"/>
+    </row>
+    <row r="420" spans="1:9">
+      <c r="A420" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B420" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C420" s="5">
+        <v>2</v>
+      </c>
+      <c r="D420" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="E420" s="5"/>
+      <c r="F420" s="5"/>
+      <c r="G420" s="5"/>
+      <c r="H420" s="5"/>
+      <c r="I420" s="5"/>
+    </row>
+    <row r="421" spans="1:9">
+      <c r="A421" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B421" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C421" s="5">
+        <v>3</v>
+      </c>
+      <c r="D421" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="E421" s="5"/>
+      <c r="F421" s="5"/>
+      <c r="G421" s="5"/>
+      <c r="H421" s="5"/>
+      <c r="I421" s="5"/>
+    </row>
+    <row r="422" spans="1:9">
+      <c r="A422" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B422" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C422" s="5">
+        <v>4</v>
+      </c>
+      <c r="D422" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="E422" s="5"/>
+      <c r="F422" s="5"/>
+      <c r="G422" s="5"/>
+      <c r="H422" s="5"/>
+      <c r="I422" s="5"/>
+    </row>
+    <row r="423" spans="1:9">
+      <c r="A423" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B423" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C423" s="5">
+        <v>5</v>
+      </c>
+      <c r="D423" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="E423" s="5"/>
+      <c r="F423" s="5"/>
+      <c r="G423" s="5"/>
+      <c r="H423" s="5"/>
+      <c r="I423" s="5"/>
+    </row>
+    <row r="424" spans="1:9">
+      <c r="A424" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B424" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C424" s="5">
+        <v>6</v>
+      </c>
+      <c r="D424" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="E424" s="5"/>
+      <c r="F424" s="5"/>
+      <c r="G424" s="5"/>
+      <c r="H424" s="5"/>
+      <c r="I424" s="5"/>
+    </row>
+    <row r="425" spans="1:9">
+      <c r="A425" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B425" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C425" s="5">
+        <v>7</v>
+      </c>
+      <c r="D425" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="E425" s="5"/>
+      <c r="F425" s="5"/>
+      <c r="G425" s="5"/>
+      <c r="H425" s="5"/>
+      <c r="I425" s="5"/>
+    </row>
+    <row r="426" spans="1:9">
+      <c r="A426" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B426" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C426" s="5">
+        <v>8</v>
+      </c>
+      <c r="D426" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="E426" s="5"/>
+      <c r="F426" s="5"/>
+      <c r="G426" s="5"/>
+      <c r="H426" s="5"/>
+      <c r="I426" s="5"/>
+    </row>
+    <row r="427" spans="1:9">
+      <c r="A427" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B427" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C427" s="5">
+        <v>9</v>
+      </c>
+      <c r="D427" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="E427" s="5"/>
+      <c r="F427" s="5"/>
+      <c r="G427" s="5"/>
+      <c r="H427" s="5"/>
+      <c r="I427" s="5"/>
+    </row>
+    <row r="428" spans="1:9">
+      <c r="A428" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B428" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C428" s="5">
+        <v>10</v>
+      </c>
+      <c r="D428" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E428" s="5"/>
+      <c r="F428" s="5"/>
+      <c r="G428" s="5"/>
+      <c r="H428" s="5"/>
+      <c r="I428" s="5"/>
+    </row>
+    <row r="429" spans="1:9">
+      <c r="A429" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B429" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C429" s="5">
+        <v>11</v>
+      </c>
+      <c r="D429" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="E429" s="5"/>
+      <c r="F429" s="5"/>
+      <c r="G429" s="5"/>
+      <c r="H429" s="5"/>
+      <c r="I429" s="5"/>
+    </row>
+    <row r="430" spans="1:9">
+      <c r="A430" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B430" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C430" s="5">
+        <v>12</v>
+      </c>
+      <c r="D430" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="E430" s="5"/>
+      <c r="F430" s="5"/>
+      <c r="G430" s="5"/>
+      <c r="H430" s="5"/>
+      <c r="I430" s="5"/>
+    </row>
+    <row r="431" spans="1:9">
+      <c r="A431" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B431" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C431" s="5">
+        <v>13</v>
+      </c>
+      <c r="D431" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="E431" s="5"/>
+      <c r="F431" s="5"/>
+      <c r="G431" s="5"/>
+      <c r="H431" s="5"/>
+      <c r="I431" s="5"/>
+    </row>
+    <row r="432" spans="1:9">
+      <c r="A432" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B432" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C432" s="5">
+        <v>14</v>
+      </c>
+      <c r="D432" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="E432" s="5"/>
+      <c r="F432" s="5"/>
+      <c r="G432" s="5"/>
+      <c r="H432" s="5"/>
+      <c r="I432" s="5"/>
+    </row>
+    <row r="433" spans="1:9">
+      <c r="A433" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B433" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C433" s="5">
+        <v>15</v>
+      </c>
+      <c r="D433" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="E433" s="5"/>
+      <c r="F433" s="5"/>
+      <c r="G433" s="5"/>
+      <c r="H433" s="5"/>
+      <c r="I433" s="5"/>
+    </row>
+    <row r="434" spans="1:9">
+      <c r="A434" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B434" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C434" s="5">
+        <v>16</v>
+      </c>
+      <c r="D434" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="E434" s="5"/>
+      <c r="F434" s="5"/>
+      <c r="G434" s="5"/>
+      <c r="H434" s="5"/>
+      <c r="I434" s="5"/>
+    </row>
+    <row r="435" spans="1:9">
+      <c r="A435" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B435" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C435" s="5">
+        <v>17</v>
+      </c>
+      <c r="D435" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="E435" s="5"/>
+      <c r="F435" s="5"/>
+      <c r="G435" s="5"/>
+      <c r="H435" s="5"/>
+      <c r="I435" s="5"/>
+    </row>
+    <row r="436" spans="1:9">
+      <c r="A436" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B436" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C436" s="5">
+        <v>18</v>
+      </c>
+      <c r="D436" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="E436" s="5"/>
+      <c r="F436" s="5"/>
+      <c r="G436" s="5"/>
+      <c r="H436" s="5"/>
+      <c r="I436" s="5"/>
+    </row>
+    <row r="437" spans="1:9">
+      <c r="A437" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B437" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C437" s="5">
+        <v>19</v>
+      </c>
+      <c r="D437" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="E437" s="5"/>
+      <c r="F437" s="5"/>
+      <c r="G437" s="5"/>
+      <c r="H437" s="5"/>
+      <c r="I437" s="5"/>
+    </row>
+    <row r="438" spans="1:9">
+      <c r="A438" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B438" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C438" s="5">
+        <v>20</v>
+      </c>
+      <c r="D438" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="E438" s="5"/>
+      <c r="F438" s="5"/>
+      <c r="G438" s="5"/>
+      <c r="H438" s="5"/>
+      <c r="I438" s="5"/>
+    </row>
+    <row r="439" spans="1:9">
+      <c r="A439" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B439" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C439" s="5">
+        <v>21</v>
+      </c>
+      <c r="D439" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="E439" s="5"/>
+      <c r="F439" s="5"/>
+      <c r="G439" s="5"/>
+      <c r="H439" s="5"/>
+      <c r="I439" s="5"/>
+    </row>
+    <row r="440" spans="1:9">
+      <c r="A440" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B440" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C440" s="5">
+        <v>22</v>
+      </c>
+      <c r="D440" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="E440" s="5"/>
+      <c r="F440" s="5"/>
+      <c r="G440" s="5"/>
+      <c r="H440" s="5"/>
+      <c r="I440" s="5"/>
+    </row>
+    <row r="441" spans="1:9">
+      <c r="A441" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B441" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C441" s="5">
+        <v>23</v>
+      </c>
+      <c r="D441" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="E441" s="5"/>
+      <c r="F441" s="5"/>
+      <c r="G441" s="5"/>
+      <c r="H441" s="5"/>
+      <c r="I441" s="5"/>
+    </row>
+    <row r="442" spans="1:9">
+      <c r="A442" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B442" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C442" s="5">
+        <v>24</v>
+      </c>
+      <c r="D442" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="E442" s="5"/>
+      <c r="F442" s="5"/>
+      <c r="G442" s="5"/>
+      <c r="H442" s="5"/>
+      <c r="I442" s="5"/>
+    </row>
+    <row r="443" spans="1:9">
+      <c r="A443" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B443" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C443" s="5">
+        <v>25</v>
+      </c>
+      <c r="D443" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="E443" s="5"/>
+      <c r="F443" s="5"/>
+      <c r="G443" s="5"/>
+      <c r="H443" s="5"/>
+      <c r="I443" s="5"/>
+    </row>
+    <row r="444" spans="1:9">
+      <c r="A444" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B444" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C444" s="5">
+        <v>26</v>
+      </c>
+      <c r="D444" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="E444" s="5"/>
+      <c r="F444" s="5"/>
+      <c r="G444" s="5"/>
+      <c r="H444" s="5"/>
+      <c r="I444" s="5"/>
+    </row>
+    <row r="445" spans="1:9">
+      <c r="A445" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B445" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C445" s="5">
+        <v>27</v>
+      </c>
+      <c r="D445" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="E445" s="5"/>
+      <c r="F445" s="5"/>
+      <c r="G445" s="5"/>
+      <c r="H445" s="5"/>
+      <c r="I445" s="5"/>
+    </row>
+    <row r="446" spans="1:9">
+      <c r="A446" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B446" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C446" s="5">
+        <v>28</v>
+      </c>
+      <c r="D446" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="E446" s="5"/>
+      <c r="F446" s="5"/>
+      <c r="G446" s="5"/>
+      <c r="H446" s="5"/>
+      <c r="I446" s="5"/>
+    </row>
+    <row r="447" spans="1:9">
+      <c r="A447" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B447" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C447" s="5">
+        <v>1</v>
+      </c>
+      <c r="D447" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="E447" s="5"/>
+      <c r="F447" s="5"/>
+      <c r="G447" s="5"/>
+      <c r="H447" s="5"/>
+      <c r="I447" s="5"/>
+    </row>
+    <row r="448" spans="1:9">
+      <c r="A448" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B448" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C448" s="5">
+        <v>2</v>
+      </c>
+      <c r="D448" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="E448" s="5"/>
+      <c r="F448" s="5"/>
+      <c r="G448" s="5"/>
+      <c r="H448" s="5"/>
+      <c r="I448" s="5"/>
+    </row>
+    <row r="449" spans="1:9">
+      <c r="A449" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B449" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C449" s="5">
+        <v>3</v>
+      </c>
+      <c r="D449" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="E449" s="5"/>
+      <c r="F449" s="5"/>
+      <c r="G449" s="5"/>
+      <c r="H449" s="5"/>
+      <c r="I449" s="5"/>
+    </row>
+    <row r="450" spans="1:9">
+      <c r="A450" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B450" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C450" s="5">
+        <v>4</v>
+      </c>
+      <c r="D450" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="E450" s="5"/>
+      <c r="F450" s="5"/>
+      <c r="G450" s="5"/>
+      <c r="H450" s="5"/>
+      <c r="I450" s="5"/>
+    </row>
+    <row r="451" spans="1:9">
+      <c r="A451" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B451" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C451" s="5">
+        <v>5</v>
+      </c>
+      <c r="D451" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="E451" s="5"/>
+      <c r="F451" s="5"/>
+      <c r="G451" s="5"/>
+      <c r="H451" s="5"/>
+      <c r="I451" s="5"/>
+    </row>
+    <row r="452" spans="1:9">
+      <c r="A452" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B452" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C452" s="5">
+        <v>6</v>
+      </c>
+      <c r="D452" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="E452" s="5"/>
+      <c r="F452" s="5"/>
+      <c r="G452" s="5"/>
+      <c r="H452" s="5"/>
+      <c r="I452" s="5"/>
+    </row>
+    <row r="453" spans="1:9">
+      <c r="A453" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B453" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C453" s="5">
+        <v>7</v>
+      </c>
+      <c r="D453" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="E453" s="5"/>
+      <c r="F453" s="5"/>
+      <c r="G453" s="5"/>
+      <c r="H453" s="5"/>
+      <c r="I453" s="5"/>
+    </row>
+    <row r="454" spans="1:9">
+      <c r="A454" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B454" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C454" s="5">
+        <v>8</v>
+      </c>
+      <c r="D454" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="E454" s="5"/>
+      <c r="F454" s="5"/>
+      <c r="G454" s="5"/>
+      <c r="H454" s="5"/>
+      <c r="I454" s="5"/>
+    </row>
+    <row r="455" spans="1:9">
+      <c r="A455" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B455" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C455" s="5">
+        <v>9</v>
+      </c>
+      <c r="D455" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="E455" s="5"/>
+      <c r="F455" s="5"/>
+      <c r="G455" s="5"/>
+      <c r="H455" s="5"/>
+      <c r="I455" s="5"/>
+    </row>
+    <row r="456" spans="1:9">
+      <c r="A456" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B456" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C456" s="5">
+        <v>1</v>
+      </c>
+      <c r="D456" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="E456" s="5"/>
+      <c r="F456" s="5"/>
+      <c r="G456" s="5"/>
+      <c r="H456" s="5"/>
+      <c r="I456" s="5"/>
+    </row>
+    <row r="457" spans="1:9">
+      <c r="A457" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B457" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C457" s="5">
+        <v>2</v>
+      </c>
+      <c r="D457" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="E457" s="5"/>
+      <c r="F457" s="5"/>
+      <c r="G457" s="5"/>
+      <c r="H457" s="5"/>
+      <c r="I457" s="5"/>
+    </row>
+    <row r="458" spans="1:9">
+      <c r="A458" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B458" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C458" s="5">
+        <v>3</v>
+      </c>
+      <c r="D458" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="E458" s="5"/>
+      <c r="F458" s="5"/>
+      <c r="G458" s="5"/>
+      <c r="H458" s="5"/>
+      <c r="I458" s="5"/>
+    </row>
+    <row r="459" spans="1:9">
+      <c r="A459" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B459" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C459" s="5">
+        <v>4</v>
+      </c>
+      <c r="D459" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="E459" s="5"/>
+      <c r="F459" s="5"/>
+      <c r="G459" s="5"/>
+      <c r="H459" s="5"/>
+      <c r="I459" s="5"/>
+    </row>
+    <row r="460" spans="1:9">
+      <c r="A460" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B460" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C460" s="5">
+        <v>5</v>
+      </c>
+      <c r="D460" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="E460" s="5"/>
+      <c r="F460" s="5"/>
+      <c r="G460" s="5"/>
+      <c r="H460" s="5"/>
+      <c r="I460" s="5"/>
+    </row>
+    <row r="461" spans="1:9">
+      <c r="A461" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B461" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C461" s="5">
+        <v>6</v>
+      </c>
+      <c r="D461" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="E461" s="5"/>
+      <c r="F461" s="5"/>
+      <c r="G461" s="5"/>
+      <c r="H461" s="5"/>
+      <c r="I461" s="5"/>
+    </row>
+    <row r="462" spans="1:9">
+      <c r="A462" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B462" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C462" s="5">
+        <v>7</v>
+      </c>
+      <c r="D462" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="E462" s="5"/>
+      <c r="F462" s="5"/>
+      <c r="G462" s="5"/>
+      <c r="H462" s="5"/>
+      <c r="I462" s="5"/>
+    </row>
+    <row r="463" spans="1:9">
+      <c r="A463" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B463" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C463" s="5">
+        <v>8</v>
+      </c>
+      <c r="D463" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="E463" s="5"/>
+      <c r="F463" s="5"/>
+      <c r="G463" s="5"/>
+      <c r="H463" s="5"/>
+      <c r="I463" s="5"/>
+    </row>
+    <row r="464" spans="1:9">
+      <c r="A464" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B464" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C464" s="5">
+        <v>9</v>
+      </c>
+      <c r="D464" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="E464" s="5"/>
+      <c r="F464" s="5"/>
+      <c r="G464" s="5"/>
+      <c r="H464" s="5"/>
+      <c r="I464" s="5"/>
+    </row>
+    <row r="465" spans="1:9">
+      <c r="A465" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B465" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C465" s="5">
+        <v>10</v>
+      </c>
+      <c r="D465" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="E465" s="5"/>
+      <c r="F465" s="5"/>
+      <c r="G465" s="5"/>
+      <c r="H465" s="5"/>
+      <c r="I465" s="5"/>
+    </row>
+    <row r="466" spans="1:9">
+      <c r="A466" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B466" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C466" s="5">
+        <v>11</v>
+      </c>
+      <c r="D466" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="E466" s="5"/>
+      <c r="F466" s="5"/>
+      <c r="G466" s="5"/>
+      <c r="H466" s="5"/>
+      <c r="I466" s="5"/>
+    </row>
+    <row r="467" spans="1:9">
+      <c r="A467" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B467" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C467" s="5">
+        <v>12</v>
+      </c>
+      <c r="D467" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="E467" s="5"/>
+      <c r="F467" s="5"/>
+      <c r="G467" s="5"/>
+      <c r="H467" s="5"/>
+      <c r="I467" s="5"/>
+    </row>
+    <row r="468" spans="1:9">
+      <c r="A468" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B468" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C468" s="5">
+        <v>13</v>
+      </c>
+      <c r="D468" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="E468" s="5"/>
+      <c r="F468" s="5"/>
+      <c r="G468" s="5"/>
+      <c r="H468" s="5"/>
+      <c r="I468" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>519</v>
+        <v>491</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>520</v>
+        <v>492</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>521</v>
+        <v>493</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>522</v>
+        <v>494</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>523</v>
+        <v>495</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>524</v>
+        <v>496</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>525</v>
+        <v>497</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>526</v>
+        <v>498</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>527</v>
+        <v>499</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>528</v>
+        <v>500</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>529</v>
+        <v>501</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>530</v>
+        <v>502</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>531</v>
+        <v>503</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>532</v>
+        <v>504</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>533</v>
+        <v>505</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>534</v>
+        <v>506</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>535</v>
+        <v>507</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>536</v>
+        <v>508</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>537</v>
+        <v>509</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>539</v>
+        <v>511</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>527</v>
+        <v>499</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>528</v>
+        <v>500</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>529</v>
+        <v>501</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>540</v>
+        <v>512</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>531</v>
+        <v>503</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>532</v>
+        <v>504</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>541</v>
+        <v>513</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>534</v>
+        <v>506</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>535</v>
+        <v>507</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>542</v>
+        <v>514</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>537</v>
+        <v>509</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>543</v>
+        <v>515</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="5">
         <v>15</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>544</v>
+        <v>516</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>528</v>
+        <v>500</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>529</v>
+        <v>501</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>545</v>
+        <v>517</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>531</v>
+        <v>503</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>532</v>
+        <v>504</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>546</v>
+        <v>518</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>534</v>
+        <v>506</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>535</v>
+        <v>507</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>547</v>
+        <v>519</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>537</v>
+        <v>509</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>548</v>
+        <v>520</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>527</v>
+        <v>499</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>528</v>
+        <v>500</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>529</v>
+        <v>501</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>549</v>
+        <v>521</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>531</v>
+        <v>503</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>532</v>
+        <v>504</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>550</v>
+        <v>522</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>534</v>
+        <v>506</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>535</v>
+        <v>507</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>551</v>
+        <v>523</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>537</v>
+        <v>509</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>552</v>
+        <v>524</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>544</v>
+        <v>516</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>528</v>
+        <v>500</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>529</v>
+        <v>501</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>553</v>
+        <v>525</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>531</v>
+        <v>503</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>532</v>
+        <v>504</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>554</v>
+        <v>526</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>534</v>
+        <v>506</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>535</v>
+        <v>507</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>555</v>
+        <v>527</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>537</v>
+        <v>509</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>556</v>
+        <v>528</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>527</v>
+        <v>499</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>528</v>
+        <v>500</v>
       </c>
       <c r="F23" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="G23" s="5" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>531</v>
+        <v>503</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>532</v>
+        <v>504</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>558</v>
+        <v>530</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>534</v>
+        <v>506</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>535</v>
+        <v>507</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>559</v>
+        <v>531</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>537</v>
+        <v>509</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>560</v>
+        <v>532</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>527</v>
+        <v>499</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>528</v>
+        <v>500</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>529</v>
+        <v>501</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>561</v>
+        <v>533</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>531</v>
+        <v>503</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>532</v>
+        <v>504</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>562</v>
+        <v>534</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>534</v>
+        <v>506</v>
       </c>
       <c r="F29" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="G29" s="5" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>537</v>
+        <v>509</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>564</v>
+        <v>536</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>565</v>
+        <v>537</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>528</v>
+        <v>500</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>529</v>
+        <v>501</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>566</v>
+        <v>538</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>531</v>
+        <v>503</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>532</v>
+        <v>504</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>567</v>
+        <v>539</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>534</v>
+        <v>506</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>535</v>
+        <v>507</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>568</v>
+        <v>540</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>537</v>
+        <v>509</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>569</v>
+        <v>541</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>528</v>
+        <v>500</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>529</v>
+        <v>501</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>570</v>
+        <v>542</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>531</v>
+        <v>503</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>532</v>
+        <v>504</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>571</v>
+        <v>543</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>534</v>
+        <v>506</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>535</v>
+        <v>507</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>572</v>
+        <v>544</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>537</v>
+        <v>509</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>573</v>
+        <v>545</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>574</v>
+        <v>546</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>575</v>
+        <v>547</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>576</v>
+        <v>548</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>577</v>
+        <v>549</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>578</v>
+        <v>550</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>520</v>
+        <v>492</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>579</v>
+        <v>551</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>580</v>
+        <v>552</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>581</v>
+        <v>553</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>582</v>
+        <v>554</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>583</v>
+        <v>555</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>584</v>
+        <v>556</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>585</v>
+        <v>557</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>586</v>
+        <v>558</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>587</v>
+        <v>559</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>588</v>
+        <v>560</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>589</v>
+        <v>561</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>590</v>
+        <v>562</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>582</v>
+        <v>554</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>583</v>
+        <v>555</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>591</v>
+        <v>563</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>585</v>
+        <v>557</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>586</v>
+        <v>558</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>592</v>
+        <v>564</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>588</v>
+        <v>560</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>593</v>
+        <v>565</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>594</v>
+        <v>566</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>582</v>
+        <v>554</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>595</v>
+        <v>567</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>596</v>
+        <v>568</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>585</v>
+        <v>557</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>597</v>
+        <v>569</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>598</v>
+        <v>570</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>588</v>
+        <v>560</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>599</v>
+        <v>571</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>600</v>
+        <v>572</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>582</v>
+        <v>554</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>583</v>
+        <v>555</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>601</v>
+        <v>573</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>585</v>
+        <v>557</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>586</v>
+        <v>558</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>602</v>
+        <v>574</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>588</v>
+        <v>560</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>589</v>
+        <v>561</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>603</v>
+        <v>575</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>582</v>
+        <v>554</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>604</v>
+        <v>576</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>605</v>
+        <v>577</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>585</v>
+        <v>557</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>606</v>
+        <v>578</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>607</v>
+        <v>579</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>588</v>
+        <v>560</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>608</v>
+        <v>580</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>609</v>
+        <v>581</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B18" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="D18" s="5" t="s">
         <v>582</v>
-      </c>
-[...4 lines deleted...]
-        <v>610</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>585</v>
+        <v>557</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>586</v>
+        <v>558</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>611</v>
+        <v>583</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>588</v>
+        <v>560</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>589</v>
+        <v>561</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>612</v>
+        <v>584</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>582</v>
+        <v>554</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>583</v>
+        <v>555</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>613</v>
+        <v>585</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>585</v>
+        <v>557</v>
       </c>
       <c r="C22" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="D22" s="5" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>588</v>
+        <v>560</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>589</v>
+        <v>561</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>615</v>
+        <v>587</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>582</v>
+        <v>554</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>616</v>
+        <v>588</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>617</v>
+        <v>589</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>585</v>
+        <v>557</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>618</v>
+        <v>590</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>619</v>
+        <v>591</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>588</v>
+        <v>560</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>620</v>
+        <v>592</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>621</v>
+        <v>593</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>582</v>
+        <v>554</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>622</v>
+        <v>594</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>623</v>
+        <v>595</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>585</v>
+        <v>557</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>624</v>
+        <v>596</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>625</v>
+        <v>597</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>588</v>
+        <v>560</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>626</v>
+        <v>598</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>627</v>
+        <v>599</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>