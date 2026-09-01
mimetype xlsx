--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:33</t>
+    <t>01/09/2026 13:19</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>